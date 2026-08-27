--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -1,6267 +1,6858 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4ADB8643" w14:textId="7D7EA971" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00273455">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00E40C37">
+    <w:p w14:paraId="5E67D3AB" w14:textId="4546EA09" w:rsidR="00273455" w:rsidRPr="00F13EED" w:rsidRDefault="001038CC" w:rsidP="00273455">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E008B5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00E760BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40C37">
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C65BC0">
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E40C37">
+        </w:rPr>
+        <w:t>Oświadczenie Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C65BC0">
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E40C37">
+        </w:rPr>
+        <w:t xml:space="preserve"> (osoba prawna</w:t>
+      </w:r>
+      <w:r w:rsidR="007D02CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C65BC0">
+        </w:rPr>
+        <w:t>/inny podmiot prawa</w:t>
+      </w:r>
+      <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F570B0" w:rsidRPr="00F570B0">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C65BC0">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F570B0" w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA98B2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
+    <w:p w14:paraId="618A0DBE" w14:textId="288791ED" w:rsidR="005D6B99" w:rsidRDefault="005D6B99" w:rsidP="00CD329D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B80D522" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
-[...4 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="083E2EEF" w14:textId="232404A1" w:rsidR="00FA682F" w:rsidRPr="00FA682F" w:rsidRDefault="00FA682F" w:rsidP="00FA682F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Dane Inwestora (osoba prawna</w:t>
+      </w:r>
+      <w:r w:rsidR="007D02CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00412519" w:rsidRPr="00C65BC0">
+        </w:rPr>
+        <w:t>/inny podmiot prawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA682F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...18 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...420 lines deleted...]
-        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00412519" w14:paraId="3EBA386E" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="17AB8CD2" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
-          <w:trHeight w:val="469"/>
+          <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE6C256" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="003A4183">
+          <w:p w14:paraId="11EBA1D1" w14:textId="2CF39C48" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="003A4183">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>First name and surname</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nazwa Inwestora </w:t>
+            </w:r>
+            <w:r w:rsidR="002A5231" w:rsidRPr="00A62686">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prywatnego </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A62686">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>(osoba prawna</w:t>
+            </w:r>
+            <w:r w:rsidR="007D02CD" w:rsidRPr="002A14D1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>/inny podmiot prawa</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A62686">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="2C428D2B" w14:textId="77777777" w:rsidTr="00597479">
+        <w:trPr>
+          <w:trHeight w:val="2250"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B46091D" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adres </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>siedziby</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D8798C" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- kraj:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63BBCBCB" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- miejscowość:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36862614" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- ulica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="536FA65B" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- numer domu / lokalu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4DC9C5" w14:textId="34DB7823" w:rsidR="00597479" w:rsidRPr="00597479" w:rsidRDefault="00FA682F" w:rsidP="00597479">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- kod pocztowy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="61520EEB" w14:textId="77777777" w:rsidTr="00597479">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="102E752E" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nr KRS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="24D055BF" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="4E69ED55" w14:textId="77777777" w:rsidTr="003112D4">
         <w:trPr>
-          <w:trHeight w:val="2796"/>
+          <w:trHeight w:val="1111"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0913AFFA" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+          <w:p w14:paraId="241349D4" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Address of residence:</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5352BF65" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+          <w:p w14:paraId="1304188B" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>- country:</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- telefon:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28855AA9" w14:textId="3DA6ADC9" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+          <w:p w14:paraId="1F2E4DC3" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...76 lines deleted...]
-              <w:t>- postcode:</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- adres e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="002112AC" w14:paraId="3FDB127D" w14:textId="77777777" w:rsidTr="00A45380">
+    </w:tbl>
+    <w:p w14:paraId="57538EDC" w14:textId="77777777" w:rsidR="002A5231" w:rsidRPr="00217344" w:rsidRDefault="002A5231" w:rsidP="002A5231">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(dalej jako: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Inwestor Prywatny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5923A8C5" w14:textId="4F796F00" w:rsidR="00FA682F" w:rsidRPr="00FA682F" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk499108024"/>
+      <w:r w:rsidRPr="00FA682F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dane Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA682F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>zeczywistego</w:t>
+      </w:r>
+      <w:r w:rsidR="00F570B0" w:rsidRPr="00FA682F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9413" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9413"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="00597479">
+        <w:trPr>
+          <w:trHeight w:val="761"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="282F52F2" w14:textId="77777777" w:rsidTr="003112D4">
+        <w:trPr>
+          <w:trHeight w:val="2511"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D63CAA0" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Adres zamieszkania:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38612C60" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- kraj:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02F026F6" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- miejscowość:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521354CD" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- ulica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA92779" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- numer domu / lokalu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565C261F" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- kod pocztowy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="70BE8BC2" w14:textId="77777777" w:rsidTr="009B6138">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="677648FD" w14:textId="53C0C78B" w:rsidR="000F197F" w:rsidRPr="00DF2F4B" w:rsidRDefault="002112AC" w:rsidP="003A4183">
+          <w:p w14:paraId="3A8DE608" w14:textId="0FDEB588" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00D1100F" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>PESEL</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>PESEL</w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r w:rsidR="00DF2F4B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="2A780F9E" w14:textId="77777777" w:rsidTr="003112D4">
         <w:trPr>
-          <w:trHeight w:val="1398"/>
+          <w:trHeight w:val="1086"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5261138F" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+          <w:p w14:paraId="59047CEC" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...3 lines deleted...]
-              <w:t>Contact details:</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71384018" w14:textId="4F28065B" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+          <w:p w14:paraId="1C3955DC" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">- </w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- telefon:</w:t>
             </w:r>
-            <w:r w:rsidR="00D83556">
+          </w:p>
+          <w:p w14:paraId="5E9F9084" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00A00610">
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-              <w:t>- email address:</w:t>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- adres e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="73313441" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4E613D44" w14:textId="263C32C4" w:rsidR="003D7B4E" w:rsidRPr="003F3F5A" w:rsidRDefault="003D7B4E">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA2D4E4" w14:textId="6D964DF5" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="00412519" w:rsidP="003039FD">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="7F99A219" w14:textId="77777777" w:rsidR="005441D1" w:rsidRDefault="005441D1">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0378374B" w14:textId="64BE9CFE" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="001F602F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87638" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>INWESTORA PRYWATNEGO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41E46">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="0022002D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rzeczywistego</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA682F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="29EB6328" w14:textId="77777777" w:rsidR="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
+    <w:p w14:paraId="1169DF3D" w14:textId="77777777" w:rsidR="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="003039FD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ja, niżej podpisany/a, będący Beneficjentem rzeczywistym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="003039FD">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="003039FD">
+      <w:r w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> („</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        <w:t>”)</w:t>
+        </w:rPr>
+        <w:t>Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>”)/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E490D1F" w14:textId="196C9ED0" w:rsidR="007F5B3A" w:rsidRPr="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
+    <w:p w14:paraId="02B8528C" w14:textId="2BC07589" w:rsidR="009D4E26" w:rsidRPr="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="003039FD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ja/My niżej podpisani reprezentujący</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="003039FD">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inwestora Prywatnego działającego pod firmą </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0058753F">
+        </w:rPr>
+        <w:t>_______________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD16E7">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="003039FD">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> („</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1389236C" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="74437F73" w14:textId="77777777" w:rsidR="009D4E26" w:rsidRPr="00032339" w:rsidRDefault="009D4E26" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>hereby represent that:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00032339">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>niniejszym oświadczam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/my</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00032339">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F20B2D0" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="00917361">
+    <w:p w14:paraId="5C7D60A1" w14:textId="77777777" w:rsidR="00C87638" w:rsidRPr="000744F3" w:rsidRDefault="00C87638" w:rsidP="00C87638">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000744F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve">Status Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rzeczywistego</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8110A" w:rsidRPr="000744F3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124184D4" w14:textId="77777777" w:rsidR="0058753F" w:rsidRPr="0058753F" w:rsidRDefault="007F5B3A" w:rsidP="0058753F">
+    <w:p w14:paraId="50F0E903" w14:textId="507136A2" w:rsidR="00291EBF" w:rsidRPr="00D91D3E" w:rsidRDefault="00C87638" w:rsidP="00290063">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem Beneficjentem </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rzeczywistym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z uwagi na fakt, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00291EBF" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00291EBF" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006961B7" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D756A3" w:rsidRPr="000744F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...37 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E6A8D8" w14:textId="36A21FCB" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="0058753F" w:rsidP="002A29AE">
+    <w:p w14:paraId="7F1C86FB" w14:textId="10E164AB" w:rsidR="00C87638" w:rsidRDefault="00D756A3" w:rsidP="00895CA9">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00597479">
+      <w:r w:rsidRPr="000744F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F60F02" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
+    <w:p w14:paraId="06E92619" w14:textId="476BFF60" w:rsidR="001D66C7" w:rsidRPr="00014FDA" w:rsidRDefault="00AC358D" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...48 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC358D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00F475EA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="002A29AE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64AAA853" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
+    <w:p w14:paraId="6226FEDA" w14:textId="27B096EC" w:rsidR="00AC358D" w:rsidRPr="00014FDA" w:rsidRDefault="00DB7BF9" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020867E0" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
+    <w:p w14:paraId="7FC54FD4" w14:textId="625390D5" w:rsidR="00DB7BF9" w:rsidRPr="00014FDA" w:rsidRDefault="00A20B5B" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1785A92F" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
+    <w:p w14:paraId="17FD66FE" w14:textId="4D7377B0" w:rsidR="00A20B5B" w:rsidRPr="00014FDA" w:rsidRDefault="004F26EF" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">I am/am not a family member of an individual holding a politically exposed position, </w:t>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osoby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB83B60" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
-[...12 lines deleted...]
-        <w:t>within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended),</w:t>
+    <w:p w14:paraId="73F20D65" w14:textId="0CA2F8D5" w:rsidR="004F26EF" w:rsidRPr="00014FDA" w:rsidRDefault="00CE25B9" w:rsidP="00014FDA">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00245848">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mianam</w:t>
+      </w:r>
+      <w:r w:rsidR="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F34D594" w14:textId="39D1EEDD" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
+    <w:p w14:paraId="78B1E922" w14:textId="081F508B" w:rsidR="00AC358D" w:rsidRPr="00014FDA" w:rsidRDefault="00306665" w:rsidP="00014FDA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="002A29AE">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r w:rsidR="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF17828" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="04733D9A" w14:textId="26858FDB" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Status and authority of the Investor</w:t>
+        </w:rPr>
+        <w:t>Status i umocowanie Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="00061C91">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169B5EC4" w14:textId="74413FA2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="540EFE82" w14:textId="2156CE03" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...28 lines deleted...]
-        <w:t>Investor.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>został prawidłowo utworzony</w:t>
+      </w:r>
+      <w:r w:rsidR="0059098A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i działa zgodnie z prawem właściwym dla miejsca utworzenia oraz/lub rejestracji Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618F3C93" w14:textId="0227D2FA" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="5E469897" w14:textId="1CBD83A2" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="001F602F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...112 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="0059098A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D" w:rsidRPr="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osiada pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w zadeklarowanej wysokości, w tym uzyskał wszelkie zgody, zatwierdzenia i dokonał wszelkich zawiadomień, rejestracji, o ile ich uzyskanie/dokonanie jest wymagane </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przepisami prawa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E077DB" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F13B628" w14:textId="109AFD62" w:rsidR="007F5B3A" w:rsidRPr="00082BAA" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="5558D11D" w14:textId="20C72B6E" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="00273455" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00082BAA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidRPr="00082BAA">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
+      <w:r w:rsidR="0059098A" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="008D7564" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ykonanie zobowiązania się do wniesienia wkładu prywatnego przez Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="00463293" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7564" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424005CE" w14:textId="06727FC2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidR="00082BAA">
-[...13 lines deleted...]
-      <w:r w:rsidR="00082BAA" w:rsidRPr="00951468">
+      <w:r w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Poza</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00082BAA" w:rsidRPr="008E6BDB">
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="001B65EE" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00082BAA">
-[...32 lines deleted...]
-        <w:t>Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
+      <w:r w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do zobowiązania się</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do wniesienia wkładu prywatnego przez Inwestora nie jest wymagane uzyskanie przez </w:t>
+      </w:r>
+      <w:r w:rsidR="008D7564" w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="00463293" w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30AD" w:rsidRPr="001B65EE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2B918B" w14:textId="167E6AB8" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="268CD85F" w14:textId="7705AC05" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="00DA2DE2" w:rsidP="000926B0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> initiated against the Private Investor for the purpose of rescue, adjustment of debt, reorganisation or liquidation within the meaning of Article 1(1) (without the last sentence) of Regulation (EU) 2015/848.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk152764040"/>
+      <w:r w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatny</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>nie jest w stanie likwidacji, upadłości oraz/lub nie otwarto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w stosunku do Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="001D020B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>postępowania zbiorowego dotyczące niewypłacalności w celu naprawy, restrukturyzacji długu i reorganizacji lub likwidacji w rozumieniu Art. 1.1 (bez ostatniego zdania) Rozporządzenia UE 2015/848</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7B55F0" w14:textId="33DC175D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="04556E6F" w14:textId="2534DB60" w:rsidR="003D0144" w:rsidRPr="003D3102" w:rsidRDefault="003D0144" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spełnia definicję niezależnego </w:t>
+      </w:r>
+      <w:r w:rsidR="001D020B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="001D020B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
-[...18 lines deleted...]
-        <w:t>nvestor within the meaning of Article 2 (72) of Commission Regulation (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty.</w:t>
+      <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w rozumieniu art. 2 pkt 72 Rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC3B12F" w14:textId="32A25031" w:rsidR="00082BAA" w:rsidRDefault="00082BAA" w:rsidP="007F5B3A">
+    <w:p w14:paraId="77801D07" w14:textId="2D6FA975" w:rsidR="007C6BAE" w:rsidRDefault="007C6BAE" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...29 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inwestor Prywatny s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pełnia przesłanki posiadania prawa/tytułu uczestnictwa w Funduszu VC określone w Ustawie o funduszach inwestycyjnych i zarządzaniu alternatywnymi funduszami inwestycyjnymi</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459CCD3A" w14:textId="17EB4756" w:rsidR="007F5B3A" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="5C7A5B75" w14:textId="25F65DFB" w:rsidR="00C153EC" w:rsidRDefault="00C153EC" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-      <w:r w:rsidR="00082BAA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Struktura właściciel</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3D00" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>sk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3D00" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowi załącznik A do niniejszego Oświadczenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="004E7F7D" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B79F96C" w14:textId="18609656" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="5D138E1D" w14:textId="77777777" w:rsidR="003D3102" w:rsidRPr="00507D66" w:rsidRDefault="003D3102" w:rsidP="00507D66">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523FDCFB" w14:textId="23395AA9" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t>Wkład prywatny Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t>contribution</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0162656D" w14:textId="491B0818" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="770D58FB" w14:textId="0F09D335" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wniesie do </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wkład prywatny w wysokości </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DE4BE0">
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54476" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54476" w:rsidRPr="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00905C83" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zł</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4416" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dysponuje niezbędnymi środkami wystarczającymi </w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zapewnienia </w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">finansowania wkładu prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funduszu VC </w:t>
+      </w:r>
+      <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na warunkach określonych w</w:t>
+      </w:r>
+      <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ofer</w:t>
+      </w:r>
+      <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>cie</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> złożonej przez </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+      <w:r w:rsidR="001D1B85" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...62 lines deleted...]
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wkład Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będzie pochodził z środków wniesionych/wpłaconych do Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przez Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zeczywistego</w:t>
+      </w:r>
+      <w:r w:rsidR="00505316" w:rsidRPr="00597479">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6371">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...56 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
-      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D9BB20" w14:textId="7CB960E5" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="561B802E" w14:textId="00FA2952" w:rsidR="00AD017C" w:rsidRPr="003D3102" w:rsidRDefault="00AD017C" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przez </w:t>
+      </w:r>
+      <w:r w:rsidR="008B338C" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wniesienie wkładu prywatnego do </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pochodzą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ze środków</w:t>
+      </w:r>
+      <w:r w:rsidR="008D29C1" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> własnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008D29C1" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w postaci wolnej od wszelkiego publicznego wsparcia</w:t>
+      </w:r>
+      <w:r w:rsidR="008D78EF" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="008D29C1" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie</w:t>
+      </w:r>
+      <w:r w:rsidR="00E334D7" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>stanowią środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EC7AC3" w14:textId="7E57AFC9" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="78114D3C" w14:textId="04CDB18C" w:rsidR="005D6B99" w:rsidRDefault="001F0954" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...47 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przez Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jako wkład prywatny </w:t>
+      </w:r>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zadeklarowany do wniesienia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B23B8">
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pochodzą ze źródeł, które nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="002A14D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1 marca 2018 roku</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 201</w:t>
+      </w:r>
+      <w:r w:rsidR="002A14D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00245848">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A14D1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>723</w:t>
+      </w:r>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C843DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zmianami</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>deklarowanej</w:t>
+      </w:r>
+      <w:r w:rsidR="00D43079" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00216196">
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602E82B9" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E008B5" w:rsidRDefault="000F197F" w:rsidP="003D3102">
-[...9 lines deleted...]
-    <w:p w14:paraId="7359E505" w14:textId="59A45F8D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A7127C">
+        </w:rPr>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B7283F">
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t>the Call</w:t>
+        </w:rPr>
+        <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B0C475" w14:textId="2551B208" w:rsidR="000F197F" w:rsidRDefault="007F5B3A" w:rsidP="002A29AE">
+    <w:p w14:paraId="580BC3D6" w14:textId="7F8245B3" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...65 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>umożliwi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przed p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>odpisaniem Umowy</w:t>
+      </w:r>
+      <w:r w:rsidR="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...44 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF621E" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ub ich profesjonaln</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doradc</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>om</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przeprowadz</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>enie</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> badani</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD329D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w zakresie </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zdolności prawnej oraz finansowej</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA2DE2" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora do wniesienia wkładu prywatnego do </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zadeklarowanej wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz w zakresie prawidłowości ustalenia/wskazania </w:t>
+      </w:r>
+      <w:r w:rsidR="008315CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="008315CE" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="008315CE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="008315CE" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywistego </w:t>
+      </w:r>
+      <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub wspólników/akcjonariuszy Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. W tym celu</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7CAD" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beneficjent Rzeczywisty zobowiązuje się spowodować, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001945EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na żądanie PFR Ventures</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00463293" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub ich profesjonalnych doradców</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66EBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dostarcz</w:t>
+      </w:r>
+      <w:r w:rsidR="001945EC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ą</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFR Ventures oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub ich profesjonalnym doradcom</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0954" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wszelkie dokumenty potwierdzające </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dysponowanie przez Inwestora wkładem prywatnym</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07C5B" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i wskazujące na strukturę właścicielską Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="00D50402">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7CAD" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B36CD22" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="5664D2EA" w14:textId="77777777" w:rsidR="003D3102" w:rsidRPr="003D3102" w:rsidRDefault="003D3102" w:rsidP="003D3102">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F6D9D75" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="74FC439B" w14:textId="77777777" w:rsidR="00AD15CA" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="009D4C36">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Conflict of interest</w:t>
+        </w:rPr>
+        <w:t>Konflikt interesów</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="5B3E935A" w14:textId="1581AB6E" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="0CBA8108" w14:textId="00D9BB74" w:rsidR="00905C83" w:rsidRPr="00507D66" w:rsidRDefault="00767EB3" w:rsidP="006E16E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> members of their managing and supervisory bodies and arising for any of the reasons set out in §12 of the Call Rules.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407279" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oświadcza, że w stosunku do niego, ani w stosunku do Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ani </w:t>
+      </w:r>
+      <w:r w:rsidR="00407279" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w stosunku do członków jego organów zarządzających i nadzorujących</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie występuje konflikt interesów z jakichkolwiek powodów określonych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000926B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="0040449F" w:rsidRPr="000926B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000364BF" w:rsidRPr="000926B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000926B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="00F46521" w:rsidRPr="00E54476">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ach</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B978F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA7DBA9" w14:textId="7F214733" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="00E40C37">
+    <w:p w14:paraId="5A84EABC" w14:textId="01A8B055" w:rsidR="00242A9D" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="006E16E3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...53 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> 5.1 above.</w:t>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązuje się bezzwłocznie poinformować PFR Ventures </w:t>
+      </w:r>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia pkt </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1094A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A28E73" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007906DE" w:rsidP="003D3102">
+    <w:p w14:paraId="6CFB63A7" w14:textId="77777777" w:rsidR="00767EB3" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="00707C83">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="032AE872" w14:textId="77777777" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Other</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Pozostałe oświadczenia</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="531FB09E" w14:textId="512E3E55" w:rsidR="000F57CA" w:rsidRDefault="000F57CA" w:rsidP="007F5B3A">
+    <w:p w14:paraId="30D042FC" w14:textId="16A951A6" w:rsidR="003017CC" w:rsidRDefault="003017CC" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="000F57CA">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:iCs/>
-[...100 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+      </w:r>
+      <w:r w:rsidR="00E928B3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B3FCA7D" w14:textId="5BE87D90" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="20240ABF" w14:textId="616B93F4" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na dokonywanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00B857CA" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nwestycji przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Fundusz VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, o które Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(wraz z Oferentem) mogą ubiegać się w ramach Naboru, Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
-[...95 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadcza i gwarantuje, że w zakresie wnoszonych przez niego wkładów nie wystąpi w całości ani w części </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podwójne finansowanie zgodnie z </w:t>
+      </w:r>
+      <w:r w:rsidR="008315CE" w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wytycznymi </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83" w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ministra </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszy i Polityki Regionalnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83" w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w zakresie kwalifikowalności wydatków w ramach Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7E9C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plus, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unduszu Spójności </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7E9C" w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz Funduszu na rzecz Sprawiedliwej Transformacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na lata 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7E9C" w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7E9C" w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00330E1E" w:rsidRPr="00A62686">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6947E8C9" w14:textId="22E42E8B" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="21BD171C" w14:textId="6B7DE2CE" w:rsidR="0088338D" w:rsidRPr="00857E83" w:rsidRDefault="0088338D" w:rsidP="0088338D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> will have the status of state aid beneficiary. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jest świadom, że wsparcie finansowe udzielane przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BA5CE3" w14:textId="4429AC58" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00D31045">
+    <w:p w14:paraId="3419472A" w14:textId="57ECE347" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent </w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F57CA">
-[...35 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5A33" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F57CA">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F57CA">
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est świadomy, że PFR Ventures oraz/lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00131186" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F57CA">
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>będą pozyskiwa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodatkowe informacj</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F57CA">
-[...63 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o Beneficjencie Rzeczywistym/ Inwestorze Prywatnym </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>oraz przekazywa</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">li </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w każdym czasie informacje otrzymane</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2510">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Beneficjencie</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E40C37">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00DD2510">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Rzeczywistym</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ Inwestorze Prywatnym </w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a także do Beneficjenta i </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inist</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">właściwego </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ds. </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funduszy i polityki </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>regionalne</w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CA4B66">
-[...53 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="00F21A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pełniącego funkcję I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nstytucji </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A83" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>arządzającej</w:t>
+      </w:r>
+      <w:r w:rsidR="00035AF9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programu </w:t>
+      </w:r>
+      <w:r w:rsidR="00242A9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>FENG</w:t>
+      </w:r>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E14E5" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368A193A" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00CA4B66" w:rsidRDefault="00412519" w:rsidP="003D3102">
+    <w:p w14:paraId="4FA1E4F7" w14:textId="76122503" w:rsidR="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Any terms not defined herein shall have the meaning assigned to them in the Call Rules. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4561" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadczeniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mają znaczenie nadane im w Zasadach </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0954" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Naboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002E268C" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3BCB66" w14:textId="69E31828" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
+    <w:p w14:paraId="1668413C" w14:textId="2D81A4A0" w:rsidR="00EE68BA" w:rsidRDefault="00EE68BA" w:rsidP="00EE68BA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor Prywatny </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>he Beneficial Owner</w:t>
+        </w:rPr>
+        <w:t>potwierdza zapoznanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00012A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Zasad Naboru i nie wnos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> not object to the manner of processing personal data</w:t>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprzeciwu co do sposobu przetwarzania danych osobowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5132D97F" w14:textId="6DCDA651" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
+    <w:p w14:paraId="0B8DBEF4" w14:textId="2233B48C" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>he Beneficial Owner</w:t>
+        </w:rPr>
+        <w:t>Beneficjent Rzeczywisty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA33D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/ Inwestor Prywatny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> consent</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yraża zgodę na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00580F6A">
+        </w:rPr>
+        <w:t>udostępnianie przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR Ventures </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E25">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz/lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00131186">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzyskanych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informacj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jego (lub osób przez niego wskazanych) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...100 lines deleted...]
-        <w:t>and reputation on the market.</w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E193D7" w14:textId="70FDE8FE" w:rsidR="00BB0E41" w:rsidRPr="00CA4B66" w:rsidRDefault="00BB0E41" w:rsidP="00BB0E41">
+    <w:p w14:paraId="1CC7FCAB" w14:textId="2D658224" w:rsidR="00597479" w:rsidRDefault="00EE68BA" w:rsidP="00012A9E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The Beneficial Owner / Private Investor </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor Prywatny oświadcza, że poinformował wszystkie osoby fizyczne, których dane osobowe zostały zawarte w treści Oferty, o fakcie podania tych danych w treści Oferty oraz że osobom tym udzielił informacji </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> that it has informed all natural persons whose personal data have been included in the </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zasada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>that such data ha</w:t>
+        </w:rPr>
+        <w:t>ch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przetwarzania danych osobowych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> been provided in the </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> określonych w Załączniku nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">and that it </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">do Zasad </w:t>
+      </w:r>
+      <w:r w:rsidR="00C37E25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> in Appendix 8 to the Call Rules</w:t>
+        </w:rPr>
+        <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EC1D51" w14:textId="77777777" w:rsidR="00BB0E41" w:rsidRDefault="00BB0E41" w:rsidP="00A942BE">
+    <w:p w14:paraId="07D2FE7F" w14:textId="77777777" w:rsidR="00EE7897" w:rsidRDefault="00EE7897" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA9A60E" w14:textId="77777777" w:rsidR="00BB0E41" w:rsidRDefault="00BB0E41" w:rsidP="00A942BE">
+    <w:p w14:paraId="7983CB01" w14:textId="77777777" w:rsidR="00EE7897" w:rsidRDefault="00EE7897" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AF698B7" w14:textId="518663A6" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00A942BE">
+    <w:p w14:paraId="1407DE9A" w14:textId="6B4963BA" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>W imieniu Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="002819F6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
-      </w:r>
-[...82 lines deleted...]
-        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w14:paraId="57DFAB47" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="295668ED" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="114D8BBC" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
+          <w:p w14:paraId="0CF3712C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="66F66A76" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="72495370" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>___________________________________________________________</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="165F0F6E" w14:textId="1973EDEB" w:rsidR="000F197F" w:rsidRPr="003F3F5A" w:rsidRDefault="00CA4B66" w:rsidP="002F5E53">
+          <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Legible s</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Czytelny</w:t>
             </w:r>
-            <w:r w:rsidR="00412519">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>ignature (</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Private </w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="00412519">
+            <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Investor)</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Inwestor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w14:paraId="6C6641AD" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABAA519" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
+          <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="255C95E9" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="7CBB2434" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BEFDFB6" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Date, place</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5468575B" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00A942BE" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
+    <w:p w14:paraId="37C242A8" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41EC0F48" w14:textId="28988C7B" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00A942BE">
+    <w:p w14:paraId="32840B96" w14:textId="48275135" w:rsidR="002F5E53" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beneficjent </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywisty (w zakresie oświadczeń składanych przez Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywistego, tj. w zakresie statusu Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dilgence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zeczywistemu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD57D1B" w14:textId="77777777" w:rsidR="005441D1" w:rsidRPr="00A942BE" w:rsidRDefault="005441D1" w:rsidP="00A942BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
-          <w:lang w:val="en-US"/>
-[...43 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w14:paraId="64DEEEB1" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="39E5E73A" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED08D09" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
+          <w:p w14:paraId="0ED40555" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="11BF5BC7" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="76DD44F3" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>___________________________________________________________</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75309C09" w14:textId="2259ABBD" w:rsidR="000F197F" w:rsidRPr="003F3F5A" w:rsidRDefault="00CA4B66" w:rsidP="002F5E53">
+          <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Legible s</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Czytelny</w:t>
             </w:r>
-            <w:r w:rsidR="00412519">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>ignature (Beneficial Owner)</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Beneficjent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Rzeczywisty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w14:paraId="1D880583" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5777EC05" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
+          <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EA64EFD" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D310B37" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
+          <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-              </w:rPr>
-              <w:t>Date, place</w:t>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="064845D7" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00A942BE" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
-[...1 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="6A6E49BB" w14:textId="77777777" w:rsidR="00F227F8" w:rsidRDefault="00F227F8" w:rsidP="00DB3563">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DABF504" w14:textId="77777777" w:rsidR="000F197F" w:rsidRDefault="000F197F" w:rsidP="003A6371">
-[...1 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="41CE38B0" w14:textId="2DEBE3C2" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
-          <w:vanish/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik A do </w:t>
+      </w:r>
+      <w:r w:rsidR="005F5642" w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F74E6F">
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve">świadczenia Inwestora Prywatnego będącego osoba prawną, która nie jest kontrolowana przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00216196">
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneficjentów </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywistych w sposób wskazany w przypisie </w:t>
+      </w:r>
+      <w:r w:rsidR="00567CB4" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A00610">
+      <w:r w:rsidR="00E928B3" w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00216196">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A00610">
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7C1B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> Form </w:t>
+        </w:rPr>
+        <w:t>niniejszym oświadczeniu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6138">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F322909" w14:textId="3C4EA037" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
+          <w:p w14:paraId="1F61A20A" w14:textId="3C7830D3" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Name of </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
-            <w:r w:rsidR="00DD40FB">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>partner</w:t>
+              </w:rPr>
+              <w:t>wspólnika</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A00610">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>/shareholder*</w:t>
+              </w:rPr>
+              <w:t>/</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcjonariusza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="425D3123" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
+          <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Number of shares/stocks</w:t>
+              </w:rPr>
+              <w:t>Iloś</w:t>
             </w:r>
+            <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ć</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>udziałów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C32D0BA" w14:textId="5B7A0177" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
+          <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A00610">
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">% of </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">% </w:t>
             </w:r>
-            <w:r w:rsidR="001C76BE">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>the Private Investor</w:t>
+              </w:rPr>
+              <w:t>kapitału</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A00610">
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>’s capital</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Inwestora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007E18EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007E18EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Prywatnego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47BFA1C3" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAD8F02" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2653F90C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="2E643658" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="325BCADE" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="798C282C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="02BA4AEE" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10EE0B82" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="3FD92D0E" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173C46E2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="09A24C75" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="2E22660B" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B894E77" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="0682807E" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D940452" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="57880D15" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72769680" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
+          <w:p w14:paraId="196AB805" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12E24301" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="001C76BE" w:rsidRDefault="000F197F" w:rsidP="009E0F08">
+    <w:p w14:paraId="78B17FBF" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="009E0F08">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D312694" w14:textId="0FCF8AC7" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="00F74E6F" w:rsidP="007F5B3A">
+    <w:p w14:paraId="4C7EB4BA" w14:textId="26A9CC48" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00B57243" w:rsidP="003F3F5A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...49 lines deleted...]
-        <w:t>shareholder must also be indicated.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku wspólników/akcjonariuszy </w:t>
+      </w:r>
+      <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4B3E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
+      </w:r>
+      <w:r w:rsidR="005C78C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A1AB7F" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F" w:rsidP="007F5B3A">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidSect="00FB3452">
+    <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00755278" w14:textId="77777777" w:rsidR="00267D19" w:rsidRDefault="00267D19" w:rsidP="00F8168E">
+    <w:p w14:paraId="35E048F5" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="292FEC3A" w14:textId="77777777" w:rsidR="00267D19" w:rsidRDefault="00267D19" w:rsidP="00F8168E">
+    <w:p w14:paraId="7264816A" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7DEEA22D" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...35 lines deleted...]
-  <w:p w14:paraId="37323568" w14:textId="40DE0D8A" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
+  <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">Call No. </w:t>
+  </w:p>
+  <w:p w14:paraId="07527D93" w14:textId="43B8E820" w:rsidR="003A4183" w:rsidRPr="009F6A29" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00216196">
-      <w:t>9</w:t>
+    <w:r w:rsidR="001B5E78">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:t>/202</w:t>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="00216196">
+    <w:r w:rsidR="00874CE8" w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00874CE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F6A29">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D33ED43" w14:textId="77777777" w:rsidR="00267D19" w:rsidRDefault="00267D19">
+    <w:p w14:paraId="4AC58CD2" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44F3DAA8" w14:textId="77777777" w:rsidR="00267D19" w:rsidRDefault="00267D19">
+    <w:p w14:paraId="0DB7D1B8" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E6D1321" w14:textId="77777777" w:rsidR="00267D19" w:rsidRDefault="00267D19">
+    <w:p w14:paraId="5C90A487" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3667E4CC" w14:textId="5992849C" w:rsidR="00C65BC0" w:rsidRPr="001C76BE" w:rsidRDefault="00C65BC0" w:rsidP="00C65BC0">
+    <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-        <w:t>If more than one Private Investor has been named in the Tender, the statement should be completed and signed separately by each Private Investor.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="204C1D30" w14:textId="79E8617A" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="00AC0E08">
+    <w:p w14:paraId="38D13DD1" w14:textId="6F10F415" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00D1100F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...81 lines deleted...]
-        <w:t>details of all the Beneficial Owners. In such case, the statement should be completed and signed separately by all Beneficial Owners.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do wypełnienia w przypadku, gdy Inwestor Prywatny będący osoba prawną jest kontrolowany przez Beneficjenta Rzeczywistego. Należy wskazać dane Beneficjenta Rzeczywistego. W przypadku, gdy Inwestor Prywatny posiada więcej niż jednego Beneficjenta Rzeczywistego należy wpisać dane wszystkich Beneficjentów Rzeczywistych. W takiej sytuacji oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez wszystkich Beneficjentów Rzeczywistych. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="4BE66299" w14:textId="77777777" w:rsidR="002112AC" w:rsidRPr="00A83146" w:rsidRDefault="002112AC" w:rsidP="002112AC">
+    <w:p w14:paraId="6DE6D1FC" w14:textId="77777777" w:rsidR="00D1100F" w:rsidRPr="00AC5C35" w:rsidRDefault="00D1100F" w:rsidP="00D1100F">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...551 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="rynqvb"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="3B303FBC" w14:textId="27ADF675" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="rynqvb"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku, gdy Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w KRS), jak i Beneficjent Rzeczywisty.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4509F426" w14:textId="7A30339E" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Przez Beneficjenta </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zeczywistego rozumie się</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5E78" w:rsidRPr="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną lub osoby fizyczne sprawujące bezpośrednio lub pośrednio kontrolę nad klientem poprzez posiadane uprawnienia, które wynikają z okoliczności prawnych lub faktycznych, umożliwiające wywieranie decydującego wpływu na czynności lub działania podejmowane przez klienta, lub osobę fizyczną lub osoby fizyczne, w imieniu których są nawiązywane stosunki gospodarcze lub przeprowadzana jest transakcja okazjonalna, w tym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F516049" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w przypadku klienta będącego osobą prawną inną niż spółka, której papiery wartościowe są dopuszczone do obrotu na rynku regulowanym podlegającym wymogom ujawniania informacji wynikającym z przepisów prawa Unii Europejskiej lub odpowiadającym im przepisom prawa państwa trzeciego:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE7B6DE" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną będącą udziałowcem lub akcjonariuszem klienta, której przysługuje prawo własności co najmniej25% ogólnej liczby udziałów lub akcji tej osoby prawnej,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775F677E" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną dysponującą co najmniej 25% ogólnej liczby głosów w organie stanowiącym klienta, także jako zastawnik albo użytkownik, lub na podstawie porozumień z innymi uprawnionymi do głosu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22124EED" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną sprawującą kontrolę nad osobą prawną lub osobami prawnymi, którym łącznie przysługuje prawo własności co najmniej 25% ogólnej liczby udziałów lub akcji klienta, lub łącznie dysponującą co najmniej 25% ogólnej liczby głosów w organie klienta, także jako zastawnik albo użytkownik, lub na podstawie porozumień z innymi uprawnionymi do głosu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336AA135" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną sprawującą kontrolę nad klientem poprzez posiadanie w stosunku do tej osoby prawnej uprawnień, o których mowa w art. 3 ust. 1 pkt 37 ustawy z dnia 29 września 1994 r. o rachunkowości (Dz. U. z 2019 r. poz. 351, 1495, 1571, 1655 i 1680 oraz z 2020 r. poz. 568) lub </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB73031" w14:textId="5B51C4FC" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną zajmującą wyższe stanowisko kierownicze w przypadku udokumentowanego braku możliwości ustalenia lub wątpliwości co do tożsamości osób fizycznych określonych w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tiret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> pierwszym, drugim, trzecim i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>czwartym oraz w przypadku niestwierdzenia podejrzeń prania pieniędzy lub finansowania terroryzmu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0FACE3" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w przypadku klienta będącego trustem/fundacją rodzinną: założyciela, powiernika, nadzorcę, jeżeli został ustanowiony, beneficjenta, inną osobę sprawującą kontrolę nad trustem,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46746484" w14:textId="2B1B5E62" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w przypadku klienta będącego osobą fizyczną prowadzącą działalność gospodarczą, wobec którego nie stwierdzono przesłanek lub okoliczności mogących wskazywać na fakt sprawowania kontroli nad nim przez inną osobę fizyczną lub osoby fizyczne, przyjmuje się, że taki klient jest jednocześnie beneficjentem rzeczywistym</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4183" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="7A40E9A7" w14:textId="68FC7E99" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wypełniają osoby uprawnione do reprezentacji Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="2750935F" w14:textId="3991A9D2" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="000744F3" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nazwę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Inwestora Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00837926" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="593265F9" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00507D66">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wypełnia tylko Beneficjent Rzeczywisty.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="7D7EDFB7" w14:textId="4FAF2287" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prosimy o opisanie podstawy uznawania danej osoby za Beneficjenta Rzeczywistego w rozumieniu przypisu nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do niniejszego oświadczenia (np. Posiadam status Beneficjenta Rzeczywistego Inwestora </w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w rozumieniu przypisu nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD16E7" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do niniejszego oświadczenia z uwagi na fakt, że sprawuję kontrolę nad Inwestorem</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, poprzez posiadanie kontrolnego pakietu udziałów Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="1530DAFF" w14:textId="4B947976" w:rsidR="00F475EA" w:rsidRPr="00014FDA" w:rsidRDefault="00F475EA" w:rsidP="00014FDA">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005391C" w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadku Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="00192440" w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego wnoszącego mniej niż 10% Wysokości Wkładu prywatnego oświadczenie należy wykreślić. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="726D1E04" w14:textId="77777777" w:rsidR="00306665" w:rsidRPr="00014FDA" w:rsidRDefault="00306665" w:rsidP="00306665">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="07595CA8" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Niepotrzebne skreślić.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="2FC16FF9" w14:textId="77777777" w:rsidR="001B65EE" w:rsidRPr="00CB62B6" w:rsidRDefault="001B65EE" w:rsidP="001B65EE">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="381C786C" w14:textId="12FB64AF" w:rsidR="00082BAA" w:rsidRPr="001C76BE" w:rsidRDefault="00082BAA">
+    <w:p w14:paraId="0A443F2C" w14:textId="2080DB55" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="00B816FD">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> To be filled in by Investors in the case of whom no control over the Investor is exercised by the Beneficial Owners, as referred to in footnote 3.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wypełniają Inwestorzy, w przypadku których nie zachodzi sytuacja sprawowania kontroli nad Inwestorem przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneficjentów </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zeczywistych, o której mowa w przypisie nr 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="13E63826" w14:textId="5FBA6F0D" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="77383FEA" w14:textId="11F155B6" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="008D7564">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009B23B8">
+        </w:rPr>
+        <w:t xml:space="preserve"> Wpisać wartość deklarowanego wkładu do </w:t>
+      </w:r>
+      <w:r w:rsidR="003017CC" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="0204D377" w14:textId="5CD0EE22" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="43F8F868" w14:textId="03AE10B9" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="005441D1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="000744F3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t>nazwę Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...9 lines deleted...]
-        <w:t>the name of the Tenderer.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="0E311E8D" w14:textId="2F652ED4" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+    <w:p w14:paraId="415E861F" w14:textId="7B93CCA4" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="002237DA">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001C76BE">
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> Skreślić </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009B090E">
+        </w:rPr>
+        <w:t xml:space="preserve">ostatnie zdanie pkt. 3.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009B090E" w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t>w przypadku</w:t>
+      </w:r>
+      <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001C76BE">
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy Inwestor </w:t>
+      </w:r>
+      <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> if the Private Investor has no Beneficial Owner or the Private Investor is not an investment vehicle.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Prywatny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nie posiada Beneficjenta rzeczywistego</w:t>
+      </w:r>
+      <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub Inwestor Prywatny nie jest wehikułem inwestyc</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jnym.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2C722E94" w14:textId="47E32A8D" w:rsidR="000F197F" w:rsidRDefault="005009C1" w:rsidP="00C47E45">
+  <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E4332B" wp14:editId="4B4B2823">
-[...2 lines deleted...]
-          <wp:docPr id="1689014108" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
+          <wp:extent cx="5760720" cy="506095"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:docPr id="973690228" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="572135"/>
+                    <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06E1253B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26AC22C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6306,137 +6897,250 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="19787D12">
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A5E0FEB4">
+    <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F0581C80">
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A89621DC">
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4CB88514">
+    <w:lvl w:ilvl="4" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F376A030">
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="BD38C010">
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CEA6508E">
+    <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E55808C2">
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10594930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D25A7A1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117C7695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8AAA424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="323"/>
@@ -6505,253 +7209,431 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="127260E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2DABE66"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.2.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C05747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A14A206"/>
-    <w:lvl w:ilvl="0" w:tplc="85FA45A6">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="44BA008A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="2E8072FA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7BACD732" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2D706A16" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4B569048" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="807223EA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4F70E35E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10D4141A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159E05B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2DABE66"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7EBA148E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="6.2.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A66F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F61F20"/>
-    <w:lvl w:ilvl="0" w:tplc="B73032D8">
+    <w:lvl w:ilvl="0" w:tplc="A8C06662">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E6B4403A" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="42B697D0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="ADB4883A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8D8CCE8C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="671E7712" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="785020B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="BD66AB96" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2794A8E6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B072242"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCF20F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6820,51 +7702,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1A742D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54BE58FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6909,164 +7791,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C17484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB45A20"/>
-    <w:lvl w:ilvl="0" w:tplc="2EEEE38C">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="32D44446" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="820802B2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EA2E738E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76784E04" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="45AE80B4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1F3A383C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CDFAA916" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1C52E9A6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20451C56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="738C5E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7135,51 +8017,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206923A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC722174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
@@ -7248,140 +8130,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57055CA"/>
-    <w:lvl w:ilvl="0" w:tplc="908A9D34">
+    <w:lvl w:ilvl="0" w:tplc="BF141A30">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7B9A55CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EA9ABF26" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="933A9C9C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A73E772A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="24FA0C8A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6EEA78E0" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="94E49204" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4ED812FC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25DD3C60"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D794DA60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CF5AD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB40344C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7459,51 +8454,164 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5976" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A73475E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35FAFEC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B680092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29340406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7572,51 +8680,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E4954BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01EE749A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7685,51 +8793,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3222771D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DF1A8356"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36732039"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8AE07E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7771,339 +8992,339 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E341588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E18D288"/>
-    <w:lvl w:ilvl="0" w:tplc="4504322E">
+    <w:lvl w:ilvl="0" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6EA64D6E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F3908FD4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="2A2667D4">
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="99A8388A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="64580544" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="442E08B2" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F792524A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="5234F3A0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA475B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4D2D0FA"/>
-    <w:lvl w:ilvl="0" w:tplc="F77AC60A">
+    <w:lvl w:ilvl="0" w:tplc="1F5C9828">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FF6A3732" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FE1896D2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="711A58EE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F6E8C8DC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="27DCA524" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="06E4BD56" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3DE4A0AA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2CCCEAA0" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D22AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD8D974"/>
-    <w:lvl w:ilvl="0" w:tplc="9FB2DF56">
+    <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="73388B90" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9404C11C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E0140B9E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0F50EE44" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="37760562" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E2905DFA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9D787A0E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="EA00AD4E" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E509E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="702A5A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8145,51 +9366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52AC5D00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3EE89FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8234,51 +9455,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538D101E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5E0D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
@@ -8347,51 +9568,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59641F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="140C7DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8436,51 +9657,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9A6BE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29B095B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8549,51 +9770,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8635,51 +9856,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C524592"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8BD63BA2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -8739,469 +9960,918 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="304815795">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="1222061967">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="47000500">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="2" w16cid:durableId="682777832">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="890270445">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="1537082727">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="59064675">
+  <w:num w:numId="4" w16cid:durableId="1205828347">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2129541532">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="284973412">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="6" w16cid:durableId="735319667">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1125806457">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="7" w16cid:durableId="1423794725">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="67000359">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="8" w16cid:durableId="1035739755">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1040939870">
-[...38 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="427967548">
+  <w:num w:numId="9" w16cid:durableId="2123960041">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="160705681">
+  <w:num w:numId="10" w16cid:durableId="77990163">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="955021671">
     <w:abstractNumId w:val="23"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="826287897">
-[...62 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1245140676">
+  <w:num w:numId="12" w16cid:durableId="2082211820">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1923175968">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="13" w16cid:durableId="1061439324">
+    <w:abstractNumId w:val="30"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="960382880">
+  <w:num w:numId="14" w16cid:durableId="510460731">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1273050144">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="765536742">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="655378148">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="760756444">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1920291061">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2044165173">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1333678509">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="650862838">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1023626968">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="669213003">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1463618346">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1098674105">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="293171826">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="480661623">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2016882900">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="84768677">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="31" w16cid:durableId="2133204156">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="998581799">
+  <w:num w:numId="32" w16cid:durableId="1073115497">
     <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="850678184">
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="61368929">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="331445742">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F8168E"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00FE4EBE"/>
+    <w:rsidRoot w:val="005D6B99"/>
+    <w:rsid w:val="00012A9E"/>
+    <w:rsid w:val="000140F0"/>
+    <w:rsid w:val="00014E85"/>
+    <w:rsid w:val="00014FDA"/>
+    <w:rsid w:val="000173CB"/>
+    <w:rsid w:val="00023F99"/>
+    <w:rsid w:val="00024C03"/>
+    <w:rsid w:val="00027974"/>
+    <w:rsid w:val="00035AF9"/>
+    <w:rsid w:val="000364BF"/>
+    <w:rsid w:val="00047883"/>
+    <w:rsid w:val="00047B33"/>
+    <w:rsid w:val="0005391C"/>
+    <w:rsid w:val="00061C91"/>
+    <w:rsid w:val="00064878"/>
+    <w:rsid w:val="000675B8"/>
+    <w:rsid w:val="00071D86"/>
+    <w:rsid w:val="00072FBD"/>
+    <w:rsid w:val="000744F3"/>
+    <w:rsid w:val="00074846"/>
+    <w:rsid w:val="000926B0"/>
+    <w:rsid w:val="0009276A"/>
+    <w:rsid w:val="000A29CC"/>
+    <w:rsid w:val="000B2A56"/>
+    <w:rsid w:val="000B2F1F"/>
+    <w:rsid w:val="000C40C8"/>
+    <w:rsid w:val="000D015F"/>
+    <w:rsid w:val="000D0F07"/>
+    <w:rsid w:val="000E427D"/>
+    <w:rsid w:val="000F0B07"/>
+    <w:rsid w:val="000F519D"/>
+    <w:rsid w:val="001038CC"/>
+    <w:rsid w:val="00115D90"/>
+    <w:rsid w:val="00117127"/>
+    <w:rsid w:val="00117F5A"/>
+    <w:rsid w:val="001205EF"/>
+    <w:rsid w:val="001274DE"/>
+    <w:rsid w:val="00131186"/>
+    <w:rsid w:val="0014544D"/>
+    <w:rsid w:val="0015469F"/>
+    <w:rsid w:val="00155D48"/>
+    <w:rsid w:val="001629F9"/>
+    <w:rsid w:val="001758D4"/>
+    <w:rsid w:val="001802EC"/>
+    <w:rsid w:val="001858CE"/>
+    <w:rsid w:val="00192440"/>
+    <w:rsid w:val="001945EC"/>
+    <w:rsid w:val="0019557F"/>
+    <w:rsid w:val="001A1856"/>
+    <w:rsid w:val="001A64EA"/>
+    <w:rsid w:val="001A7DFA"/>
+    <w:rsid w:val="001B5E78"/>
+    <w:rsid w:val="001B65EE"/>
+    <w:rsid w:val="001C0738"/>
+    <w:rsid w:val="001C76F7"/>
+    <w:rsid w:val="001D020B"/>
+    <w:rsid w:val="001D1B85"/>
+    <w:rsid w:val="001D5F48"/>
+    <w:rsid w:val="001D66C7"/>
+    <w:rsid w:val="001E077D"/>
+    <w:rsid w:val="001E42E7"/>
+    <w:rsid w:val="001E5E8D"/>
+    <w:rsid w:val="001F0954"/>
+    <w:rsid w:val="001F0D30"/>
+    <w:rsid w:val="001F602F"/>
+    <w:rsid w:val="00207332"/>
+    <w:rsid w:val="00212DB0"/>
+    <w:rsid w:val="002164E0"/>
+    <w:rsid w:val="0022002D"/>
+    <w:rsid w:val="0022274D"/>
+    <w:rsid w:val="002237DA"/>
+    <w:rsid w:val="0022492F"/>
+    <w:rsid w:val="00227035"/>
+    <w:rsid w:val="00230349"/>
+    <w:rsid w:val="002328F5"/>
+    <w:rsid w:val="00233497"/>
+    <w:rsid w:val="002336C9"/>
+    <w:rsid w:val="0023395D"/>
+    <w:rsid w:val="00237526"/>
+    <w:rsid w:val="002421B7"/>
+    <w:rsid w:val="00242A9D"/>
+    <w:rsid w:val="0024322C"/>
+    <w:rsid w:val="00245848"/>
+    <w:rsid w:val="00253751"/>
+    <w:rsid w:val="00254B9D"/>
+    <w:rsid w:val="00255732"/>
+    <w:rsid w:val="00260E3F"/>
+    <w:rsid w:val="00270465"/>
+    <w:rsid w:val="00273455"/>
+    <w:rsid w:val="002779A0"/>
+    <w:rsid w:val="002819F6"/>
+    <w:rsid w:val="00290063"/>
+    <w:rsid w:val="002905B8"/>
+    <w:rsid w:val="00291EBF"/>
+    <w:rsid w:val="00296220"/>
+    <w:rsid w:val="00296920"/>
+    <w:rsid w:val="002976D4"/>
+    <w:rsid w:val="002A14D1"/>
+    <w:rsid w:val="002A1C83"/>
+    <w:rsid w:val="002A2392"/>
+    <w:rsid w:val="002A2808"/>
+    <w:rsid w:val="002A3EE1"/>
+    <w:rsid w:val="002A41C0"/>
+    <w:rsid w:val="002A5231"/>
+    <w:rsid w:val="002A7BAC"/>
+    <w:rsid w:val="002B0745"/>
+    <w:rsid w:val="002C0006"/>
+    <w:rsid w:val="002D04EC"/>
+    <w:rsid w:val="002D449A"/>
+    <w:rsid w:val="002D696D"/>
+    <w:rsid w:val="002D7F92"/>
+    <w:rsid w:val="002E268C"/>
+    <w:rsid w:val="002E41FD"/>
+    <w:rsid w:val="002E4561"/>
+    <w:rsid w:val="002F5E53"/>
+    <w:rsid w:val="002F6324"/>
+    <w:rsid w:val="003017CC"/>
+    <w:rsid w:val="00306665"/>
+    <w:rsid w:val="003112D4"/>
+    <w:rsid w:val="00322858"/>
+    <w:rsid w:val="00330E1E"/>
+    <w:rsid w:val="003330F3"/>
+    <w:rsid w:val="00336C19"/>
+    <w:rsid w:val="003400C2"/>
+    <w:rsid w:val="0035194A"/>
+    <w:rsid w:val="0035623E"/>
+    <w:rsid w:val="00361B16"/>
+    <w:rsid w:val="00362B45"/>
+    <w:rsid w:val="003806F0"/>
+    <w:rsid w:val="00390A64"/>
+    <w:rsid w:val="00391C49"/>
+    <w:rsid w:val="00396015"/>
+    <w:rsid w:val="003A2F87"/>
+    <w:rsid w:val="003A4183"/>
+    <w:rsid w:val="003A62C0"/>
+    <w:rsid w:val="003A6371"/>
+    <w:rsid w:val="003A6C10"/>
+    <w:rsid w:val="003B6F81"/>
+    <w:rsid w:val="003C0C4A"/>
+    <w:rsid w:val="003C2FED"/>
+    <w:rsid w:val="003C45A1"/>
+    <w:rsid w:val="003C4B3E"/>
+    <w:rsid w:val="003D0144"/>
+    <w:rsid w:val="003D3102"/>
+    <w:rsid w:val="003D4864"/>
+    <w:rsid w:val="003D7B4E"/>
+    <w:rsid w:val="003E0340"/>
+    <w:rsid w:val="003E1487"/>
+    <w:rsid w:val="003E7CAD"/>
+    <w:rsid w:val="003F31EF"/>
+    <w:rsid w:val="003F3F5A"/>
+    <w:rsid w:val="00401A0F"/>
+    <w:rsid w:val="0040449F"/>
+    <w:rsid w:val="00406655"/>
+    <w:rsid w:val="00407279"/>
+    <w:rsid w:val="004215EB"/>
+    <w:rsid w:val="00424848"/>
+    <w:rsid w:val="00431708"/>
+    <w:rsid w:val="00436D1A"/>
+    <w:rsid w:val="00441DBA"/>
+    <w:rsid w:val="00442784"/>
+    <w:rsid w:val="0044279C"/>
+    <w:rsid w:val="004442D7"/>
+    <w:rsid w:val="00446250"/>
+    <w:rsid w:val="00446F6D"/>
+    <w:rsid w:val="00447D9C"/>
+    <w:rsid w:val="00447DC6"/>
+    <w:rsid w:val="00451B4C"/>
+    <w:rsid w:val="00463293"/>
+    <w:rsid w:val="00470009"/>
+    <w:rsid w:val="004829F7"/>
+    <w:rsid w:val="00492275"/>
+    <w:rsid w:val="0049384F"/>
+    <w:rsid w:val="004A0A6D"/>
+    <w:rsid w:val="004A77AC"/>
+    <w:rsid w:val="004B56E7"/>
+    <w:rsid w:val="004C37EC"/>
+    <w:rsid w:val="004D1916"/>
+    <w:rsid w:val="004D4CAA"/>
+    <w:rsid w:val="004E119D"/>
+    <w:rsid w:val="004E14E5"/>
+    <w:rsid w:val="004E2963"/>
+    <w:rsid w:val="004E4831"/>
+    <w:rsid w:val="004E488A"/>
+    <w:rsid w:val="004E7F7D"/>
+    <w:rsid w:val="004F26EF"/>
+    <w:rsid w:val="0050230F"/>
+    <w:rsid w:val="00505316"/>
+    <w:rsid w:val="00505614"/>
+    <w:rsid w:val="005079DF"/>
+    <w:rsid w:val="00507D66"/>
+    <w:rsid w:val="00536C15"/>
+    <w:rsid w:val="005441D1"/>
+    <w:rsid w:val="0055142A"/>
+    <w:rsid w:val="00557AB5"/>
+    <w:rsid w:val="005632CB"/>
+    <w:rsid w:val="00567232"/>
+    <w:rsid w:val="00567B6E"/>
+    <w:rsid w:val="00567CB4"/>
+    <w:rsid w:val="0058274B"/>
+    <w:rsid w:val="00587DA0"/>
+    <w:rsid w:val="0059098A"/>
+    <w:rsid w:val="005919DE"/>
+    <w:rsid w:val="00597479"/>
+    <w:rsid w:val="005A0615"/>
+    <w:rsid w:val="005A0A8D"/>
+    <w:rsid w:val="005A10CB"/>
+    <w:rsid w:val="005A3DA0"/>
+    <w:rsid w:val="005A79AA"/>
+    <w:rsid w:val="005B3127"/>
+    <w:rsid w:val="005B37AA"/>
+    <w:rsid w:val="005B4E28"/>
+    <w:rsid w:val="005C3A11"/>
+    <w:rsid w:val="005C55C0"/>
+    <w:rsid w:val="005C5746"/>
+    <w:rsid w:val="005C78C6"/>
+    <w:rsid w:val="005D11EE"/>
+    <w:rsid w:val="005D363B"/>
+    <w:rsid w:val="005D5E98"/>
+    <w:rsid w:val="005D6B99"/>
+    <w:rsid w:val="005E7C1B"/>
+    <w:rsid w:val="005F4661"/>
+    <w:rsid w:val="005F5642"/>
+    <w:rsid w:val="005F71B6"/>
+    <w:rsid w:val="00604FB9"/>
+    <w:rsid w:val="006059DC"/>
+    <w:rsid w:val="00613A43"/>
+    <w:rsid w:val="0061572C"/>
+    <w:rsid w:val="006168E2"/>
+    <w:rsid w:val="00637475"/>
+    <w:rsid w:val="0064385F"/>
+    <w:rsid w:val="00646135"/>
+    <w:rsid w:val="00655038"/>
+    <w:rsid w:val="00662E0B"/>
+    <w:rsid w:val="006638B5"/>
+    <w:rsid w:val="00671AE5"/>
+    <w:rsid w:val="006813A4"/>
+    <w:rsid w:val="00692AE4"/>
+    <w:rsid w:val="00694223"/>
+    <w:rsid w:val="006961B7"/>
+    <w:rsid w:val="006B3518"/>
+    <w:rsid w:val="006B68E6"/>
+    <w:rsid w:val="006B6D9E"/>
+    <w:rsid w:val="006C370F"/>
+    <w:rsid w:val="006C4E00"/>
+    <w:rsid w:val="006C6541"/>
+    <w:rsid w:val="006D1F81"/>
+    <w:rsid w:val="006D36AD"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006E16E3"/>
+    <w:rsid w:val="006E21F8"/>
+    <w:rsid w:val="006E66A7"/>
+    <w:rsid w:val="006E707A"/>
+    <w:rsid w:val="006F4F18"/>
+    <w:rsid w:val="006F7AE0"/>
+    <w:rsid w:val="00703B0A"/>
+    <w:rsid w:val="00707C83"/>
+    <w:rsid w:val="00723394"/>
+    <w:rsid w:val="00726C96"/>
+    <w:rsid w:val="00732A8F"/>
+    <w:rsid w:val="00735CD4"/>
+    <w:rsid w:val="00761D07"/>
+    <w:rsid w:val="00767EB3"/>
+    <w:rsid w:val="0078339F"/>
+    <w:rsid w:val="007863CE"/>
+    <w:rsid w:val="00794BB5"/>
+    <w:rsid w:val="007A6AC5"/>
+    <w:rsid w:val="007B02CB"/>
+    <w:rsid w:val="007C303B"/>
+    <w:rsid w:val="007C3D00"/>
+    <w:rsid w:val="007C6BAE"/>
+    <w:rsid w:val="007C7314"/>
+    <w:rsid w:val="007D02CD"/>
+    <w:rsid w:val="007D6C40"/>
+    <w:rsid w:val="007D70B6"/>
+    <w:rsid w:val="007E18EF"/>
+    <w:rsid w:val="007E2230"/>
+    <w:rsid w:val="007E7BF2"/>
+    <w:rsid w:val="007F2F17"/>
+    <w:rsid w:val="007F4D9E"/>
+    <w:rsid w:val="007F4FFA"/>
+    <w:rsid w:val="007F6E97"/>
+    <w:rsid w:val="008145CF"/>
+    <w:rsid w:val="008315CE"/>
+    <w:rsid w:val="00836D61"/>
+    <w:rsid w:val="00837926"/>
+    <w:rsid w:val="00852F9E"/>
+    <w:rsid w:val="00854B9D"/>
+    <w:rsid w:val="0085758A"/>
+    <w:rsid w:val="00857E83"/>
+    <w:rsid w:val="00867FD8"/>
+    <w:rsid w:val="00874CE8"/>
+    <w:rsid w:val="00881CD3"/>
+    <w:rsid w:val="0088338D"/>
+    <w:rsid w:val="0089021D"/>
+    <w:rsid w:val="00891156"/>
+    <w:rsid w:val="00891454"/>
+    <w:rsid w:val="00895CA9"/>
+    <w:rsid w:val="008972EF"/>
+    <w:rsid w:val="0089763C"/>
+    <w:rsid w:val="008A2570"/>
+    <w:rsid w:val="008B0CEE"/>
+    <w:rsid w:val="008B2794"/>
+    <w:rsid w:val="008B338C"/>
+    <w:rsid w:val="008B39D0"/>
+    <w:rsid w:val="008C3CC6"/>
+    <w:rsid w:val="008C515E"/>
+    <w:rsid w:val="008C63F7"/>
+    <w:rsid w:val="008D29C1"/>
+    <w:rsid w:val="008D5653"/>
+    <w:rsid w:val="008D7564"/>
+    <w:rsid w:val="008D78EF"/>
+    <w:rsid w:val="008E4416"/>
+    <w:rsid w:val="008F4ECD"/>
+    <w:rsid w:val="009012AB"/>
+    <w:rsid w:val="00905C83"/>
+    <w:rsid w:val="00905F9F"/>
+    <w:rsid w:val="00910AD5"/>
+    <w:rsid w:val="00930BA3"/>
+    <w:rsid w:val="00942E1E"/>
+    <w:rsid w:val="009527CD"/>
+    <w:rsid w:val="009652DC"/>
+    <w:rsid w:val="009744EC"/>
+    <w:rsid w:val="0097457C"/>
+    <w:rsid w:val="00977715"/>
+    <w:rsid w:val="00977DA6"/>
+    <w:rsid w:val="00983E5F"/>
+    <w:rsid w:val="00986F85"/>
+    <w:rsid w:val="009A2137"/>
+    <w:rsid w:val="009A5129"/>
+    <w:rsid w:val="009A5A33"/>
+    <w:rsid w:val="009B0905"/>
+    <w:rsid w:val="009B1001"/>
+    <w:rsid w:val="009B6138"/>
+    <w:rsid w:val="009C6CED"/>
+    <w:rsid w:val="009D4C36"/>
+    <w:rsid w:val="009D4E26"/>
+    <w:rsid w:val="009E0F08"/>
+    <w:rsid w:val="009E7D66"/>
+    <w:rsid w:val="009F06C9"/>
+    <w:rsid w:val="009F49A7"/>
+    <w:rsid w:val="009F6A29"/>
+    <w:rsid w:val="00A02386"/>
+    <w:rsid w:val="00A20B5B"/>
+    <w:rsid w:val="00A24A4F"/>
+    <w:rsid w:val="00A3184E"/>
+    <w:rsid w:val="00A34CBB"/>
+    <w:rsid w:val="00A364F1"/>
+    <w:rsid w:val="00A40908"/>
+    <w:rsid w:val="00A54622"/>
+    <w:rsid w:val="00A62686"/>
+    <w:rsid w:val="00A80B03"/>
+    <w:rsid w:val="00A8158E"/>
+    <w:rsid w:val="00A846E6"/>
+    <w:rsid w:val="00A942BE"/>
+    <w:rsid w:val="00A95017"/>
+    <w:rsid w:val="00A97400"/>
+    <w:rsid w:val="00AB3E71"/>
+    <w:rsid w:val="00AB4CC8"/>
+    <w:rsid w:val="00AC04E2"/>
+    <w:rsid w:val="00AC358D"/>
+    <w:rsid w:val="00AC713C"/>
+    <w:rsid w:val="00AD017C"/>
+    <w:rsid w:val="00AD15CA"/>
+    <w:rsid w:val="00AD16E7"/>
+    <w:rsid w:val="00AE0104"/>
+    <w:rsid w:val="00AE13B1"/>
+    <w:rsid w:val="00AE263D"/>
+    <w:rsid w:val="00AE504F"/>
+    <w:rsid w:val="00B14EF4"/>
+    <w:rsid w:val="00B3619E"/>
+    <w:rsid w:val="00B362EE"/>
+    <w:rsid w:val="00B410DF"/>
+    <w:rsid w:val="00B43B21"/>
+    <w:rsid w:val="00B57243"/>
+    <w:rsid w:val="00B644BC"/>
+    <w:rsid w:val="00B6471C"/>
+    <w:rsid w:val="00B702EC"/>
+    <w:rsid w:val="00B816FD"/>
+    <w:rsid w:val="00B84CA1"/>
+    <w:rsid w:val="00B857CA"/>
+    <w:rsid w:val="00B978F1"/>
+    <w:rsid w:val="00BB38CA"/>
+    <w:rsid w:val="00BC0325"/>
+    <w:rsid w:val="00BD259D"/>
+    <w:rsid w:val="00BD30AD"/>
+    <w:rsid w:val="00BD5915"/>
+    <w:rsid w:val="00BE1820"/>
+    <w:rsid w:val="00BE507B"/>
+    <w:rsid w:val="00BE598F"/>
+    <w:rsid w:val="00C004F2"/>
+    <w:rsid w:val="00C07C5B"/>
+    <w:rsid w:val="00C1094A"/>
+    <w:rsid w:val="00C153EC"/>
+    <w:rsid w:val="00C168BC"/>
+    <w:rsid w:val="00C210A8"/>
+    <w:rsid w:val="00C32749"/>
+    <w:rsid w:val="00C37E25"/>
+    <w:rsid w:val="00C47E45"/>
+    <w:rsid w:val="00C57025"/>
+    <w:rsid w:val="00C64186"/>
+    <w:rsid w:val="00C757E5"/>
+    <w:rsid w:val="00C80B37"/>
+    <w:rsid w:val="00C843DA"/>
+    <w:rsid w:val="00C86E0B"/>
+    <w:rsid w:val="00C87638"/>
+    <w:rsid w:val="00C87D09"/>
+    <w:rsid w:val="00C9037C"/>
+    <w:rsid w:val="00C97687"/>
+    <w:rsid w:val="00CB246E"/>
+    <w:rsid w:val="00CB7723"/>
+    <w:rsid w:val="00CB7924"/>
+    <w:rsid w:val="00CC512A"/>
+    <w:rsid w:val="00CD329D"/>
+    <w:rsid w:val="00CE038F"/>
+    <w:rsid w:val="00CE1D8E"/>
+    <w:rsid w:val="00CE1E11"/>
+    <w:rsid w:val="00CE25B9"/>
+    <w:rsid w:val="00CE7E9C"/>
+    <w:rsid w:val="00CF6D69"/>
+    <w:rsid w:val="00CF6E1B"/>
+    <w:rsid w:val="00D1100F"/>
+    <w:rsid w:val="00D245AF"/>
+    <w:rsid w:val="00D31045"/>
+    <w:rsid w:val="00D33DF4"/>
+    <w:rsid w:val="00D43079"/>
+    <w:rsid w:val="00D50402"/>
+    <w:rsid w:val="00D54315"/>
+    <w:rsid w:val="00D54A43"/>
+    <w:rsid w:val="00D577C7"/>
+    <w:rsid w:val="00D756A3"/>
+    <w:rsid w:val="00D76735"/>
+    <w:rsid w:val="00D76A08"/>
+    <w:rsid w:val="00D8110A"/>
+    <w:rsid w:val="00D90453"/>
+    <w:rsid w:val="00D90E28"/>
+    <w:rsid w:val="00D91D3E"/>
+    <w:rsid w:val="00DA2DE2"/>
+    <w:rsid w:val="00DA6951"/>
+    <w:rsid w:val="00DB21D2"/>
+    <w:rsid w:val="00DB3563"/>
+    <w:rsid w:val="00DB7BF9"/>
+    <w:rsid w:val="00DB7D45"/>
+    <w:rsid w:val="00DC2C85"/>
+    <w:rsid w:val="00DC420C"/>
+    <w:rsid w:val="00DD1A76"/>
+    <w:rsid w:val="00DD2510"/>
+    <w:rsid w:val="00DD4A05"/>
+    <w:rsid w:val="00DD66B2"/>
+    <w:rsid w:val="00DE5024"/>
+    <w:rsid w:val="00DF621E"/>
+    <w:rsid w:val="00E077DB"/>
+    <w:rsid w:val="00E138DF"/>
+    <w:rsid w:val="00E23BB9"/>
+    <w:rsid w:val="00E334D7"/>
+    <w:rsid w:val="00E355B6"/>
+    <w:rsid w:val="00E41E46"/>
+    <w:rsid w:val="00E54476"/>
+    <w:rsid w:val="00E55DB3"/>
+    <w:rsid w:val="00E602CE"/>
+    <w:rsid w:val="00E615E9"/>
+    <w:rsid w:val="00E657E3"/>
+    <w:rsid w:val="00E6694C"/>
+    <w:rsid w:val="00E760BA"/>
+    <w:rsid w:val="00E7684E"/>
+    <w:rsid w:val="00E8043E"/>
+    <w:rsid w:val="00E90122"/>
+    <w:rsid w:val="00E928B3"/>
+    <w:rsid w:val="00E971D0"/>
+    <w:rsid w:val="00E97E66"/>
+    <w:rsid w:val="00EA71C8"/>
+    <w:rsid w:val="00EB08D0"/>
+    <w:rsid w:val="00EC6FEA"/>
+    <w:rsid w:val="00ED3D36"/>
+    <w:rsid w:val="00ED785E"/>
+    <w:rsid w:val="00EE1ED3"/>
+    <w:rsid w:val="00EE3F47"/>
+    <w:rsid w:val="00EE597D"/>
+    <w:rsid w:val="00EE5B3D"/>
+    <w:rsid w:val="00EE68BA"/>
+    <w:rsid w:val="00EE7897"/>
+    <w:rsid w:val="00EF2829"/>
+    <w:rsid w:val="00EF327E"/>
+    <w:rsid w:val="00EF3B13"/>
+    <w:rsid w:val="00EF5703"/>
+    <w:rsid w:val="00EF6024"/>
+    <w:rsid w:val="00F017B2"/>
+    <w:rsid w:val="00F10440"/>
+    <w:rsid w:val="00F13EED"/>
+    <w:rsid w:val="00F177EE"/>
+    <w:rsid w:val="00F20D56"/>
+    <w:rsid w:val="00F21A83"/>
+    <w:rsid w:val="00F227F8"/>
+    <w:rsid w:val="00F22A86"/>
+    <w:rsid w:val="00F245EA"/>
+    <w:rsid w:val="00F4333E"/>
+    <w:rsid w:val="00F45BC4"/>
+    <w:rsid w:val="00F46521"/>
+    <w:rsid w:val="00F475EA"/>
+    <w:rsid w:val="00F51004"/>
+    <w:rsid w:val="00F570B0"/>
+    <w:rsid w:val="00F61E82"/>
+    <w:rsid w:val="00F633A0"/>
+    <w:rsid w:val="00F65412"/>
+    <w:rsid w:val="00F66EBB"/>
+    <w:rsid w:val="00F71334"/>
+    <w:rsid w:val="00F829DC"/>
+    <w:rsid w:val="00F945E5"/>
+    <w:rsid w:val="00F94B0A"/>
+    <w:rsid w:val="00FA237D"/>
+    <w:rsid w:val="00FA33D0"/>
+    <w:rsid w:val="00FA682F"/>
+    <w:rsid w:val="00FD6F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="68C64BFF"/>
-  <w15:docId w15:val="{D094F15A-B7F2-4987-ACFB-C383C4C743F4}"/>
+  <w14:docId w14:val="597D8645"/>
+  <w15:docId w15:val="{63AF5F0A-5FE3-41F0-810F-3900E97794D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9649,102 +11319,103 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
+    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C47E45"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Tekst przypisu Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
+    <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak1"/>
     <w:qFormat/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
+    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
+    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:locked/>
     <w:rsid w:val="005C55C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
@@ -9873,105 +11544,145 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008145CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A45380"/>
+    <w:rsid w:val="00242A9D"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
-[...2 lines deleted...]
-    <w:rsid w:val="00082BAA"/>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DD2510"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
     <w:name w:val="Tekst przypisu dolnego Znak1"/>
-    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnote Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak1,Podrozdział Znak Znak1,Znak Znak1,fn Znak"/>
+    <w:aliases w:val="Podrozdział Znak2,Podrozdział Znak Znak2,Podrozdział Znak Znak Znak1,Footnote Znak1,Podrozdzia3 Znak1,-E Fuﬂnotentext Znak1,Fuﬂnotentext Ursprung Znak1,Fußnotentext Ursprung Znak1,-E Fußnotentext Znak1,Footnote text Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisudolnego"/>
-    <w:rsid w:val="002112AC"/>
+    <w:rsid w:val="00D1100F"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="555358507">
+    <w:div w:id="487483318">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1196430711">
+    <w:div w:id="785122457">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1736971284">
+    <w:div w:id="843007693">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1113666567">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1771848172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
@@ -10248,116 +11959,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99F6CAD-10D9-4A76-B610-F88E4F874A0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1556</Words>
-  <Characters>9337</Characters>
+  <Words>1601</Words>
+  <Characters>9607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>77</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>80</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10872</CharactersWithSpaces>
+  <CharactersWithSpaces>11186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+    <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>mateusz.przysucha@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+    <vt:lpwstr>2017-09-28T15:33:29.2506071+02:00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
-  </property>
-[...13 lines deleted...]
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
+    <vt:lpwstr>9f05fda3959c81b3d016dbfdb5b809bbfd89828ad3ed5ba608c2a34e19287755</vt:lpwstr>
+  </property>
 </Properties>
 </file>