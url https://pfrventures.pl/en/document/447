--- v2 (2026-08-27)
+++ v3 (2026-10-13)
@@ -1,6858 +1,10223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E67D3AB" w14:textId="4546EA09" w:rsidR="00273455" w:rsidRPr="00F13EED" w:rsidRDefault="001038CC" w:rsidP="00273455">
-      <w:pPr>
+    <w:p w14:paraId="4ADB8643" w14:textId="7D7EA971" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00273455">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix 6(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E008B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E760BA">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002A5231">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) Private Investor’s Statement (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egal </w:t>
+      </w:r>
+      <w:r w:rsidR="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00273455" w:rsidRPr="003D3102">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>erson</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D02CD">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/other legal entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65BC0">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618A0DBE" w14:textId="288791ED" w:rsidR="005D6B99" w:rsidRDefault="005D6B99" w:rsidP="00CD329D">
+    <w:p w14:paraId="62BA98B2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083E2EEF" w14:textId="232404A1" w:rsidR="00FA682F" w:rsidRPr="00FA682F" w:rsidRDefault="00FA682F" w:rsidP="00FA682F">
-      <w:pPr>
+    <w:p w14:paraId="2B80D522" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FA682F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087D457C" w14:textId="1403BE9A" w:rsidR="000F197F" w:rsidRDefault="003039FD" w:rsidP="00FA682F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007D02CD">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FA682F">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidR="00412519" w:rsidRPr="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor’s data (legal person</w:t>
+      </w:r>
+      <w:r w:rsidR="00C65BC0" w:rsidRPr="00C65BC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/other legal entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00412519" w:rsidRPr="00C65BC0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="9301" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9301"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00412519" w14:paraId="14D77049" w14:textId="77777777" w:rsidTr="00407C19">
+        <w:trPr>
+          <w:trHeight w:val="469"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="420D5735" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00412519" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>First name and surname</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00407C19" w14:paraId="4C70D2EB" w14:textId="77777777" w:rsidTr="00407C19">
+        <w:trPr>
+          <w:trHeight w:val="2796"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FB66CE" w14:textId="2806C5C3" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>registered office</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A3AED8" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- country:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7795A6" w14:textId="7A2673E6" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B4BA79" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A62A480" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- building / unit No:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454D9598" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00AC0E08" w14:paraId="19B60F0E" w14:textId="77777777" w:rsidTr="00407C19">
+        <w:trPr>
+          <w:trHeight w:val="747"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F584E06" w14:textId="162A01D6" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the national court register (KRS):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00AC0E08" w14:paraId="338A0E8A" w14:textId="77777777" w:rsidTr="00407C19">
+        <w:trPr>
+          <w:trHeight w:val="1398"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9301" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786C3B83" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Contact details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B340FF7" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tele</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>phone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47556ED7" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- email address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4FE4373C" w14:textId="65A4CE62" w:rsidR="000F197F" w:rsidRPr="00C65BC0" w:rsidRDefault="00C65BC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hereinafter: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AEAB1A" w14:textId="2F40D7D5" w:rsidR="000F197F" w:rsidRPr="00570061" w:rsidRDefault="007F5B3A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk499108024"/>
+      <w:r w:rsidRPr="007F5B3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Beneficial Owner's data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5B3A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="17AB8CD2" w14:textId="77777777" w:rsidTr="00597479">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00412519" w14:paraId="3EBA386E" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
-          <w:trHeight w:val="742"/>
+          <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11EBA1D1" w14:textId="2CF39C48" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="003A4183">
+          <w:p w14:paraId="5BE6C256" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="003A4183">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A62686">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nazwa Inwestora </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Adres </w:t>
+              <w:t>First name and surname</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
-[...133 lines deleted...]
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="4E69ED55" w14:textId="77777777" w:rsidTr="003112D4">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="24D055BF" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
-          <w:trHeight w:val="1111"/>
+          <w:trHeight w:val="2796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="241349D4" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+          <w:p w14:paraId="0913AFFA" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Dane kontaktowe:</w:t>
+              <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1304188B" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+          <w:p w14:paraId="5352BF65" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- telefon:</w:t>
+              <w:t>- country:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F2E4DC3" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
+          <w:p w14:paraId="28855AA9" w14:textId="2B7121D7" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- adres e-mail:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001933B7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF3DE7D" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CAB13C4" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- building / unit No:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A21FC14" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...263 lines deleted...]
-      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="70BE8BC2" w14:textId="77777777" w:rsidTr="009B6138">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="002112AC" w14:paraId="3FDB127D" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8DE608" w14:textId="0FDEB588" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00D1100F" w:rsidP="002819F6">
+          <w:p w14:paraId="677648FD" w14:textId="53C0C78B" w:rsidR="000F197F" w:rsidRPr="00DF2F4B" w:rsidRDefault="002112AC" w:rsidP="003A4183">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-[...2 lines deleted...]
-                <w:lang w:val="pl-PL"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DF2F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="2A780F9E" w14:textId="77777777" w:rsidTr="003112D4">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
-          <w:trHeight w:val="1086"/>
+          <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59047CEC" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+          <w:p w14:paraId="5261138F" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Dane kontaktowe:</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3955DC" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
+          <w:p w14:paraId="71384018" w14:textId="4F28065B" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- telefon:</w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+            <w:r w:rsidR="00D83556">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E54476">
+              <w:t>tele</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- adres e-mail:</w:t>
+              <w:t>phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00D83556">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15FFCF2F" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="4E613D44" w14:textId="263C32C4" w:rsidR="003D7B4E" w:rsidRPr="003F3F5A" w:rsidRDefault="003D7B4E">
-[...4 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+    <w:p w14:paraId="73313441" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA2D4E4" w14:textId="6D964DF5" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="00412519" w:rsidP="003039FD">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PRIVATE INVESTOR'S STATEMENT/Beneficial Owner's Statement</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F99A219" w14:textId="77777777" w:rsidR="005441D1" w:rsidRDefault="005441D1">
-[...53 lines deleted...]
-    <w:p w14:paraId="1169DF3D" w14:textId="77777777" w:rsidR="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
+    <w:p w14:paraId="29EB6328" w14:textId="77777777" w:rsidR="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00597479">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I, the undersigned, being the Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00597479">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00597479">
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>”)/</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B8528C" w14:textId="2BC07589" w:rsidR="009D4E26" w:rsidRPr="00AD16E7" w:rsidRDefault="009D4E26" w:rsidP="00AD16E7">
+    <w:p w14:paraId="3E490D1F" w14:textId="196C9ED0" w:rsidR="007F5B3A" w:rsidRPr="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AD16E7">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I/We, the undersigned, representing</w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00AD16E7">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Private Investor operating under the corporate name </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AD16E7">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_______________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="0058753F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00AD16E7">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003039FD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74437F73" w14:textId="77777777" w:rsidR="009D4E26" w:rsidRPr="00032339" w:rsidRDefault="009D4E26" w:rsidP="009D4E26">
+    <w:p w14:paraId="1389236C" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>, że:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7D60A1" w14:textId="77777777" w:rsidR="00C87638" w:rsidRPr="000744F3" w:rsidRDefault="00C87638" w:rsidP="00C87638">
+    <w:p w14:paraId="0F20B2D0" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="00917361">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000744F3">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Beneficial Owner status</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0E903" w14:textId="507136A2" w:rsidR="00291EBF" w:rsidRPr="00D91D3E" w:rsidRDefault="00C87638" w:rsidP="00290063">
+    <w:p w14:paraId="124184D4" w14:textId="77777777" w:rsidR="0058753F" w:rsidRPr="0058753F" w:rsidRDefault="007F5B3A" w:rsidP="0058753F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidR="00291EBF" w:rsidRPr="000744F3">
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am the Beneficial Owner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>due to the fact that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidR="00291EBF" w:rsidRPr="000744F3">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D756A3" w:rsidRPr="000744F3">
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0058753F" w:rsidRPr="0058753F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1C86FB" w14:textId="10E164AB" w:rsidR="00C87638" w:rsidRDefault="00D756A3" w:rsidP="00895CA9">
+    <w:p w14:paraId="44E6A8D8" w14:textId="36A21FCB" w:rsidR="002A29AE" w:rsidRPr="002A29AE" w:rsidRDefault="0058753F" w:rsidP="002A29AE">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000744F3">
+      <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E92619" w14:textId="476BFF60" w:rsidR="001D66C7" w:rsidRPr="00014FDA" w:rsidRDefault="00AC358D" w:rsidP="00AC358D">
+    <w:p w14:paraId="72F60F02" w14:textId="47A1E2CD" w:rsidR="002A29AE" w:rsidRPr="00F3524B" w:rsidRDefault="002A29AE" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:line="244" w:lineRule="auto"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002A29AE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F3524B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6226FEDA" w14:textId="27B096EC" w:rsidR="00AC358D" w:rsidRPr="00014FDA" w:rsidRDefault="00DB7BF9" w:rsidP="00AC358D">
+    <w:p w14:paraId="64AAA853" w14:textId="4429AF31" w:rsidR="002A29AE" w:rsidRPr="00F3524B" w:rsidRDefault="002A29AE" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:line="244" w:lineRule="auto"/>
-[...23 lines deleted...]
-        <w:t>,</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC54FD4" w14:textId="625390D5" w:rsidR="00DB7BF9" w:rsidRPr="00014FDA" w:rsidRDefault="00A20B5B" w:rsidP="00AC358D">
+    <w:p w14:paraId="53D44079" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRDefault="002A29AE" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:line="244" w:lineRule="auto"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> lub</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FD66FE" w14:textId="4D7377B0" w:rsidR="00A20B5B" w:rsidRPr="00014FDA" w:rsidRDefault="004F26EF" w:rsidP="00AC358D">
+    <w:p w14:paraId="1785A92F" w14:textId="5AC85E3D" w:rsidR="002A29AE" w:rsidRPr="00F3524B" w:rsidRDefault="002A29AE" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-        <w:spacing w:line="244" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:t>,</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am/am not a family member of an individual holding a politically exposed position, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F20D65" w14:textId="0CA2F8D5" w:rsidR="004F26EF" w:rsidRPr="00014FDA" w:rsidRDefault="00CE25B9" w:rsidP="00014FDA">
-[...70 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0749AC4C" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRDefault="002A29AE" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A29AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B1E922" w14:textId="081F508B" w:rsidR="00AC358D" w:rsidRPr="00014FDA" w:rsidRDefault="00306665" w:rsidP="00014FDA">
+    <w:p w14:paraId="6F34D594" w14:textId="4C9AE3D1" w:rsidR="002A29AE" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:numPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A29AE" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I am/am not related by kinship or affinity</w:t>
+      </w:r>
+      <w:r w:rsidR="002A29AE" w:rsidRPr="002A29AE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
-      <w:r w:rsidRPr="00321C1C">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="002A29AE" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04733D9A" w14:textId="26858FDB" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F">
+    <w:p w14:paraId="3CF17828" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Prywatnego</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Status and authority of the Investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540EFE82" w14:textId="2156CE03" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="00D31045">
+    <w:p w14:paraId="169B5EC4" w14:textId="74413FA2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has been duly incorporated and operates in compliance with the governing law of the place of incorporation and/or registration of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E469897" w14:textId="1CBD83A2" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="001F602F" w:rsidP="00D31045">
+    <w:p w14:paraId="618F3C93" w14:textId="0227D2FA" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has full capacity and authority to fulfil the commitment to make a private </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC00F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in the declared amount</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all consents, approvals and ma</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all notifications and registrations, if obtaining/making </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the same </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is required </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>under the provisions of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> law</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5558D11D" w14:textId="20C72B6E" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="00273455" w:rsidP="00D31045">
+    <w:p w14:paraId="4F13B628" w14:textId="109AFD62" w:rsidR="007F5B3A" w:rsidRPr="00082BAA" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00463293">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
-      <w:r w:rsidR="0059098A" w:rsidRPr="00463293">
-[...27 lines deleted...]
-        <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) the fulfilment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor’s commitment to make a private contribution </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is not contingent upon</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA" w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
+    <w:p w14:paraId="424005CE" w14:textId="06727FC2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00597479">
-[...12 lines deleted...]
-      <w:r w:rsidR="001B65EE">
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Save</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA" w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
-      <w:r w:rsidRPr="00597479">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the fulfilment of the Investor’s commitment to make a private </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5243">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution does not require the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268CD85F" w14:textId="7705AC05" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="00DA2DE2" w:rsidP="000926B0">
+    <w:p w14:paraId="2D2B918B" w14:textId="167E6AB8" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...64 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not in liquidation or bankruptcy, nor have public collective insolvency </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>proceedings been</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initiated against the Private Investor for the purpose of rescue, adjustment of debt, reorganisation or liquidation within the meaning of Article 1(1) (without the last sentence) of Regulation (EU) 2015/848.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04556E6F" w14:textId="2534DB60" w:rsidR="003D0144" w:rsidRPr="003D3102" w:rsidRDefault="003D0144" w:rsidP="00D31045">
+    <w:p w14:paraId="7B7B55F0" w14:textId="33DC175D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meets the definition of independent </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rivate </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="001D020B" w:rsidRPr="003D3102">
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nvestor within the meaning of Article 2 (72) of Commission Regulation (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77801D07" w14:textId="2D6FA975" w:rsidR="007C6BAE" w:rsidRDefault="007C6BAE" w:rsidP="00D31045">
+    <w:p w14:paraId="4CC3B12F" w14:textId="32A25031" w:rsidR="00082BAA" w:rsidRDefault="00082BAA" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Private Investor meets </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the conditions for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9712D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">holding the right/participation title in a VC Fund specified in the Act on Investment Funds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9712D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and Alternative Investment Fund Management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7A5B75" w14:textId="25F65DFB" w:rsidR="00C153EC" w:rsidRDefault="00C153EC" w:rsidP="00D31045">
+    <w:p w14:paraId="459CCD3A" w14:textId="17EB4756" w:rsidR="007F5B3A" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The ownership structure of the Private Investor forms Exhibit A hereto</w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r w:rsidR="004E7F7D" w:rsidRPr="003D3102">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D138E1D" w14:textId="77777777" w:rsidR="003D3102" w:rsidRPr="00507D66" w:rsidRDefault="003D3102" w:rsidP="00507D66">
+    <w:p w14:paraId="22C3765C" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523FDCFB" w14:textId="23395AA9" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
+    <w:p w14:paraId="6DBEAE64" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B79F96C" w14:textId="18609656" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007C6BAE">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Prywatnego</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’s private </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60FF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770D58FB" w14:textId="0F09D335" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="008D7564" w:rsidP="00D31045">
+    <w:p w14:paraId="0162656D" w14:textId="491B0818" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00CD329D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will make a private </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60FF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the amount of PLN </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E54476" w:rsidRPr="00CD329D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00AD16E7">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E54476" w:rsidRPr="00CD329D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the necessary resources sufficient to finance the Investor’s private contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the terms of the Tender submitted by </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CD329D">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
-      <w:r w:rsidR="00905C83" w:rsidRPr="003D3102">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">'s contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA" w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will come from amounts contributed/paid to the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor by the Beneficial Owner.</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3102">
-[...189 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="561B802E" w14:textId="00FA2952" w:rsidR="00AD017C" w:rsidRPr="003D3102" w:rsidRDefault="00AD017C" w:rsidP="00D31045">
+    <w:p w14:paraId="36D9BB20" w14:textId="7CB960E5" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...101 lines deleted...]
-        <w:t>stanowią środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The amounts earmarked </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> private</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60FF4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> come from its own resources and are free from any public support and/or state aid, in particular they do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78114D3C" w14:textId="04CDB18C" w:rsidR="005D6B99" w:rsidRDefault="001F0954" w:rsidP="00D31045">
+    <w:p w14:paraId="59EC7AC3" w14:textId="7E57AFC9" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...39 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The funds earmarked </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">private contribution declared to be made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>are derived</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from sources that do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (Journal Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00245848">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, item </w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>723</w:t>
       </w:r>
-      <w:r w:rsidR="00874CE8">
-[...47 lines deleted...]
-        <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private</w:t>
+      </w:r>
+      <w:r w:rsidR="003B64B0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
+    <w:p w14:paraId="602E82B9" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E008B5" w:rsidRDefault="000F197F" w:rsidP="003D3102">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7359E505" w14:textId="59A45F8D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Consent to</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7127C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conduct</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7283F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3102">
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the event the Tender is selected </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580BC3D6" w14:textId="7F8245B3" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
+    <w:p w14:paraId="6B36CD22" w14:textId="15388A4A" w:rsidR="002A29AE" w:rsidRPr="00F3524B" w:rsidRDefault="007F5B3A" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Beneficial Owner/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4BE0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor shall enable, prior to signing the Investment Agreement, PFR Ventures, </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D50402">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or their professional advisers to conduct due diligence of the Investor in order to verify its legal and financial capacity to </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the private contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the declared amount, and in terms of the correct determination/designation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor's Beneficial Owner or </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'s</w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D50402">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shareholders. To this end, the Beneficial Owner undertakes to cause that both the Beneficial Owner and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>at the request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, deliver to PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
-[...347 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, in particular, any documents confirming that </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in possession of the private </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0375">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution and indicating the ownership structure of </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5664D2EA" w14:textId="77777777" w:rsidR="003D3102" w:rsidRPr="003D3102" w:rsidRDefault="003D3102" w:rsidP="003D3102">
-[...7 lines deleted...]
-    <w:p w14:paraId="74FC439B" w14:textId="77777777" w:rsidR="00AD15CA" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="009D4C36">
+    <w:p w14:paraId="6F6D9D75" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D3102">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Ref467149754"/>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>Konflikt interesów</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0CBA8108" w14:textId="00D9BB74" w:rsidR="00905C83" w:rsidRPr="00507D66" w:rsidRDefault="00767EB3" w:rsidP="006E16E3">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5B3E935A" w14:textId="1581AB6E" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...164 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The Beneficial Owner/</w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investor represents that there is no conflict of interest regarding the Beneficial Owner or </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members of their managing and supervisory bodies and arising for any of the reasons set out in §12 of the Call Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A84EABC" w14:textId="01A8B055" w:rsidR="00242A9D" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="006E16E3">
+    <w:p w14:paraId="0AA7DBA9" w14:textId="7F214733" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="00E40C37">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Beneficial Owner/ </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor undertakes to </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>promptl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y notify PFR Ventures </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
-[...63 lines deleted...]
-        <w:t>.1 powyżej.</w:t>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of any circumstances constituting a conflict of interest </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA" w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rendering untrue the statement contained in Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.1 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFB63A7" w14:textId="77777777" w:rsidR="00767EB3" w:rsidRPr="003D3102" w:rsidRDefault="00767EB3" w:rsidP="00707C83">
-[...10 lines deleted...]
-    <w:p w14:paraId="032AE872" w14:textId="77777777" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
+    <w:p w14:paraId="64A28E73" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007906DE" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3102">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Pozostałe oświadczenia</w:t>
-      </w:r>
+        <w:t>Other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>statements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="30D042FC" w14:textId="16A951A6" w:rsidR="003017CC" w:rsidRDefault="003017CC" w:rsidP="00D31045">
+    <w:p w14:paraId="531FB09E" w14:textId="512E3E55" w:rsidR="000F57CA" w:rsidRDefault="000F57CA" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information contained in this statement concerning state aid, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aid, is in compliance with the provisions of the Act of 30 April 2004 on proceedings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oncerning </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00052222">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(Journal of Laws of 2007, No</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 59, item 404, as amended) and with the provisions of the relevant aid scheme</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="20240ABF" w14:textId="616B93F4" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
+    <w:p w14:paraId="4B3FCA7D" w14:textId="5BE87D90" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...57 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In connection with the repayable financing provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
-[...121 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk156523298"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investments to be made by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00082BAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for which </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (together with the Tenderer) may apply under the Call, the Beneficial Owner/ </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investor represents and warrants that with regard to the</w:t>
+      </w:r>
+      <w:r w:rsidR="009F54DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contributions provided by the Beneficial Owner /</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investor there will be no double financing, in part or in whole, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA" w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Guidelines of the Minister of Funds and Regional Policy on the eligibility of expenditures under the European Regional Development Fund,  the European Social Fund Plus, the Cohesion Fund and the Just Transition Fund for 2021-2027</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD171C" w14:textId="6B7DE2CE" w:rsidR="0088338D" w:rsidRPr="00857E83" w:rsidRDefault="0088338D" w:rsidP="0088338D">
+    <w:p w14:paraId="6947E8C9" w14:textId="22E42E8B" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Beneficial Owner/ </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor is aware that the financial support provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> represents state aid within the meaning of Article 107 (1) TFEU and is subject, in particular, insofar as its allocation and settlement is concerned, to the provisions of the Act of 30 April 2004 on procedural issues concerning state aid (Journal of Laws of 2007, No 59, item, 404, as amended), and therefore the Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acknowledges that upon entering into the Investment Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will have the status of state aid beneficiary. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3419472A" w14:textId="57ECE347" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
+    <w:p w14:paraId="06BA5CE3" w14:textId="4429AC58" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Beneficial Owner </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007E18EF">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obtain additional information </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA" w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>about the Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA" w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
-[...25 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>provide, at any time, information about the Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE68BA">
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>obtained</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="000F57CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">connection with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Tender, to entities </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forming part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>orporate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> group to which PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD2510">
-[...91 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">belongs, and to the Beneficiary and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>competent Minister</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66" w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F21A83">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>responsible for funds and</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66" w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regional </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66" w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acting as </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66" w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managing Authority under </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the FENG Programme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA1E4F7" w14:textId="76122503" w:rsidR="003D3102" w:rsidRDefault="001F602F" w:rsidP="003D3102">
+    <w:p w14:paraId="368A193A" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00CA4B66" w:rsidRDefault="00412519" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any terms not defined herein shall have the meaning assigned to them in the Call Rules. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1668413C" w14:textId="2D81A4A0" w:rsidR="00EE68BA" w:rsidRDefault="00EE68BA" w:rsidP="00EE68BA">
+    <w:p w14:paraId="7E3BCB66" w14:textId="69E31828" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> do Zasad Naboru i nie wnos</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>he Beneficial Owner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> sprzeciwu co do sposobu przetwarzania danych osobowych. </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confirms that it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> read the rules for the processing of personal data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attached as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E41">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rules and do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not object to the manner of processing personal data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8DBEF4" w14:textId="2233B48C" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
+    <w:p w14:paraId="5132D97F" w14:textId="6DCDA651" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>/ Inwestor Prywatny</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>he Beneficial Owner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">yraża zgodę na </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/ Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to PFR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008224DC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA606D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C37E25">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>making available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>informacj</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>information obtained about</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> o </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its previous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investment and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="pl"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity and reputation on the market </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E41">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(or of persons indicated by it)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0E41" w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00816772">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>institutions offering financing from public funds (PARP, NCBR, BGK, ARP) in order to verify the indicated investment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and reputation on the market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC7FCAB" w14:textId="2D658224" w:rsidR="00597479" w:rsidRDefault="00EE68BA" w:rsidP="00012A9E">
+    <w:p w14:paraId="2BA9A60E" w14:textId="36C29E78" w:rsidR="00BB0E41" w:rsidRDefault="00BB0E41" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor Prywatny oświadcza, że poinformował wszystkie osoby fizyczne, których dane osobowe zostały zawarte w treści Oferty, o fakcie podania tych danych w treści Oferty oraz że osobom tym udzielił informacji </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Beneficial Owner / Private Investor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>zasada</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that it has informed all natural persons whose personal data have been included in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> przetwarzania danych osobowych</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>that such data ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">8 </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been provided in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>n</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and that it </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>aboru.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has advised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such persons </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules of personal data processing s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>et out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00951468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Appendix 8 to the Call Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D2FE7F" w14:textId="77777777" w:rsidR="00EE7897" w:rsidRDefault="00EE7897" w:rsidP="00A942BE">
+    <w:p w14:paraId="6AF698B7" w14:textId="518663A6" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For and on behalf of </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="295668ED" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="00F8168E" w14:paraId="57DFAB47" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF3712C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="114D8BBC" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72495370" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="66F66A76" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F21A83">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
-[...6 lines deleted...]
-              <w:t>______________________________</w:t>
+              <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
+          <w:p w14:paraId="165F0F6E" w14:textId="1973EDEB" w:rsidR="000F197F" w:rsidRPr="003F3F5A" w:rsidRDefault="00CA4B66" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
+              <w:t>Legible s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00412519">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>ignature (</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Private </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00412519">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p</w:t>
-[...46 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Investor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="00F8168E" w14:paraId="6C6641AD" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="3ABAA519" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CBB2434" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="255C95E9" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="6BEFDFB6" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t>Date, place</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37C242A8" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
+    <w:p w14:paraId="5468575B" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00A942BE" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32840B96" w14:textId="48275135" w:rsidR="002F5E53" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
+    <w:p w14:paraId="41EC0F48" w14:textId="28988C7B" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...105 lines deleted...]
-        <w:t>zeczywistemu)</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Beneficial Owner (with respect to statements made by the Beneficial Owner, i.e. with respect to the status of a Beneficial Owner, contribution of the Private Investor, obligation to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1448F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">undergo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due Diligence, and other representations made by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4B66">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E40C37">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eneficial Owner)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD57D1B" w14:textId="77777777" w:rsidR="005441D1" w:rsidRPr="00A942BE" w:rsidRDefault="005441D1" w:rsidP="00A942BE">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1813131A" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="39E5E73A" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="00F8168E" w14:paraId="64DEEEB1" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED40555" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="2ED08D09" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76DD44F3" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="11BF5BC7" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F21A83">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
-[...6 lines deleted...]
-              <w:t>______________________________</w:t>
+              <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
+          <w:p w14:paraId="75309C09" w14:textId="2259ABBD" w:rsidR="000F197F" w:rsidRPr="003F3F5A" w:rsidRDefault="00CA4B66" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
+              <w:t>Legible s</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidR="00412519">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...54 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>ignature (Beneficial Owner)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
+      <w:tr w:rsidR="00F8168E" w14:paraId="1D880583" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="5777EC05" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="2EA64EFD" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
+          <w:p w14:paraId="3D310B37" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D3102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t>Date, place</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A6E49BB" w14:textId="77777777" w:rsidR="00F227F8" w:rsidRDefault="00F227F8" w:rsidP="00DB3563">
-      <w:pPr>
+    <w:p w14:paraId="064845D7" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00A942BE" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DABF504" w14:textId="77777777" w:rsidR="000F197F" w:rsidRDefault="000F197F" w:rsidP="003A6371">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704F3A98" w14:textId="77777777" w:rsidR="00412519" w:rsidRDefault="00412519">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="0"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CE38B0" w14:textId="2DEBE3C2" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+    <w:p w14:paraId="3798E266" w14:textId="6676EE3A" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B6138">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="005F5642" w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exhibit A to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74E6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tatement by the Private Investor being a legal person which is not controlled by Beneficial Owners in the manner indicated in footnote </w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in th</w:t>
+      </w:r>
+      <w:r w:rsidR="00216196">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00567CB4">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F61A20A" w14:textId="3C7830D3" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="7F322909" w14:textId="3C4EA037" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nazwa </w:t>
+              <w:t xml:space="preserve">Name of </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidR="00DD40FB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>wspólnika</w:t>
+              <w:t>partner</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>/</w:t>
+              <w:t>/shareholder*</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="425D3123" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Iloś</w:t>
+              <w:t>Number of shares/stocks</w:t>
             </w:r>
-            <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="0C32D0BA" w14:textId="5B7A0177" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">% </w:t>
+              <w:t xml:space="preserve">% of </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidR="001C76BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>kapitału</w:t>
+              <w:t>the Private Investor</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="003F3F5A">
+            <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>’s capital</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="47BFA1C3" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="1DAD8F02" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E643658" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="2653F90C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="325BCADE" w14:textId="77777777" w:rsidTr="00C153EC">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02BA4AEE" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="798C282C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD92D0E" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="10EE0B82" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A24C75" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="173C46E2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="2E22660B" w14:textId="77777777" w:rsidTr="00C153EC">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00AC0E08" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0682807E" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="5B894E77" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57880D15" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="3D940452" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196AB805" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
+          <w:p w14:paraId="72769680" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78B17FBF" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="009E0F08">
+    <w:p w14:paraId="12E24301" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="001C76BE" w:rsidRDefault="000F197F" w:rsidP="009E0F08">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7EB4BA" w14:textId="26A9CC48" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00B57243" w:rsidP="003F3F5A">
+    <w:p w14:paraId="0D312694" w14:textId="0FCF8AC7" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="00F74E6F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">With respect to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4EBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>partners/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shareholders registered in countries where, in accordance with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provisions of </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">law, direct shareholders are trust funds, acting for and on behalf of individual natural persons not disclosed in the register files of such Investors as bodies controlling or financing their activities, natural persons in control of such </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2468">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>partner/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shareholder must also be indicated.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
+    <w:p w14:paraId="31A1AB7F" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F" w:rsidP="007F5B3A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidSect="00FB3452">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35E048F5" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+    <w:p w14:paraId="38A78F0B" w14:textId="77777777" w:rsidR="00710A8A" w:rsidRDefault="00710A8A" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7264816A" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+    <w:p w14:paraId="7816E5C8" w14:textId="77777777" w:rsidR="00710A8A" w:rsidRDefault="00710A8A" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
+    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1409141810"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="2A591974" w14:textId="1A3417EE" w:rsidR="000F197F" w:rsidRDefault="00F8168E">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00412519">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="007906DE">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="37323568" w14:textId="64F53E60" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-      <w:t xml:space="preserve">Nabór nr </w:t>
+    <w:r>
+      <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="001B5E78">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00F3524B">
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F6A29">
-[...3 lines deleted...]
-      <w:t>/</w:t>
+    <w:r>
+      <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00874CE8" w:rsidRPr="009F6A29">
-[...8 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00216196">
       <w:t>6</w:t>
-    </w:r>
-[...87 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC58CD2" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+    <w:p w14:paraId="0E155942" w14:textId="77777777" w:rsidR="00710A8A" w:rsidRDefault="00710A8A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DB7D1B8" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+    <w:p w14:paraId="06F27BC5" w14:textId="77777777" w:rsidR="00710A8A" w:rsidRDefault="00710A8A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C90A487" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
+    <w:p w14:paraId="7DFE094B" w14:textId="77777777" w:rsidR="00710A8A" w:rsidRDefault="00710A8A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
+    <w:p w14:paraId="3667E4CC" w14:textId="5992849C" w:rsidR="00C65BC0" w:rsidRPr="001C76BE" w:rsidRDefault="00C65BC0" w:rsidP="00C65BC0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>If more than one Private Investor has been named in the Tender, the statement should be completed and signed separately by each Private Investor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="38D13DD1" w14:textId="6F10F415" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00D1100F">
+    <w:p w14:paraId="204C1D30" w14:textId="79E8617A" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="00AC0E08">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Do wypełnienia w przypadku, gdy Inwestor Prywatny będący osoba prawną jest kontrolowany przez Beneficjenta Rzeczywistego. Należy wskazać dane Beneficjenta Rzeczywistego. W przypadku, gdy Inwestor Prywatny posiada więcej niż jednego Beneficjenta Rzeczywistego należy wpisać dane wszystkich Beneficjentów Rzeczywistych. W takiej sytuacji oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez wszystkich Beneficjentów Rzeczywistych. </w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To be completed if the</w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investor being a legal person is controlled by the Beneficial Owner. </w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>tate the Beneficial Owner's data</w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where the </w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investor has more than one Beneficial Owner, please </w:t>
+      </w:r>
+      <w:r w:rsidR="003039FD" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>details of all the Beneficial Owners. In such case, the statement should be completed and signed separately by all Beneficial Owners.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6DE6D1FC" w14:textId="77777777" w:rsidR="00D1100F" w:rsidRPr="00AC5C35" w:rsidRDefault="00D1100F" w:rsidP="00D1100F">
+    <w:p w14:paraId="4BE66299" w14:textId="77777777" w:rsidR="002112AC" w:rsidRPr="00A83146" w:rsidRDefault="002112AC" w:rsidP="002112AC">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="00A83146">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For those who do not have a PESEL number, the date of birth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83146">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3B303FBC" w14:textId="27ADF675" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
+    <w:p w14:paraId="230874E2" w14:textId="19D93830" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...18 lines deleted...]
-        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w KRS), jak i Beneficjent Rzeczywisty.</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Where the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Investor has a Beneficial Owner, the statement is signed both by the Investor (in accordance with the representation disclosed in KRS) and the Beneficial Owner.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4509F426" w14:textId="7A30339E" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+    <w:p w14:paraId="2A287A6C" w14:textId="6B13E93B" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="007F5B3A" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...20 lines deleted...]
-      <w:r w:rsidR="001B5E78">
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Beneficial</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B5E78" w:rsidRPr="001B5E78">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>directly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>indirectly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>through</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>powers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>arising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>factual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>enabling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>exert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>decisive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influence </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>whose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>behalf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>relationship</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>occasional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>transaction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>carried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3524B" w:rsidRPr="00F3524B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F516049" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+    <w:p w14:paraId="6DED42CB" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>company</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>whose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> securities </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>admitted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to trading on a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>regulated</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> market </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>subject</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>disclosure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>arising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>European</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Union law </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>equivalent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>provisions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the law of a third country:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4228637A" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>shareholder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>holds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ownership</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25% of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>shares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D115E" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person holding </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25% of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>votes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>decision-making</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> body, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pledgee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>user</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entitled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33101904" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>exercising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jointly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ownership</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>rights</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25% of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>shares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jointly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>hold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>least</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25% of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>total</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>votes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> body, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pledgee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>user</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>basis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>agreements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>entitled</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>vote</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9C8E71" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>exercising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by holding, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>relation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>legal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person, the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>powers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>referred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3(1)(37) of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Act</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 29 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1994 on Accounting (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Laws</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 2019, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>items</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 351, 1495, 1571, 1655 and 1680, and of 2020, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>item</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 568), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="10112C51" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person holding a senior management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>position</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>documented</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>inability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>doubts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>identity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>referred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>second</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, third and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>fourth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>indents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>suspicion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>laundering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>terrorist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>financing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>established</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDDD9CB" w14:textId="77777777" w:rsidR="00F3524B" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1A23">
-[...4 lines deleted...]
-        <w:t>w przypadku klienta będącego osobą prawną inną niż spółka, której papiery wartościowe są dopuszczone do obrotu na rynku regulowanym podlegającym wymogom ujawniania informacji wynikającym z przepisów prawa Unii Europejskiej lub odpowiadającym im przepisom prawa państwa trzeciego:</w:t>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a trust/family </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>foundation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>founder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>trustee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>protector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>appointed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>beneficiary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>exercising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the trust,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE7B6DE" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
-[...134 lines deleted...]
-    <w:p w14:paraId="0D0FACE3" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+    <w:p w14:paraId="6913DCEF" w14:textId="28DDEA7C" w:rsidR="007F5B3A" w:rsidRPr="00F3524B" w:rsidRDefault="00F3524B" w:rsidP="00F3524B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC1A23">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>case</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>conducting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> business </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>respect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>whom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>premises</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>circumstances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>indicating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>over</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>exercised</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>another</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>natural</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>client</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>deemed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>simultaneously</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>beneficial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>owner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F3524B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7A40E9A7" w14:textId="68FC7E99" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
+    <w:p w14:paraId="6C58BDE5" w14:textId="695690B3" w:rsidR="003039FD" w:rsidRPr="001C76BE" w:rsidRDefault="003039FD">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To be completed by persons authorised to represent the Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="2449F3C0" w14:textId="0862164D" w:rsidR="0058753F" w:rsidRPr="001C76BE" w:rsidRDefault="0058753F">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nter here the corporate name of the Private Investor.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="3A0FB276" w14:textId="3C80BBE4" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>To be completed only by the Beneficial Owner</w:t>
+      </w:r>
+      <w:r w:rsidR="002F7232">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="073E3974" w14:textId="709C6EAC" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...129 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe the basis on which the person concerned is deemed to be a Beneficial Owner within the meaning of footnote </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7401A">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to this statement (e.g. I have the Beneficial Owner status within the meaning of footnote </w:t>
+      </w:r>
+      <w:r w:rsidR="00184A88">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D1100F">
-[...32 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to this statement owing to the fact that I control the </w:t>
+      </w:r>
+      <w:r w:rsidR="00184A88">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Investor by holding controlling interest in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00184A88">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Private</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investor).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="1530DAFF" w14:textId="4B947976" w:rsidR="00F475EA" w:rsidRPr="00014FDA" w:rsidRDefault="00F475EA" w:rsidP="00014FDA">
+    <w:p w14:paraId="43C4912F" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:jc w:val="both"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00014FDA">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> Prywatnego wnoszącego mniej niż 10% Wysokości Wkładu prywatnego oświadczenie należy wykreślić. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For a Private Investor contributing less than 10% of the Private Contribution Amount, this declaration should be deleted.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="726D1E04" w14:textId="77777777" w:rsidR="00306665" w:rsidRPr="00014FDA" w:rsidRDefault="00306665" w:rsidP="00306665">
+    <w:p w14:paraId="67029223" w14:textId="77777777" w:rsidR="002A29AE" w:rsidRDefault="002A29AE" w:rsidP="002A29AE">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00014FDA">
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00014FDA">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="07595CA8" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183">
+    <w:p w14:paraId="792ECFC9" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002237DA">
-[...4 lines deleted...]
-        <w:t>Niepotrzebne skreślić.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="2FC16FF9" w14:textId="77777777" w:rsidR="001B65EE" w:rsidRPr="00CB62B6" w:rsidRDefault="001B65EE" w:rsidP="001B65EE">
+    <w:p w14:paraId="00F2DAE6" w14:textId="304E13C8" w:rsidR="00082BAA" w:rsidRPr="001C76BE" w:rsidRDefault="00082BAA" w:rsidP="00082BAA">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please enter all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>required consents, approvals, notifications and registrations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="0A443F2C" w14:textId="2080DB55" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="00B816FD">
+    <w:p w14:paraId="381C786C" w14:textId="12FB64AF" w:rsidR="00082BAA" w:rsidRPr="001C76BE" w:rsidRDefault="00082BAA">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002237DA">
-[...32 lines deleted...]
-        <w:t>zeczywistych, o której mowa w przypisie nr 3.</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To be filled in by Investors in the case of whom no control over the Investor is exercised by the Beneficial Owners, as referred to in footnote 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="77383FEA" w14:textId="11F155B6" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="008D7564">
+    <w:p w14:paraId="13E63826" w14:textId="5FBA6F0D" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002237DA">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002237DA">
-[...16 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the value of the declared contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="43F8F868" w14:textId="03AE10B9" w:rsidR="003A4183" w:rsidRPr="002237DA" w:rsidRDefault="003A4183" w:rsidP="005441D1">
+    <w:p w14:paraId="0204D377" w14:textId="5CD0EE22" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002237DA">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002237DA">
-[...19 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter </w:t>
+      </w:r>
+      <w:r w:rsidR="008B49F2">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>the name of the Tenderer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="415E861F" w14:textId="7B93CCA4" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="002237DA">
+    <w:p w14:paraId="0E311E8D" w14:textId="2F652ED4" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002237DA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002237DA">
-[...67 lines deleted...]
-        <w:t>jnym.</w:t>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete</w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last sentence </w:t>
+      </w:r>
+      <w:r w:rsidR="009B090E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="009B090E" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>section 3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C76BE">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if the Private Investor has no Beneficial Owner or the Private Investor is not an investment vehicle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
+  <w:p w14:paraId="2C722E94" w14:textId="47E32A8D" w:rsidR="000F197F" w:rsidRDefault="005009C1" w:rsidP="00C47E45">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
-[...2 lines deleted...]
-          <wp:docPr id="973690228" name="Obraz 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E4332B" wp14:editId="4B4B2823">
+          <wp:extent cx="5760720" cy="572135"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1689014108" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="506095"/>
+                    <a:ext cx="5760720" cy="572135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E1253B"/>
+    <w:nsid w:val="034E0913"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="26AC22C8"/>
+    <w:tmpl w:val="9C7E2F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1068"/>
         </w:tabs>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1788"/>
         </w:tabs>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2508"/>
         </w:tabs>
         <w:ind w:left="2508" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3228"/>
         </w:tabs>
         <w:ind w:left="3228" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3948"/>
         </w:tabs>
         <w:ind w:left="3948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4668"/>
         </w:tabs>
         <w:ind w:left="4668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5388"/>
         </w:tabs>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6108"/>
         </w:tabs>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6828"/>
         </w:tabs>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="039F0D50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BF0236B6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6897,246 +10262,133 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:lvl w:ilvl="0" w:tplc="19787D12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+    <w:lvl w:ilvl="1" w:tplc="A5E0FEB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+    <w:lvl w:ilvl="2" w:tplc="F0581C80">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="A89621DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019">
+    <w:lvl w:ilvl="4" w:tplc="4CB88514">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B">
+    <w:lvl w:ilvl="5" w:tplc="F376A030">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+    <w:lvl w:ilvl="6" w:tplc="BD38C010">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019">
+    <w:lvl w:ilvl="7" w:tplc="CEA6508E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+    <w:lvl w:ilvl="8" w:tplc="E55808C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117C7695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8AAA424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7210,430 +10462,252 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127260E3"/>
+    <w:nsid w:val="13C05747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2DABE66"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="2A14A206"/>
+    <w:lvl w:ilvl="0" w:tplc="85FA45A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="44BA008A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2E8072FA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7BACD732" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2D706A16" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4B569048" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="807223EA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F70E35E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10D4141A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17A66F1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34F61F20"/>
+    <w:lvl w:ilvl="0" w:tplc="B73032D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E6B4403A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...11 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="42B697D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ADB4883A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D8CCE8C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="671E7712" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="785020B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BD66AB96" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2794A8E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
-[...113 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="159E05B2"/>
-[...176 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B072242"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCF20F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7702,51 +10776,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1A742D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54BE58FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7791,164 +10865,164 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C17484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB45A20"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="2EEEE38C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="32D44446" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="820802B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EA2E738E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="76784E04" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="45AE80B4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1F3A383C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CDFAA916" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1C52E9A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20451C56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="738C5E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8017,51 +11091,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206923A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC722174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
@@ -8130,253 +11204,253 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57055CA"/>
-    <w:lvl w:ilvl="0" w:tplc="BF141A30">
+    <w:lvl w:ilvl="0" w:tplc="908A9D34">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7B9A55CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EA9ABF26" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="933A9C9C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A73E772A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="24FA0C8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6EEA78E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="94E49204" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4ED812FC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DD3C60"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21BC659D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D794DA60"/>
+    <w:tmpl w:val="BF0236B6"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...10 lines deleted...]
-      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="1800" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="2520" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="1080"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="2880" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="3600" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="3960" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...2 lines deleted...]
-        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CF5AD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB40344C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8454,164 +11528,51 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5976" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B680092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29340406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8680,51 +11641,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E4954BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01EE749A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8793,164 +11754,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36732039"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8AE07E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8992,339 +11840,565 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37185685"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE4A88FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8B761B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="970896F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E341588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E18D288"/>
-    <w:lvl w:ilvl="0" w:tplc="04150019">
+    <w:lvl w:ilvl="0" w:tplc="4504322E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="6EA64D6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="F3908FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="2A2667D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="99A8388A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="64580544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="442E08B2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="F792524A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="5234F3A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA475B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4D2D0FA"/>
-    <w:lvl w:ilvl="0" w:tplc="1F5C9828">
+    <w:lvl w:ilvl="0" w:tplc="F77AC60A">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FF6A3732" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FE1896D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="711A58EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F6E8C8DC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="27DCA524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="06E4BD56" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3DE4A0AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2CCCEAA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D22AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD8D974"/>
-    <w:lvl w:ilvl="0" w:tplc="04150011">
+    <w:lvl w:ilvl="0" w:tplc="9FB2DF56">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="73388B90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9404C11C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E0140B9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0F50EE44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="37760562" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="E2905DFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9D787A0E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="EA00AD4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E509E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="702A5A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9366,51 +12440,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="521C3C20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2860152"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52AC5D00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3EE89FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -9453,50 +12613,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B95460"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71CE613E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538D101E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5E0D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -9960,918 +13233,613 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1222061967">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2832D8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71CE613E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="504" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="304815795">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="682777832">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1537082727">
+  <w:num w:numId="2" w16cid:durableId="47000500">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1205828347">
+  <w:num w:numId="3" w16cid:durableId="890270445">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="59064675">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2129541532">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="284973412">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="735319667">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6" w16cid:durableId="1125806457">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1423794725">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="67000359">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1035739755">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8" w16cid:durableId="1040939870">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2123960041">
-[...35 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="2082211820">
+  <w:num w:numId="9" w16cid:durableId="577594734">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1061439324">
+  <w:num w:numId="10" w16cid:durableId="1580870573">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1008677406">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="427967548">
+    <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="160705681">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="510460731">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="14" w16cid:durableId="826287897">
+    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1273050144">
-[...5 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="655378148">
+  <w:num w:numId="15" w16cid:durableId="1002975548">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="760756444">
-[...8 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1333678509">
+  <w:num w:numId="16" w16cid:durableId="1696806831">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="650862838">
+  <w:num w:numId="17" w16cid:durableId="205533435">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1023626968">
+  <w:num w:numId="18" w16cid:durableId="334310797">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1961761318">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="836186385">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1556548532">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1481463160">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="669213003">
+  <w:num w:numId="23" w16cid:durableId="81024763">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="866529496">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1463618346">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="25" w16cid:durableId="1217475730">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1098674105">
+  <w:num w:numId="26" w16cid:durableId="1245140676">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="293171826">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="27" w16cid:durableId="1923175968">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="480661623">
+  <w:num w:numId="28" w16cid:durableId="960382880">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="2016882900">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="29" w16cid:durableId="84768677">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1871524155">
-[...2 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="2133204156">
+  <w:num w:numId="30" w16cid:durableId="998581799">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="17"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="61368929">
+  <w:num w:numId="31" w16cid:durableId="181629562">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1799296115">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="331445742">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="33" w16cid:durableId="701444306">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="315109327">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="767965552">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1049912043">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="267323054">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="241333725">
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005D6B99"/>
-[...512 lines deleted...]
-    <w:rsid w:val="00FD6F6D"/>
+    <w:rsidRoot w:val="00F8168E"/>
+    <w:rsid w:val="000045AB"/>
+    <w:rsid w:val="00013E0D"/>
+    <w:rsid w:val="00082BAA"/>
+    <w:rsid w:val="000D02F7"/>
+    <w:rsid w:val="000F197F"/>
+    <w:rsid w:val="000F57CA"/>
+    <w:rsid w:val="00184A88"/>
+    <w:rsid w:val="001933B7"/>
+    <w:rsid w:val="0019474D"/>
+    <w:rsid w:val="00194D6B"/>
+    <w:rsid w:val="001C76BE"/>
+    <w:rsid w:val="001E6BB2"/>
+    <w:rsid w:val="001F108C"/>
+    <w:rsid w:val="002112AC"/>
+    <w:rsid w:val="00216196"/>
+    <w:rsid w:val="00226249"/>
+    <w:rsid w:val="0025127C"/>
+    <w:rsid w:val="002564DB"/>
+    <w:rsid w:val="00267D19"/>
+    <w:rsid w:val="00282F1F"/>
+    <w:rsid w:val="002945DC"/>
+    <w:rsid w:val="002A29AE"/>
+    <w:rsid w:val="002D130F"/>
+    <w:rsid w:val="002F7232"/>
+    <w:rsid w:val="003039FD"/>
+    <w:rsid w:val="00336AE3"/>
+    <w:rsid w:val="00352B8E"/>
+    <w:rsid w:val="00390E6B"/>
+    <w:rsid w:val="003B64B0"/>
+    <w:rsid w:val="003E6417"/>
+    <w:rsid w:val="00407C19"/>
+    <w:rsid w:val="00412519"/>
+    <w:rsid w:val="00427863"/>
+    <w:rsid w:val="00481D78"/>
+    <w:rsid w:val="004A0375"/>
+    <w:rsid w:val="004F1B4D"/>
+    <w:rsid w:val="005009C1"/>
+    <w:rsid w:val="0052061C"/>
+    <w:rsid w:val="00570061"/>
+    <w:rsid w:val="0058753F"/>
+    <w:rsid w:val="00587752"/>
+    <w:rsid w:val="005F6B50"/>
+    <w:rsid w:val="006519E8"/>
+    <w:rsid w:val="00657BAE"/>
+    <w:rsid w:val="006A2F83"/>
+    <w:rsid w:val="006A4194"/>
+    <w:rsid w:val="006C1F30"/>
+    <w:rsid w:val="006D0A73"/>
+    <w:rsid w:val="006E01BA"/>
+    <w:rsid w:val="00710A8A"/>
+    <w:rsid w:val="007749C9"/>
+    <w:rsid w:val="007906DE"/>
+    <w:rsid w:val="007B3B60"/>
+    <w:rsid w:val="007F5B3A"/>
+    <w:rsid w:val="00806F71"/>
+    <w:rsid w:val="00810DCB"/>
+    <w:rsid w:val="008224DC"/>
+    <w:rsid w:val="00877A85"/>
+    <w:rsid w:val="00885E9A"/>
+    <w:rsid w:val="008902C7"/>
+    <w:rsid w:val="008A21D0"/>
+    <w:rsid w:val="008B49F2"/>
+    <w:rsid w:val="008B5243"/>
+    <w:rsid w:val="008C2029"/>
+    <w:rsid w:val="009642F3"/>
+    <w:rsid w:val="009A7EA8"/>
+    <w:rsid w:val="009B090E"/>
+    <w:rsid w:val="009B23B8"/>
+    <w:rsid w:val="009F174A"/>
+    <w:rsid w:val="009F54DB"/>
+    <w:rsid w:val="009F7DA1"/>
+    <w:rsid w:val="00A0639E"/>
+    <w:rsid w:val="00A60FF4"/>
+    <w:rsid w:val="00A6318B"/>
+    <w:rsid w:val="00A7127C"/>
+    <w:rsid w:val="00AB16EC"/>
+    <w:rsid w:val="00AC0E08"/>
+    <w:rsid w:val="00AC2468"/>
+    <w:rsid w:val="00B6102E"/>
+    <w:rsid w:val="00B7283F"/>
+    <w:rsid w:val="00B7401A"/>
+    <w:rsid w:val="00B96662"/>
+    <w:rsid w:val="00BB0E41"/>
+    <w:rsid w:val="00BC00F5"/>
+    <w:rsid w:val="00C558A1"/>
+    <w:rsid w:val="00C65BC0"/>
+    <w:rsid w:val="00CA4B66"/>
+    <w:rsid w:val="00CA606D"/>
+    <w:rsid w:val="00D17D50"/>
+    <w:rsid w:val="00D3375D"/>
+    <w:rsid w:val="00D81357"/>
+    <w:rsid w:val="00D83556"/>
+    <w:rsid w:val="00D85550"/>
+    <w:rsid w:val="00DB43C3"/>
+    <w:rsid w:val="00DD40FB"/>
+    <w:rsid w:val="00DE430A"/>
+    <w:rsid w:val="00DE4BE0"/>
+    <w:rsid w:val="00DF2200"/>
+    <w:rsid w:val="00DF2F4B"/>
+    <w:rsid w:val="00DF349B"/>
+    <w:rsid w:val="00E008B5"/>
+    <w:rsid w:val="00E12357"/>
+    <w:rsid w:val="00E1448F"/>
+    <w:rsid w:val="00E2188E"/>
+    <w:rsid w:val="00E365A6"/>
+    <w:rsid w:val="00E40C37"/>
+    <w:rsid w:val="00E74B51"/>
+    <w:rsid w:val="00F24484"/>
+    <w:rsid w:val="00F3524B"/>
+    <w:rsid w:val="00F74E6F"/>
+    <w:rsid w:val="00F8168E"/>
+    <w:rsid w:val="00FB3452"/>
+    <w:rsid w:val="00FE422E"/>
+    <w:rsid w:val="00FE4EBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="597D8645"/>
-  <w15:docId w15:val="{63AF5F0A-5FE3-41F0-810F-3900E97794D4}"/>
+  <w14:docId w14:val="68C64BFF"/>
+  <w15:docId w15:val="{D094F15A-B7F2-4987-ACFB-C383C4C743F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11319,103 +14287,102 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
+    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C47E45"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
+    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Tekst przypisu Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak1"/>
     <w:qFormat/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
-    <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
+    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
+    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:locked/>
     <w:rsid w:val="005C55C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="NagwekZnak"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
@@ -11544,145 +14511,118 @@
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008145CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00242A9D"/>
+    <w:rsid w:val="00A45380"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00082BAA"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
+    <w:name w:val="Tekst przypisu dolnego Znak1"/>
+    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnote Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak1,Podrozdział Znak Znak1,Znak Znak1,fn Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
+    <w:rsid w:val="002112AC"/>
+    <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalnyWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD2510"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F3524B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="pl-PL"/>
-[...9 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="487483318">
+    <w:div w:id="555358507">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="785122457">
+    <w:div w:id="1196430711">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="843007693">
-[...25 lines deleted...]
-    <w:div w:id="1771848172">
+    <w:div w:id="1736971284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
@@ -11959,124 +14899,116 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99F6CAD-10D9-4A76-B610-F88E4F874A0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1601</Words>
-  <Characters>9607</Characters>
+  <Words>1556</Words>
+  <Characters>9342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11186</CharactersWithSpaces>
+  <CharactersWithSpaces>10877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+    <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>mateusz.przysucha@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-09-28T15:33:29.2506071+02:00</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
-[...6 lines deleted...]
-    <vt:lpwstr>Automatic</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>