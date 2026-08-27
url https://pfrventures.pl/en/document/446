--- v0 (2026-06-02)
+++ v1 (2026-08-27)
@@ -1,3703 +1,3690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13118EEB" w14:textId="6F8CCC70" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+    <w:p w14:paraId="1571A0D1" w14:textId="5CDC13A5" w:rsidR="00047F19" w:rsidRPr="00217344" w:rsidRDefault="006E436C" w:rsidP="00047F19">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="005B7FD5">
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="002B47A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00654D76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00047F19" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Oświadczenie Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="00954482">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00047F19" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (osoba fizyczna)</w:t>
+      </w:r>
+      <w:r w:rsidR="0096303B" w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00170935" w:rsidRPr="007844A0" w14:paraId="7AB32232" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A48C9D" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004E4A99" w:rsidRDefault="0089319B" w:rsidP="00056BCA">
+          <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00751A1C">
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>First name and surname:</w:t>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="001E73B8" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="4037C9B5" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4533DD16" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+          <w:p w14:paraId="60590887" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Address of residence:</w:t>
+              <w:t>Adres zamieszkania</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71B577D2" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+          <w:p w14:paraId="52A90BB8" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- country:</w:t>
+              <w:t>- kraj:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59C2A388" w14:textId="1FBCA12B" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+          <w:p w14:paraId="3A33622B" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
+              <w:t>- miejscowość:</w:t>
             </w:r>
-            <w:r w:rsidR="007F5EFF">
+          </w:p>
+          <w:p w14:paraId="6049DAAB" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>town</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+              <w:t>- ulica:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C56C42A" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- street:</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+              <w:t>- numer domu / lokalu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B04444" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:b/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- postcode:</w:t>
+              <w:t>- kod pocztowy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="00BF1F88" w14:paraId="72AB9476" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="78F668B7" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403CAC52" w14:textId="0BCC91FF" w:rsidR="00FC59FD" w:rsidRPr="007C112C" w:rsidRDefault="00BF1F88" w:rsidP="00056BCA">
+          <w:p w14:paraId="3741F8E6" w14:textId="34B35802" w:rsidR="00FC59FD" w:rsidRPr="00D15227" w:rsidRDefault="00D15227" w:rsidP="00D15227">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE3BBB">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:vertAlign w:val="superscript"/>
+                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:b/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="001E73B8" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="0FA6D4BA" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B686E" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+          <w:p w14:paraId="201C3A88" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Contact details:</w:t>
+              <w:t>Dane kontaktowe</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22921DA7" w14:textId="1B60F076" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+          <w:p w14:paraId="75FE253B" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00751A1C">
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
+              <w:t>- telefon:</w:t>
             </w:r>
-            <w:r w:rsidR="007F5EFF">
+          </w:p>
+          <w:p w14:paraId="31E7409F" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+            <w:pPr>
+              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telephone </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00791DEF">
+            </w:pPr>
+            <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>number:</w:t>
-[...17 lines deleted...]
-              <w:t>- email address:</w:t>
+              <w:t>- adres e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E7A6F52" w14:textId="7868AEE0" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+    <w:p w14:paraId="0E3BA98F" w14:textId="77777777" w:rsidR="008A5788" w:rsidRPr="00217344" w:rsidRDefault="008A5788" w:rsidP="008A5788">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(dalej jako: „</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Inwestor Prywatny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083A761A" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRPr="00751A1C" w:rsidRDefault="00B25E09" w:rsidP="0089319B">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="21E47917" w14:textId="77777777" w:rsidR="00962501" w:rsidRDefault="00962501">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0D91FA" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="0EF8F151" w14:textId="77777777" w:rsidR="00BF7213" w:rsidRPr="00217344" w:rsidRDefault="00BF7213">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55062C4A" w14:textId="77777777" w:rsidR="005350D6" w:rsidRPr="00217344" w:rsidRDefault="005350D6" w:rsidP="005350D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>PRIVATE INVESTOR’S STATEMENT</w:t>
+        </w:rPr>
+        <w:t>OŚWIADCZENIE INWESTORA PRYWATNEGO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A600F5" w14:textId="50BA9DB2" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="68DDF0EA" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>I, the undersigned, acting as Private Investor, hereby represent that:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ja, niżej podpisany</w:t>
+      </w:r>
+      <w:r w:rsidR="009062D4" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, działając jako Inwestor</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7F8860" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="25703FA3" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Status and authority of the Private Investor</w:t>
+        </w:rPr>
+        <w:t>Status i umocowanie Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739FAEC0" w14:textId="3C74B6CC" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="5E462901" w14:textId="035AC1D1" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="00906FD6" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> contribution in the declared amount. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906FD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Posiadam pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w zadeklarowanej wysokości.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500000E6" w14:textId="6FD4BD55" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="449FEE92" w14:textId="121AE094" w:rsidR="00962501" w:rsidRPr="000618AC" w:rsidRDefault="004F7E7D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
-[...68 lines deleted...]
-        <w:t>agreement).</w:t>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4187" w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonanie zobowiązania do wniesienia wkładu prywatnego nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="000E4187" w:rsidRPr="000618AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="000618AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500AB01B" w14:textId="73354745" w:rsidR="00962501" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="005B7FD5">
+    <w:p w14:paraId="5BA38688" w14:textId="229E9EF5" w:rsidR="00D117CD" w:rsidRPr="00CF4B65" w:rsidRDefault="009C2211" w:rsidP="00CC1AEB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
+        <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4B65" w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
+        <w:t xml:space="preserve">nie jest wymagane uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji </w:t>
+      </w:r>
+      <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>przez</w:t>
+      </w:r>
+      <w:r w:rsidR="00D117CD" w:rsidRPr="00CF4B65">
+        <w:t xml:space="preserve"> jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek inny organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D6F67D" w14:textId="4D61C673" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="009C2211" w:rsidP="00F6102C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00992197">
-[...73 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidR="00283CF3" w:rsidRPr="000618AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Pozostaję / n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000618AC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ie pozostaję w związku małżeńskim</w:t>
+      </w:r>
+      <w:r w:rsidR="00283CF3" w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520CB040" w14:textId="3E3D28BE" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="007844A0" w:rsidP="0089319B">
+    <w:p w14:paraId="02B274B5" w14:textId="28BC165F" w:rsidR="00283CF3" w:rsidRPr="00283CF3" w:rsidRDefault="00283CF3" w:rsidP="00F6102C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
           <w:i/>
-          <w:vanish/>
-[...37 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08789D3D" w14:textId="6D1D226E" w:rsidR="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="0089319B">
+    <w:p w14:paraId="0E506530" w14:textId="0403D8BE" w:rsidR="00FD6918" w:rsidRDefault="00FD6918" w:rsidP="001572C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> I am </w:t>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>ie jest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w stanie upadłości oraz/lub nie otwarto w stosunku do</w:t>
+      </w:r>
+      <w:r w:rsidR="001B1A2F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C45929">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>mnie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> postępowania zbiorowego dotyczące niewypłacalności w celu naprawy, restrukturyzacji długu i reorganizacji w rozumieniu Art. 1.1 (bez ostatniego zdania) Rozporządzenia UE 2015/848</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA9FBD5" w14:textId="48E33C70" w:rsidR="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="0089319B">
+    <w:p w14:paraId="2FF575D8" w14:textId="77DDAD5B" w:rsidR="00897995" w:rsidRDefault="00897995" w:rsidP="001572C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Spełniam definicję niezależnego inwestora prywatnego w rozumieniu art. 2 pkt 72 Rozporządzenia Komisji (UE) nr 651/2014 z dnia 17 czerwca 2014 r. uznającego niektóre rodzaje pomocy za zgodne z rynkiem wewnętrznym w zastosowaniu art. 107 i 108 Traktatu</w:t>
+      </w:r>
+      <w:r w:rsidR="00827BD7" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580F6A">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="34852832" w14:textId="29638EE5" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="5C0914F8" w14:textId="21B7320B" w:rsidR="00F6102C" w:rsidRPr="00F6102C" w:rsidRDefault="00F6102C" w:rsidP="001572C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Articles 107 and 108 of the Treaty. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Spełniam przesłanki posiadania prawa/tytułu uczestnictwa w Funduszu VC określone w Ustawie o funduszach inwestycyjnych i zarządzaniu alternatywnymi funduszami inwestycyjnymi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A61E45" w14:textId="759EAE64" w:rsidR="00D9712D" w:rsidRPr="00751A1C" w:rsidRDefault="00D9712D" w:rsidP="0089319B">
+    <w:p w14:paraId="76B6BE7A" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:numPr>
-[...42 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00791DEF">
+        </w:rPr>
+        <w:t>Wkład prywatny Inwestora</w:t>
+      </w:r>
+      <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-        <w:t>nvestor</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CF2C78" w14:textId="3A8D642F" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
-      <w:pPr>
+    <w:p w14:paraId="5BB63472" w14:textId="5CF5650D" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="00F2114E" w:rsidP="00E44E3C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...58 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00992197">
-[...30 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wkładu w wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0089319B">
+      <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>_______________</w:t>
+      </w:r>
+      <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zł</w:t>
+      </w:r>
+      <w:r w:rsidR="0096303B" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że d</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00492DF8" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wkładu prywatnego do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00492DF8" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z Ofertą </w:t>
+      </w:r>
+      <w:r w:rsidR="0081531B" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">złożoną przez </w:t>
+      </w:r>
+      <w:r w:rsidR="0081531B" w:rsidRPr="00995306">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidR="0081531B" w:rsidRPr="00995306">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="0081531B" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="007355B6">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9CFEF" w14:textId="794B4ADC" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
-      <w:pPr>
+    <w:p w14:paraId="7806E96E" w14:textId="24A8F341" w:rsidR="004B0BA9" w:rsidRPr="00217344" w:rsidRDefault="004B0BA9" w:rsidP="00E44E3C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> come from my own resources, and they are not encumbered in any form and are free from any public support and/or state aid, in particular they do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3B09" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00492DF8" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>pochodzą ze środków własnych</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC3B09" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i nie są obciążone w jakiejkolwiek postaci oraz są </w:t>
+      </w:r>
+      <w:r w:rsidR="00D93B07" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wolne od wszelkiego publicznego wsparcia</w:t>
+      </w:r>
+      <w:r w:rsidR="009B58DD" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00D93B07" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>nie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stanowią</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DAE395" w14:textId="6BD58B8A" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
-      <w:pPr>
+    <w:p w14:paraId="3C361001" w14:textId="74970A31" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="000E4187" w:rsidP="00E44E3C">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...47 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00F6102C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidDel="00E11B76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E6CED">
-[...30 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie naruszają, jak również ich użycie nie narusza, żadnych postanowień </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 marca 2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="0089319B">
-[...18 lines deleted...]
-        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4814">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>723</w:t>
+      </w:r>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zmianami</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
+      </w:r>
+      <w:r w:rsidR="009062D4" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deklarowanej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wysokości nie stanowi prania pieniędzy</w:t>
+      </w:r>
+      <w:r w:rsidR="0001381B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ani nie służy finansowaniu terroryzmu</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0559AA38" w14:textId="59513F84" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003E5122">
+        </w:rPr>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the Call</w:t>
+        </w:rPr>
+        <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE3C6B6" w14:textId="0065A2DF" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="7E2F9FA0" w14:textId="476A71B4" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Wyrażam</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
-[...42 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub ich profesjonalnych doradców, badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
-[...14 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> documents confirming my possession of the private contribution.</w:t>
+      <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celu </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">weryfikacji </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego do </w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E" w:rsidDel="00E11B76">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w zadeklarowanej wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>lub ich profesjonalnych doradców</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zobowiązuję </w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub ich profesjonalnym doradcom </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w szczególności </w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wszelkie dokumenty potwierdzające dysponowanie przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mnie </w:t>
+      </w:r>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wkładem prywatnym.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4C4B1FF0" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="040BC6C6" w14:textId="77777777" w:rsidR="0002061D" w:rsidRPr="0001381B" w:rsidRDefault="000966B5" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
+      <w:r w:rsidRPr="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Conflict of interest</w:t>
+        </w:rPr>
+        <w:t>Konflikt interesów</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791522A2" w14:textId="093461E4" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="52D54C81" w14:textId="2B213E53" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00F6102C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> in </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Oświadczam</w:t>
+      </w:r>
+      <w:r w:rsidR="00160FD4" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, że w stosunku do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00160FD4" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie występuje konflikt interesów z jakichkolwiek powodów określonych </w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk491343909"/>
-      <w:r w:rsidRPr="00751A1C">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">§12 </w:t>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00906FD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2019" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00507CB7" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00751A1C">
-[...4 lines deleted...]
-        <w:t>of the Call Rules.</w:t>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31A54" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00401C3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31A54" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aboru</w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADEA8FF" w14:textId="60DA8D42" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="5BE4E201" w14:textId="57ED93F8" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...52 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że </w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bezzwłocznie </w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>poinformuj</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00751A1C">
-[...4 lines deleted...]
-        <w:t>of any circumstances constituting a conflict of interest rendering untrue the statement contained in Section 4.1 above.</w:t>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001325C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt 4.1 powyżej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B061A21" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="76BF24D7" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00751A1C">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Other statements</w:t>
+        </w:rPr>
+        <w:t>Pozostałe oświadczenia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A4F43F" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="6C7B3545" w14:textId="428EA815" w:rsidR="00DC5AD1" w:rsidRDefault="002674D7" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk152765994"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7D6E">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">I </w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513AD387" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="57F220AA" w14:textId="162F2E24" w:rsidR="002674D7" w:rsidRDefault="007A563E" w:rsidP="002674D7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D1B630" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="6C84AE4F" w14:textId="37082071" w:rsidR="007A563E" w:rsidRDefault="007862A9" w:rsidP="002674D7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0047289B" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="2A7423F5" w14:textId="3FA4F8D3" w:rsidR="000D238D" w:rsidRPr="003D6B4D" w:rsidRDefault="000D238D" w:rsidP="003D6B4D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">I am/am not a family member of an individual holding a politically exposed position, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">osoby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1B76" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00625A7D" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>zm.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E34ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ED7BA1" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
-[...16 lines deleted...]
-    <w:p w14:paraId="65ACA79A" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="4D0E27AB" w14:textId="7446147F" w:rsidR="00A0761E" w:rsidRDefault="00932E65" w:rsidP="008F3412">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...10 lines deleted...]
-        <w:t>I am/am not related by kinship or affinity</w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA6F652" w14:textId="5ADD573D" w:rsidR="00B25E09" w:rsidRPr="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="258A45F4" w14:textId="5938A0BC" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="auto"/>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:iCs/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> the provisions of the Act of 30 April 2004 on proceedings in matters concerning state aid (Journal of Laws of 2007, No. 59, item 404, as amended) and with the provisions of the relevant aid scheme.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1BCFD6" w14:textId="6B98DCCF" w:rsidR="00992197" w:rsidRDefault="00204719" w:rsidP="0089319B">
+    <w:p w14:paraId="27F86455" w14:textId="0EC27D71" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">In connection with the repayable financing </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na dokonywanie Inwestycji przez </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> with the Tenderer </w:t>
+        </w:rPr>
+        <w:t>Fundusz VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, o które wraz z Oferentem mog</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> that </w:t>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ubiegać się w ramach Naboru, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>regard</w:t>
+        </w:rPr>
+        <w:t>oświadczam i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gwarantuj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...46 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, że w zakresie wnoszonych przez</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">e mnie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wkładów nie wystąpi w całości ani w części </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podwójne finansowanie zgodnie z Wytycznymi Ministra </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Funduszy i Polityki Regionalnej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED785E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w zakresie kwalifikowalności wydatków w ramach Europejskiego Funduszu Rozwoju Regionalnego, Europejskiego Funduszu Społecznego </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Plu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B30EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>s, Funduszu Spójności oraz Funduszu na rzecz Sprawiedliwej Transformacji na lata 2021-2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC2F043" w14:textId="7C5CED55" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="44AA556B" w14:textId="49899BC0" w:rsidR="006A1AE8" w:rsidRPr="00FC5A9E" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...54 lines deleted...]
-        <w:t>concerning state aid (Journal of Laws of 2007, No 59, item, 404, as amended), and therefore I acknowledge that upon entering into the Investment Agreement I will have the status of a state aid beneficiary.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem świadom/a, że wsparcie finansowe udzielane przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w związku z powyższym przyjmuję do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001381B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>wiadomości,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> że z chwilą zawarcia Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D87EA71" w14:textId="115E6C3A" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="5191DB68" w14:textId="2A3BB729" w:rsidR="00962501" w:rsidRPr="00FC5A9E" w:rsidRDefault="00620B35" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem świadomy, że </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">będą </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w każdym czasie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przekazywać informacje </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(dane) </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mnie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A015F3" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00204719">
-[...84 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>otrzyman</w:t>
+      </w:r>
+      <w:r w:rsidR="00043A86" w:rsidRPr="00EC3E7C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00875669">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Bank </w:t>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00751A1C">
-[...4 lines deleted...]
-        <w:t>Gospodarstwa</w:t>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00751A1C">
-[...104 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a także do </w:t>
+      </w:r>
+      <w:r w:rsidR="00086FA9" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Banku Gospodarstwa Krajowego </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00881C88" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>inist</w:t>
+      </w:r>
+      <w:r w:rsidR="003639BF" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00481F7B" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>właściwego d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r w:rsidR="00881C88" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funduszy i polityki </w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>regionalne</w:t>
+      </w:r>
+      <w:r w:rsidR="00881C88" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pełniącego funkcję Instytucji Zarządzającej </w:t>
+      </w:r>
+      <w:r w:rsidR="00F414D2" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach </w:t>
+      </w:r>
+      <w:r w:rsidR="00906FD6" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Programu FENG</w:t>
+      </w:r>
+      <w:r w:rsidR="00B139F7" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2523088E" w14:textId="0E52AD5E" w:rsidR="00204719" w:rsidRPr="00580F6A" w:rsidRDefault="00204719" w:rsidP="00204719">
+    <w:p w14:paraId="18439B12" w14:textId="0662C548" w:rsidR="00816772" w:rsidRPr="00816772" w:rsidRDefault="00314982" w:rsidP="00EC3E7C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00580F6A">
+          <w:lang w:val="pl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>yraża</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na </w:t>
+      </w:r>
+      <w:r w:rsidR="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>udostępnianie przez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FC5A9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00580F6A">
+        </w:rPr>
+        <w:t xml:space="preserve">oraz/lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...78 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzyskanych </w:t>
+      </w:r>
+      <w:r w:rsidR="00816772" w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>informacj</w:t>
+      </w:r>
+      <w:r w:rsidR="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00816772" w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidR="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mojej </w:t>
+      </w:r>
+      <w:r w:rsidR="00816772" w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
+      </w:r>
+      <w:r w:rsidR="00816772" w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00580F6A">
-[...18 lines deleted...]
-        <w:t>and reputation on the market.</w:t>
+      <w:r w:rsidR="00816772" w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75123599" w14:textId="465CF31B" w:rsidR="00204719" w:rsidRPr="00D046DB" w:rsidRDefault="00204719" w:rsidP="00D046DB">
+    <w:p w14:paraId="56A7AC72" w14:textId="77777777" w:rsidR="00401C3C" w:rsidRDefault="00401C3C" w:rsidP="00401C3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="en-GB"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> Rules and I do not object to the manner of processing personal data.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr 8 do Zasad naboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="6239E26A" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="004E4A99" w:rsidRDefault="007844A0" w:rsidP="00E44E3C">
+    <w:p w14:paraId="4F9683DC" w14:textId="077A0697" w:rsidR="00962501" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...9 lines deleted...]
-      </w:r>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0EC5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadczeniu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mają znaczenie nadane im w Zasadach </w:t>
+      </w:r>
+      <w:r w:rsidR="00401C3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00266523" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>aboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E705368" w14:textId="77777777" w:rsidR="00F44CBC" w:rsidRDefault="00F44CBC" w:rsidP="00F44CBC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w14:paraId="3696BF29" w14:textId="77777777" w:rsidTr="00667485">
+      <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="1CF823C8" w14:textId="77777777" w:rsidTr="00C51EE8">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B05D735" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="00580F6A" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="3ECBC877" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A1DEA96" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="2AD6440A" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>___________________________________________________________</w:t>
+              <w:t>_____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>______________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18BD70A2" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="78FD000E" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Legible signature (Private Investor)</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Inwestor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w14:paraId="570709DB" w14:textId="77777777" w:rsidTr="00667485">
+      <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="7A9591B6" w14:textId="77777777" w:rsidTr="00C51EE8">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5030463C" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="76816B85" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="67034A6E" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="5E06D28A" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044B479D" w14:textId="1395AAB9" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
+          <w:p w14:paraId="46C7D079" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date, </w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>place</w:t>
+              <w:t>miejscowość</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F8F7915" w14:textId="77777777" w:rsidR="00816BB7" w:rsidRDefault="00816BB7" w:rsidP="00DB55FC">
-[...14 lines deleted...]
-    <w:p w14:paraId="2E24E6C2" w14:textId="5F74B4E9" w:rsidR="00816BB7" w:rsidRDefault="00816BB7">
+    <w:p w14:paraId="1085932A" w14:textId="04076D73" w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidRDefault="00BC1DB4" w:rsidP="00F44CBC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00816BB7" w:rsidSect="00F07E95">
+    <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2232AB87" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52" w:rsidP="00170935">
+    <w:p w14:paraId="3D86165B" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30FC72C8" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52" w:rsidP="00170935">
+    <w:p w14:paraId="17098EC2" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="384270EE" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52">
+    <w:p w14:paraId="4426037A" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...35 lines deleted...]
-  <w:p w14:paraId="61C0D04A" w14:textId="18BF7EE1" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
+  <w:p w14:paraId="21CCD2C5" w14:textId="561025F5" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-    <w:r>
-      <w:t xml:space="preserve">Call No. </w:t>
+  </w:p>
+  <w:p w14:paraId="49BE8F7B" w14:textId="7005996D" w:rsidR="003F1CA2" w:rsidRPr="003041A9" w:rsidRDefault="003041A9" w:rsidP="003041A9">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="001E6CED">
-      <w:t>9</w:t>
+    <w:r w:rsidR="004E34ED">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidR="00B304ED">
-      <w:t>/20</w:t>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>/</w:t>
     </w:r>
-    <w:r>
-      <w:t>2</w:t>
+    <w:r w:rsidR="005F1B76" w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00FD5513">
+    <w:r w:rsidR="005F1B76">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
       <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003041A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39C3D8F2" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52">
+    <w:p w14:paraId="441B9728" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="615D89D5" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52">
+    <w:p w14:paraId="40CE76AA" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A8AB137" w14:textId="77777777" w:rsidR="00F16D52" w:rsidRDefault="00F16D52">
+    <w:p w14:paraId="7F89A40C" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="6B326FF6" w14:textId="1963B510" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> If more than one Private Investor has been named in the Tender, the statement should be completed and signed separately by each Private Investor.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5E0EB8EA" w14:textId="77777777" w:rsidR="00BF1F88" w:rsidRPr="00A83146" w:rsidRDefault="00BF1F88" w:rsidP="00BF1F88">
+    <w:p w14:paraId="2AAB9203" w14:textId="77777777" w:rsidR="00D15227" w:rsidRPr="00AC5C35" w:rsidRDefault="00D15227" w:rsidP="00D15227">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A83146">
+      <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="08FE325F" w14:textId="77777777" w:rsidR="004F7E7D" w:rsidRDefault="004F7E7D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="2040B350" w14:textId="77777777" w:rsidR="00672AD4" w:rsidRPr="00CB62B6" w:rsidRDefault="00672AD4" w:rsidP="00672AD4">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...51 lines deleted...]
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C34809">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7BE312F7" w14:textId="77777777" w:rsidR="005B7FD5" w:rsidRPr="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="005B7FD5">
-[...27 lines deleted...]
-    <w:p w14:paraId="7DA5DE4C" w14:textId="26FDAD43" w:rsidR="005B7FD5" w:rsidRPr="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="005B7FD5">
+    <w:p w14:paraId="4E07201B" w14:textId="77777777" w:rsidR="00283CF3" w:rsidRPr="000E3EB8" w:rsidRDefault="00283CF3" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="52B30B49" w14:textId="77777777" w:rsidR="00283CF3" w:rsidRPr="000E3EB8" w:rsidRDefault="00283CF3" w:rsidP="00283CF3">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3EB8">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000E3EB8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5AC5F208" w14:textId="72101AEB" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="7CCF46C0" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00F44CBC" w:rsidRDefault="0096303B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...17 lines deleted...]
-        <w:t>nter here the amount of the declared contribution of the Private Investor.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="76E3019B" w14:textId="60C1BC98" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+    <w:p w14:paraId="36DA2D36" w14:textId="664174AE" w:rsidR="0081531B" w:rsidRPr="00056BCA" w:rsidRDefault="0081531B" w:rsidP="00BF7213">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B7FD5">
+      <w:r w:rsidRPr="00F44CBC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy wpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="00483DB9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005B7FD5">
+        </w:rPr>
+        <w:t>nazwę Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000618AC">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en"/>
-[...9 lines deleted...]
-        <w:t>name of the Tenderer.</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="36E8E783" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="75D2F389" w14:textId="73BD52BB" w:rsidR="008A7D6E" w:rsidRPr="00B24491" w:rsidRDefault="008A7D6E" w:rsidP="008A7D6E">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:r w:rsidRPr="00B24491">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> For a Private Investor contributing less than 10% of the Private Contribution Amount, this declaration should be deleted.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00021AE8" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku </w:t>
+      </w:r>
+      <w:r w:rsidR="00F445F4" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Inw</w:t>
+      </w:r>
+      <w:r w:rsidR="003661DF" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">estora Prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00106863" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>wnoszącego</w:t>
+      </w:r>
+      <w:r w:rsidR="00F445F4" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00021AE8" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mniej niż </w:t>
+      </w:r>
+      <w:r w:rsidR="00F445F4" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10% </w:t>
+      </w:r>
+      <w:r w:rsidR="00875932" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wysokości </w:t>
+      </w:r>
+      <w:r w:rsidR="00F445F4" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="00875932" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>prywatnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00021AE8" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oświadczenie należy wykreślić.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F445F4" w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="20066096" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+    <w:p w14:paraId="111EDCF9" w14:textId="77777777" w:rsidR="00932E65" w:rsidRPr="0008362B" w:rsidRDefault="00932E65" w:rsidP="00932E65">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B24491">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B24491">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
+        <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C64D38F" w14:textId="1F75DC9B" w:rsidR="00256D68" w:rsidRDefault="00C34809">
+  <w:p w14:paraId="77361BA0" w14:textId="33AF8340" w:rsidR="00256D68" w:rsidRDefault="00CB74B2" w:rsidP="00CB74B2">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="079CDA16" wp14:editId="12C4582D">
-[...2 lines deleted...]
-          <wp:docPr id="2026189795" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E723EA" wp14:editId="24399CDB">
+          <wp:extent cx="5760720" cy="506095"/>
+          <wp:effectExtent l="0" t="0" r="0" b="8255"/>
+          <wp:docPr id="233032170" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="572135"/>
+                    <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
@@ -3857,123 +3844,123 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="F168B54A">
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7A082356">
+    <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F6C0B48E">
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="347E4DF6">
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="54BAC620">
+    <w:lvl w:ilvl="4" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6CEE7D10">
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5C72194C">
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DDA20912">
+    <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="691A83AC">
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10861317"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE9E7D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
@@ -4234,147 +4221,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C17484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB684998"/>
-    <w:lvl w:ilvl="0" w:tplc="9C62D64E">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2BD4B524" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9FC4C1C2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A16C317E">
+    <w:lvl w:ilvl="3" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="119AB61C" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="F90854B0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="74041978" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6AE43C8E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="87DA36CC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206923A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC722174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4460,126 +4447,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57055CA"/>
-    <w:lvl w:ilvl="0" w:tplc="2138D8FC">
+    <w:lvl w:ilvl="0" w:tplc="BF141A30">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="E6863C3C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50568048" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="AB2AF852">
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2EDAB2F6" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FD64759A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0D76ABDC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C8D8B9D2" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="42F05B92" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DD3C60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D794DA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4947,147 +4934,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E323BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06564A82"/>
-    <w:lvl w:ilvl="0" w:tplc="BA5A8620">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0A826A2C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A8F2D2D6" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="EDD21D7C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="604A5CAC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="961AE560" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2A821DF6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E9A28B16" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="71A2F278" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E509E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="702A5A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5143,50 +5130,172 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53EE1FF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="825A2880"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:u w:val="none"/>
+        <w:lang w:val="pl"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5228,51 +5337,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CB614C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1B20854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5317,666 +5426,705 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1919974831">
+  <w:num w:numId="1" w16cid:durableId="92826383">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1514564286">
+  <w:num w:numId="2" w16cid:durableId="239562491">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="84768677">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="250282023">
+  <w:num w:numId="3" w16cid:durableId="555434602">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="173351468">
+  <w:num w:numId="4" w16cid:durableId="1920363637">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="434641091">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="900753171">
+  <w:num w:numId="6" w16cid:durableId="1997101493">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1008888">
+  <w:num w:numId="7" w16cid:durableId="1260334015">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1003237143">
+  <w:num w:numId="8" w16cid:durableId="1983347847">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1499540574">
+  <w:num w:numId="9" w16cid:durableId="2087729045">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1518155077">
+  <w:num w:numId="10" w16cid:durableId="680006223">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1285235282">
+  <w:num w:numId="11" w16cid:durableId="197352126">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="136725081">
+  <w:num w:numId="12" w16cid:durableId="791678153">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1882790732">
+  <w:num w:numId="13" w16cid:durableId="565149111">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="927539844">
+  <w:num w:numId="14" w16cid:durableId="1749307722">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="42993818">
+  <w:num w:numId="15" w16cid:durableId="1651400080">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1037121850">
+  <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1957903417">
+  <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="263533315">
+  <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="2135981979">
+  <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00170935"/>
+    <w:rsidRoot w:val="00962501"/>
     <w:rsid w:val="000069A9"/>
+    <w:rsid w:val="00007838"/>
+    <w:rsid w:val="00011C44"/>
     <w:rsid w:val="0001381B"/>
-    <w:rsid w:val="00020336"/>
+    <w:rsid w:val="000173CB"/>
     <w:rsid w:val="0002061D"/>
+    <w:rsid w:val="00021AE8"/>
+    <w:rsid w:val="00024A0C"/>
     <w:rsid w:val="00025EC2"/>
     <w:rsid w:val="00026E37"/>
-    <w:rsid w:val="0003330F"/>
     <w:rsid w:val="0004324A"/>
+    <w:rsid w:val="00043A86"/>
     <w:rsid w:val="00045A65"/>
     <w:rsid w:val="000467DA"/>
     <w:rsid w:val="00047F19"/>
+    <w:rsid w:val="000574AF"/>
     <w:rsid w:val="00060EE2"/>
-    <w:rsid w:val="00074D5F"/>
+    <w:rsid w:val="000618AC"/>
+    <w:rsid w:val="00064B3A"/>
+    <w:rsid w:val="00070454"/>
     <w:rsid w:val="00086FA9"/>
+    <w:rsid w:val="0009276A"/>
     <w:rsid w:val="00092E6D"/>
     <w:rsid w:val="000966B5"/>
     <w:rsid w:val="000A3697"/>
+    <w:rsid w:val="000A66AA"/>
     <w:rsid w:val="000B79D4"/>
     <w:rsid w:val="000C1BFB"/>
     <w:rsid w:val="000C71A2"/>
+    <w:rsid w:val="000D1B63"/>
+    <w:rsid w:val="000D238D"/>
     <w:rsid w:val="000D3191"/>
+    <w:rsid w:val="000E3EB8"/>
     <w:rsid w:val="000E4187"/>
     <w:rsid w:val="000E66F3"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
-    <w:rsid w:val="000F5182"/>
     <w:rsid w:val="001002E9"/>
-    <w:rsid w:val="00101D5F"/>
     <w:rsid w:val="001064B9"/>
+    <w:rsid w:val="00106863"/>
     <w:rsid w:val="001110A5"/>
-    <w:rsid w:val="001113F2"/>
+    <w:rsid w:val="001149D0"/>
+    <w:rsid w:val="00122A33"/>
     <w:rsid w:val="0012768F"/>
+    <w:rsid w:val="001325C4"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
-    <w:rsid w:val="00170935"/>
+    <w:rsid w:val="00166322"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
-    <w:rsid w:val="00184416"/>
+    <w:rsid w:val="00191C11"/>
     <w:rsid w:val="001A1287"/>
+    <w:rsid w:val="001A6232"/>
+    <w:rsid w:val="001B1A2F"/>
     <w:rsid w:val="001B4452"/>
+    <w:rsid w:val="001B5049"/>
     <w:rsid w:val="001C1685"/>
-    <w:rsid w:val="001E6CED"/>
-    <w:rsid w:val="001E73B8"/>
     <w:rsid w:val="001F2EF1"/>
     <w:rsid w:val="001F6445"/>
-    <w:rsid w:val="00201817"/>
     <w:rsid w:val="0020183A"/>
     <w:rsid w:val="0020369F"/>
-    <w:rsid w:val="00204719"/>
+    <w:rsid w:val="00204E79"/>
     <w:rsid w:val="0020789F"/>
     <w:rsid w:val="00217344"/>
     <w:rsid w:val="00222B94"/>
     <w:rsid w:val="00222F8B"/>
     <w:rsid w:val="00224CC5"/>
     <w:rsid w:val="00224F99"/>
     <w:rsid w:val="002328EC"/>
-    <w:rsid w:val="00242519"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00246445"/>
     <w:rsid w:val="0025135A"/>
+    <w:rsid w:val="00254B9D"/>
     <w:rsid w:val="00254F2B"/>
-    <w:rsid w:val="00256222"/>
     <w:rsid w:val="00256D68"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266D14"/>
+    <w:rsid w:val="002674D7"/>
     <w:rsid w:val="00267F6F"/>
     <w:rsid w:val="0027180A"/>
     <w:rsid w:val="0027255E"/>
-    <w:rsid w:val="00272C35"/>
+    <w:rsid w:val="0027705E"/>
     <w:rsid w:val="00283557"/>
+    <w:rsid w:val="00283CF3"/>
     <w:rsid w:val="00285435"/>
-    <w:rsid w:val="00296627"/>
+    <w:rsid w:val="00285891"/>
     <w:rsid w:val="002A0EC5"/>
     <w:rsid w:val="002A2631"/>
     <w:rsid w:val="002B47A1"/>
     <w:rsid w:val="002C19F4"/>
     <w:rsid w:val="002D2A64"/>
     <w:rsid w:val="002D3618"/>
+    <w:rsid w:val="002D6DA1"/>
     <w:rsid w:val="002E4872"/>
     <w:rsid w:val="002E79EC"/>
     <w:rsid w:val="002F0114"/>
-    <w:rsid w:val="002F2509"/>
     <w:rsid w:val="002F63BB"/>
+    <w:rsid w:val="003041A9"/>
     <w:rsid w:val="00307275"/>
     <w:rsid w:val="00311281"/>
+    <w:rsid w:val="0031427E"/>
+    <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
-    <w:rsid w:val="003759D5"/>
+    <w:rsid w:val="003661DF"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
+    <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003B217E"/>
-    <w:rsid w:val="003C3116"/>
     <w:rsid w:val="003C4DC1"/>
-    <w:rsid w:val="003D39A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E5122"/>
+    <w:rsid w:val="003D1386"/>
+    <w:rsid w:val="003D6B4D"/>
+    <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003F1CA2"/>
-    <w:rsid w:val="00407965"/>
+    <w:rsid w:val="003F25E8"/>
+    <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
+    <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
+    <w:rsid w:val="004754F4"/>
+    <w:rsid w:val="00475A0B"/>
     <w:rsid w:val="00481F7B"/>
+    <w:rsid w:val="00483DB9"/>
+    <w:rsid w:val="00484F28"/>
+    <w:rsid w:val="00486B5E"/>
     <w:rsid w:val="00492DF8"/>
-    <w:rsid w:val="00492E67"/>
     <w:rsid w:val="00493C23"/>
-    <w:rsid w:val="00496ACB"/>
-    <w:rsid w:val="004A678B"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
+    <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
-    <w:rsid w:val="004C6058"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E4A99"/>
+    <w:rsid w:val="004E34ED"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
-    <w:rsid w:val="00532AEE"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
-    <w:rsid w:val="00536396"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
-    <w:rsid w:val="005719ED"/>
-    <w:rsid w:val="00581663"/>
+    <w:rsid w:val="005631C4"/>
     <w:rsid w:val="0058237F"/>
+    <w:rsid w:val="005827A6"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B5F47"/>
-    <w:rsid w:val="005B7FD5"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
-    <w:rsid w:val="005D1058"/>
-    <w:rsid w:val="005D1C7A"/>
+    <w:rsid w:val="005D03E0"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
-    <w:rsid w:val="00600086"/>
+    <w:rsid w:val="005F1B76"/>
     <w:rsid w:val="00611D7C"/>
-    <w:rsid w:val="00615150"/>
+    <w:rsid w:val="0061554A"/>
     <w:rsid w:val="00617C9F"/>
+    <w:rsid w:val="00620B35"/>
     <w:rsid w:val="006256EF"/>
+    <w:rsid w:val="00625A7D"/>
+    <w:rsid w:val="006325C8"/>
+    <w:rsid w:val="00637D86"/>
+    <w:rsid w:val="00640620"/>
     <w:rsid w:val="006416BE"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="006444F3"/>
     <w:rsid w:val="0064513E"/>
     <w:rsid w:val="0065198D"/>
     <w:rsid w:val="006519B4"/>
     <w:rsid w:val="00654C09"/>
-    <w:rsid w:val="00657BAE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00690C5E"/>
+    <w:rsid w:val="00654D76"/>
+    <w:rsid w:val="00662E0B"/>
+    <w:rsid w:val="00672AD4"/>
+    <w:rsid w:val="00674EC2"/>
     <w:rsid w:val="006A0F06"/>
+    <w:rsid w:val="006A0F40"/>
     <w:rsid w:val="006A1AE8"/>
+    <w:rsid w:val="006A4C65"/>
     <w:rsid w:val="006A6F12"/>
-    <w:rsid w:val="006B0510"/>
     <w:rsid w:val="006C03E7"/>
+    <w:rsid w:val="006D2348"/>
     <w:rsid w:val="006E436C"/>
     <w:rsid w:val="006F2019"/>
-    <w:rsid w:val="006F28DD"/>
-    <w:rsid w:val="007052AB"/>
+    <w:rsid w:val="00701A10"/>
     <w:rsid w:val="007053AC"/>
+    <w:rsid w:val="00707C26"/>
+    <w:rsid w:val="00707F82"/>
     <w:rsid w:val="00716ECF"/>
     <w:rsid w:val="007271C5"/>
-    <w:rsid w:val="007278C2"/>
     <w:rsid w:val="007330FF"/>
-    <w:rsid w:val="007355B6"/>
     <w:rsid w:val="00737E17"/>
     <w:rsid w:val="007466AB"/>
-    <w:rsid w:val="00751A1C"/>
+    <w:rsid w:val="0075684C"/>
     <w:rsid w:val="0077092E"/>
     <w:rsid w:val="00775CE4"/>
-    <w:rsid w:val="007772B7"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00791DEF"/>
+    <w:rsid w:val="0077774C"/>
+    <w:rsid w:val="007862A9"/>
     <w:rsid w:val="00791E02"/>
     <w:rsid w:val="00794FC7"/>
     <w:rsid w:val="00796674"/>
+    <w:rsid w:val="007A563E"/>
+    <w:rsid w:val="007A618E"/>
+    <w:rsid w:val="007A6BE8"/>
     <w:rsid w:val="007B4570"/>
     <w:rsid w:val="007B593A"/>
-    <w:rsid w:val="007C112C"/>
-    <w:rsid w:val="007C39BC"/>
     <w:rsid w:val="007D6B1F"/>
-    <w:rsid w:val="007F5EFF"/>
-    <w:rsid w:val="00810DCB"/>
+    <w:rsid w:val="008038CD"/>
     <w:rsid w:val="0081531B"/>
-    <w:rsid w:val="00816BB7"/>
+    <w:rsid w:val="00816772"/>
     <w:rsid w:val="00823F58"/>
     <w:rsid w:val="00824099"/>
-    <w:rsid w:val="0082520F"/>
     <w:rsid w:val="00827BD7"/>
+    <w:rsid w:val="00853AB8"/>
     <w:rsid w:val="00855A4E"/>
-    <w:rsid w:val="00856979"/>
     <w:rsid w:val="008569DB"/>
-    <w:rsid w:val="00860757"/>
     <w:rsid w:val="00861D23"/>
     <w:rsid w:val="00862AEC"/>
     <w:rsid w:val="008714A0"/>
     <w:rsid w:val="00874F45"/>
-    <w:rsid w:val="00875669"/>
-    <w:rsid w:val="0089319B"/>
+    <w:rsid w:val="00875932"/>
+    <w:rsid w:val="00881C88"/>
+    <w:rsid w:val="0089149A"/>
+    <w:rsid w:val="00891E95"/>
+    <w:rsid w:val="00895931"/>
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
+    <w:rsid w:val="008A7D6E"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
+    <w:rsid w:val="008D203B"/>
     <w:rsid w:val="008E735D"/>
-    <w:rsid w:val="008F2683"/>
+    <w:rsid w:val="008F0D36"/>
+    <w:rsid w:val="008F3412"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
-    <w:rsid w:val="00901B33"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
+    <w:rsid w:val="00906FD6"/>
+    <w:rsid w:val="00910ADE"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
+    <w:rsid w:val="00932E65"/>
+    <w:rsid w:val="0093595E"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
-    <w:rsid w:val="0094642B"/>
+    <w:rsid w:val="00944021"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
-    <w:rsid w:val="00992197"/>
+    <w:rsid w:val="00984A90"/>
+    <w:rsid w:val="00986E4A"/>
     <w:rsid w:val="00995306"/>
-    <w:rsid w:val="0099554B"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
-    <w:rsid w:val="009C0744"/>
     <w:rsid w:val="009C2211"/>
-    <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
+    <w:rsid w:val="009D1E63"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
+    <w:rsid w:val="00A0761E"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
-    <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A34258"/>
-    <w:rsid w:val="00A44842"/>
     <w:rsid w:val="00A5059F"/>
+    <w:rsid w:val="00A54622"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
+    <w:rsid w:val="00A67ED7"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
-    <w:rsid w:val="00AA19F7"/>
+    <w:rsid w:val="00A77EE2"/>
+    <w:rsid w:val="00A956F7"/>
+    <w:rsid w:val="00AA2C3D"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
-    <w:rsid w:val="00AB6235"/>
+    <w:rsid w:val="00AB276D"/>
+    <w:rsid w:val="00AB3058"/>
     <w:rsid w:val="00AC64BD"/>
     <w:rsid w:val="00AC6CD8"/>
-    <w:rsid w:val="00AD7AE4"/>
+    <w:rsid w:val="00AD2853"/>
     <w:rsid w:val="00AE3324"/>
+    <w:rsid w:val="00AF1B38"/>
     <w:rsid w:val="00AF4580"/>
     <w:rsid w:val="00B04AAC"/>
     <w:rsid w:val="00B139F7"/>
+    <w:rsid w:val="00B14EF4"/>
+    <w:rsid w:val="00B16B2D"/>
     <w:rsid w:val="00B23AC4"/>
-    <w:rsid w:val="00B25E09"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B30A85"/>
+    <w:rsid w:val="00B24491"/>
+    <w:rsid w:val="00B260A4"/>
     <w:rsid w:val="00B31A54"/>
+    <w:rsid w:val="00B35BF3"/>
     <w:rsid w:val="00B428E1"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B66771"/>
     <w:rsid w:val="00B724DE"/>
     <w:rsid w:val="00B7443C"/>
     <w:rsid w:val="00B7634B"/>
-    <w:rsid w:val="00B77703"/>
+    <w:rsid w:val="00B8149D"/>
     <w:rsid w:val="00B82291"/>
     <w:rsid w:val="00B84372"/>
+    <w:rsid w:val="00B9641F"/>
+    <w:rsid w:val="00BA0E96"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BA5058"/>
+    <w:rsid w:val="00BB3962"/>
     <w:rsid w:val="00BB4B9A"/>
-    <w:rsid w:val="00BB689E"/>
+    <w:rsid w:val="00BC1DB4"/>
     <w:rsid w:val="00BC7E02"/>
     <w:rsid w:val="00BD784D"/>
-    <w:rsid w:val="00BF1F88"/>
     <w:rsid w:val="00BF40E3"/>
+    <w:rsid w:val="00BF5714"/>
     <w:rsid w:val="00BF5A08"/>
+    <w:rsid w:val="00BF7213"/>
     <w:rsid w:val="00C003F9"/>
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C10774"/>
-    <w:rsid w:val="00C22E25"/>
+    <w:rsid w:val="00C233DF"/>
     <w:rsid w:val="00C33AC0"/>
-    <w:rsid w:val="00C34809"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
-    <w:rsid w:val="00C43870"/>
+    <w:rsid w:val="00C44F10"/>
+    <w:rsid w:val="00C45929"/>
     <w:rsid w:val="00C475E9"/>
-    <w:rsid w:val="00C76CAD"/>
+    <w:rsid w:val="00C63200"/>
+    <w:rsid w:val="00C74DF2"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
+    <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
+    <w:rsid w:val="00CB74B2"/>
     <w:rsid w:val="00CB79C0"/>
-    <w:rsid w:val="00CD0D80"/>
+    <w:rsid w:val="00CC1AEB"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
-    <w:rsid w:val="00D046DB"/>
+    <w:rsid w:val="00CE66AF"/>
+    <w:rsid w:val="00CF30C3"/>
+    <w:rsid w:val="00CF4B65"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
+    <w:rsid w:val="00D117CD"/>
     <w:rsid w:val="00D11BEE"/>
+    <w:rsid w:val="00D15227"/>
+    <w:rsid w:val="00D466AA"/>
+    <w:rsid w:val="00D5057F"/>
     <w:rsid w:val="00D6356C"/>
+    <w:rsid w:val="00D72FD2"/>
+    <w:rsid w:val="00D7534C"/>
+    <w:rsid w:val="00D8237C"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>
-    <w:rsid w:val="00D9712D"/>
-    <w:rsid w:val="00DA3701"/>
+    <w:rsid w:val="00D97425"/>
+    <w:rsid w:val="00DA383A"/>
+    <w:rsid w:val="00DA62A9"/>
     <w:rsid w:val="00DA62C8"/>
     <w:rsid w:val="00DA6B94"/>
+    <w:rsid w:val="00DB3B2C"/>
+    <w:rsid w:val="00DB4814"/>
+    <w:rsid w:val="00DB55FC"/>
     <w:rsid w:val="00DB76DD"/>
+    <w:rsid w:val="00DC1AE2"/>
     <w:rsid w:val="00DC35F7"/>
     <w:rsid w:val="00DC4699"/>
+    <w:rsid w:val="00DC4ED7"/>
+    <w:rsid w:val="00DC5AD1"/>
     <w:rsid w:val="00DD3AD4"/>
     <w:rsid w:val="00DD74CA"/>
     <w:rsid w:val="00DE17CA"/>
-    <w:rsid w:val="00DF357E"/>
+    <w:rsid w:val="00DF5B50"/>
+    <w:rsid w:val="00DF6DF3"/>
     <w:rsid w:val="00DF70FA"/>
     <w:rsid w:val="00E01CE9"/>
-    <w:rsid w:val="00E020D0"/>
+    <w:rsid w:val="00E11B76"/>
+    <w:rsid w:val="00E1203E"/>
     <w:rsid w:val="00E13585"/>
     <w:rsid w:val="00E13843"/>
     <w:rsid w:val="00E13C29"/>
-    <w:rsid w:val="00E233DA"/>
-    <w:rsid w:val="00E4098E"/>
+    <w:rsid w:val="00E26C9D"/>
     <w:rsid w:val="00E44E3C"/>
     <w:rsid w:val="00E60FF8"/>
+    <w:rsid w:val="00E62B44"/>
     <w:rsid w:val="00E70249"/>
-    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E8168F"/>
     <w:rsid w:val="00E87BAD"/>
     <w:rsid w:val="00E9237F"/>
-    <w:rsid w:val="00EA2D80"/>
     <w:rsid w:val="00EA397B"/>
+    <w:rsid w:val="00EA502D"/>
     <w:rsid w:val="00EB0D7C"/>
     <w:rsid w:val="00EB19D5"/>
     <w:rsid w:val="00EB1FA9"/>
     <w:rsid w:val="00EB23F2"/>
+    <w:rsid w:val="00EB2472"/>
+    <w:rsid w:val="00EB2A96"/>
+    <w:rsid w:val="00EB33CF"/>
     <w:rsid w:val="00EC3B09"/>
-    <w:rsid w:val="00EC6945"/>
+    <w:rsid w:val="00EC3E7C"/>
     <w:rsid w:val="00ED32BF"/>
     <w:rsid w:val="00EE18A0"/>
-    <w:rsid w:val="00EE380C"/>
+    <w:rsid w:val="00EE71B2"/>
     <w:rsid w:val="00F02D1C"/>
-    <w:rsid w:val="00F037EB"/>
     <w:rsid w:val="00F067B5"/>
-    <w:rsid w:val="00F07E95"/>
     <w:rsid w:val="00F16634"/>
-    <w:rsid w:val="00F16D52"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
-    <w:rsid w:val="00F43C1F"/>
+    <w:rsid w:val="00F43958"/>
+    <w:rsid w:val="00F445F4"/>
+    <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
-    <w:rsid w:val="00F66501"/>
+    <w:rsid w:val="00F6102C"/>
+    <w:rsid w:val="00F62E1D"/>
+    <w:rsid w:val="00F632DC"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
-    <w:rsid w:val="00F7512A"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
+    <w:rsid w:val="00F83481"/>
     <w:rsid w:val="00F84FA2"/>
-    <w:rsid w:val="00F91087"/>
     <w:rsid w:val="00F96761"/>
+    <w:rsid w:val="00F97DA0"/>
     <w:rsid w:val="00FA127D"/>
+    <w:rsid w:val="00FB104B"/>
     <w:rsid w:val="00FC0CB3"/>
+    <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
+    <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
+    <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
-    <w:rsid w:val="00FD5513"/>
+    <w:rsid w:val="00FD6918"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B0A92AE"/>
-  <w15:docId w15:val="{0A49662D-8768-40E8-8DB5-61986E0C7FA1}"/>
+  <w14:docId w14:val="68951701"/>
+  <w15:docId w15:val="{63AF5F0A-5FE3-41F0-810F-3900E97794D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6423,95 +6571,94 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
+    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00F8200F"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Tekst przypisu Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
+    <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak1"/>
     <w:qFormat/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
-    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak Znak Znak,Podrozdział Znak Znak1,Podrozdział Znak1,fn Znak"/>
-    <w:uiPriority w:val="99"/>
+    <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
+    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
     <w:name w:val="Tekst komentarza Znak1"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
@@ -6565,115 +6712,155 @@
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00256D68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00256D68"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
+    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:locked/>
     <w:rsid w:val="00897995"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00346DC4"/>
+    <w:rsid w:val="00906FD6"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
-[...2 lines deleted...]
-    <w:rsid w:val="005B7FD5"/>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB74B2"/>
+    <w:pPr>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:textAlignment w:val="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pl-PL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
     <w:name w:val="Tekst przypisu dolnego Znak1"/>
-    <w:aliases w:val="-E Fußnotentext Znak1,-E Fuﬂnotentext Znak1,Footnote Znak1,Footnote text Znak1,Fußnote Znak,Fußnotentext Ursprung Znak1,Fuﬂnotentext Ursprung Znak1,Podrozdzia3 Znak1,Podrozdział Znak2,Podrozdział Znak Znak2,Znak Znak1,o Znak"/>
+    <w:aliases w:val="Podrozdział Znak2,Podrozdział Znak Znak2,Podrozdział Znak Znak Znak1,Footnote Znak1,Podrozdzia3 Znak1,-E Fuﬂnotentext Znak1,Fuﬂnotentext Ursprung Znak1,Fußnotentext Ursprung Znak1,-E Fußnotentext Znak1,Footnote text Znak1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisudolnego"/>
-    <w:rsid w:val="00BF1F88"/>
+    <w:rsid w:val="00D15227"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="431781786">
+    <w:div w:id="162739777">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="480583446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1734961057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900483101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6963,115 +7150,124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD48CEB-E1DB-4427-8607-98F8541F145A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56734C11-EFE2-4BD8-9B1F-C88AF6670109}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1000</Words>
-  <Characters>6000</Characters>
+  <Words>1045</Words>
+  <Characters>6276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6987</CharactersWithSpaces>
+  <CharactersWithSpaces>7307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+    <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>mateusz.przysucha@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+    <vt:lpwstr>2017-09-28T15:33:02.4973071+02:00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
-  </property>
-[...13 lines deleted...]
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
+    <vt:lpwstr>d195d95c270eedafded55a7797c60467278072f3bd03cb60e9a893afdc30d7b6</vt:lpwstr>
+  </property>
 </Properties>
 </file>