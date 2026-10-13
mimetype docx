--- v1 (2026-08-27)
+++ v2 (2026-10-13)
@@ -1,3690 +1,3567 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1571A0D1" w14:textId="5CDC13A5" w:rsidR="00047F19" w:rsidRPr="00217344" w:rsidRDefault="006E436C" w:rsidP="00047F19">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="13118EEB" w14:textId="6F8CCC70" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="002B47A1">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix 6(</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00654D76">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>): Private Investor’s Statement (Natural Person)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="007844A0" w14:paraId="7AB32232" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="23A48C9D" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004E4A99" w:rsidRDefault="0089319B" w:rsidP="00056BCA">
             <w:pPr>
-              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...46 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>First name and surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="4037C9B5" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="001E73B8" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60590887" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="4533DD16" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Adres zamieszkania</w:t>
+              <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52A90BB8" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="71B577D2" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kraj:</w:t>
+              <w:t>- country:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A33622B" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="59C2A388" w14:textId="1FBCA12B" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- miejscowość:</w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+            <w:r w:rsidR="007F5EFF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+              <w:t>town</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B087625" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- ulica:</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+              <w:t>- street:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EA925D6" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- numer domu / lokalu:</w:t>
-[...4 lines deleted...]
-              <w:spacing w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- building No/ unit No:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A1D45A8" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00AB6235" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kod pocztowy:</w:t>
+              <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="78F668B7" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00BF1F88" w14:paraId="72AB9476" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3741F8E6" w14:textId="34B35802" w:rsidR="00FC59FD" w:rsidRPr="00D15227" w:rsidRDefault="00D15227" w:rsidP="00D15227">
+          <w:p w14:paraId="403CAC52" w14:textId="0BCC91FF" w:rsidR="00FC59FD" w:rsidRPr="007C112C" w:rsidRDefault="00BF1F88" w:rsidP="00056BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-[...2 lines deleted...]
-                <w:lang w:val="pl-PL"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="0FA6D4BA" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="001E73B8" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="201C3A88" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="3B6B686E" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Dane kontaktowe</w:t>
+              <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75FE253B" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
+          <w:p w14:paraId="22921DA7" w14:textId="1B60F076" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+            <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- telefon:</w:t>
+              <w:t xml:space="preserve">- </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:spacing w:after="120"/>
+            <w:r w:rsidR="007F5EFF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00224F99">
+              <w:t xml:space="preserve">Telephone </w:t>
+            </w:r>
+            <w:r w:rsidR="00791DEF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:lang w:val="pl-PL"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- adres e-mail:</w:t>
+              <w:t>number:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A885367" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004D6179" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00751A1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- email address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E3BA98F" w14:textId="77777777" w:rsidR="008A5788" w:rsidRPr="00217344" w:rsidRDefault="008A5788" w:rsidP="008A5788">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+    <w:p w14:paraId="6E7A6F52" w14:textId="7868AEE0" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(hereinafter: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF357E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Private Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E47917" w14:textId="77777777" w:rsidR="00962501" w:rsidRDefault="00962501">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="083A761A" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRPr="00751A1C" w:rsidRDefault="00B25E09" w:rsidP="0089319B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EF8F151" w14:textId="77777777" w:rsidR="00BF7213" w:rsidRPr="00217344" w:rsidRDefault="00BF7213">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6A0D91FA" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PRIVATE INVESTOR’S STATEMENT</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="55062C4A" w14:textId="77777777" w:rsidR="005350D6" w:rsidRPr="00217344" w:rsidRDefault="005350D6" w:rsidP="005350D6">
-[...12 lines deleted...]
-        <w:t>OŚWIADCZENIE INWESTORA PRYWATNEGO</w:t>
+    <w:p w14:paraId="25A600F5" w14:textId="50BA9DB2" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I, the undersigned, acting as Private Investor, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DDF0EA" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
-[...37 lines deleted...]
-    <w:p w14:paraId="25703FA3" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
+    <w:p w14:paraId="6C7F8860" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Prywatnego</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Status and authority of the Private Investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E462901" w14:textId="035AC1D1" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="00906FD6" w:rsidP="00E44E3C">
+    <w:p w14:paraId="739FAEC0" w14:textId="3C74B6CC" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have full legal capacity and authority to make </w:t>
+      </w:r>
+      <w:r w:rsidR="00246445">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>private</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5EFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution in the declared amount. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449FEE92" w14:textId="121AE094" w:rsidR="00962501" w:rsidRPr="000618AC" w:rsidRDefault="004F7E7D">
+    <w:p w14:paraId="500000E6" w14:textId="6FD4BD55" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00283CF3">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="009C2211" w:rsidRPr="00283CF3">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) The fulfilment of the commitment to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00816BB7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make a private contribution </w:t>
+      </w:r>
+      <w:r w:rsidR="00816BB7" w:rsidRPr="00816BB7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is not contingent upon obtaining any consent, approval, notification, or registration by any</w:t>
+      </w:r>
+      <w:r w:rsidR="00816BB7" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public administration, local government</w:t>
+      </w:r>
+      <w:r w:rsidR="00407965">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> body</w:t>
+      </w:r>
+      <w:r w:rsidR="00816BB7" w:rsidRPr="00816BB7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, or any other authority and/or any third</w:t>
+      </w:r>
+      <w:r w:rsidR="00816BB7" w:rsidRPr="00816BB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> party </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(including under any </w:t>
+      </w:r>
+      <w:r w:rsidR="003759D5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contract or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>agreement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA38688" w14:textId="229E9EF5" w:rsidR="00D117CD" w:rsidRPr="00CF4B65" w:rsidRDefault="009C2211" w:rsidP="00CC1AEB">
+    <w:p w14:paraId="500AB01B" w14:textId="73354745" w:rsidR="00962501" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="009C1750">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00CF4B65" w:rsidRPr="00CF4B65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>B)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992197">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Save for</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FD5" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FD5" w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
+      <w:r w:rsidR="005B7FD5" w:rsidRPr="00CF4B65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="00672AD4" w:rsidRPr="00CF4B65">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek inny organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
+      <w:r w:rsidR="004E4A99" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, my commitment to make a private contribution does not require me to obtain any consents, approvals, notifications or registrations by any public administration, local government</w:t>
+      </w:r>
+      <w:r w:rsidR="00407965">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> body</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4A99" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00816BB7">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r w:rsidR="004E4A99" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or any third party (including under any </w:t>
+      </w:r>
+      <w:r w:rsidR="00532AEE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contract or </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4A99" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D6F67D" w14:textId="4D61C673" w:rsidR="00962501" w:rsidRPr="00283CF3" w:rsidRDefault="009C2211" w:rsidP="00F6102C">
+    <w:p w14:paraId="520CB040" w14:textId="3E3D28BE" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="007844A0" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
+          <w:vanish/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00283CF3" w:rsidRPr="000618AC">
-[...11 lines deleted...]
-      <w:r w:rsidR="00283CF3" w:rsidRPr="00283CF3">
+      <w:r w:rsidR="0089319B" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A) I am</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/I am</w:t>
+      </w:r>
+      <w:r w:rsidR="0089319B" w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not married</w:t>
+      </w:r>
+      <w:r w:rsidR="005B7FD5" w:rsidRPr="00992197">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
+          <w:vanish/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00283CF3">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00992197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B274B5" w14:textId="28BC165F" w:rsidR="00283CF3" w:rsidRPr="00283CF3" w:rsidRDefault="00283CF3" w:rsidP="00F6102C">
-[...32 lines deleted...]
-    <w:p w14:paraId="0E506530" w14:textId="0403D8BE" w:rsidR="00FD6918" w:rsidRDefault="00FD6918" w:rsidP="001572C8">
+    <w:p w14:paraId="08789D3D" w14:textId="6D1D226E" w:rsidR="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...9 lines deleted...]
-        <w:t>ie jest</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I am subject/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F5EFF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I am </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:eastAsia="pl-PL"/>
-[...34 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>not subject to statutory joint marital property regime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF575D8" w14:textId="77DDAD5B" w:rsidR="00897995" w:rsidRDefault="00897995" w:rsidP="001572C8">
+    <w:p w14:paraId="4EA9FBD5" w14:textId="48E33C70" w:rsidR="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am not bankrupt and/or have not been subject to collective insolvency proceedings for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>the purpose of rescue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adjustment of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>debt and reorganisation within the meaning of Article 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00407965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00407965">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (without the last sentence) of EU Regulation 2015/848</w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00217344">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5C0914F8" w14:textId="21B7320B" w:rsidR="00F6102C" w:rsidRPr="00F6102C" w:rsidRDefault="00F6102C" w:rsidP="001572C8">
+    <w:p w14:paraId="34852832" w14:textId="29638EE5" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Spełniam przesłanki posiadania prawa/tytułu uczestnictwa w Funduszu VC określone w Ustawie o funduszach inwestycyjnych i zarządzaniu alternatywnymi funduszami inwestycyjnymi.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I meet the definition of an independent private investor within the meaning of Article 2 (72) of Commission Regulation (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in </w:t>
+      </w:r>
+      <w:r w:rsidR="00246445">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">compliance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Articles 107 and 108 of the Treaty. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B6BE7A" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
+    <w:p w14:paraId="06A61E45" w14:textId="759EAE64" w:rsidR="00D9712D" w:rsidRPr="00751A1C" w:rsidRDefault="00D9712D" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I meet the conditions for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9712D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">holding the right/participation title in a VC Fund specified in the Act on Investment Funds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9712D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:color w:val="374151"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and Alternative Investment Fund Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D9712D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7363D429" w14:textId="292C8B28" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="00246445" w:rsidP="004E4A99">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004F7E7D" w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capital contribution of </w:t>
+      </w:r>
+      <w:r w:rsidR="00791DEF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Prywatnego</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rivate </w:t>
+      </w:r>
+      <w:r w:rsidR="00791DEF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nvestor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB63472" w14:textId="5CF5650D" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="00F2114E" w:rsidP="00E44E3C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="57CF2C78" w14:textId="3A8D642F" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I declare to make a contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the amount of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PLN </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>_____________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217344">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00992197">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="007C39BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have the necessary resources sufficient to finance a private contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D" w:rsidRPr="007C39BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C39BC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in connection with the Tender submitted by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0096303B" w:rsidRPr="00995306">
+      <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...81 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992197">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidR="009C2211" w:rsidRPr="00217344">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="007355B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7806E96E" w14:textId="24A8F341" w:rsidR="004B0BA9" w:rsidRPr="00217344" w:rsidRDefault="004B0BA9" w:rsidP="00E44E3C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="41E9CFEF" w14:textId="794B4ADC" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...83 lines deleted...]
-        <w:t>środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The funds I have earmarked as</w:t>
+      </w:r>
+      <w:r w:rsidR="00272C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> private </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2D80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution declared to be made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> come from my own resources, and they are not encumbered in any form and are free from any public support and/or state aid, in particular they do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C361001" w14:textId="74970A31" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="000E4187" w:rsidP="00E44E3C">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="41DAE395" w14:textId="6BD58B8A" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The funds I have earmarked as </w:t>
+      </w:r>
+      <w:r w:rsidR="00272C35">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">private contribution declared to be made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6CED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217344">
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="001E6CED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6CED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (Journal Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6CED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00B260A4">
-[...71 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, item 2</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6CED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
+    <w:p w14:paraId="0559AA38" w14:textId="59513F84" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Consent to</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5122">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conduct of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00217344">
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the event the Tender is selected </w:t>
+      </w:r>
+      <w:r w:rsidR="0094642B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2F9FA0" w14:textId="476A71B4" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
+    <w:p w14:paraId="5BE3C6B6" w14:textId="0065A2DF" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...47 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I grant my consent to the conduct, prior to the signature of the Investment Agreement, by PFR Ventures, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, of due diligence for the purposes of verification of my legal and financial capacity to make the private contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9712D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the declared </w:t>
+      </w:r>
+      <w:r w:rsidR="00B30A85">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. For that purpose, at the request of PFR Ventures, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, I undertake to provide PFR Ventures, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
-[...163 lines deleted...]
-        <w:t>wkładem prywatnym.</w:t>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or their professional advisers with, in particular, any documents confirming my possession of the private contribution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040BC6C6" w14:textId="77777777" w:rsidR="0002061D" w:rsidRPr="0001381B" w:rsidRDefault="000966B5" w:rsidP="00E44E3C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4C4B1FF0" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0001381B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>Konflikt interesów</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="52D54C81" w14:textId="2B213E53" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00F6102C">
+    <w:p w14:paraId="791522A2" w14:textId="093461E4" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">w </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that no conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="007355B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ari</w:t>
+      </w:r>
+      <w:r w:rsidR="00992197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ses for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any of the reasons </w:t>
+      </w:r>
+      <w:r w:rsidR="0094642B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>set out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk491343909"/>
-      <w:r w:rsidR="000966B5" w:rsidRPr="00906FD6">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§12 </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="000966B5" w:rsidRPr="00E44E3C">
-[...27 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of the Call Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE4E201" w14:textId="57ED93F8" w:rsidR="000966B5" w:rsidRPr="00217344" w:rsidRDefault="00CE0C56" w:rsidP="00E44E3C">
+    <w:p w14:paraId="3ADEA8FF" w14:textId="60DA8D42" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that I will </w:t>
+      </w:r>
+      <w:r w:rsidR="00992197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>promptly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notify PFR Ventures</w:t>
+      </w:r>
+      <w:r w:rsidR="00992197">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
-[...35 lines deleted...]
-        <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt 4.1 powyżej.</w:t>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of any circumstances constituting a conflict of interest rendering untrue the statement contained in Section 4.1 above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BF24D7" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
+    <w:p w14:paraId="0B061A21" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:t>Pozostałe oświadczenia</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7B3545" w14:textId="428EA815" w:rsidR="00DC5AD1" w:rsidRDefault="002674D7" w:rsidP="00E44E3C">
+    <w:p w14:paraId="16A4F43F" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidR="008A7D6E">
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I hereby declare that</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F220AA" w14:textId="162F2E24" w:rsidR="002674D7" w:rsidRDefault="007A563E" w:rsidP="002674D7">
+    <w:p w14:paraId="513AD387" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C84AE4F" w14:textId="37082071" w:rsidR="007A563E" w:rsidRDefault="007862A9" w:rsidP="002674D7">
+    <w:p w14:paraId="58D1B630" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...15 lines deleted...]
-      </w:r>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> lub</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7423F5" w14:textId="3FA4F8D3" w:rsidR="000D238D" w:rsidRPr="003D6B4D" w:rsidRDefault="000D238D" w:rsidP="003D6B4D">
+    <w:p w14:paraId="0047289B" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-      </w:r>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...62 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am/am not a family member of an individual holding a politically exposed position, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0E27AB" w14:textId="7446147F" w:rsidR="00A0761E" w:rsidRDefault="00932E65" w:rsidP="008F3412">
+    <w:p w14:paraId="44ED7BA1" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
+      <w:pPr>
+        <w:ind w:left="698"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ACA79A" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I am/am not related by kinship or affinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="00321C1C">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258A45F4" w14:textId="5938A0BC" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
+    <w:p w14:paraId="2EA6F652" w14:textId="5ADD573D" w:rsidR="00B25E09" w:rsidRPr="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00217344">
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The information contained in this statement concerning state aid, including </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>.</w:t>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aid, is in compliance with the provisions of the Act of 30 April 2004 on proceedings in matters concerning state aid (Journal of Laws of 2007, No. 59, item 404, as amended) and with the provisions of the relevant aid scheme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F86455" w14:textId="0EC27D71" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
+    <w:p w14:paraId="6B1BCFD6" w14:textId="6B98DCCF" w:rsidR="00992197" w:rsidRDefault="00204719" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">na dokonywanie Inwestycji przez </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In connection with the repayable financing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>, o które wraz z Oferentem mog</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provided </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5122">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182" w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investments to be made by the </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for which I </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>together</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the Tenderer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> ubiegać się w ramach Naboru, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Call, I </w:t>
+      </w:r>
+      <w:r w:rsidR="000F5182">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00856979">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>warrant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> gwarantuj</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidR="00856979">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>regard</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>my contributions there will be no double financing</w:t>
+      </w:r>
+      <w:r w:rsidR="00856979">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in whole or in part</w:t>
+      </w:r>
+      <w:r w:rsidR="00856979">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk156523495"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Guidelines of the Minister of Funds and Regional Policy on the eligibility of expenditures under the European Regional Development Fund,  the European Social Fund Plus, the Cohesion Fund and the Just Transition Fund for 2021-2027</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>s, Funduszu Spójności oraz Funduszu na rzecz Sprawiedliwej Transformacji na lata 2021-2027.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AA556B" w14:textId="49899BC0" w:rsidR="006A1AE8" w:rsidRPr="00FC5A9E" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
+    <w:p w14:paraId="1CC2F043" w14:textId="7C5CED55" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am aware that the financial support provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>represents state aid and is subject, in particular, insofar as its</w:t>
+      </w:r>
+      <w:r w:rsidR="007772B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expenditure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and settlement is concerned, to the provisions of the Act of 30 April 2004 on </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proceedings in matters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>concerning state aid (Journal of Laws of 2007, No 59, item, 404, as amended), and therefore I acknowledge that upon entering into the Investment Agreement I will have the status of a state aid beneficiary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5191DB68" w14:textId="2A3BB729" w:rsidR="00962501" w:rsidRPr="00FC5A9E" w:rsidRDefault="00620B35" w:rsidP="00E44E3C">
+    <w:p w14:paraId="7D87EA71" w14:textId="115E6C3A" w:rsidR="0089319B" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">am aware that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="007772B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disclose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at any time, information </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(data) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about me, </w:t>
+      </w:r>
+      <w:r w:rsidR="007772B7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>received as part of this Tender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to entities </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forming part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the corporate group </w:t>
+      </w:r>
+      <w:r w:rsidR="00875669">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
-[...123 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00875669">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>belongs,</w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bank Gospodarstwa Krajowego and </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk156524584"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>competent Minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007355B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>funds and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regional </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> acting as </w:t>
+      </w:r>
+      <w:r w:rsidR="007355B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Managing Authority under </w:t>
+      </w:r>
+      <w:r w:rsidR="00204719">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the FENG Programme</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18439B12" w14:textId="0662C548" w:rsidR="00816772" w:rsidRPr="00816772" w:rsidRDefault="00314982" w:rsidP="00EC3E7C">
+    <w:p w14:paraId="2523088E" w14:textId="0E52AD5E" w:rsidR="00204719" w:rsidRPr="00580F6A" w:rsidRDefault="00204719" w:rsidP="00204719">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:lang w:val="pl"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk156524760"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to PFR </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F28DD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB6235">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-        <w:t>yraża</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>making available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information obtained about my </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">previous </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">investment and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activity and reputation on the market </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">institutions offering financing from public funds (PARP, NCBR, BGK, ARP) in order to verify the indicated </w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB" w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>investment</w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
-[...15 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FC5A9E">
-[...58 lines deleted...]
-        <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and reputation on the market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A7AC72" w14:textId="77777777" w:rsidR="00401C3C" w:rsidRDefault="00401C3C" w:rsidP="00401C3C">
+    <w:p w14:paraId="75123599" w14:textId="465CF31B" w:rsidR="00204719" w:rsidRPr="00D046DB" w:rsidRDefault="00204719" w:rsidP="00D046DB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr 8 do Zasad naboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I have read the rules for the processing of personal data</w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attached as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D046DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rules and I do not object to the manner of processing personal data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9683DC" w14:textId="077A0697" w:rsidR="00962501" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="6239E26A" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="004E4A99" w:rsidRDefault="007844A0" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...46 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6179">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="1CF823C8" w14:textId="77777777" w:rsidTr="00C51EE8">
+      <w:tr w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w14:paraId="3696BF29" w14:textId="77777777" w:rsidTr="00667485">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECBC877" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="3B05D735" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="00580F6A" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2AD6440A" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="6A1DEA96" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
-[...6 lines deleted...]
-              <w:t>______________________________</w:t>
+              <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78FD000E" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="18BD70A2" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
-[...62 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Legible signature (Private Investor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="7A9591B6" w14:textId="77777777" w:rsidTr="00C51EE8">
+      <w:tr w:rsidR="00D046DB" w:rsidRPr="003F3F5A" w14:paraId="570709DB" w14:textId="77777777" w:rsidTr="00667485">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76816B85" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="5030463C" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E06D28A" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="67034A6E" w14:textId="77777777" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C7D079" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
+          <w:p w14:paraId="044B479D" w14:textId="1395AAB9" w:rsidR="00D046DB" w:rsidRPr="003D3102" w:rsidRDefault="00D046DB" w:rsidP="00667485">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t xml:space="preserve">Date, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="003D3102">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>miejscowość</w:t>
+              <w:t>place</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1085932A" w14:textId="04076D73" w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidRDefault="00BC1DB4" w:rsidP="00F44CBC">
+    <w:p w14:paraId="2F8F7915" w14:textId="77777777" w:rsidR="00816BB7" w:rsidRDefault="00816BB7" w:rsidP="00DB55FC">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E24E6C2" w14:textId="5F74B4E9" w:rsidR="00816BB7" w:rsidRDefault="00816BB7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
+    <w:sectPr w:rsidR="00816BB7" w:rsidSect="00F07E95">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D86165B" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="5DCD5A21" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17098EC2" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="7FBD39CB" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4426037A" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="6EB41C4C" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
+    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21CCD2C5" w14:textId="561025F5" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="003041A9">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="335896334"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="1C96D6F2" w14:textId="77777777" w:rsidR="003F1CA2" w:rsidRDefault="00170935">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r w:rsidRPr="004E4A99">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="007844A0">
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004E4A99">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004E4A99">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004E4A99">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="61C0D04A" w14:textId="0E7386D2" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
-      <w:jc w:val="center"/>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-      <w:t xml:space="preserve">Nabór nr </w:t>
+    <w:r>
+      <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="004E34ED">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="009C1750">
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="003041A9">
-[...3 lines deleted...]
-      <w:t>/</w:t>
+    <w:r w:rsidR="00B304ED">
+      <w:t>/20</w:t>
     </w:r>
-    <w:r w:rsidR="005F1B76" w:rsidRPr="003041A9">
-[...3 lines deleted...]
-      <w:t>202</w:t>
+    <w:r>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="005F1B76">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00FD5513">
       <w:t>6</w:t>
-    </w:r>
-[...87 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="441B9728" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="40F830D7" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40CE76AA" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="390516DB" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F89A40C" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
+    <w:p w14:paraId="2FA27EA3" w14:textId="77777777" w:rsidR="00875BC8" w:rsidRDefault="00875BC8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6B326FF6" w14:textId="1963B510" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
+    <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00283CF3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00283CF3">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If more than one Private Investor has been named in the Tender, the statement should be completed and signed separately by each Private Investor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2AAB9203" w14:textId="77777777" w:rsidR="00D15227" w:rsidRPr="00AC5C35" w:rsidRDefault="00D15227" w:rsidP="00D15227">
+    <w:p w14:paraId="5E0EB8EA" w14:textId="77777777" w:rsidR="00BF1F88" w:rsidRPr="00A83146" w:rsidRDefault="00BF1F88" w:rsidP="00BF1F88">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC5C35">
+      <w:r w:rsidRPr="00A83146">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For those who do not have a PESEL number, the date of birth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83146">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="08FE325F" w14:textId="77777777" w:rsidR="004F7E7D" w:rsidRDefault="004F7E7D">
+    <w:p w14:paraId="52137676" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00283CF3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00283CF3">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="2040B350" w14:textId="77777777" w:rsidR="00672AD4" w:rsidRPr="00CB62B6" w:rsidRDefault="00672AD4" w:rsidP="00672AD4">
+    <w:p w14:paraId="4F26AB05" w14:textId="58743BDF" w:rsidR="005B7FD5" w:rsidRPr="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="005B7FD5">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C34809">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="007355B6">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rStyle w:val="rynqvb"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>required consents, approvals, notifications and registrations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00CB62B6">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7BE312F7" w14:textId="77777777" w:rsidR="005B7FD5" w:rsidRPr="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="005B7FD5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="7DA5DE4C" w14:textId="26FDAD43" w:rsidR="005B7FD5" w:rsidRPr="005B7FD5" w:rsidRDefault="005B7FD5" w:rsidP="005B7FD5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E3EB8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E3EB8">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Delete as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="7CCF46C0" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00F44CBC" w:rsidRDefault="0096303B">
+    <w:p w14:paraId="5AC5F208" w14:textId="72101AEB" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F44CBC">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F44CBC">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu Inwestora Prywatnego.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34809">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>nter here the amount of the declared contribution of the Private Investor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="36DA2D36" w14:textId="664174AE" w:rsidR="0081531B" w:rsidRPr="00056BCA" w:rsidRDefault="0081531B" w:rsidP="00BF7213">
+    <w:p w14:paraId="76E3019B" w14:textId="60C1BC98" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F44CBC">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F44CBC">
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34809">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000618AC">
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34809">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>name of the Tenderer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="75D2F389" w14:textId="73BD52BB" w:rsidR="008A7D6E" w:rsidRPr="00B24491" w:rsidRDefault="008A7D6E" w:rsidP="008A7D6E">
+    <w:p w14:paraId="36E8E783" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B24491">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B24491">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For a Private Investor contributing less than 10% of the Private Contribution Amount, this declaration should be deleted.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="111EDCF9" w14:textId="77777777" w:rsidR="00932E65" w:rsidRPr="0008362B" w:rsidRDefault="00932E65" w:rsidP="00932E65">
+    <w:p w14:paraId="20066096" w14:textId="77777777" w:rsidR="00B25E09" w:rsidRDefault="00B25E09" w:rsidP="00B25E09">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77361BA0" w14:textId="33AF8340" w:rsidR="00256D68" w:rsidRDefault="00CB74B2" w:rsidP="00CB74B2">
+  <w:p w14:paraId="7C64D38F" w14:textId="1F75DC9B" w:rsidR="00256D68" w:rsidRDefault="00C34809">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E723EA" wp14:editId="24399CDB">
-[...2 lines deleted...]
-          <wp:docPr id="233032170" name="Obraz 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="079CDA16" wp14:editId="12C4582D">
+          <wp:extent cx="5760720" cy="572135"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2026189795" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="506095"/>
+                    <a:ext cx="5760720" cy="572135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
@@ -3844,123 +3721,123 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:lvl w:ilvl="0" w:tplc="F168B54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+    <w:lvl w:ilvl="1" w:tplc="7A082356">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+    <w:lvl w:ilvl="2" w:tplc="F6C0B48E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="347E4DF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019">
+    <w:lvl w:ilvl="4" w:tplc="54BAC620">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B">
+    <w:lvl w:ilvl="5" w:tplc="6CEE7D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F">
+    <w:lvl w:ilvl="6" w:tplc="5C72194C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019">
+    <w:lvl w:ilvl="7" w:tplc="DDA20912">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B">
+    <w:lvl w:ilvl="8" w:tplc="691A83AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10861317"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE9E7D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
@@ -4221,147 +4098,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C17484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB684998"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="9C62D64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="2BD4B524" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9FC4C1C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3087" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001">
+    <w:lvl w:ilvl="3" w:tplc="A16C317E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3807" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="119AB61C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4527" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F90854B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="74041978" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="6AE43C8E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="87DA36CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206923A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC722174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4447,126 +4324,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57055CA"/>
-    <w:lvl w:ilvl="0" w:tplc="BF141A30">
+    <w:lvl w:ilvl="0" w:tplc="2138D8FC">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E6863C3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50568048" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="AB2AF852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2EDAB2F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FD64759A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0D76ABDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C8D8B9D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="42F05B92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DD3C60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D794DA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4934,147 +4811,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E323BEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="06564A82"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="BA5A8620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0A826A2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="A8F2D2D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="EDD21D7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="604A5CAC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="961AE560" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2A821DF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E9A28B16" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="71A2F278" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E509E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="702A5A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5130,172 +5007,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EE1FF2"/>
-[...120 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5337,51 +5092,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69CB614C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E1B20854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5426,705 +5181,672 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="92826383">
+  <w:num w:numId="1" w16cid:durableId="1919974831">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="239562491">
+  <w:num w:numId="2" w16cid:durableId="1514564286">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="555434602">
+  <w:num w:numId="3" w16cid:durableId="84768677">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="250282023">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1920363637">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="434641091">
+  <w:num w:numId="5" w16cid:durableId="173351468">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1997101493">
+  <w:num w:numId="6" w16cid:durableId="900753171">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1260334015">
+  <w:num w:numId="7" w16cid:durableId="1008888">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1983347847">
+  <w:num w:numId="8" w16cid:durableId="1003237143">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2087729045">
+  <w:num w:numId="9" w16cid:durableId="1499540574">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="680006223">
+  <w:num w:numId="10" w16cid:durableId="1518155077">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="197352126">
+  <w:num w:numId="11" w16cid:durableId="1285235282">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="791678153">
+  <w:num w:numId="12" w16cid:durableId="136725081">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="565149111">
+  <w:num w:numId="13" w16cid:durableId="1882790732">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1749307722">
+  <w:num w:numId="14" w16cid:durableId="927539844">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1651400080">
+  <w:num w:numId="15" w16cid:durableId="42993818">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="537353142">
+  <w:num w:numId="16" w16cid:durableId="1037121850">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1696149145">
+  <w:num w:numId="17" w16cid:durableId="1957903417">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1927348760">
+  <w:num w:numId="18" w16cid:durableId="263533315">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="929503561">
+  <w:num w:numId="19" w16cid:durableId="2135981979">
     <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00962501"/>
+    <w:rsidRoot w:val="00170935"/>
     <w:rsid w:val="000069A9"/>
-    <w:rsid w:val="00007838"/>
-    <w:rsid w:val="00011C44"/>
     <w:rsid w:val="0001381B"/>
-    <w:rsid w:val="000173CB"/>
+    <w:rsid w:val="00020336"/>
     <w:rsid w:val="0002061D"/>
-    <w:rsid w:val="00021AE8"/>
-    <w:rsid w:val="00024A0C"/>
     <w:rsid w:val="00025EC2"/>
     <w:rsid w:val="00026E37"/>
+    <w:rsid w:val="0003038B"/>
+    <w:rsid w:val="0003330F"/>
     <w:rsid w:val="0004324A"/>
-    <w:rsid w:val="00043A86"/>
     <w:rsid w:val="00045A65"/>
     <w:rsid w:val="000467DA"/>
     <w:rsid w:val="00047F19"/>
-    <w:rsid w:val="000574AF"/>
     <w:rsid w:val="00060EE2"/>
-    <w:rsid w:val="000618AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00070454"/>
+    <w:rsid w:val="00074D5F"/>
     <w:rsid w:val="00086FA9"/>
-    <w:rsid w:val="0009276A"/>
     <w:rsid w:val="00092E6D"/>
     <w:rsid w:val="000966B5"/>
     <w:rsid w:val="000A3697"/>
-    <w:rsid w:val="000A66AA"/>
     <w:rsid w:val="000B79D4"/>
     <w:rsid w:val="000C1BFB"/>
     <w:rsid w:val="000C71A2"/>
-    <w:rsid w:val="000D1B63"/>
-    <w:rsid w:val="000D238D"/>
     <w:rsid w:val="000D3191"/>
-    <w:rsid w:val="000E3EB8"/>
     <w:rsid w:val="000E4187"/>
     <w:rsid w:val="000E66F3"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
+    <w:rsid w:val="000F5182"/>
     <w:rsid w:val="001002E9"/>
+    <w:rsid w:val="00101D5F"/>
     <w:rsid w:val="001064B9"/>
-    <w:rsid w:val="00106863"/>
     <w:rsid w:val="001110A5"/>
-    <w:rsid w:val="001149D0"/>
-    <w:rsid w:val="00122A33"/>
+    <w:rsid w:val="001113F2"/>
     <w:rsid w:val="0012768F"/>
-    <w:rsid w:val="001325C4"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
-    <w:rsid w:val="00166322"/>
+    <w:rsid w:val="00170935"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
-    <w:rsid w:val="00191C11"/>
+    <w:rsid w:val="00184416"/>
     <w:rsid w:val="001A1287"/>
-    <w:rsid w:val="001A6232"/>
-    <w:rsid w:val="001B1A2F"/>
     <w:rsid w:val="001B4452"/>
-    <w:rsid w:val="001B5049"/>
     <w:rsid w:val="001C1685"/>
+    <w:rsid w:val="001E6CED"/>
+    <w:rsid w:val="001E73B8"/>
     <w:rsid w:val="001F2EF1"/>
     <w:rsid w:val="001F6445"/>
+    <w:rsid w:val="00201817"/>
     <w:rsid w:val="0020183A"/>
     <w:rsid w:val="0020369F"/>
-    <w:rsid w:val="00204E79"/>
+    <w:rsid w:val="00204719"/>
     <w:rsid w:val="0020789F"/>
     <w:rsid w:val="00217344"/>
     <w:rsid w:val="00222B94"/>
     <w:rsid w:val="00222F8B"/>
     <w:rsid w:val="00224CC5"/>
     <w:rsid w:val="00224F99"/>
     <w:rsid w:val="002328EC"/>
+    <w:rsid w:val="00242519"/>
+    <w:rsid w:val="002459EC"/>
+    <w:rsid w:val="00246445"/>
     <w:rsid w:val="0025135A"/>
-    <w:rsid w:val="00254B9D"/>
     <w:rsid w:val="00254F2B"/>
+    <w:rsid w:val="00256222"/>
     <w:rsid w:val="00256D68"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266D14"/>
-    <w:rsid w:val="002674D7"/>
     <w:rsid w:val="00267F6F"/>
     <w:rsid w:val="0027180A"/>
     <w:rsid w:val="0027255E"/>
-    <w:rsid w:val="0027705E"/>
+    <w:rsid w:val="00272C35"/>
     <w:rsid w:val="00283557"/>
-    <w:rsid w:val="00283CF3"/>
     <w:rsid w:val="00285435"/>
-    <w:rsid w:val="00285891"/>
+    <w:rsid w:val="00296627"/>
     <w:rsid w:val="002A0EC5"/>
     <w:rsid w:val="002A2631"/>
     <w:rsid w:val="002B47A1"/>
     <w:rsid w:val="002C19F4"/>
     <w:rsid w:val="002D2A64"/>
     <w:rsid w:val="002D3618"/>
-    <w:rsid w:val="002D6DA1"/>
+    <w:rsid w:val="002E1B96"/>
     <w:rsid w:val="002E4872"/>
     <w:rsid w:val="002E79EC"/>
     <w:rsid w:val="002F0114"/>
+    <w:rsid w:val="002F2509"/>
     <w:rsid w:val="002F63BB"/>
-    <w:rsid w:val="003041A9"/>
     <w:rsid w:val="00307275"/>
     <w:rsid w:val="00311281"/>
-    <w:rsid w:val="0031427E"/>
-    <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
-    <w:rsid w:val="003661DF"/>
+    <w:rsid w:val="003759D5"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
-    <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003B217E"/>
+    <w:rsid w:val="003C3116"/>
     <w:rsid w:val="003C4DC1"/>
-    <w:rsid w:val="003D1386"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003E194B"/>
+    <w:rsid w:val="003D39A6"/>
+    <w:rsid w:val="003E3958"/>
+    <w:rsid w:val="003E5122"/>
     <w:rsid w:val="003F1CA2"/>
-    <w:rsid w:val="003F25E8"/>
-    <w:rsid w:val="00401C3C"/>
+    <w:rsid w:val="00407965"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
-    <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
-    <w:rsid w:val="004754F4"/>
-    <w:rsid w:val="00475A0B"/>
     <w:rsid w:val="00481F7B"/>
-    <w:rsid w:val="00483DB9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00486B5E"/>
     <w:rsid w:val="00492DF8"/>
+    <w:rsid w:val="00492E67"/>
     <w:rsid w:val="00493C23"/>
+    <w:rsid w:val="00496ACB"/>
+    <w:rsid w:val="004A678B"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
-    <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
-    <w:rsid w:val="004E34ED"/>
+    <w:rsid w:val="004C6058"/>
+    <w:rsid w:val="004D6179"/>
+    <w:rsid w:val="004E4A99"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
+    <w:rsid w:val="00532AEE"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
+    <w:rsid w:val="00536396"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
-    <w:rsid w:val="005631C4"/>
+    <w:rsid w:val="005719ED"/>
+    <w:rsid w:val="00581663"/>
     <w:rsid w:val="0058237F"/>
-    <w:rsid w:val="005827A6"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B5F47"/>
+    <w:rsid w:val="005B7FD5"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
-    <w:rsid w:val="005D03E0"/>
+    <w:rsid w:val="005D1058"/>
+    <w:rsid w:val="005D1C7A"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
-    <w:rsid w:val="005F1B76"/>
+    <w:rsid w:val="00600086"/>
     <w:rsid w:val="00611D7C"/>
-    <w:rsid w:val="0061554A"/>
+    <w:rsid w:val="00615150"/>
     <w:rsid w:val="00617C9F"/>
-    <w:rsid w:val="00620B35"/>
     <w:rsid w:val="006256EF"/>
-    <w:rsid w:val="00625A7D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00640620"/>
     <w:rsid w:val="006416BE"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="006444F3"/>
     <w:rsid w:val="0064513E"/>
     <w:rsid w:val="0065198D"/>
     <w:rsid w:val="006519B4"/>
     <w:rsid w:val="00654C09"/>
-    <w:rsid w:val="00654D76"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00674EC2"/>
+    <w:rsid w:val="00657BAE"/>
+    <w:rsid w:val="00674F5A"/>
+    <w:rsid w:val="00690C5E"/>
     <w:rsid w:val="006A0F06"/>
-    <w:rsid w:val="006A0F40"/>
     <w:rsid w:val="006A1AE8"/>
-    <w:rsid w:val="006A4C65"/>
     <w:rsid w:val="006A6F12"/>
+    <w:rsid w:val="006B0510"/>
     <w:rsid w:val="006C03E7"/>
-    <w:rsid w:val="006D2348"/>
     <w:rsid w:val="006E436C"/>
     <w:rsid w:val="006F2019"/>
-    <w:rsid w:val="00701A10"/>
+    <w:rsid w:val="006F28DD"/>
+    <w:rsid w:val="007052AB"/>
     <w:rsid w:val="007053AC"/>
-    <w:rsid w:val="00707C26"/>
-    <w:rsid w:val="00707F82"/>
     <w:rsid w:val="00716ECF"/>
     <w:rsid w:val="007271C5"/>
+    <w:rsid w:val="007278C2"/>
     <w:rsid w:val="007330FF"/>
+    <w:rsid w:val="007355B6"/>
     <w:rsid w:val="00737E17"/>
     <w:rsid w:val="007466AB"/>
-    <w:rsid w:val="0075684C"/>
+    <w:rsid w:val="00751A1C"/>
     <w:rsid w:val="0077092E"/>
     <w:rsid w:val="00775CE4"/>
-    <w:rsid w:val="0077774C"/>
-    <w:rsid w:val="007862A9"/>
+    <w:rsid w:val="007772B7"/>
+    <w:rsid w:val="007844A0"/>
+    <w:rsid w:val="00791DEF"/>
     <w:rsid w:val="00791E02"/>
     <w:rsid w:val="00794FC7"/>
     <w:rsid w:val="00796674"/>
-    <w:rsid w:val="007A563E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007A6BE8"/>
     <w:rsid w:val="007B4570"/>
     <w:rsid w:val="007B593A"/>
+    <w:rsid w:val="007C112C"/>
+    <w:rsid w:val="007C39BC"/>
     <w:rsid w:val="007D6B1F"/>
-    <w:rsid w:val="008038CD"/>
+    <w:rsid w:val="007F5EFF"/>
+    <w:rsid w:val="00810DCB"/>
     <w:rsid w:val="0081531B"/>
-    <w:rsid w:val="00816772"/>
+    <w:rsid w:val="00816BB7"/>
     <w:rsid w:val="00823F58"/>
     <w:rsid w:val="00824099"/>
+    <w:rsid w:val="0082520F"/>
     <w:rsid w:val="00827BD7"/>
-    <w:rsid w:val="00853AB8"/>
     <w:rsid w:val="00855A4E"/>
+    <w:rsid w:val="00856979"/>
     <w:rsid w:val="008569DB"/>
+    <w:rsid w:val="00860757"/>
     <w:rsid w:val="00861D23"/>
     <w:rsid w:val="00862AEC"/>
     <w:rsid w:val="008714A0"/>
     <w:rsid w:val="00874F45"/>
-    <w:rsid w:val="00875932"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00895931"/>
+    <w:rsid w:val="00875669"/>
+    <w:rsid w:val="00875BC8"/>
+    <w:rsid w:val="0089319B"/>
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
-    <w:rsid w:val="008A7D6E"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
-    <w:rsid w:val="008D203B"/>
     <w:rsid w:val="008E735D"/>
-    <w:rsid w:val="008F0D36"/>
-    <w:rsid w:val="008F3412"/>
+    <w:rsid w:val="008F2683"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
+    <w:rsid w:val="00901B33"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
-    <w:rsid w:val="00906FD6"/>
-    <w:rsid w:val="00910ADE"/>
+    <w:rsid w:val="00915418"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
-    <w:rsid w:val="00932E65"/>
-    <w:rsid w:val="0093595E"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
-    <w:rsid w:val="00944021"/>
+    <w:rsid w:val="0094642B"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
-    <w:rsid w:val="00984A90"/>
-    <w:rsid w:val="00986E4A"/>
+    <w:rsid w:val="00983B97"/>
+    <w:rsid w:val="00992197"/>
     <w:rsid w:val="00995306"/>
+    <w:rsid w:val="0099554B"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
+    <w:rsid w:val="009C0744"/>
+    <w:rsid w:val="009C1750"/>
     <w:rsid w:val="009C2211"/>
+    <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
-    <w:rsid w:val="009D1E63"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
-    <w:rsid w:val="00A0761E"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
+    <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A34258"/>
+    <w:rsid w:val="00A44842"/>
     <w:rsid w:val="00A5059F"/>
-    <w:rsid w:val="00A54622"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
-    <w:rsid w:val="00A67ED7"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
-    <w:rsid w:val="00A77EE2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA2C3D"/>
+    <w:rsid w:val="00AA19F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
-    <w:rsid w:val="00AB276D"/>
-    <w:rsid w:val="00AB3058"/>
+    <w:rsid w:val="00AB6235"/>
     <w:rsid w:val="00AC64BD"/>
     <w:rsid w:val="00AC6CD8"/>
-    <w:rsid w:val="00AD2853"/>
+    <w:rsid w:val="00AD7AE4"/>
     <w:rsid w:val="00AE3324"/>
-    <w:rsid w:val="00AF1B38"/>
     <w:rsid w:val="00AF4580"/>
     <w:rsid w:val="00B04AAC"/>
     <w:rsid w:val="00B139F7"/>
-    <w:rsid w:val="00B14EF4"/>
-    <w:rsid w:val="00B16B2D"/>
     <w:rsid w:val="00B23AC4"/>
-    <w:rsid w:val="00B24491"/>
-    <w:rsid w:val="00B260A4"/>
+    <w:rsid w:val="00B25E09"/>
+    <w:rsid w:val="00B304ED"/>
+    <w:rsid w:val="00B30A85"/>
     <w:rsid w:val="00B31A54"/>
-    <w:rsid w:val="00B35BF3"/>
     <w:rsid w:val="00B428E1"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B66771"/>
     <w:rsid w:val="00B724DE"/>
     <w:rsid w:val="00B7443C"/>
     <w:rsid w:val="00B7634B"/>
-    <w:rsid w:val="00B8149D"/>
+    <w:rsid w:val="00B77703"/>
     <w:rsid w:val="00B82291"/>
     <w:rsid w:val="00B84372"/>
-    <w:rsid w:val="00B9641F"/>
-    <w:rsid w:val="00BA0E96"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BA5058"/>
-    <w:rsid w:val="00BB3962"/>
     <w:rsid w:val="00BB4B9A"/>
-    <w:rsid w:val="00BC1DB4"/>
+    <w:rsid w:val="00BB689E"/>
     <w:rsid w:val="00BC7E02"/>
     <w:rsid w:val="00BD784D"/>
+    <w:rsid w:val="00BF1F88"/>
     <w:rsid w:val="00BF40E3"/>
-    <w:rsid w:val="00BF5714"/>
     <w:rsid w:val="00BF5A08"/>
-    <w:rsid w:val="00BF7213"/>
     <w:rsid w:val="00C003F9"/>
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C10774"/>
-    <w:rsid w:val="00C233DF"/>
+    <w:rsid w:val="00C22E25"/>
     <w:rsid w:val="00C33AC0"/>
+    <w:rsid w:val="00C34809"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
-    <w:rsid w:val="00C44F10"/>
-    <w:rsid w:val="00C45929"/>
+    <w:rsid w:val="00C43870"/>
     <w:rsid w:val="00C475E9"/>
-    <w:rsid w:val="00C63200"/>
-    <w:rsid w:val="00C74DF2"/>
+    <w:rsid w:val="00C76CAD"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
-    <w:rsid w:val="00CA1475"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
-    <w:rsid w:val="00CB74B2"/>
     <w:rsid w:val="00CB79C0"/>
-    <w:rsid w:val="00CC1AEB"/>
+    <w:rsid w:val="00CD0D80"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
-    <w:rsid w:val="00CE66AF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CF4B65"/>
+    <w:rsid w:val="00D046DB"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
-    <w:rsid w:val="00D117CD"/>
     <w:rsid w:val="00D11BEE"/>
-    <w:rsid w:val="00D15227"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D5057F"/>
     <w:rsid w:val="00D6356C"/>
-    <w:rsid w:val="00D72FD2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D8237C"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>
-    <w:rsid w:val="00D97425"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DA62A9"/>
+    <w:rsid w:val="00D9712D"/>
+    <w:rsid w:val="00DA3701"/>
     <w:rsid w:val="00DA62C8"/>
     <w:rsid w:val="00DA6B94"/>
-    <w:rsid w:val="00DB3B2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DB55FC"/>
     <w:rsid w:val="00DB76DD"/>
-    <w:rsid w:val="00DC1AE2"/>
     <w:rsid w:val="00DC35F7"/>
     <w:rsid w:val="00DC4699"/>
-    <w:rsid w:val="00DC4ED7"/>
-    <w:rsid w:val="00DC5AD1"/>
     <w:rsid w:val="00DD3AD4"/>
     <w:rsid w:val="00DD74CA"/>
     <w:rsid w:val="00DE17CA"/>
-    <w:rsid w:val="00DF5B50"/>
-    <w:rsid w:val="00DF6DF3"/>
+    <w:rsid w:val="00DF357E"/>
     <w:rsid w:val="00DF70FA"/>
     <w:rsid w:val="00E01CE9"/>
-    <w:rsid w:val="00E11B76"/>
-    <w:rsid w:val="00E1203E"/>
+    <w:rsid w:val="00E020D0"/>
     <w:rsid w:val="00E13585"/>
     <w:rsid w:val="00E13843"/>
     <w:rsid w:val="00E13C29"/>
-    <w:rsid w:val="00E26C9D"/>
+    <w:rsid w:val="00E233DA"/>
+    <w:rsid w:val="00E4098E"/>
     <w:rsid w:val="00E44E3C"/>
     <w:rsid w:val="00E60FF8"/>
-    <w:rsid w:val="00E62B44"/>
     <w:rsid w:val="00E70249"/>
+    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E8168F"/>
     <w:rsid w:val="00E87BAD"/>
     <w:rsid w:val="00E9237F"/>
+    <w:rsid w:val="00EA2D80"/>
     <w:rsid w:val="00EA397B"/>
-    <w:rsid w:val="00EA502D"/>
     <w:rsid w:val="00EB0D7C"/>
     <w:rsid w:val="00EB19D5"/>
     <w:rsid w:val="00EB1FA9"/>
     <w:rsid w:val="00EB23F2"/>
-    <w:rsid w:val="00EB2472"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EB33CF"/>
     <w:rsid w:val="00EC3B09"/>
-    <w:rsid w:val="00EC3E7C"/>
+    <w:rsid w:val="00EC6945"/>
     <w:rsid w:val="00ED32BF"/>
     <w:rsid w:val="00EE18A0"/>
-    <w:rsid w:val="00EE71B2"/>
+    <w:rsid w:val="00EE380C"/>
     <w:rsid w:val="00F02D1C"/>
+    <w:rsid w:val="00F037EB"/>
     <w:rsid w:val="00F067B5"/>
+    <w:rsid w:val="00F07E95"/>
     <w:rsid w:val="00F16634"/>
+    <w:rsid w:val="00F16D52"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
-    <w:rsid w:val="00F43958"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F44CBC"/>
+    <w:rsid w:val="00F43C1F"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
-    <w:rsid w:val="00F6102C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F632DC"/>
+    <w:rsid w:val="00F66501"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
+    <w:rsid w:val="00F7512A"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
-    <w:rsid w:val="00F83481"/>
     <w:rsid w:val="00F84FA2"/>
+    <w:rsid w:val="00F91087"/>
     <w:rsid w:val="00F96761"/>
-    <w:rsid w:val="00F97DA0"/>
     <w:rsid w:val="00FA127D"/>
-    <w:rsid w:val="00FB104B"/>
     <w:rsid w:val="00FC0CB3"/>
-    <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
-    <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
-    <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
-    <w:rsid w:val="00FD6918"/>
+    <w:rsid w:val="00FD5513"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="68951701"/>
-  <w15:docId w15:val="{63AF5F0A-5FE3-41F0-810F-3900E97794D4}"/>
+  <w14:docId w14:val="2B0A92AE"/>
+  <w15:docId w15:val="{0A49662D-8768-40E8-8DB5-61986E0C7FA1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6571,94 +6293,95 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
+    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00F8200F"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
+    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Tekst przypisu Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak1"/>
     <w:qFormat/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
-    <w:aliases w:val="Podrozdział Znak1,Podrozdział Znak Znak1,Podrozdział Znak Znak Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Footnote text Znak,fn Znak"/>
+    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak Znak Znak,Podrozdział Znak Znak1,Podrozdział Znak1,fn Znak"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
+    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tematkomentarza">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstkomentarza"/>
     <w:next w:val="Tekstkomentarza"/>
     <w:rsid w:val="004201A4"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
     <w:name w:val="Tekst komentarza Znak1"/>
     <w:rsid w:val="004201A4"/>
     <w:rPr>
@@ -6712,155 +6435,115 @@
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00256D68"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00256D68"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
+    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:locked/>
     <w:rsid w:val="00897995"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00906FD6"/>
+    <w:rsid w:val="00346DC4"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
-[...16 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
+    <w:name w:val="rynqvb"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="005B7FD5"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
     <w:name w:val="Tekst przypisu dolnego Znak1"/>
-    <w:aliases w:val="Podrozdział Znak2,Podrozdział Znak Znak2,Podrozdział Znak Znak Znak1,Footnote Znak1,Podrozdzia3 Znak1,-E Fuﬂnotentext Znak1,Fuﬂnotentext Ursprung Znak1,Fußnotentext Ursprung Znak1,-E Fußnotentext Znak1,Footnote text Znak1"/>
+    <w:aliases w:val="-E Fußnotentext Znak1,-E Fuﬂnotentext Znak1,Footnote Znak1,Footnote text Znak1,Fußnote Znak,Fußnotentext Ursprung Znak1,Fuﬂnotentext Ursprung Znak1,Podrozdzia3 Znak1,Podrozdział Znak2,Podrozdział Znak Znak2,Znak Znak1,o Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisudolnego"/>
-    <w:rsid w:val="00D15227"/>
+    <w:rsid w:val="00BF1F88"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="162739777">
-[...25 lines deleted...]
-    <w:div w:id="1734961057">
+    <w:div w:id="431781786">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900483101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7150,124 +6833,115 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56734C11-EFE2-4BD8-9B1F-C88AF6670109}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD48CEB-E1DB-4427-8607-98F8541F145A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1045</Words>
-  <Characters>6276</Characters>
+  <Words>1000</Words>
+  <Characters>6000</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7307</CharactersWithSpaces>
+  <CharactersWithSpaces>6987</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+    <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>mateusz.przysucha@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-09-28T15:33:02.4973071+02:00</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
-[...6 lines deleted...]
-    <vt:lpwstr>Automatic</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>