--- v0 (2025-10-02)
+++ v1 (2026-08-27)
@@ -1,373 +1,389 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 6\1. Zasady naboru\2. Dokumentacja wersja ENG\CLEAN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\1. Dokumentacja wersja PL\TRACK CHANGES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0D1B792-D21D-4720-8E6B-BFFED57B00E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF3A120-8951-47AF-8EB4-0305E144565B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Formularz" sheetId="1" r:id="rId1"/>
     <sheet name="Pipeline" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="1">Pipeline!$J$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formularz!$B$1:$H$11</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$P$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$O$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I7" i="1" l="1"/>
-  <c r="B20" i="2"/>
+  <c r="B20" i="2" l="1"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="B7" i="2"/>
   <c r="B6" i="2"/>
   <c r="B5" i="2"/>
+  <c r="I7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
   <si>
+    <t>1. Formularz powinien zostać przygotowany jako plik stanowiący integralną część Oferty</t>
+  </si>
+  <si>
+    <t>Imię i nazwisko</t>
+  </si>
+  <si>
+    <t>3. Odpowiednie rubryki niniejszego Formularza można multiplikować (kopiować) jeżeli zamieszczone w niniejszym Formularzu pola nie wystarczają do wykazania wymaganych informacji</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach.
+</t>
+  </si>
+  <si>
+    <t>2. Lista jest załącznikiem do Oferty. Jeżeli jednak zgodnie z wierszem pierwszym tabeli Oferent deklaruje brak Listy potencjalnych projektów inwestycyjnych (prosimy o zaznaczenie tej informacji poniżej), lista może pozostać pusta bądź nie w pełni wypełniona. Musi ona jednakże zostać załączona w tej formie do Oferty, by spełniała wymogi oceny formalnej</t>
+  </si>
+  <si>
+    <t>Oferent posiada listę potencjalnych projektów inwestycyjnych</t>
+  </si>
+  <si>
+    <t>Oferent nie posiada listy potencjalnych projektów inwestycyjnych</t>
+  </si>
+  <si>
+    <t>Lp.</t>
+  </si>
+  <si>
+    <t>Nazwa potencjalnej inwestycji</t>
+  </si>
+  <si>
+    <t>Kraj</t>
+  </si>
+  <si>
+    <t>Planowana przybliżona data Inwestycji</t>
+  </si>
+  <si>
+    <t>Dane kontaktowe</t>
+  </si>
+  <si>
+    <t>Krótki opis działalności oraz rozwijanego produktu / usługi / technologii (w punktach)</t>
+  </si>
+  <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
+    <t>Kontakt</t>
+  </si>
+  <si>
     <t>I</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>VII</t>
   </si>
   <si>
     <t>Inne</t>
   </si>
   <si>
+    <t>Planowana przybliżona kwota Inwestycji (w mln zł)</t>
+  </si>
+  <si>
     <t>AI</t>
   </si>
   <si>
     <t>Big Data</t>
   </si>
   <si>
     <t>BioTech</t>
   </si>
   <si>
     <t>Blockchain</t>
   </si>
   <si>
     <t>CleanTech</t>
   </si>
   <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>E-commerce</t>
   </si>
   <si>
     <t>EdTech</t>
   </si>
   <si>
     <t>FinTech</t>
   </si>
   <si>
     <t>Gaming</t>
   </si>
   <si>
     <t>IoT/Hardware</t>
   </si>
   <si>
     <t>Marketplace</t>
   </si>
   <si>
     <t>MarTech</t>
   </si>
   <si>
     <t>MedTech</t>
   </si>
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>VR/AR</t>
   </si>
   <si>
+    <t>Podstawowy obszar działalności</t>
+  </si>
+  <si>
+    <t>Uzupełniający obszar działalności*</t>
+  </si>
+  <si>
+    <t>Źródło pozyskania potencjalnej inwestycji</t>
+  </si>
+  <si>
+    <t>Zaawansowanie prac nad projektem***</t>
+  </si>
+  <si>
+    <t>Grupa**</t>
+  </si>
+  <si>
+    <t>Relacja / dotychczasowa współpraca (jeśli jest / była)</t>
+  </si>
+  <si>
+    <t>oraz rozwijanego produktu / usługi / technologii (w punktach)</t>
+  </si>
+  <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
   <si>
     <t>Q2 2026</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>5-7,5</t>
   </si>
   <si>
     <t>7,5-10</t>
   </si>
   <si>
     <t>10-12</t>
   </si>
   <si>
     <t>12-14</t>
   </si>
   <si>
     <t>&gt;14</t>
   </si>
   <si>
-    <t>1. The form should be a file being an integral part of the Tender</t>
-[...1 lines deleted...]
-  <si>
+    <r>
+      <t>Załącznik nr 5</t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
+        <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>2. The list is attached to the Tender. However, if in the first row of the table the Tenderer states that there is no List of potential investment projects (please check such information below), the list may remain empty or incomplete</t>
+      <t xml:space="preserve">: 
+</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
-[...8 lines deleted...]
-        <sz val="11"/>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> However, in order to meet the formal evaluation requirements,  the list must be attached in this form to the Tender. </t>
+      <t>Lista potencjalnych projektów inwestycyjnych Oferenta</t>
     </r>
   </si>
   <si>
-    <t>3. Corresponding fields of this Form may be multiplied (copied) if the fields provided in this Form are insufficient to enter the required information</t>
-[...69 lines deleted...]
-    <t>The Tenderer has a list of potential investment projects</t>
+    <t>Załącznik nr 5: Lista potencjalnych projektów inwestycyjnych Oferenta</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku szerokiego obszaru działalności. W przypadku wskazania pozycji "Inne" prosimy o krótkie opisanie sektora w której działa spółka w kolumnie "I" - "krótki opis działalności..."
+** Zgodnie z pkt. 8 Term Sheet
+***Zaawansowanie prac na projektem powinno odnosić się do następujących kategorii: (I) wstępne rozmowy; (II) negocjowany term sheet/list intencyjny; (III) podpisany termsheet/list intencyjny; (IV) due diligence w trakcie; (V) due diligence zakończone; (VI) negocjowana umowa inwestycyjna; (VII) podpisana umowa inwestycyjna</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -387,128 +403,103 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...6 lines deleted...]
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="16">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -628,227 +619,199 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -952,91 +915,91 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="336176" y="6118412"/>
           <a:ext cx="5760720" cy="506095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Pakiet Office 2013–2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Pakiet Office 2013–2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1098,51 +1061,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Pakiet Office 2013–2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1261,149 +1224,151 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38D63865-1E1A-441A-94A9-342C4D2F3321}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E22" sqref="E22"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:9" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="34" t="s">
+      <c r="B2" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="35"/>
-[...3 lines deleted...]
-      <c r="G2" s="35"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
     </row>
     <row r="3" spans="2:9" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="36" t="s">
-[...6 lines deleted...]
-      <c r="G4" s="36"/>
+      <c r="B4" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
     </row>
     <row r="5" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="37" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="36"/>
+      <c r="B5" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
     </row>
     <row r="6" spans="2:9" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="36" t="s">
-[...19 lines deleted...]
-        <v>mark one field</v>
+      <c r="B6" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+    </row>
+    <row r="7" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="I7" s="24" t="str">
+        <f>IF(SUM(COUNTBLANK(C10),COUNTBLANK(F10))=1,"ok","zaznacz jedno pole")</f>
+        <v>zaznacz jedno pole</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" spans="2:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="44" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="41"/>
+      <c r="B9" s="42" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="20"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="42" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="22"/>
+      <c r="G9" s="39"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="45"/>
-[...4 lines deleted...]
-      <c r="G10" s="42"/>
+      <c r="B10" s="43"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="40"/>
     </row>
     <row r="11" spans="2:9" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="46"/>
-[...4 lines deleted...]
-      <c r="G11" s="43"/>
+      <c r="B11" s="44"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="41"/>
     </row>
     <row r="12" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
     </row>
     <row r="13" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
     </row>
     <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
     </row>
     <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
     </row>
     <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
     </row>
     <row r="17" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
     </row>
@@ -1547,929 +1512,914 @@
   <mergeCells count="9">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="E9:E11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51B75D96-CC24-4B77-81CC-D9D7B1182DF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:AA49"/>
+  <dimension ref="B1:Z49"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="69" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I33" sqref="I33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="3.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="27" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="7" customWidth="1"/>
     <col min="5" max="7" width="16.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="55.7109375" style="7" customWidth="1"/>
-    <col min="10" max="10" width="15" style="8" customWidth="1"/>
+    <col min="10" max="10" width="17.5703125" style="8" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.7109375" style="8" customWidth="1"/>
     <col min="13" max="15" width="17.7109375" style="9" customWidth="1"/>
-    <col min="16" max="16" width="29.85546875" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="8.7109375" style="7"/>
+    <col min="16" max="16" width="26.140625" style="9" customWidth="1"/>
+    <col min="17" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:17" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="51" t="s">
+    <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:16" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="49" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="28"/>
+    </row>
+    <row r="3" spans="2:16" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="F3" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="H3" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="I3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="J3" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="K3" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="L3" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="M3" s="53" t="s">
+        <v>11</v>
+      </c>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="29"/>
+    </row>
+    <row r="4" spans="2:16" ht="60" x14ac:dyDescent="0.25">
+      <c r="B4" s="23"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="52"/>
+      <c r="G4" s="52"/>
+      <c r="H4" s="52"/>
+      <c r="I4" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="52"/>
-[...84 lines deleted...]
-      <c r="B5" s="10" t="str">
+      <c r="J4" s="48"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="48"/>
+      <c r="M4" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="N4" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="P4" s="30"/>
+    </row>
+    <row r="5" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="11" t="str">
         <f>IF(C5=0," ",(ROW(C5)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C5" s="10"/>
-[...16 lines deleted...]
-      <c r="B6" s="10" t="str">
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="15"/>
+      <c r="J5" s="15"/>
+      <c r="K5" s="15"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="17"/>
+      <c r="P5" s="31"/>
+    </row>
+    <row r="6" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="11" t="str">
         <f t="shared" ref="B6:B20" si="0">IF(C6=0," ",(ROW(C6)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C6" s="10"/>
-[...16 lines deleted...]
-      <c r="B7" s="10" t="str">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="15"/>
+      <c r="J6" s="15"/>
+      <c r="K6" s="15"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="17"/>
+      <c r="P6" s="31"/>
+    </row>
+    <row r="7" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B7" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C7" s="10"/>
-[...16 lines deleted...]
-      <c r="B8" s="10" t="str">
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="15"/>
+      <c r="J7" s="15"/>
+      <c r="K7" s="15"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="31"/>
+    </row>
+    <row r="8" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B8" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C8" s="10"/>
-[...16 lines deleted...]
-      <c r="B9" s="10" t="str">
+      <c r="C8" s="11"/>
+      <c r="D8" s="11"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="11"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="17"/>
+      <c r="P8" s="31"/>
+    </row>
+    <row r="9" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C9" s="10"/>
-[...16 lines deleted...]
-      <c r="B10" s="10" t="str">
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="15"/>
+      <c r="J9" s="15"/>
+      <c r="K9" s="15"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="17"/>
+      <c r="P9" s="31"/>
+    </row>
+    <row r="10" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C10" s="10"/>
-[...16 lines deleted...]
-      <c r="B11" s="10" t="str">
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="15"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="15"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="16"/>
+      <c r="O10" s="17"/>
+      <c r="P10" s="31"/>
+    </row>
+    <row r="11" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C11" s="10"/>
-[...16 lines deleted...]
-      <c r="B12" s="10" t="str">
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="15"/>
+      <c r="J11" s="15"/>
+      <c r="K11" s="15"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="16"/>
+      <c r="O11" s="17"/>
+      <c r="P11" s="31"/>
+    </row>
+    <row r="12" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C12" s="10"/>
-[...16 lines deleted...]
-      <c r="B13" s="10" t="str">
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="15"/>
+      <c r="J12" s="15"/>
+      <c r="K12" s="15"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="16"/>
+      <c r="O12" s="17"/>
+      <c r="P12" s="31"/>
+    </row>
+    <row r="13" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C13" s="10"/>
-[...16 lines deleted...]
-      <c r="B14" s="10" t="str">
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16"/>
+      <c r="O13" s="17"/>
+      <c r="P13" s="31"/>
+    </row>
+    <row r="14" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C14" s="10"/>
-[...16 lines deleted...]
-      <c r="B15" s="10" t="str">
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="31"/>
+    </row>
+    <row r="15" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C15" s="10"/>
-[...16 lines deleted...]
-      <c r="B16" s="10" t="str">
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="15"/>
+      <c r="J15" s="15"/>
+      <c r="K15" s="15"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="17"/>
+      <c r="P15" s="31"/>
+    </row>
+    <row r="16" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C16" s="10"/>
-[...16 lines deleted...]
-      <c r="B17" s="10" t="str">
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="15"/>
+      <c r="J16" s="15"/>
+      <c r="K16" s="15"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="17"/>
+      <c r="P16" s="31"/>
+    </row>
+    <row r="17" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C17" s="10"/>
-[...16 lines deleted...]
-      <c r="B18" s="10" t="str">
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="16"/>
+      <c r="M17" s="16"/>
+      <c r="N17" s="16"/>
+      <c r="O17" s="17"/>
+      <c r="P17" s="31"/>
+    </row>
+    <row r="18" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C18" s="10"/>
-[...16 lines deleted...]
-      <c r="B19" s="10" t="str">
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="16"/>
+      <c r="N18" s="16"/>
+      <c r="O18" s="17"/>
+      <c r="P18" s="31"/>
+    </row>
+    <row r="19" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C19" s="10"/>
-[...16 lines deleted...]
-      <c r="B20" s="10" t="str">
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="16"/>
+      <c r="M19" s="16"/>
+      <c r="N19" s="16"/>
+      <c r="O19" s="17"/>
+      <c r="P19" s="31"/>
+    </row>
+    <row r="20" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C20" s="10"/>
-[...16 lines deleted...]
-      <c r="B21" s="47" t="s">
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="15"/>
+      <c r="K20" s="15"/>
+      <c r="L20" s="16"/>
+      <c r="M20" s="16"/>
+      <c r="N20" s="16"/>
+      <c r="O20" s="17"/>
+      <c r="P20" s="31"/>
+    </row>
+    <row r="21" spans="2:26" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="45" t="s">
+        <v>67</v>
+      </c>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
+      <c r="N21" s="46"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="32"/>
+    </row>
+    <row r="22" spans="2:26" ht="10.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S23" s="26"/>
+      <c r="T23" s="26"/>
+      <c r="U23" s="26"/>
+      <c r="V23" s="26"/>
+      <c r="W23" s="26"/>
+    </row>
+    <row r="24" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S24" s="26"/>
+      <c r="T24" s="26"/>
+      <c r="U24" s="26"/>
+      <c r="V24" s="26"/>
+      <c r="W24" s="26"/>
+    </row>
+    <row r="25" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S25" s="26"/>
+      <c r="T25" s="26"/>
+      <c r="U25" s="26"/>
+      <c r="V25" s="26"/>
+      <c r="W25" s="26"/>
+    </row>
+    <row r="26" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S26" s="26"/>
+      <c r="T26" s="26"/>
+      <c r="U26" s="26"/>
+      <c r="V26" s="26"/>
+      <c r="W26" s="26"/>
+    </row>
+    <row r="27" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S27" s="26"/>
+      <c r="T27" s="26"/>
+      <c r="U27" s="26"/>
+      <c r="V27" s="26"/>
+      <c r="W27" s="26"/>
+    </row>
+    <row r="28" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S28" s="26"/>
+      <c r="T28" s="26"/>
+      <c r="U28" s="26"/>
+      <c r="V28" s="26"/>
+      <c r="W28" s="26"/>
+    </row>
+    <row r="29" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R29" s="25"/>
+      <c r="S29" s="25"/>
+      <c r="T29" s="25"/>
+      <c r="U29" s="25"/>
+      <c r="V29" s="25"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="25"/>
+      <c r="Y29" s="25"/>
+      <c r="Z29" s="25"/>
+    </row>
+    <row r="30" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R30" s="25"/>
+      <c r="S30" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="T30" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="U30" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="W30" s="25"/>
+      <c r="X30" s="25"/>
+      <c r="Y30" s="25"/>
+      <c r="Z30" s="25"/>
+    </row>
+    <row r="31" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R31" s="25"/>
+      <c r="S31" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="T31" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="U31" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="V31" s="27" t="s">
+        <v>60</v>
+      </c>
+      <c r="W31" s="25"/>
+      <c r="X31" s="25"/>
+      <c r="Y31" s="25"/>
+      <c r="Z31" s="25"/>
+    </row>
+    <row r="32" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R32" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="S32" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="T32" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="U32" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="V32" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="W32" s="25"/>
+      <c r="X32" s="25"/>
+      <c r="Y32" s="25"/>
+      <c r="Z32" s="25"/>
+    </row>
+    <row r="33" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R33" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="S33" s="25"/>
+      <c r="T33" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="U33" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="V33" s="27" t="s">
+        <v>62</v>
+      </c>
+      <c r="W33" s="25"/>
+      <c r="X33" s="25"/>
+      <c r="Y33" s="25"/>
+      <c r="Z33" s="25"/>
+    </row>
+    <row r="34" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R34" s="25" t="s">
+        <v>28</v>
+      </c>
+      <c r="S34" s="25"/>
+      <c r="T34" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="U34" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="V34" s="27" t="s">
+        <v>63</v>
+      </c>
+      <c r="W34" s="25"/>
+      <c r="X34" s="25"/>
+      <c r="Y34" s="25"/>
+      <c r="Z34" s="25"/>
+    </row>
+    <row r="35" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R35" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="S35" s="25"/>
+      <c r="T35" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="U35" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="V35" s="27" t="s">
         <v>64</v>
       </c>
-      <c r="C21" s="48"/>
-[...80 lines deleted...]
-      <c r="W30" s="23" t="s">
+      <c r="W35" s="25"/>
+      <c r="X35" s="25"/>
+      <c r="Y35" s="25"/>
+      <c r="Z35" s="25"/>
+    </row>
+    <row r="36" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R36" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="S36" s="25"/>
+      <c r="T36" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="U36" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="V36" s="25"/>
+      <c r="W36" s="25"/>
+      <c r="X36" s="25"/>
+      <c r="Y36" s="25"/>
+      <c r="Z36" s="25"/>
+    </row>
+    <row r="37" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R37" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="S37" s="25"/>
+      <c r="T37" s="25"/>
+      <c r="U37" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="V37" s="25"/>
+      <c r="W37" s="25"/>
+      <c r="X37" s="25"/>
+      <c r="Y37" s="25"/>
+      <c r="Z37" s="25"/>
+    </row>
+    <row r="38" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R38" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="S38" s="25"/>
+      <c r="T38" s="25"/>
+      <c r="U38" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="V38" s="25"/>
+      <c r="W38" s="25"/>
+      <c r="X38" s="25"/>
+      <c r="Y38" s="25"/>
+      <c r="Z38" s="25"/>
+    </row>
+    <row r="39" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R39" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="S39" s="25"/>
+      <c r="T39" s="25"/>
+      <c r="U39" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="V39" s="25"/>
+      <c r="W39" s="25"/>
+      <c r="X39" s="25"/>
+      <c r="Y39" s="25"/>
+      <c r="Z39" s="25"/>
+    </row>
+    <row r="40" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R40" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+      <c r="U40" s="25"/>
+      <c r="V40" s="25"/>
+      <c r="W40" s="25"/>
+      <c r="X40" s="25"/>
+      <c r="Y40" s="25"/>
+      <c r="Z40" s="25"/>
+    </row>
+    <row r="41" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R41" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="S41" s="25"/>
+      <c r="T41" s="25"/>
+      <c r="U41" s="25"/>
+      <c r="V41" s="25"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
+    </row>
+    <row r="42" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R42" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="S42" s="25"/>
+      <c r="T42" s="25"/>
+      <c r="U42" s="25"/>
+      <c r="V42" s="25"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="25"/>
+      <c r="Y42" s="25"/>
+      <c r="Z42" s="25"/>
+    </row>
+    <row r="43" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R43" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="X30" s="21"/>
-[...15 lines deleted...]
-      <c r="W31" s="23" t="s">
+      <c r="S43" s="25"/>
+      <c r="T43" s="25"/>
+      <c r="U43" s="25"/>
+      <c r="V43" s="25"/>
+      <c r="W43" s="25"/>
+      <c r="X43" s="25"/>
+      <c r="Y43" s="25"/>
+      <c r="Z43" s="25"/>
+    </row>
+    <row r="44" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R44" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="X31" s="21"/>
-[...17 lines deleted...]
-      <c r="W32" s="23" t="s">
+      <c r="S44" s="25"/>
+      <c r="T44" s="25"/>
+      <c r="U44" s="25"/>
+      <c r="V44" s="25"/>
+      <c r="W44" s="25"/>
+      <c r="X44" s="25"/>
+      <c r="Y44" s="25"/>
+      <c r="Z44" s="25"/>
+    </row>
+    <row r="45" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R45" s="25" t="s">
         <v>39</v>
       </c>
-      <c r="X32" s="21"/>
-[...15 lines deleted...]
-      <c r="W33" s="23" t="s">
+      <c r="S45" s="25"/>
+      <c r="T45" s="25"/>
+      <c r="U45" s="25"/>
+      <c r="V45" s="25"/>
+      <c r="W45" s="25"/>
+      <c r="X45" s="25"/>
+      <c r="Y45" s="25"/>
+      <c r="Z45" s="25"/>
+    </row>
+    <row r="46" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R46" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="X33" s="21"/>
-[...15 lines deleted...]
-      <c r="W34" s="23" t="s">
+      <c r="S46" s="25"/>
+      <c r="T46" s="25"/>
+      <c r="U46" s="25"/>
+      <c r="V46" s="25"/>
+      <c r="W46" s="25"/>
+      <c r="X46" s="25"/>
+      <c r="Y46" s="25"/>
+      <c r="Z46" s="25"/>
+    </row>
+    <row r="47" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R47" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="X34" s="21"/>
-[...151 lines deleted...]
-      <c r="S45" s="21" t="s">
+      <c r="S47" s="25"/>
+      <c r="T47" s="25"/>
+      <c r="U47" s="25"/>
+      <c r="V47" s="25"/>
+      <c r="W47" s="25"/>
+      <c r="X47" s="25"/>
+      <c r="Y47" s="25"/>
+      <c r="Z47" s="25"/>
+    </row>
+    <row r="48" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R48" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="T45" s="21"/>
-[...40 lines deleted...]
-      <c r="S49" s="21"/>
+    </row>
+    <row r="49" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R49" s="25"/>
     </row>
   </sheetData>
-  <mergeCells count="13">
-    <mergeCell ref="B21:P21"/>
+  <mergeCells count="11">
+    <mergeCell ref="B21:O21"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="B2:O2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="P3:P4"/>
     <mergeCell ref="M3:O3"/>
-    <mergeCell ref="I3:I4"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="11" type="noConversion"/>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H20" xr:uid="{E1E59217-EEF6-436D-8800-A96CB59F3ACA}">
-      <formula1>$T$29:$T$32</formula1>
+      <formula1>$S$29:$S$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J20" xr:uid="{ABFE1FB4-F5C6-43B1-A5C8-8F873566A352}">
-      <formula1>$U$29:$U$36</formula1>
+      <formula1>$T$29:$T$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{C2AD8FE6-D6C8-477A-B198-BA977CDDD1B8}">
-      <formula1>$W$29:$W$35</formula1>
+      <formula1>$V$29:$V$35</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G20" xr:uid="{B9827960-7C0A-4442-A1F1-25CF04A1220D}">
-      <formula1>$S$31:$S$48</formula1>
+      <formula1>$R$31:$R$48</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{B5DDB45C-7CBC-41F9-B497-995FFC783751}">
-      <formula1>$V$30:$V$39</formula1>
+      <formula1>$U$30:$U$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="45" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Formularz</vt:lpstr>
       <vt:lpstr>Pipeline</vt:lpstr>
       <vt:lpstr>Pipeline!_ftnref2</vt:lpstr>
-      <vt:lpstr>Formularz!Print_Area</vt:lpstr>
-      <vt:lpstr>Pipeline!Print_Area</vt:lpstr>
+      <vt:lpstr>Formularz!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>Pipeline!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>