--- v1 (2026-08-27)
+++ v2 (2026-10-13)
@@ -1,389 +1,370 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\1. Dokumentacja wersja PL\TRACK CHANGES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 10\1. Zasady Naboru\2. Dokumentacja wersja ENG\TRACK CHANGES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF3A120-8951-47AF-8EB4-0305E144565B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{758D8CFA-2779-46F8-BA73-231CEB94FCBE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
+    <workbookView xWindow="-13020" yWindow="-16500" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{9ACDAFFA-85E8-4F3F-BA24-ECA25C2BAE0B}"/>
   </bookViews>
   <sheets>
     <sheet name="Formularz" sheetId="1" r:id="rId1"/>
     <sheet name="Pipeline" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Formularz!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="1">Pipeline!$J$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Formularz!$B$1:$H$11</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$O$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B20" i="2" l="1"/>
+  <c r="I7" i="1" l="1"/>
+  <c r="B20" i="2"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="B7" i="2"/>
   <c r="B6" i="2"/>
   <c r="B5" i="2"/>
-  <c r="I7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="68">
-[...39 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
-    <t>Kontakt</t>
-[...1 lines deleted...]
-  <si>
     <t>I</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>VII</t>
   </si>
   <si>
     <t>Inne</t>
   </si>
   <si>
-    <t>Planowana przybliżona kwota Inwestycji (w mln zł)</t>
-[...1 lines deleted...]
-  <si>
     <t>AI</t>
   </si>
   <si>
     <t>Big Data</t>
   </si>
   <si>
     <t>BioTech</t>
   </si>
   <si>
     <t>Blockchain</t>
   </si>
   <si>
     <t>CleanTech</t>
   </si>
   <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>E-commerce</t>
   </si>
   <si>
     <t>EdTech</t>
   </si>
   <si>
     <t>FinTech</t>
   </si>
   <si>
     <t>Gaming</t>
   </si>
   <si>
     <t>IoT/Hardware</t>
   </si>
   <si>
     <t>Marketplace</t>
   </si>
   <si>
     <t>MarTech</t>
   </si>
   <si>
     <t>MedTech</t>
   </si>
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>VR/AR</t>
   </si>
   <si>
-    <t>Podstawowy obszar działalności</t>
-[...19 lines deleted...]
-  <si>
     <t>Q1 2024</t>
   </si>
   <si>
     <t>Q2 2024</t>
   </si>
   <si>
     <t>Q3 2024</t>
   </si>
   <si>
     <t>Q4 2024</t>
   </si>
   <si>
     <t>Q1 2025</t>
   </si>
   <si>
     <t>Q2 2025</t>
   </si>
   <si>
     <t>Q3 2025</t>
   </si>
   <si>
     <t>Q4 2025</t>
   </si>
   <si>
     <t>Q1 2026</t>
   </si>
   <si>
     <t>Q2 2026</t>
   </si>
   <si>
     <t>&lt;5</t>
   </si>
   <si>
     <t>5-7,5</t>
   </si>
   <si>
     <t>7,5-10</t>
   </si>
   <si>
     <t>10-12</t>
   </si>
   <si>
     <t>12-14</t>
   </si>
   <si>
     <t>&gt;14</t>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
+    <t>1. The form should be a file being an integral part of the Tender</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="11"/>
-        <color rgb="FF002060"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">: 
-</t>
+      <t>2. The list is attached to the Tender. However, if in the first row of the table the Tenderer states that there is no List of potential investment projects (please check such information below), the list may remain empty or incomplete</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...1 lines deleted...]
-        <color theme="1"/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Lista potencjalnych projektów inwestycyjnych Oferenta</t>
+      <t xml:space="preserve"> However, in order to meet the formal evaluation requirements,  the list must be attached in this form to the Tender. </t>
     </r>
   </si>
   <si>
-    <t>Załącznik nr 5: Lista potencjalnych projektów inwestycyjnych Oferenta</t>
-[...5 lines deleted...]
-***Zaawansowanie prac na projektem powinno odnosić się do następujących kategorii: (I) wstępne rozmowy; (II) negocjowany term sheet/list intencyjny; (III) podpisany termsheet/list intencyjny; (IV) due diligence w trakcie; (V) due diligence zakończone; (VI) negocjowana umowa inwestycyjna; (VII) podpisana umowa inwestycyjna</t>
+    <t>3. Corresponding fields of this Form may be multiplied (copied) if the fields provided in this Form are insufficient to enter the required information</t>
+  </si>
+  <si>
+    <t>4. Terms not defined in this document have the meaning assigned in Terms and Conditions.</t>
+  </si>
+  <si>
+    <t>The Tenderer does not have a list of potential investment projects</t>
+  </si>
+  <si>
+    <t>Appendix 5: List of potential investment projects</t>
+  </si>
+  <si>
+    <t>No.</t>
+  </si>
+  <si>
+    <t>Potential investment name</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Potential investment source</t>
+  </si>
+  <si>
+    <t>Core business</t>
+  </si>
+  <si>
+    <t>Additional business*</t>
+  </si>
+  <si>
+    <t>Group**</t>
+  </si>
+  <si>
+    <t>Short description of business and product/service/technology being developed (in point form)</t>
+  </si>
+  <si>
+    <t>Project progress***</t>
+  </si>
+  <si>
+    <t>Planned estimated Investment value (in PLN million)</t>
+  </si>
+  <si>
+    <t>Planned, approximate Investment date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contact information </t>
+  </si>
+  <si>
+    <t>First and last name</t>
+  </si>
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>Relationship/prior cooperation (if any)</t>
+  </si>
+  <si>
+    <t>Lines can be multiplied if necessary
+* To be completed in the case of extensive business If “other” item is checked, please provide a short description of the sector, in which the company operates in column “I” – “short description of business activity...”
+** Pursuant to section 9 Term Sheet
+***Project progress should refer to the following categories: (I) preliminary talks; (II) negotiated term sheet/a letter of intent; (III) signed termsheet/letter of intent; (IV) ongoing due diligence; (V) completed due diligence; (VI) negotiated investment agreement; (VII) signed investment agreement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appendix 5: 
+The list of potential investment projects </t>
+  </si>
+  <si>
+    <t>The Tenderer has a list of potential investment projects</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...15 lines deleted...]
-      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -403,103 +384,128 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -619,194 +625,216 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -865,53 +893,53 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>23308</xdr:colOff>
+      <xdr:colOff>19498</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>125095</xdr:rowOff>
+      <xdr:rowOff>134620</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52E674B-5172-553C-6CEC-830BF8D626BF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
@@ -1224,1172 +1252,1163 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38D63865-1E1A-441A-94A9-342C4D2F3321}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="41.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="41.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="1" customWidth="1"/>
-    <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="41.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="4.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="41.44140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="3" style="2" customWidth="1"/>
-    <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="4.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.6640625" style="1" hidden="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="33" t="s">
+    <row r="1" spans="2:9" ht="49.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:9" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="34" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="34"/>
-[...79 lines deleted...]
-    <row r="12" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+    </row>
+    <row r="3" spans="2:9" ht="4.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="4" spans="2:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+    </row>
+    <row r="5" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+    </row>
+    <row r="6" spans="2:9" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="36"/>
+      <c r="G6" s="36"/>
+    </row>
+    <row r="7" spans="2:9" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="36"/>
+      <c r="G7" s="36"/>
+      <c r="I7" s="20" t="str">
+        <f>IF(SUM(COUNTBLANK(C10),COUNTBLANK(F10))=1,"ok","mark one field")</f>
+        <v>mark one field</v>
+      </c>
+    </row>
+    <row r="8" spans="2:9" ht="4.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="2:9" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="17"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="41"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.3">
+      <c r="B10" s="45"/>
+      <c r="C10" s="15"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="45"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="42"/>
+    </row>
+    <row r="11" spans="2:9" ht="14.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="46"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="40"/>
+      <c r="E11" s="46"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="43"/>
+    </row>
+    <row r="12" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
     </row>
-    <row r="13" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
     </row>
-    <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
     </row>
-    <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
     </row>
-    <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
     </row>
-    <row r="17" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
     </row>
-    <row r="18" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
     </row>
-    <row r="19" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
     </row>
-    <row r="20" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
     </row>
-    <row r="21" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
     </row>
-    <row r="22" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
     </row>
-    <row r="23" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
     </row>
-    <row r="24" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
     </row>
-    <row r="25" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
     </row>
-    <row r="26" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
     </row>
-    <row r="27" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
     </row>
-    <row r="28" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
     </row>
-    <row r="29" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
     </row>
-    <row r="30" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E30" s="6"/>
       <c r="F30" s="6"/>
     </row>
-    <row r="31" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E31" s="6"/>
       <c r="F31" s="6"/>
     </row>
-    <row r="32" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
     </row>
-    <row r="33" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
     </row>
-    <row r="34" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
     </row>
-    <row r="35" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
     </row>
-    <row r="36" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
     </row>
-    <row r="37" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E37" s="6"/>
       <c r="F37" s="6"/>
     </row>
-    <row r="38" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
     </row>
-    <row r="39" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E39" s="6"/>
       <c r="F39" s="6"/>
     </row>
-    <row r="40" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E40" s="6"/>
       <c r="F40" s="6"/>
     </row>
-    <row r="41" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E41" s="6"/>
       <c r="F41" s="6"/>
     </row>
-    <row r="42" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
     </row>
-    <row r="43" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E43" s="6"/>
       <c r="F43" s="6"/>
     </row>
-    <row r="44" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
     </row>
-    <row r="45" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
     </row>
-    <row r="46" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
     </row>
-    <row r="47" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
     </row>
-    <row r="48" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
     </row>
-    <row r="49" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
     </row>
-    <row r="50" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="E9:E11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{51B75D96-CC24-4B77-81CC-D9D7B1182DF0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Z49"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I33" sqref="I33"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="69" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
-    <col min="2" max="2" width="3.42578125" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.6640625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="5.109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="27" style="7" customWidth="1"/>
-    <col min="4" max="4" width="9.140625" style="7" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="16384" width="8.7109375" style="7"/>
+    <col min="4" max="4" width="9.109375" style="7" customWidth="1"/>
+    <col min="5" max="7" width="16.6640625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="14.109375" style="7" customWidth="1"/>
+    <col min="9" max="9" width="55.6640625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="15" style="8" customWidth="1"/>
+    <col min="11" max="11" width="19.109375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="13.6640625" style="8" customWidth="1"/>
+    <col min="13" max="15" width="17.6640625" style="9" customWidth="1"/>
+    <col min="16" max="16" width="26.109375" style="9" customWidth="1"/>
+    <col min="17" max="16384" width="8.6640625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...68 lines deleted...]
-      <c r="I4" s="23" t="s">
+    <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:16" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="J4" s="48"/>
-[...14 lines deleted...]
-      <c r="B5" s="11" t="str">
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+      <c r="N2" s="52"/>
+      <c r="O2" s="52"/>
+      <c r="P2" s="24"/>
+    </row>
+    <row r="3" spans="2:16" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="F3" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="G3" s="53" t="s">
+        <v>54</v>
+      </c>
+      <c r="H3" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="I3" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="J3" s="49" t="s">
+        <v>57</v>
+      </c>
+      <c r="K3" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="L3" s="49" t="s">
+        <v>59</v>
+      </c>
+      <c r="M3" s="55" t="s">
+        <v>60</v>
+      </c>
+      <c r="N3" s="56"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="25"/>
+    </row>
+    <row r="4" spans="2:16" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B4" s="30"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" s="26"/>
+    </row>
+    <row r="5" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B5" s="10" t="str">
         <f>IF(C5=0," ",(ROW(C5)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C5" s="11"/>
-[...15 lines deleted...]
-      <c r="B6" s="11" t="str">
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="12"/>
+      <c r="J5" s="12"/>
+      <c r="K5" s="12"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="14"/>
+      <c r="P5" s="27"/>
+    </row>
+    <row r="6" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B6" s="10" t="str">
         <f t="shared" ref="B6:B20" si="0">IF(C6=0," ",(ROW(C6)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C6" s="11"/>
-[...15 lines deleted...]
-      <c r="B7" s="11" t="str">
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="13"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="13"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="27"/>
+    </row>
+    <row r="7" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B7" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C7" s="11"/>
-[...15 lines deleted...]
-      <c r="B8" s="11" t="str">
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="10"/>
+      <c r="F7" s="10"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="11"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="13"/>
+      <c r="M7" s="13"/>
+      <c r="N7" s="13"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="27"/>
+    </row>
+    <row r="8" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B8" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C8" s="11"/>
-[...15 lines deleted...]
-      <c r="B9" s="11" t="str">
+      <c r="C8" s="10"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="11"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="13"/>
+      <c r="M8" s="13"/>
+      <c r="N8" s="13"/>
+      <c r="O8" s="14"/>
+      <c r="P8" s="27"/>
+    </row>
+    <row r="9" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B9" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C9" s="11"/>
-[...15 lines deleted...]
-      <c r="B10" s="11" t="str">
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="11"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="13"/>
+      <c r="M9" s="13"/>
+      <c r="N9" s="13"/>
+      <c r="O9" s="14"/>
+      <c r="P9" s="27"/>
+    </row>
+    <row r="10" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B10" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C10" s="11"/>
-[...15 lines deleted...]
-      <c r="B11" s="11" t="str">
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="14"/>
+      <c r="P10" s="27"/>
+    </row>
+    <row r="11" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B11" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C11" s="11"/>
-[...15 lines deleted...]
-      <c r="B12" s="11" t="str">
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="13"/>
+      <c r="O11" s="14"/>
+      <c r="P11" s="27"/>
+    </row>
+    <row r="12" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B12" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C12" s="11"/>
-[...15 lines deleted...]
-      <c r="B13" s="11" t="str">
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="13"/>
+      <c r="O12" s="14"/>
+      <c r="P12" s="27"/>
+    </row>
+    <row r="13" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B13" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C13" s="11"/>
-[...15 lines deleted...]
-      <c r="B14" s="11" t="str">
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="13"/>
+      <c r="O13" s="14"/>
+      <c r="P13" s="27"/>
+    </row>
+    <row r="14" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B14" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C14" s="11"/>
-[...15 lines deleted...]
-      <c r="B15" s="11" t="str">
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="13"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="27"/>
+    </row>
+    <row r="15" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B15" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C15" s="11"/>
-[...15 lines deleted...]
-      <c r="B16" s="11" t="str">
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="13"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="27"/>
+    </row>
+    <row r="16" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B16" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C16" s="11"/>
-[...15 lines deleted...]
-      <c r="B17" s="11" t="str">
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="13"/>
+      <c r="O16" s="14"/>
+      <c r="P16" s="27"/>
+    </row>
+    <row r="17" spans="2:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B17" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C17" s="11"/>
-[...15 lines deleted...]
-      <c r="B18" s="11" t="str">
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="13"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="27"/>
+    </row>
+    <row r="18" spans="2:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B18" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C18" s="11"/>
-[...15 lines deleted...]
-      <c r="B19" s="11" t="str">
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="13"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="27"/>
+    </row>
+    <row r="19" spans="2:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B19" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C19" s="11"/>
-[...15 lines deleted...]
-      <c r="B20" s="11" t="str">
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="14"/>
+      <c r="P19" s="27"/>
+    </row>
+    <row r="20" spans="2:26" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B20" s="10" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C20" s="11"/>
-[...89 lines deleted...]
-      <c r="S30" s="25" t="s">
+      <c r="C20" s="10"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="27"/>
+    </row>
+    <row r="21" spans="2:26" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="48"/>
+      <c r="F21" s="48"/>
+      <c r="G21" s="48"/>
+      <c r="H21" s="48"/>
+      <c r="I21" s="48"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="48"/>
+      <c r="L21" s="48"/>
+      <c r="M21" s="48"/>
+      <c r="N21" s="48"/>
+      <c r="O21" s="48"/>
+      <c r="P21" s="28"/>
+    </row>
+    <row r="22" spans="2:26" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="23" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S23" s="22"/>
+      <c r="T23" s="22"/>
+      <c r="U23" s="22"/>
+      <c r="V23" s="22"/>
+      <c r="W23" s="22"/>
+    </row>
+    <row r="24" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="22"/>
+    </row>
+    <row r="25" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S25" s="22"/>
+      <c r="T25" s="22"/>
+      <c r="U25" s="22"/>
+      <c r="V25" s="22"/>
+      <c r="W25" s="22"/>
+    </row>
+    <row r="26" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S26" s="22"/>
+      <c r="T26" s="22"/>
+      <c r="U26" s="22"/>
+      <c r="V26" s="22"/>
+      <c r="W26" s="22"/>
+    </row>
+    <row r="27" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S27" s="22"/>
+      <c r="T27" s="22"/>
+      <c r="U27" s="22"/>
+      <c r="V27" s="22"/>
+      <c r="W27" s="22"/>
+    </row>
+    <row r="28" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="S28" s="22"/>
+      <c r="T28" s="22"/>
+      <c r="U28" s="22"/>
+      <c r="V28" s="22"/>
+      <c r="W28" s="22"/>
+    </row>
+    <row r="29" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="R29" s="21"/>
+      <c r="S29" s="21"/>
+      <c r="T29" s="21"/>
+      <c r="U29" s="21"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="21"/>
+      <c r="Z29" s="21"/>
+    </row>
+    <row r="30" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="R30" s="21"/>
+      <c r="S30" s="21" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="U30" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="V30" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="W30" s="21"/>
+      <c r="X30" s="21"/>
+      <c r="Y30" s="21"/>
+      <c r="Z30" s="21"/>
+    </row>
+    <row r="31" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="R31" s="21"/>
+      <c r="S31" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="T31" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="U31" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="V31" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="W31" s="21"/>
+      <c r="X31" s="21"/>
+      <c r="Y31" s="21"/>
+      <c r="Z31" s="21"/>
+    </row>
+    <row r="32" spans="2:26" x14ac:dyDescent="0.3">
+      <c r="R32" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="S32" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="T32" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="U32" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="V32" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="W32" s="21"/>
+      <c r="X32" s="21"/>
+      <c r="Y32" s="21"/>
+      <c r="Z32" s="21"/>
+    </row>
+    <row r="33" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R33" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="S33" s="21"/>
+      <c r="T33" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="U33" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="V33" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="W33" s="21"/>
+      <c r="X33" s="21"/>
+      <c r="Y33" s="21"/>
+      <c r="Z33" s="21"/>
+    </row>
+    <row r="34" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R34" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="T30" s="25" t="s">
+      <c r="S34" s="21"/>
+      <c r="T34" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="U34" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="V34" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="W34" s="21"/>
+      <c r="X34" s="21"/>
+      <c r="Y34" s="21"/>
+      <c r="Z34" s="21"/>
+    </row>
+    <row r="35" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R35" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="S35" s="21"/>
+      <c r="T35" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="U35" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="V35" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="W35" s="21"/>
+      <c r="X35" s="21"/>
+      <c r="Y35" s="21"/>
+      <c r="Z35" s="21"/>
+    </row>
+    <row r="36" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R36" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="S36" s="21"/>
+      <c r="T36" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="U36" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="V36" s="21"/>
+      <c r="W36" s="21"/>
+      <c r="X36" s="21"/>
+      <c r="Y36" s="21"/>
+      <c r="Z36" s="21"/>
+    </row>
+    <row r="37" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R37" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="S37" s="21"/>
+      <c r="T37" s="21"/>
+      <c r="U37" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="V37" s="21"/>
+      <c r="W37" s="21"/>
+      <c r="X37" s="21"/>
+      <c r="Y37" s="21"/>
+      <c r="Z37" s="21"/>
+    </row>
+    <row r="38" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R38" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="U30" s="25" t="s">
-[...15 lines deleted...]
-      <c r="T31" s="25" t="s">
+      <c r="S38" s="21"/>
+      <c r="T38" s="21"/>
+      <c r="U38" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="V38" s="21"/>
+      <c r="W38" s="21"/>
+      <c r="X38" s="21"/>
+      <c r="Y38" s="21"/>
+      <c r="Z38" s="21"/>
+    </row>
+    <row r="39" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R39" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="U31" s="25" t="s">
-[...11 lines deleted...]
-      <c r="R32" s="25" t="s">
+      <c r="S39" s="21"/>
+      <c r="T39" s="21"/>
+      <c r="U39" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="V39" s="21"/>
+      <c r="W39" s="21"/>
+      <c r="X39" s="21"/>
+      <c r="Y39" s="21"/>
+      <c r="Z39" s="21"/>
+    </row>
+    <row r="40" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R40" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="S40" s="21"/>
+      <c r="T40" s="21"/>
+      <c r="U40" s="21"/>
+      <c r="V40" s="21"/>
+      <c r="W40" s="21"/>
+      <c r="X40" s="21"/>
+      <c r="Y40" s="21"/>
+      <c r="Z40" s="21"/>
+    </row>
+    <row r="41" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R41" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+    </row>
+    <row r="42" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R42" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="S42" s="21"/>
+      <c r="T42" s="21"/>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="21"/>
+    </row>
+    <row r="43" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R43" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="S43" s="21"/>
+      <c r="T43" s="21"/>
+      <c r="U43" s="21"/>
+      <c r="V43" s="21"/>
+      <c r="W43" s="21"/>
+      <c r="X43" s="21"/>
+      <c r="Y43" s="21"/>
+      <c r="Z43" s="21"/>
+    </row>
+    <row r="44" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R44" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="S44" s="21"/>
+      <c r="T44" s="21"/>
+      <c r="U44" s="21"/>
+      <c r="V44" s="21"/>
+      <c r="W44" s="21"/>
+      <c r="X44" s="21"/>
+      <c r="Y44" s="21"/>
+      <c r="Z44" s="21"/>
+    </row>
+    <row r="45" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R45" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="S45" s="21"/>
+      <c r="T45" s="21"/>
+      <c r="U45" s="21"/>
+      <c r="V45" s="21"/>
+      <c r="W45" s="21"/>
+      <c r="X45" s="21"/>
+      <c r="Y45" s="21"/>
+      <c r="Z45" s="21"/>
+    </row>
+    <row r="46" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R46" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="S46" s="21"/>
+      <c r="T46" s="21"/>
+      <c r="U46" s="21"/>
+      <c r="V46" s="21"/>
+      <c r="W46" s="21"/>
+      <c r="X46" s="21"/>
+      <c r="Y46" s="21"/>
+      <c r="Z46" s="21"/>
+    </row>
+    <row r="47" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R47" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="S32" s="25" t="s">
-[...245 lines deleted...]
-      <c r="R49" s="25"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+      <c r="U47" s="21"/>
+      <c r="V47" s="21"/>
+      <c r="W47" s="21"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" s="21"/>
+      <c r="Z47" s="21"/>
+    </row>
+    <row r="48" spans="18:26" x14ac:dyDescent="0.3">
+      <c r="R48" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="49" spans="18:18" x14ac:dyDescent="0.3">
+      <c r="R49" s="21"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
+  <mergeCells count="12">
     <mergeCell ref="B21:O21"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="M3:O3"/>
+    <mergeCell ref="I3:I4"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
+  <phoneticPr fontId="9" type="noConversion"/>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H20" xr:uid="{E1E59217-EEF6-436D-8800-A96CB59F3ACA}">
       <formula1>$S$29:$S$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J20" xr:uid="{ABFE1FB4-F5C6-43B1-A5C8-8F873566A352}">
       <formula1>$T$29:$T$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{C2AD8FE6-D6C8-477A-B198-BA977CDDD1B8}">
       <formula1>$V$29:$V$35</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G20" xr:uid="{B9827960-7C0A-4442-A1F1-25CF04A1220D}">
       <formula1>$R$31:$R$48</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{B5DDB45C-7CBC-41F9-B497-995FFC783751}">
       <formula1>$U$30:$U$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="49" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">