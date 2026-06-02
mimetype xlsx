--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -1,286 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{196EAD6A-9426-476B-AFEC-82F9A316F089}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F88EE918-AAF8-468E-A62A-BD42C0DF42D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20010" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Model 1 - commitment model" sheetId="1" r:id="rId1"/>
-    <sheet name="Model 2 - co-investment model" sheetId="3" r:id="rId2"/>
+    <sheet name="Commitment model" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Model 1 - commitment model'!$A$1:$V$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Model 2 - co-investment model'!$A$1:$V$71</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Commitment model'!$A$1:$V$69</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="V6" i="1" l="1"/>
-  <c r="V38" i="3"/>
-[...199 lines deleted...]
-  <c r="K52" i="3" l="1"/>
   <c r="V45" i="1" l="1"/>
   <c r="Q21" i="1"/>
   <c r="P21" i="1"/>
   <c r="O21" i="1"/>
   <c r="N21" i="1"/>
   <c r="M21" i="1"/>
   <c r="L21" i="1"/>
   <c r="M69" i="1" l="1"/>
   <c r="M47" i="1" s="1"/>
   <c r="M43" i="1" s="1"/>
   <c r="L69" i="1"/>
   <c r="L47" i="1" s="1"/>
   <c r="L43" i="1" s="1"/>
   <c r="K69" i="1"/>
   <c r="K47" i="1" s="1"/>
   <c r="K43" i="1" s="1"/>
   <c r="J69" i="1"/>
   <c r="J47" i="1"/>
   <c r="J43" i="1" s="1"/>
   <c r="K21" i="1"/>
   <c r="J21" i="1"/>
   <c r="V48" i="1" l="1"/>
   <c r="V44" i="1"/>
   <c r="V25" i="1"/>
   <c r="W5" i="1" s="1"/>
@@ -427,541 +223,285 @@
   <c r="E35" i="1"/>
   <c r="F35" i="1"/>
   <c r="G35" i="1"/>
   <c r="H35" i="1"/>
   <c r="I35" i="1"/>
   <c r="J35" i="1"/>
   <c r="K35" i="1"/>
   <c r="C41" i="1" l="1"/>
   <c r="C50" i="1" l="1"/>
   <c r="D41" i="1"/>
   <c r="D50" i="1" l="1"/>
   <c r="E41" i="1"/>
   <c r="F41" i="1" l="1"/>
   <c r="E50" i="1"/>
   <c r="G41" i="1" l="1"/>
   <c r="F50" i="1"/>
   <c r="H41" i="1" l="1"/>
   <c r="G50" i="1"/>
   <c r="I41" i="1" l="1"/>
   <c r="H50" i="1"/>
   <c r="I50" i="1" l="1"/>
   <c r="J41" i="1"/>
   <c r="J50" i="1" l="1"/>
   <c r="K41" i="1"/>
   <c r="K50" i="1" l="1"/>
-  <c r="V28" i="1"/>
-[...10 lines deleted...]
-  <c r="E22" i="1"/>
+  <c r="V24" i="1"/>
+  <c r="B24" i="1"/>
+  <c r="U35" i="1"/>
+  <c r="U37" i="1"/>
+  <c r="T33" i="1"/>
+  <c r="T26" i="1"/>
+  <c r="T19" i="1"/>
+  <c r="F28" i="1"/>
+  <c r="F22" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="F30" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="V35" i="1"/>
+  <c r="I28" i="1"/>
+  <c r="I22" i="1"/>
   <c r="H10" i="1"/>
   <c r="G10" i="1"/>
-  <c r="F28" i="3"/>
-[...14 lines deleted...]
-  <c r="L30" i="1"/>
+  <c r="R35" i="1"/>
+  <c r="R37" i="1"/>
+  <c r="Q33" i="1"/>
+  <c r="Q26" i="1"/>
+  <c r="Q19" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="B32" i="1"/>
+  <c r="V50" i="1"/>
+  <c r="U50" i="1"/>
   <c r="M35" i="1"/>
   <c r="M37" i="1"/>
   <c r="L33" i="1"/>
   <c r="L26" i="1"/>
   <c r="L19" i="1"/>
-  <c r="U35" i="1"/>
-[...45 lines deleted...]
-  <c r="Q30" i="1"/>
+  <c r="H32" i="1"/>
+  <c r="H30" i="1"/>
+  <c r="V32" i="1"/>
+  <c r="U32" i="1"/>
   <c r="U30" i="1"/>
-  <c r="U32" i="1"/>
-[...28 lines deleted...]
-  <c r="Q19" i="3"/>
+  <c r="S32" i="1"/>
+  <c r="S30" i="1"/>
   <c r="O32" i="1"/>
   <c r="O30" i="1"/>
-  <c r="O52" i="3"/>
-  <c r="S52" i="3"/>
+  <c r="T32" i="1"/>
+  <c r="T30" i="1"/>
+  <c r="G28" i="1"/>
+  <c r="G22" i="1"/>
+  <c r="V26" i="1"/>
+  <c r="R19" i="1"/>
+  <c r="R26" i="1"/>
+  <c r="R33" i="1"/>
+  <c r="S37" i="1"/>
+  <c r="S35" i="1"/>
+  <c r="K40" i="1"/>
+  <c r="Q35" i="1"/>
+  <c r="Q37" i="1"/>
+  <c r="P19" i="1"/>
+  <c r="P26" i="1"/>
+  <c r="P33" i="1"/>
   <c r="I40" i="1"/>
   <c r="I19" i="1"/>
   <c r="I26" i="1"/>
   <c r="I33" i="1"/>
-  <c r="K28" i="3"/>
-[...1 lines deleted...]
-  <c r="V35" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="E22" i="1"/>
+  <c r="B33" i="1"/>
+  <c r="B26" i="1"/>
+  <c r="B40" i="1"/>
+  <c r="P35" i="1"/>
+  <c r="O19" i="1"/>
+  <c r="O26" i="1"/>
+  <c r="O33" i="1"/>
+  <c r="P37" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="G30" i="1"/>
+  <c r="L50" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="V8" i="1"/>
+  <c r="B19" i="1"/>
+  <c r="V19" i="1"/>
+  <c r="B30" i="1"/>
+  <c r="V30" i="1"/>
+  <c r="V9" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="C28" i="1"/>
+  <c r="C22" i="1"/>
+  <c r="U40" i="1"/>
+  <c r="U41" i="1"/>
+  <c r="V41" i="1"/>
+  <c r="P40" i="1"/>
+  <c r="P50" i="1"/>
+  <c r="I32" i="1"/>
+  <c r="I30" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="C33" i="1"/>
+  <c r="C19" i="1"/>
+  <c r="C26" i="1"/>
+  <c r="C40" i="1"/>
+  <c r="O40" i="1"/>
+  <c r="O50" i="1"/>
+  <c r="G33" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="G26" i="1"/>
+  <c r="G40" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="J22" i="1"/>
   <c r="P32" i="1"/>
   <c r="P30" i="1"/>
-  <c r="M32" i="3"/>
-[...33 lines deleted...]
-  <c r="I22" i="1"/>
+  <c r="R32" i="1"/>
+  <c r="R30" i="1"/>
+  <c r="F33" i="1"/>
+  <c r="V37" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F26" i="1"/>
+  <c r="F40" i="1"/>
+  <c r="V7" i="1"/>
+  <c r="M40" i="1"/>
+  <c r="M50" i="1"/>
+  <c r="Q32" i="1"/>
+  <c r="Q30" i="1"/>
+  <c r="R40" i="1"/>
+  <c r="R50" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="T35" i="1"/>
+  <c r="T37" i="1"/>
+  <c r="S19" i="1"/>
+  <c r="S26" i="1"/>
+  <c r="S33" i="1"/>
+  <c r="U19" i="1"/>
+  <c r="U26" i="1"/>
+  <c r="U33" i="1"/>
+  <c r="V33" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="D33" i="1"/>
+  <c r="D19" i="1"/>
+  <c r="D26" i="1"/>
+  <c r="D40" i="1"/>
+  <c r="T50" i="1"/>
+  <c r="T41" i="1"/>
+  <c r="T40" i="1"/>
+  <c r="D32" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="D22" i="1"/>
   <c r="E33" i="1"/>
   <c r="E19" i="1"/>
   <c r="E26" i="1"/>
   <c r="E40" i="1"/>
-  <c r="V24" i="1"/>
-  <c r="B24" i="1"/>
+  <c r="B28" i="1"/>
   <c r="H12" i="1"/>
-  <c r="N52" i="3"/>
-  <c r="Q41" i="3"/>
+  <c r="H28" i="1"/>
+  <c r="H22" i="1"/>
   <c r="C32" i="1"/>
   <c r="C30" i="1"/>
+  <c r="N50" i="1"/>
   <c r="N40" i="1"/>
-  <c r="N50" i="1"/>
-[...104 lines deleted...]
-  <c r="E30" i="1"/>
   <c r="M19" i="1"/>
   <c r="M26" i="1"/>
   <c r="M33" i="1"/>
   <c r="N37" i="1"/>
   <c r="N35" i="1"/>
-  <c r="L35" i="3"/>
-[...43 lines deleted...]
-  <c r="S50" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="H33" i="1"/>
+  <c r="H19" i="1"/>
+  <c r="H26" i="1"/>
+  <c r="H40" i="1"/>
+  <c r="Q50" i="1"/>
+  <c r="Q40" i="1"/>
+  <c r="S40" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="L41" i="1"/>
   <c r="M41" i="1"/>
   <c r="N41" i="1"/>
   <c r="O41" i="1"/>
   <c r="P41" i="1"/>
   <c r="Q41" i="1"/>
   <c r="R41" i="1"/>
   <c r="S41" i="1"/>
-  <c r="S40" i="1"/>
-[...74 lines deleted...]
-  <c r="P35" i="1"/>
+  <c r="S50" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="J40" i="1"/>
   <c r="M24" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="E24" i="1"/>
+  <c r="H24" i="1"/>
+  <c r="H9" i="1"/>
+  <c r="I24" i="1"/>
+  <c r="N24" i="1"/>
   <c r="C24" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="O24" i="1"/>
+  <c r="Q24" i="1"/>
+  <c r="P24" i="1"/>
+  <c r="F24" i="1"/>
+  <c r="G24" i="1"/>
   <c r="K24" i="1"/>
-  <c r="N24" i="1"/>
-  <c r="F24" i="1"/>
   <c r="D24" i="1"/>
-  <c r="J24" i="1"/>
-[...7 lines deleted...]
-  <c r="Q24" i="1"/>
   <c r="K19" i="1"/>
   <c r="K26" i="1"/>
   <c r="K33" i="1"/>
   <c r="L37" i="1"/>
   <c r="G12" i="1"/>
   <c r="G9" i="1"/>
-  <c r="G24" i="1"/>
-[...10 lines deleted...]
-  <c r="T35" i="3"/>
+  <c r="B22" i="1"/>
+  <c r="V22" i="1"/>
+  <c r="V28" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="91">
   <si>
     <t>[‘000 PLN]</t>
   </si>
   <si>
     <t>PFR CVC</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>How to fill out the table:</t>
   </si>
   <si>
-    <r>
-[...26 lines deleted...]
-  <si>
     <t>2. Activate iterative calculation: (File -&gt; Options -&gt; Formulas -&gt; Iterative calculation).</t>
   </si>
   <si>
     <t>3. Fields highlighted in orange should be filled out by the Tenderer.</t>
   </si>
   <si>
     <t>4. Table with fields P1:V9 confirms, whether the table has been correctly filled out in line with several required criteria.</t>
   </si>
   <si>
     <t>5. The table area includes fields A1:V69.</t>
   </si>
   <si>
     <t>Declared Capitalization of VC Fund, including:</t>
   </si>
   <si>
     <t>Private Investor/s</t>
   </si>
   <si>
     <t>Key Persons</t>
   </si>
   <si>
     <t>Other Team members</t>
   </si>
   <si>
     <t>Assumptions</t>
@@ -1173,94 +713,54 @@
   <si>
     <t>Position 1 (enter position name)</t>
   </si>
   <si>
     <t>Position 2 (enter position name)</t>
   </si>
   <si>
     <t>Position 3 (enter position name)</t>
   </si>
   <si>
     <t>Position 4 (enter position name)</t>
   </si>
   <si>
     <t>Position 5 (enter position name)</t>
   </si>
   <si>
     <t>Position 6 (enter position name)</t>
   </si>
   <si>
     <t>Monthly Team remuneration in a period (cost of the Managing Entity)</t>
   </si>
   <si>
     <t>KP remuneration / total expenses</t>
   </si>
   <si>
-    <r>
-[...41 lines deleted...]
-  <si>
     <t>Appendix 4 Financial Schedule</t>
+  </si>
+  <si>
+    <t>1. The tab should be filled out only for the offer to create a fund in Commitment model.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2094,68 +1594,65 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="201">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -2164,53 +1661,50 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2632,166 +2126,56 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma" xfId="2" builtinId="3"/>
-[...2 lines deleted...]
-    <cellStyle name="Per cent" xfId="1" builtinId="5"/>
+    <cellStyle name="Dziesiętny" xfId="2" builtinId="3"/>
+    <cellStyle name="Neutralny" xfId="3" builtinId="28"/>
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
+    <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
-  <dxfs count="22">
-[...109 lines deleted...]
-    </dxf>
+  <dxfs count="11">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
@@ -2882,51 +2266,51 @@
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFDDDDDD"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3184,6440 +2568,3202 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X71"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A12" sqref="A12"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="106.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="106.109375" customWidth="1"/>
+    <col min="2" max="22" width="14.6640625" customWidth="1"/>
+    <col min="23" max="23" width="9.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B1" s="57" t="s">
+    <row r="1" spans="1:24" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="168" t="s">
+        <v>89</v>
+      </c>
+      <c r="B1" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="H1" s="58" t="s">
         <v>13</v>
       </c>
-      <c r="C1" s="58"/>
-[...22 lines deleted...]
-      <c r="A2" s="171" t="s">
+      <c r="P1" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q1" s="13"/>
+      <c r="R1" s="13"/>
+      <c r="S1" s="13"/>
+      <c r="T1" s="13"/>
+      <c r="U1" s="13"/>
+      <c r="V1" s="13"/>
+      <c r="W1" s="137"/>
+      <c r="X1" s="72"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A2" s="169" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="172" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="52">
+      <c r="B2" s="170" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="50">
         <f>SUM(G3:G6)</f>
         <v>0</v>
       </c>
-      <c r="H2" s="68" t="str">
+      <c r="H2" s="66" t="str">
         <f>IFERROR(G2/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="P2" s="40" t="s">
-[...7 lines deleted...]
-      <c r="V2" s="75" t="b">
+      <c r="P2" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="73" t="b">
         <f>IFERROR(H4&gt;=0.01," ")</f>
         <v>1</v>
       </c>
-      <c r="W2" s="76" t="str">
+      <c r="W2" s="74" t="str">
         <f>IFERROR((H5+H4)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-      <c r="H3" s="69" t="str">
+        <v>90</v>
+      </c>
+      <c r="B3" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G3" s="48"/>
+      <c r="H3" s="67" t="str">
         <f>IFERROR(G3/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="P3" s="140" t="s">
-[...2 lines deleted...]
-      <c r="V3" s="77" t="b">
+      <c r="P3" s="138" t="s">
+        <v>20</v>
+      </c>
+      <c r="V3" s="75" t="b">
         <f>H6&lt;=0.6</f>
         <v>0</v>
       </c>
-      <c r="W3" s="78" t="str">
+      <c r="W3" s="76" t="str">
         <f>H6</f>
         <v>-</v>
       </c>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>5</v>
-[...5 lines deleted...]
-      <c r="H4" s="69" t="str">
+        <v>4</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="48"/>
+      <c r="H4" s="67" t="str">
         <f>IFERROR(G4/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="P4" s="42" t="s">
-[...7 lines deleted...]
-      <c r="V4" s="77" t="b">
+      <c r="P4" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q4" s="14"/>
+      <c r="R4" s="14"/>
+      <c r="S4" s="14"/>
+      <c r="T4" s="14"/>
+      <c r="U4" s="14"/>
+      <c r="V4" s="75" t="b">
         <f>V21=1</f>
         <v>0</v>
       </c>
-      <c r="W4" s="79">
+      <c r="W4" s="77">
         <f>V21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H5" s="69" t="str">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="A5" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" s="48"/>
+      <c r="H5" s="67" t="str">
         <f>IFERROR(G5/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="P5" s="42" t="s">
-[...7 lines deleted...]
-      <c r="V5" s="77" t="b">
+      <c r="P5" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="14"/>
+      <c r="S5" s="14"/>
+      <c r="T5" s="14"/>
+      <c r="U5" s="14"/>
+      <c r="V5" s="75" t="b">
         <f>W5&lt;=0.6</f>
         <v>1</v>
       </c>
-      <c r="W5" s="79">
+      <c r="W5" s="77">
         <f>V25</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B6" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="12"/>
-[...4 lines deleted...]
-      <c r="H6" s="70" t="str">
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="68" t="str">
         <f>IFERROR(G6/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="P6" s="42" t="s">
+      <c r="P6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="75" t="b">
+        <f>AND($C$27&gt;=0.1,$E$27&gt;=0.25,$G$27&gt;=0.4,$I$27&gt;=0.55, $K$27&gt;=0.7)</f>
+        <v>0</v>
+      </c>
+      <c r="W6" s="78"/>
+    </row>
+    <row r="7" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="P7" s="40" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="15"/>
-[...22 lines deleted...]
-      <c r="V7" s="77" t="b">
+      <c r="Q7" s="14"/>
+      <c r="R7" s="14"/>
+      <c r="S7" s="14"/>
+      <c r="T7" s="14"/>
+      <c r="U7" s="14"/>
+      <c r="V7" s="75" t="b">
         <f ca="1">MAX(F40:U40)&lt;= 0.22</f>
         <v>1</v>
       </c>
-      <c r="W7" s="80"/>
-[...9 lines deleted...]
-      <c r="G8" s="52">
+      <c r="W7" s="78"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B8" s="171" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="8"/>
+      <c r="F8" s="8"/>
+      <c r="G8" s="50">
         <f>G2</f>
         <v>0</v>
       </c>
-      <c r="H8" s="68" t="str">
+      <c r="H8" s="66" t="str">
         <f>IFERROR(G8/$G$8,"-")</f>
         <v>-</v>
       </c>
-      <c r="P8" s="177" t="s">
-[...2 lines deleted...]
-      <c r="V8" s="77" t="b">
+      <c r="P8" s="175" t="s">
+        <v>25</v>
+      </c>
+      <c r="V8" s="75" t="b">
         <f ca="1">ROUND(G8,0)=ROUND(SUM((B19:U19),(B35:U35)),0)</f>
         <v>1</v>
       </c>
-      <c r="W8" s="81"/>
-[...5 lines deleted...]
-      <c r="G9" s="16">
+      <c r="W8" s="79"/>
+    </row>
+    <row r="9" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="172" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="15">
         <f ca="1">G8-SUM(G11:G12)</f>
         <v>0</v>
       </c>
-      <c r="H9" s="69" t="str">
+      <c r="H9" s="67" t="str">
         <f ca="1">IFERROR(G9/$G$8,"-")</f>
         <v>-</v>
       </c>
-      <c r="P9" s="178" t="s">
-[...7 lines deleted...]
-      <c r="V9" s="142" t="b">
+      <c r="P9" s="176" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q9" s="139"/>
+      <c r="R9" s="139"/>
+      <c r="S9" s="139"/>
+      <c r="T9" s="139"/>
+      <c r="U9" s="139"/>
+      <c r="V9" s="140" t="b">
         <f ca="1">V30&lt;=V26</f>
         <v>1</v>
       </c>
-      <c r="W9" s="143"/>
-[...5 lines deleted...]
-      <c r="G10" s="16">
+      <c r="W9" s="141"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B10" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="G10" s="15">
         <f ca="1">SUM(G11:G12)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="69" t="str">
+      <c r="H10" s="67" t="str">
         <f ca="1">IFERROR(G10/$G$8,"-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="11" spans="1:24" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="G11" s="16">
+    <row r="11" spans="1:24" x14ac:dyDescent="0.3">
+      <c r="B11" s="173" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" s="15">
         <f>SUM(B36:U36)</f>
         <v>0</v>
       </c>
-      <c r="H11" s="69" t="str">
+      <c r="H11" s="67" t="str">
         <f>IFERROR(G11/$G$8,"-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="12" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="G12" s="17">
+    <row r="12" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="174" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="16">
         <f ca="1">SUM(B37:U37)</f>
         <v>0</v>
       </c>
-      <c r="H12" s="70" t="str">
+      <c r="H12" s="68" t="str">
         <f ca="1">IFERROR(G12/$G$8,"-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...11 lines deleted...]
-      <c r="B15" s="198" t="s">
+    <row r="13" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="P14" s="12"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="12"/>
+      <c r="T14" s="12"/>
+      <c r="U14" s="12"/>
+      <c r="V14" s="12"/>
+      <c r="X14" s="80"/>
+    </row>
+    <row r="15" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="196" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="197"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="197"/>
+      <c r="F15" s="197"/>
+      <c r="G15" s="197"/>
+      <c r="H15" s="197"/>
+      <c r="I15" s="197"/>
+      <c r="J15" s="197"/>
+      <c r="K15" s="197"/>
+      <c r="L15" s="197"/>
+      <c r="M15" s="197"/>
+      <c r="N15" s="197"/>
+      <c r="O15" s="197"/>
+      <c r="P15" s="197"/>
+      <c r="Q15" s="197"/>
+      <c r="R15" s="197"/>
+      <c r="S15" s="197"/>
+      <c r="T15" s="197"/>
+      <c r="U15" s="197"/>
+      <c r="V15" s="197"/>
+      <c r="X15" s="81"/>
+    </row>
+    <row r="16" spans="1:24" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="196" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="199"/>
-[...22 lines deleted...]
-      <c r="B16" s="198" t="s">
+      <c r="C16" s="197"/>
+      <c r="D16" s="197"/>
+      <c r="E16" s="197"/>
+      <c r="F16" s="197"/>
+      <c r="G16" s="197"/>
+      <c r="H16" s="197"/>
+      <c r="I16" s="197"/>
+      <c r="J16" s="197"/>
+      <c r="K16" s="200"/>
+      <c r="L16" s="196" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="199"/>
-[...8 lines deleted...]
-      <c r="L16" s="198" t="s">
+      <c r="M16" s="197"/>
+      <c r="N16" s="197"/>
+      <c r="O16" s="197"/>
+      <c r="P16" s="197"/>
+      <c r="Q16" s="197"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="197"/>
+      <c r="T16" s="197"/>
+      <c r="U16" s="197"/>
+      <c r="V16" s="200"/>
+      <c r="X16" s="81"/>
+    </row>
+    <row r="17" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A17" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B17" s="198" t="s">
         <v>30</v>
       </c>
-      <c r="M16" s="199"/>
-[...15 lines deleted...]
-      <c r="B17" s="200" t="s">
+      <c r="C17" s="194"/>
+      <c r="D17" s="194" t="s">
         <v>31</v>
       </c>
-      <c r="C17" s="196"/>
-      <c r="D17" s="196" t="s">
+      <c r="E17" s="194"/>
+      <c r="F17" s="194" t="s">
         <v>32</v>
       </c>
-      <c r="E17" s="196"/>
-      <c r="F17" s="196" t="s">
+      <c r="G17" s="194"/>
+      <c r="H17" s="194" t="s">
         <v>33</v>
       </c>
-      <c r="G17" s="196"/>
-      <c r="H17" s="196" t="s">
+      <c r="I17" s="194"/>
+      <c r="J17" s="194" t="s">
         <v>34</v>
       </c>
-      <c r="I17" s="196"/>
-      <c r="J17" s="196" t="s">
+      <c r="K17" s="199"/>
+      <c r="L17" s="198" t="s">
         <v>35</v>
       </c>
-      <c r="K17" s="201"/>
-      <c r="L17" s="200" t="s">
+      <c r="M17" s="194"/>
+      <c r="N17" s="194" t="s">
         <v>36</v>
       </c>
-      <c r="M17" s="196"/>
-      <c r="N17" s="196" t="s">
+      <c r="O17" s="194"/>
+      <c r="P17" s="194" t="s">
         <v>37</v>
       </c>
-      <c r="O17" s="196"/>
-      <c r="P17" s="196" t="s">
+      <c r="Q17" s="194"/>
+      <c r="R17" s="194" t="s">
         <v>38</v>
       </c>
-      <c r="Q17" s="196"/>
-      <c r="R17" s="196" t="s">
+      <c r="S17" s="194"/>
+      <c r="T17" s="194" t="s">
         <v>39</v>
       </c>
-      <c r="S17" s="196"/>
-      <c r="T17" s="196" t="s">
+      <c r="U17" s="195"/>
+      <c r="V17" s="145"/>
+    </row>
+    <row r="18" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="83"/>
+      <c r="B18" s="146" t="s">
         <v>40</v>
       </c>
-      <c r="U17" s="197"/>
-[...4 lines deleted...]
-      <c r="B18" s="148" t="s">
+      <c r="C18" s="147" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="149" t="s">
+      <c r="D18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="E18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="F18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="G18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="H18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="I18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="J18" s="147" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="151" t="s">
+        <v>41</v>
+      </c>
+      <c r="L18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="M18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="N18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="O18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="P18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="R18" s="146" t="s">
+        <v>40</v>
+      </c>
+      <c r="S18" s="147" t="s">
+        <v>41</v>
+      </c>
+      <c r="T18" s="147" t="s">
+        <v>40</v>
+      </c>
+      <c r="U18" s="148" t="s">
+        <v>41</v>
+      </c>
+      <c r="V18" s="149"/>
+    </row>
+    <row r="19" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A19" s="177" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="148" t="s">
-[...56 lines deleted...]
-      <c r="A19" s="179" t="s">
+      <c r="B19" s="84">
+        <f ca="1">B21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="C19" s="71">
+        <f ca="1">C21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="71">
+        <f ca="1">D21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="71">
+        <f ca="1">E21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="71">
+        <f t="shared" ref="F19:H19" ca="1" si="0">F21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="71">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H19" s="71">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="71">
+        <f t="shared" ref="I19:U19" ca="1" si="1">I21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="K19" s="71">
+        <f t="shared" ref="K19:M19" ca="1" si="2">K21*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="L19" s="84">
+        <f t="shared" ca="1" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <f t="shared" ca="1" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="71">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="R19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="S19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="T19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="U19" s="32">
+        <f t="shared" ca="1" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="V19" s="34">
+        <f t="shared" ref="V19:V25" ca="1" si="3">SUM(B19:U19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A20" s="178" t="s">
         <v>43</v>
       </c>
-      <c r="B19" s="86">
-[...85 lines deleted...]
-      <c r="A20" s="180" t="s">
+      <c r="B20" s="88"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="152"/>
+      <c r="M20" s="69"/>
+      <c r="N20" s="29"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="69"/>
+      <c r="T20" s="69"/>
+      <c r="U20" s="70"/>
+      <c r="V20" s="26">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A21" s="179" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="90"/>
-[...19 lines deleted...]
-      <c r="V20" s="27">
+      <c r="B21" s="101">
+        <f t="shared" ref="B21:I21" si="4">B23+B25</f>
+        <v>0</v>
+      </c>
+      <c r="C21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="E21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="G21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="102">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J21" s="102">
+        <f t="shared" ref="J21:K21" si="5">J23+J25</f>
+        <v>0</v>
+      </c>
+      <c r="K21" s="102">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="101">
+        <f>L25</f>
+        <v>0</v>
+      </c>
+      <c r="M21" s="102">
+        <f t="shared" ref="M21:Q21" si="6">M25</f>
+        <v>0</v>
+      </c>
+      <c r="N21" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O21" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q21" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="R21" s="29"/>
+      <c r="S21" s="29"/>
+      <c r="T21" s="29"/>
+      <c r="U21" s="29"/>
+      <c r="V21" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A21" s="181" t="s">
+    <row r="22" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A22" s="180" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="103">
-[...67 lines deleted...]
-      <c r="V21" s="55">
+      <c r="B22" s="105">
+        <f ca="1">B23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="106">
+        <f ca="1">C23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="106">
+        <f ca="1">D23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="106">
+        <f t="shared" ref="E22:K22" ca="1" si="7">E23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="F22" s="106">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="106">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="H22" s="106">
+        <f ca="1">H23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="106">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="106">
+        <f ca="1">J23*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="K22" s="106">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="152"/>
+      <c r="M22" s="153"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="29"/>
+      <c r="R22" s="29"/>
+      <c r="S22" s="29"/>
+      <c r="T22" s="29"/>
+      <c r="U22" s="29"/>
+      <c r="V22" s="108">
+        <f t="shared" ca="1" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A23" s="173" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23" s="103"/>
+      <c r="C23" s="104"/>
+      <c r="D23" s="104"/>
+      <c r="E23" s="104"/>
+      <c r="F23" s="104"/>
+      <c r="G23" s="104"/>
+      <c r="H23" s="104"/>
+      <c r="I23" s="104"/>
+      <c r="J23" s="104"/>
+      <c r="K23" s="104"/>
+      <c r="L23" s="152"/>
+      <c r="M23" s="153"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="29"/>
+      <c r="R23" s="29"/>
+      <c r="S23" s="29"/>
+      <c r="T23" s="29"/>
+      <c r="U23" s="29"/>
+      <c r="V23" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="V22" s="110">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A24" s="180" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="87">
+        <f ca="1">B25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="C24" s="17">
+        <f ca="1">C25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <f ca="1">D25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <f ca="1">E25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="F24" s="17">
+        <f t="shared" ref="F24:K24" ca="1" si="8">F25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="G24" s="17">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="H24" s="17">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="17">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="J24" s="17">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="K24" s="17">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L24" s="87">
+        <f t="shared" ref="L24:Q24" ca="1" si="9">L25*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="M24" s="17">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="17">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="O24" s="17">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="17">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="Q24" s="17">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="R24" s="29"/>
+      <c r="S24" s="29"/>
+      <c r="T24" s="29"/>
+      <c r="U24" s="29"/>
+      <c r="V24" s="26">
         <f t="shared" ca="1" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="V23" s="55">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A25" s="173" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="85"/>
+      <c r="C25" s="86"/>
+      <c r="D25" s="86"/>
+      <c r="E25" s="86"/>
+      <c r="F25" s="86"/>
+      <c r="G25" s="86"/>
+      <c r="H25" s="86"/>
+      <c r="I25" s="86"/>
+      <c r="J25" s="86"/>
+      <c r="K25" s="86"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="86"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="29"/>
+      <c r="S25" s="29"/>
+      <c r="T25" s="29"/>
+      <c r="U25" s="29"/>
+      <c r="V25" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
-[...77 lines deleted...]
-      <c r="A25" s="175" t="s">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A26" s="181" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="87"/>
-[...25 lines deleted...]
-      <c r="A26" s="183" t="s">
+      <c r="B26" s="89">
+        <f ca="1">B19</f>
+        <v>0</v>
+      </c>
+      <c r="C26" s="20">
+        <f t="shared" ref="C26:U26" ca="1" si="10">C19+B26</f>
+        <v>0</v>
+      </c>
+      <c r="D26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="E26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="G26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="H26" s="20">
+        <f ca="1">H19+G26</f>
+        <v>0</v>
+      </c>
+      <c r="I26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J26" s="20">
+        <f ca="1">J19+I26</f>
+        <v>0</v>
+      </c>
+      <c r="K26" s="20">
+        <f t="shared" ref="K26" ca="1" si="11">K19+J26</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="89">
+        <f ca="1">L19+K26</f>
+        <v>0</v>
+      </c>
+      <c r="M26" s="20">
+        <f t="shared" ref="M26:S26" ca="1" si="12">M19+L26</f>
+        <v>0</v>
+      </c>
+      <c r="N26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="R26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="S26" s="20">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="T26" s="20">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="U26" s="33">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="V26" s="26">
+        <f ca="1">U26</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A27" s="180" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="91">
-[...85 lines deleted...]
-      <c r="A27" s="182" t="s">
+      <c r="B27" s="90">
+        <f>B21</f>
+        <v>0</v>
+      </c>
+      <c r="C27" s="91">
+        <f t="shared" ref="C27:U27" si="13">B27+C21</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="91">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="91">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="91">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="91">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="H27" s="91">
+        <f>G27+H21</f>
+        <v>0</v>
+      </c>
+      <c r="I27" s="91">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="91">
+        <f>I27+J21</f>
+        <v>0</v>
+      </c>
+      <c r="K27" s="91">
+        <f t="shared" ref="K27" si="14">J27+K21</f>
+        <v>0</v>
+      </c>
+      <c r="L27" s="90">
+        <f>K27+L21</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="91">
+        <f t="shared" ref="M27:S27" si="15">L27+M21</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="O27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="R27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="S27" s="51">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="T27" s="51">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="U27" s="52">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="V27" s="109">
+        <f>U27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="182" t="s">
         <v>51</v>
       </c>
-      <c r="B27" s="92">
-[...85 lines deleted...]
-      <c r="A28" s="184" t="s">
+      <c r="B28" s="92">
+        <f t="shared" ref="B28:I28" ca="1" si="16">IFERROR(B22/B20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="25">
+        <f t="shared" ca="1" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="25">
+        <f t="shared" ref="J28:K28" ca="1" si="17">IFERROR(J22/J20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K28" s="25">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="162"/>
+      <c r="M28" s="163"/>
+      <c r="N28" s="163"/>
+      <c r="O28" s="163"/>
+      <c r="P28" s="163"/>
+      <c r="Q28" s="163"/>
+      <c r="R28" s="163"/>
+      <c r="S28" s="163"/>
+      <c r="T28" s="163"/>
+      <c r="U28" s="164"/>
+      <c r="V28" s="27">
+        <f ca="1">IFERROR(V22/V20,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="23"/>
+      <c r="B29" s="93"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="93"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23"/>
+      <c r="S29" s="23"/>
+      <c r="T29" s="23"/>
+      <c r="U29" s="23"/>
+      <c r="V29" s="24"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A30" s="183" t="s">
         <v>52</v>
       </c>
-      <c r="B28" s="94">
-[...79 lines deleted...]
-      <c r="A30" s="185" t="s">
+      <c r="B30" s="94">
+        <f ca="1">B31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="C30" s="63">
+        <f ca="1">C31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="63">
+        <f ca="1">D31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="63">
+        <f ca="1">E31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="63">
+        <f t="shared" ref="F30:J30" ca="1" si="18">F31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="G30" s="63">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H30" s="63">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I30" s="63">
+        <f t="shared" ref="I30:U30" ca="1" si="19">I31*$G$9</f>
+        <v>0</v>
+      </c>
+      <c r="J30" s="63">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="K30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="94">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="N30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="O30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="Q30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="R30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="S30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="T30" s="63">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="U30" s="64">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="V30" s="65">
+        <f ca="1">SUM(B30:U30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A31" s="181" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="96">
-[...85 lines deleted...]
-      <c r="A31" s="183" t="s">
+      <c r="B31" s="85"/>
+      <c r="C31" s="86"/>
+      <c r="D31" s="86"/>
+      <c r="E31" s="86"/>
+      <c r="F31" s="86"/>
+      <c r="G31" s="86"/>
+      <c r="H31" s="86"/>
+      <c r="I31" s="86"/>
+      <c r="J31" s="86"/>
+      <c r="K31" s="86"/>
+      <c r="L31" s="85"/>
+      <c r="M31" s="86"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
+      <c r="T31" s="37"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="59">
+        <f>SUM(B31:U31)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A32" s="181" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="87"/>
-[...25 lines deleted...]
-      <c r="A32" s="183" t="s">
+      <c r="B32" s="89">
+        <f ca="1">B30</f>
+        <v>0</v>
+      </c>
+      <c r="C32" s="20">
+        <f t="shared" ref="C32:I32" ca="1" si="20">C30+B32</f>
+        <v>0</v>
+      </c>
+      <c r="D32" s="20">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="E32" s="20">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="F32" s="20">
+        <f t="shared" ref="F32" ca="1" si="21">F30+E32</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="20">
+        <f t="shared" ref="G32" ca="1" si="22">G30+F32</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="20">
+        <f ca="1">H30+G32</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="20">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="J32" s="20">
+        <f ca="1">J30+I32</f>
+        <v>0</v>
+      </c>
+      <c r="K32" s="20">
+        <f t="shared" ref="K32" ca="1" si="23">K30+J32</f>
+        <v>0</v>
+      </c>
+      <c r="L32" s="89">
+        <f ca="1">L30+K32</f>
+        <v>0</v>
+      </c>
+      <c r="M32" s="20">
+        <f t="shared" ref="M32:U32" ca="1" si="24">M30+L32</f>
+        <v>0</v>
+      </c>
+      <c r="N32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="O32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="P32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="Q32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="R32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="S32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="T32" s="20">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="U32" s="33">
+        <f t="shared" ca="1" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="V32" s="60">
+        <f ca="1">U32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23" ht="29.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="184" t="s">
         <v>55</v>
       </c>
-      <c r="B32" s="91">
-[...85 lines deleted...]
-      <c r="A33" s="186" t="s">
+      <c r="B33" s="92">
+        <f t="shared" ref="B33:U33" ca="1" si="25">B26-B32</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="D33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="E33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="H33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="I33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="25">
+        <f t="shared" ref="J33:M33" ca="1" si="26">J26-J32</f>
+        <v>0</v>
+      </c>
+      <c r="K33" s="25">
+        <f t="shared" ca="1" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="92">
+        <f t="shared" ca="1" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="25">
+        <f t="shared" ca="1" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="N33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="O33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="R33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="S33" s="25">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="T33" s="25">
+        <f ca="1">T26-T32</f>
+        <v>0</v>
+      </c>
+      <c r="U33" s="54">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="V33" s="61">
+        <f ca="1">U33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A34" s="21"/>
+      <c r="B34" s="115"/>
+      <c r="C34" s="116"/>
+      <c r="D34" s="116"/>
+      <c r="E34" s="116"/>
+      <c r="F34" s="116"/>
+      <c r="G34" s="116"/>
+      <c r="H34" s="116"/>
+      <c r="I34" s="116"/>
+      <c r="J34" s="116"/>
+      <c r="K34" s="116"/>
+      <c r="L34" s="89"/>
+      <c r="M34" s="20"/>
+      <c r="N34" s="20"/>
+      <c r="O34" s="20"/>
+      <c r="P34" s="20"/>
+      <c r="Q34" s="20"/>
+      <c r="R34" s="20"/>
+      <c r="S34" s="20"/>
+      <c r="T34" s="20"/>
+      <c r="U34" s="20"/>
+      <c r="V34" s="18"/>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A35" s="185" t="s">
         <v>56</v>
       </c>
-      <c r="B33" s="94">
-[...109 lines deleted...]
-      <c r="A35" s="187" t="s">
+      <c r="B35" s="95">
+        <f>SUM(B36:B37)</f>
+        <v>0</v>
+      </c>
+      <c r="C35" s="30">
+        <f t="shared" ref="C35:U35" si="27">SUM(C36:C37)</f>
+        <v>0</v>
+      </c>
+      <c r="D35" s="30">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="E35" s="30">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="F35" s="30">
+        <f t="shared" ref="F35:H35" si="28">SUM(F36:F37)</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="30">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="30">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="30">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="30">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="30">
+        <f t="shared" ref="K35:M35" si="29">SUM(K36:K37)</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="95">
+        <f t="shared" ca="1" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="30">
+        <f t="shared" ca="1" si="29"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="O35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="Q35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="R35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="S35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="T35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="U35" s="30">
+        <f t="shared" ca="1" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="V35" s="31">
+        <f ca="1">SUM(B35:U35)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A36" s="173" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="87">
+        <f>B38*$G$8</f>
+        <v>0</v>
+      </c>
+      <c r="C36" s="17">
+        <f t="shared" ref="C36:I36" si="30">C38*$G$8</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="E36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="17">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="17">
+        <f t="shared" ref="J36:K36" si="31">J38*$G$8</f>
+        <v>0</v>
+      </c>
+      <c r="K36" s="17">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="154"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="28"/>
+      <c r="P36" s="28"/>
+      <c r="Q36" s="28"/>
+      <c r="R36" s="28"/>
+      <c r="S36" s="28"/>
+      <c r="T36" s="28"/>
+      <c r="U36" s="28"/>
+      <c r="V36" s="26">
+        <f>SUM(B36:U36)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A37" s="173" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="154"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="28"/>
+      <c r="K37" s="28"/>
+      <c r="L37" s="87">
+        <f ca="1">L39*K33</f>
+        <v>0</v>
+      </c>
+      <c r="M37" s="17">
+        <f t="shared" ref="M37:U37" ca="1" si="32">M39*L33</f>
+        <v>0</v>
+      </c>
+      <c r="N37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="O37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="R37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="S37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="T37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="U37" s="17">
+        <f t="shared" ca="1" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="V37" s="26">
+        <f ca="1">SUM(B37:U37)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A38" s="173" t="s">
         <v>57</v>
       </c>
-      <c r="B35" s="97">
-[...144 lines deleted...]
-      <c r="A37" s="175" t="s">
+      <c r="B38" s="114">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="C38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="D38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="E38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="F38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="G38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="H38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="I38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="J38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="K38" s="113">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="L38" s="154"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="28"/>
+      <c r="P38" s="28"/>
+      <c r="Q38" s="28"/>
+      <c r="R38" s="28"/>
+      <c r="S38" s="28"/>
+      <c r="T38" s="28"/>
+      <c r="U38" s="28"/>
+      <c r="V38" s="26"/>
+    </row>
+    <row r="39" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A39" s="173" t="s">
+        <v>58</v>
+      </c>
+      <c r="B39" s="165"/>
+      <c r="C39" s="166"/>
+      <c r="D39" s="166"/>
+      <c r="E39" s="166"/>
+      <c r="F39" s="166"/>
+      <c r="G39" s="166"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="166"/>
+      <c r="J39" s="166"/>
+      <c r="K39" s="166"/>
+      <c r="L39" s="155">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="M39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="N39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="O39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="P39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="Q39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="R39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="S39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="T39" s="110">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="U39" s="111">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="V39" s="26"/>
+    </row>
+    <row r="40" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A40" s="186" t="s">
+        <v>24</v>
+      </c>
+      <c r="B40" s="129">
+        <f t="shared" ref="B40:U40" ca="1" si="33">IFERROR(B41/(B41+B26),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C40" s="129">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="D40" s="129">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="E40" s="129">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="F40" s="96">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="G40" s="96">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="H40" s="96">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="I40" s="96">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="J40" s="96">
+        <f t="shared" ref="J40:M40" ca="1" si="34">IFERROR(J41/(J41+J26),0)</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="96">
+        <f t="shared" ca="1" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="L40" s="101">
+        <f t="shared" ca="1" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="M40" s="102">
+        <f t="shared" ca="1" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="N40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="O40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="P40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="Q40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="R40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="S40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="T40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="U40" s="107">
+        <f t="shared" ca="1" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="V40" s="26"/>
+    </row>
+    <row r="41" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A41" s="185" t="s">
+        <v>59</v>
+      </c>
+      <c r="B41" s="95">
+        <f>B35</f>
+        <v>0</v>
+      </c>
+      <c r="C41" s="30">
+        <f t="shared" ref="C41:I41" si="35">B41+C35</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="30">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="E41" s="30">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="F41" s="30">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="30">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="30">
+        <f>G41+H35</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="30">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="30">
+        <f>I41+J35</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="30">
+        <f t="shared" ref="K41" si="36">J41+K35</f>
+        <v>0</v>
+      </c>
+      <c r="L41" s="95">
+        <f ca="1">K41+L35</f>
+        <v>0</v>
+      </c>
+      <c r="M41" s="30">
+        <f t="shared" ref="M41:U41" ca="1" si="37">L41+M35</f>
+        <v>0</v>
+      </c>
+      <c r="N41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="O41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="P41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="Q41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="R41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="S41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="T41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="U41" s="30">
+        <f t="shared" ca="1" si="37"/>
+        <v>0</v>
+      </c>
+      <c r="V41" s="31">
+        <f ca="1">U41</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="23"/>
+      <c r="B42" s="117"/>
+      <c r="C42" s="118"/>
+      <c r="D42" s="118"/>
+      <c r="E42" s="118"/>
+      <c r="F42" s="118"/>
+      <c r="G42" s="118"/>
+      <c r="H42" s="118"/>
+      <c r="I42" s="118"/>
+      <c r="J42" s="118"/>
+      <c r="K42" s="118"/>
+      <c r="L42" s="93"/>
+      <c r="M42" s="23"/>
+      <c r="N42" s="23"/>
+      <c r="O42" s="23"/>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+      <c r="T42" s="23"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="22"/>
+    </row>
+    <row r="43" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A43" s="187" t="s">
         <v>62</v>
       </c>
-      <c r="B37" s="156"/>
-[...346 lines deleted...]
-      <c r="A43" s="189" t="s">
+      <c r="B43" s="97">
+        <f>SUM(B44:B48)</f>
+        <v>0</v>
+      </c>
+      <c r="C43" s="32">
+        <f t="shared" ref="C43:U43" si="38">SUM(C44:C48)</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="E43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="F43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="I43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="J43" s="32">
+        <f t="shared" ref="J43:M43" si="39">SUM(J44:J48)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="32">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="L43" s="97">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="32">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="O43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="Q43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="R43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="S43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="T43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="U43" s="32">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="V43" s="34">
+        <f t="shared" ref="V43:V48" si="40">SUM(B43:U43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A44" s="180" t="s">
         <v>63</v>
       </c>
-      <c r="B43" s="99">
-[...85 lines deleted...]
-      <c r="A44" s="182" t="s">
+      <c r="B44" s="130"/>
+      <c r="C44" s="131"/>
+      <c r="D44" s="131"/>
+      <c r="E44" s="131"/>
+      <c r="F44" s="131"/>
+      <c r="G44" s="131"/>
+      <c r="H44" s="131"/>
+      <c r="I44" s="150"/>
+      <c r="J44" s="150"/>
+      <c r="K44" s="150"/>
+      <c r="L44" s="130"/>
+      <c r="M44" s="150"/>
+      <c r="N44" s="131"/>
+      <c r="O44" s="131"/>
+      <c r="P44" s="131"/>
+      <c r="Q44" s="131"/>
+      <c r="R44" s="131"/>
+      <c r="S44" s="131"/>
+      <c r="T44" s="131"/>
+      <c r="U44" s="131"/>
+      <c r="V44" s="26">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="W44" s="136"/>
+    </row>
+    <row r="45" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A45" s="180" t="s">
         <v>64</v>
       </c>
-      <c r="B44" s="132"/>
-[...19 lines deleted...]
-      <c r="V44" s="27">
+      <c r="B45" s="132"/>
+      <c r="C45" s="133"/>
+      <c r="D45" s="133"/>
+      <c r="E45" s="133"/>
+      <c r="F45" s="133"/>
+      <c r="G45" s="133"/>
+      <c r="H45" s="133"/>
+      <c r="I45" s="133"/>
+      <c r="J45" s="133"/>
+      <c r="K45" s="133"/>
+      <c r="L45" s="132"/>
+      <c r="M45" s="133"/>
+      <c r="N45" s="133"/>
+      <c r="O45" s="133"/>
+      <c r="P45" s="133"/>
+      <c r="Q45" s="133"/>
+      <c r="R45" s="133"/>
+      <c r="S45" s="133"/>
+      <c r="T45" s="133"/>
+      <c r="U45" s="133"/>
+      <c r="V45" s="26">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
-      <c r="W44" s="138"/>
-[...2 lines deleted...]
-      <c r="A45" s="182" t="s">
+      <c r="W45" s="136"/>
+    </row>
+    <row r="46" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A46" s="173" t="s">
         <v>65</v>
       </c>
-      <c r="B45" s="134"/>
-[...19 lines deleted...]
-      <c r="V45" s="27">
+      <c r="B46" s="134"/>
+      <c r="C46" s="135"/>
+      <c r="D46" s="135"/>
+      <c r="E46" s="135"/>
+      <c r="F46" s="135"/>
+      <c r="G46" s="135"/>
+      <c r="H46" s="135"/>
+      <c r="I46" s="135"/>
+      <c r="J46" s="135"/>
+      <c r="K46" s="135"/>
+      <c r="L46" s="134"/>
+      <c r="M46" s="135"/>
+      <c r="N46" s="135"/>
+      <c r="O46" s="135"/>
+      <c r="P46" s="135"/>
+      <c r="Q46" s="135"/>
+      <c r="R46" s="135"/>
+      <c r="S46" s="135"/>
+      <c r="T46" s="135"/>
+      <c r="U46" s="133"/>
+      <c r="V46" s="26">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
-      <c r="W45" s="138"/>
-[...2 lines deleted...]
-      <c r="A46" s="175" t="s">
+      <c r="W46" s="136"/>
+    </row>
+    <row r="47" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A47" s="173" t="s">
         <v>66</v>
       </c>
-      <c r="B46" s="136"/>
-[...19 lines deleted...]
-      <c r="V46" s="27">
+      <c r="B47" s="87">
+        <f>B69*6</f>
+        <v>0</v>
+      </c>
+      <c r="C47" s="17">
+        <f t="shared" ref="C47:U47" si="41">C69*6</f>
+        <v>0</v>
+      </c>
+      <c r="D47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="E47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="G47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="I47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="J47" s="17">
+        <f t="shared" ref="J47:M47" si="42">J69*6</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="L47" s="87">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="M47" s="17">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="N47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="O47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="P47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="Q47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="R47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="S47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="T47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="U47" s="17">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="V47" s="26">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
-      <c r="W46" s="138"/>
-[...2 lines deleted...]
-      <c r="A47" s="175" t="s">
+      <c r="W47" s="136"/>
+    </row>
+    <row r="48" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A48" s="173" t="s">
         <v>67</v>
       </c>
-      <c r="B47" s="89">
-[...79 lines deleted...]
-      <c r="V47" s="27">
+      <c r="B48" s="88"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="19"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="19"/>
+      <c r="G48" s="19"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="19"/>
+      <c r="J48" s="19"/>
+      <c r="K48" s="19"/>
+      <c r="L48" s="88"/>
+      <c r="M48" s="19"/>
+      <c r="N48" s="19"/>
+      <c r="O48" s="19"/>
+      <c r="P48" s="19"/>
+      <c r="Q48" s="19"/>
+      <c r="R48" s="19"/>
+      <c r="S48" s="19"/>
+      <c r="T48" s="19"/>
+      <c r="U48" s="19"/>
+      <c r="V48" s="26">
         <f t="shared" si="40"/>
         <v>0</v>
       </c>
-      <c r="W47" s="138"/>
-[...29 lines deleted...]
-      <c r="W48" s="138" t="e">
+      <c r="W48" s="136" t="e">
         <f>IF(V48/V43&gt;0.1,"Proszę opisać w polu J51 główne składowe pozycji R48"," ")</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="49" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="190" t="s">
+    <row r="49" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="188" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="98">
+        <f>B43</f>
+        <v>0</v>
+      </c>
+      <c r="C49" s="45">
+        <f t="shared" ref="C49:I49" si="43">B49+C43</f>
+        <v>0</v>
+      </c>
+      <c r="D49" s="45">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="E49" s="45">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="F49" s="45">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="G49" s="45">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="H49" s="45">
+        <f>G49+H43</f>
+        <v>0</v>
+      </c>
+      <c r="I49" s="45">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="J49" s="45">
+        <f>I49+J43</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="45">
+        <f t="shared" ref="K49" si="44">J49+K43</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="98">
+        <f>K49+L43</f>
+        <v>0</v>
+      </c>
+      <c r="M49" s="45">
+        <f t="shared" ref="M49:U49" si="45">L49+M43</f>
+        <v>0</v>
+      </c>
+      <c r="N49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="O49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="P49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="Q49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="R49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="S49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="T49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="U49" s="45">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="V49" s="46">
+        <f>U49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="189" t="s">
         <v>69</v>
       </c>
-      <c r="B49" s="100">
-[...88 lines deleted...]
-      <c r="B50" s="101">
+      <c r="B50" s="99">
         <f t="shared" ref="B50:U50" si="46">B41-B49</f>
         <v>0</v>
       </c>
-      <c r="C50" s="45">
+      <c r="C50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="D50" s="45">
+      <c r="D50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="E50" s="45">
+      <c r="E50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="F50" s="45">
+      <c r="F50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="G50" s="45">
+      <c r="G50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="H50" s="45">
+      <c r="H50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="I50" s="45">
+      <c r="I50" s="43">
         <f t="shared" si="46"/>
         <v>0</v>
       </c>
-      <c r="J50" s="45">
+      <c r="J50" s="43">
         <f t="shared" ref="J50:M50" si="47">J41-J49</f>
         <v>0</v>
       </c>
-      <c r="K50" s="45">
+      <c r="K50" s="43">
         <f t="shared" si="47"/>
         <v>0</v>
       </c>
-      <c r="L50" s="101">
+      <c r="L50" s="99">
         <f t="shared" ca="1" si="47"/>
         <v>0</v>
       </c>
-      <c r="M50" s="45">
+      <c r="M50" s="43">
         <f t="shared" ca="1" si="47"/>
         <v>0</v>
       </c>
-      <c r="N50" s="45">
+      <c r="N50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="O50" s="45">
+      <c r="O50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="P50" s="45">
+      <c r="P50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="Q50" s="45">
+      <c r="Q50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="R50" s="45">
+      <c r="R50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="S50" s="45">
+      <c r="S50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="T50" s="45">
+      <c r="T50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="U50" s="45">
+      <c r="U50" s="43">
         <f t="shared" ca="1" si="46"/>
         <v>0</v>
       </c>
-      <c r="V50" s="46">
+      <c r="V50" s="44">
         <f ca="1">U50</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:22" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B51" s="102"/>
+    <row r="51" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A51" s="41"/>
+      <c r="B51" s="100"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
-      <c r="L51" s="158"/>
+      <c r="L51" s="156"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2"/>
       <c r="O51" s="2"/>
       <c r="P51" s="2"/>
       <c r="Q51" s="2"/>
       <c r="R51" s="2"/>
       <c r="S51" s="2"/>
       <c r="T51" s="2"/>
-      <c r="U51" s="49"/>
+      <c r="U51" s="47"/>
       <c r="V51" s="3"/>
     </row>
-    <row r="52" spans="1:22" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B52" s="102"/>
+    <row r="52" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A52" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="B52" s="100"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
-      <c r="L52" s="102"/>
+      <c r="L52" s="100"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="3"/>
     </row>
-    <row r="53" spans="1:22" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B53" s="102"/>
+    <row r="53" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A53" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="B53" s="100"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
-      <c r="L53" s="102"/>
+      <c r="L53" s="100"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="3"/>
     </row>
-    <row r="54" spans="1:22" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B54" s="102"/>
+    <row r="54" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A54" s="112" t="s">
+        <v>72</v>
+      </c>
+      <c r="B54" s="100"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
-      <c r="L54" s="102"/>
+      <c r="L54" s="100"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="3"/>
     </row>
-    <row r="55" spans="1:22" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B55" s="102"/>
+    <row r="55" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A55" s="112" t="s">
+        <v>73</v>
+      </c>
+      <c r="B55" s="100"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
-      <c r="L55" s="102"/>
+      <c r="L55" s="100"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="3"/>
     </row>
-    <row r="56" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A56" s="1"/>
-      <c r="B56" s="102"/>
+      <c r="B56" s="100"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
-      <c r="L56" s="102"/>
+      <c r="L56" s="100"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="3"/>
     </row>
-    <row r="57" spans="1:22" ht="30" x14ac:dyDescent="0.25">
-      <c r="A57" s="124" t="s">
+    <row r="57" spans="1:22" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A57" s="122" t="s">
+        <v>74</v>
+      </c>
+      <c r="B57" s="121" t="s">
         <v>75</v>
       </c>
-      <c r="B57" s="123" t="s">
+      <c r="C57" s="119"/>
+      <c r="D57" s="119"/>
+      <c r="E57" s="119"/>
+      <c r="F57" s="119"/>
+      <c r="G57" s="119"/>
+      <c r="H57" s="119"/>
+      <c r="I57" s="119"/>
+      <c r="J57" s="119"/>
+      <c r="K57" s="119"/>
+      <c r="L57" s="157"/>
+      <c r="M57" s="119"/>
+      <c r="N57" s="119"/>
+      <c r="O57" s="119"/>
+      <c r="P57" s="119"/>
+      <c r="Q57" s="119"/>
+      <c r="R57" s="119"/>
+      <c r="S57" s="119"/>
+      <c r="T57" s="119"/>
+      <c r="U57" s="119"/>
+      <c r="V57" s="35"/>
+    </row>
+    <row r="58" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A58" s="190" t="s">
         <v>76</v>
       </c>
-      <c r="C57" s="121"/>
-[...21 lines deleted...]
-      <c r="A58" s="192" t="s">
+      <c r="B58" s="123"/>
+      <c r="C58" s="123"/>
+      <c r="D58" s="123"/>
+      <c r="E58" s="123"/>
+      <c r="F58" s="123"/>
+      <c r="G58" s="123"/>
+      <c r="H58" s="123"/>
+      <c r="I58" s="123"/>
+      <c r="J58" s="123"/>
+      <c r="K58" s="123"/>
+      <c r="L58" s="158"/>
+      <c r="M58" s="123"/>
+      <c r="N58" s="123"/>
+      <c r="O58" s="123"/>
+      <c r="P58" s="123"/>
+      <c r="Q58" s="123"/>
+      <c r="R58" s="123"/>
+      <c r="S58" s="123"/>
+      <c r="T58" s="123"/>
+      <c r="U58" s="124"/>
+      <c r="V58" s="167" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A59" s="191" t="s">
         <v>77</v>
       </c>
-      <c r="B58" s="125"/>
-[...19 lines deleted...]
-      <c r="V58" s="169" t="s">
+      <c r="B59" s="125"/>
+      <c r="C59" s="125"/>
+      <c r="D59" s="125"/>
+      <c r="E59" s="125"/>
+      <c r="F59" s="125"/>
+      <c r="G59" s="125"/>
+      <c r="H59" s="125"/>
+      <c r="I59" s="125"/>
+      <c r="J59" s="125"/>
+      <c r="K59" s="125"/>
+      <c r="L59" s="159"/>
+      <c r="M59" s="125"/>
+      <c r="N59" s="125"/>
+      <c r="O59" s="125"/>
+      <c r="P59" s="125"/>
+      <c r="Q59" s="125"/>
+      <c r="R59" s="125"/>
+      <c r="S59" s="125"/>
+      <c r="T59" s="125"/>
+      <c r="U59" s="126"/>
+      <c r="V59" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="59" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A59" s="193" t="s">
+    <row r="60" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A60" s="191" t="s">
         <v>78</v>
       </c>
-      <c r="B59" s="127"/>
-[...19 lines deleted...]
-      <c r="V59" s="169" t="s">
+      <c r="B60" s="125"/>
+      <c r="C60" s="125"/>
+      <c r="D60" s="125"/>
+      <c r="E60" s="125"/>
+      <c r="F60" s="125"/>
+      <c r="G60" s="125"/>
+      <c r="H60" s="125"/>
+      <c r="I60" s="125"/>
+      <c r="J60" s="125"/>
+      <c r="K60" s="125"/>
+      <c r="L60" s="159"/>
+      <c r="M60" s="125"/>
+      <c r="N60" s="125"/>
+      <c r="O60" s="125"/>
+      <c r="P60" s="125"/>
+      <c r="Q60" s="125"/>
+      <c r="R60" s="125"/>
+      <c r="S60" s="125"/>
+      <c r="T60" s="125"/>
+      <c r="U60" s="126"/>
+      <c r="V60" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="60" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A60" s="193" t="s">
+    <row r="61" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A61" s="191" t="s">
         <v>79</v>
       </c>
-      <c r="B60" s="127"/>
-[...19 lines deleted...]
-      <c r="V60" s="169" t="s">
+      <c r="B61" s="125"/>
+      <c r="C61" s="125"/>
+      <c r="D61" s="125"/>
+      <c r="E61" s="125"/>
+      <c r="F61" s="125"/>
+      <c r="G61" s="125"/>
+      <c r="H61" s="125"/>
+      <c r="I61" s="125"/>
+      <c r="J61" s="125"/>
+      <c r="K61" s="125"/>
+      <c r="L61" s="159"/>
+      <c r="M61" s="125"/>
+      <c r="N61" s="125"/>
+      <c r="O61" s="125"/>
+      <c r="P61" s="125"/>
+      <c r="Q61" s="125"/>
+      <c r="R61" s="125"/>
+      <c r="S61" s="125"/>
+      <c r="T61" s="125"/>
+      <c r="U61" s="126"/>
+      <c r="V61" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="61" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A61" s="193" t="s">
+    <row r="62" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A62" s="191" t="s">
         <v>80</v>
       </c>
-      <c r="B61" s="127"/>
-[...19 lines deleted...]
-      <c r="V61" s="169" t="s">
+      <c r="B62" s="125"/>
+      <c r="C62" s="125"/>
+      <c r="D62" s="125"/>
+      <c r="E62" s="125"/>
+      <c r="F62" s="125"/>
+      <c r="G62" s="125"/>
+      <c r="H62" s="125"/>
+      <c r="I62" s="125"/>
+      <c r="J62" s="125"/>
+      <c r="K62" s="125"/>
+      <c r="L62" s="159"/>
+      <c r="M62" s="125"/>
+      <c r="N62" s="125"/>
+      <c r="O62" s="125"/>
+      <c r="P62" s="125"/>
+      <c r="Q62" s="125"/>
+      <c r="R62" s="125"/>
+      <c r="S62" s="125"/>
+      <c r="T62" s="125"/>
+      <c r="U62" s="126"/>
+      <c r="V62" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="62" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A62" s="193" t="s">
+    <row r="63" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A63" s="191" t="s">
         <v>81</v>
       </c>
-      <c r="B62" s="127"/>
-[...19 lines deleted...]
-      <c r="V62" s="169" t="s">
+      <c r="B63" s="125"/>
+      <c r="C63" s="125"/>
+      <c r="D63" s="125"/>
+      <c r="E63" s="125"/>
+      <c r="F63" s="125"/>
+      <c r="G63" s="125"/>
+      <c r="H63" s="125"/>
+      <c r="I63" s="125"/>
+      <c r="J63" s="125"/>
+      <c r="K63" s="125"/>
+      <c r="L63" s="159"/>
+      <c r="M63" s="125"/>
+      <c r="N63" s="125"/>
+      <c r="O63" s="125"/>
+      <c r="P63" s="125"/>
+      <c r="Q63" s="125"/>
+      <c r="R63" s="125"/>
+      <c r="S63" s="125"/>
+      <c r="T63" s="125"/>
+      <c r="U63" s="126"/>
+      <c r="V63" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="63" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A63" s="193" t="s">
+    <row r="64" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A64" s="191" t="s">
         <v>82</v>
       </c>
-      <c r="B63" s="127"/>
-[...19 lines deleted...]
-      <c r="V63" s="169" t="s">
+      <c r="B64" s="125"/>
+      <c r="C64" s="125"/>
+      <c r="D64" s="125"/>
+      <c r="E64" s="125"/>
+      <c r="F64" s="125"/>
+      <c r="G64" s="125"/>
+      <c r="H64" s="125"/>
+      <c r="I64" s="125"/>
+      <c r="J64" s="125"/>
+      <c r="K64" s="125"/>
+      <c r="L64" s="159"/>
+      <c r="M64" s="125"/>
+      <c r="N64" s="125"/>
+      <c r="O64" s="125"/>
+      <c r="P64" s="125"/>
+      <c r="Q64" s="125"/>
+      <c r="R64" s="125"/>
+      <c r="S64" s="125"/>
+      <c r="T64" s="125"/>
+      <c r="U64" s="126"/>
+      <c r="V64" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="64" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A64" s="193" t="s">
+    <row r="65" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A65" s="191" t="s">
         <v>83</v>
       </c>
-      <c r="B64" s="127"/>
-[...19 lines deleted...]
-      <c r="V64" s="169" t="s">
+      <c r="B65" s="125"/>
+      <c r="C65" s="125"/>
+      <c r="D65" s="125"/>
+      <c r="E65" s="125"/>
+      <c r="F65" s="125"/>
+      <c r="G65" s="125"/>
+      <c r="H65" s="125"/>
+      <c r="I65" s="125"/>
+      <c r="J65" s="125"/>
+      <c r="K65" s="125"/>
+      <c r="L65" s="159"/>
+      <c r="M65" s="125"/>
+      <c r="N65" s="125"/>
+      <c r="O65" s="125"/>
+      <c r="P65" s="125"/>
+      <c r="Q65" s="125"/>
+      <c r="R65" s="125"/>
+      <c r="S65" s="125"/>
+      <c r="T65" s="125"/>
+      <c r="U65" s="126"/>
+      <c r="V65" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="65" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A65" s="193" t="s">
+    <row r="66" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A66" s="191" t="s">
         <v>84</v>
       </c>
-      <c r="B65" s="127"/>
-[...19 lines deleted...]
-      <c r="V65" s="169" t="s">
+      <c r="B66" s="125"/>
+      <c r="C66" s="125"/>
+      <c r="D66" s="125"/>
+      <c r="E66" s="125"/>
+      <c r="F66" s="125"/>
+      <c r="G66" s="125"/>
+      <c r="H66" s="125"/>
+      <c r="I66" s="125"/>
+      <c r="J66" s="125"/>
+      <c r="K66" s="125"/>
+      <c r="L66" s="159"/>
+      <c r="M66" s="125"/>
+      <c r="N66" s="125"/>
+      <c r="O66" s="125"/>
+      <c r="P66" s="125"/>
+      <c r="Q66" s="125"/>
+      <c r="R66" s="125"/>
+      <c r="S66" s="125"/>
+      <c r="T66" s="125"/>
+      <c r="U66" s="126"/>
+      <c r="V66" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="66" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A66" s="193" t="s">
+    <row r="67" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A67" s="191" t="s">
         <v>85</v>
       </c>
-      <c r="B66" s="127"/>
-[...19 lines deleted...]
-      <c r="V66" s="169" t="s">
+      <c r="B67" s="125"/>
+      <c r="C67" s="125"/>
+      <c r="D67" s="125"/>
+      <c r="E67" s="125"/>
+      <c r="F67" s="125"/>
+      <c r="G67" s="125"/>
+      <c r="H67" s="125"/>
+      <c r="I67" s="125"/>
+      <c r="J67" s="125"/>
+      <c r="K67" s="125"/>
+      <c r="L67" s="159"/>
+      <c r="M67" s="125"/>
+      <c r="N67" s="125"/>
+      <c r="O67" s="125"/>
+      <c r="P67" s="125"/>
+      <c r="Q67" s="125"/>
+      <c r="R67" s="125"/>
+      <c r="S67" s="125"/>
+      <c r="T67" s="125"/>
+      <c r="U67" s="126"/>
+      <c r="V67" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="67" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A67" s="193" t="s">
+    <row r="68" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A68" s="192" t="s">
         <v>86</v>
       </c>
-      <c r="B67" s="127"/>
-[...19 lines deleted...]
-      <c r="V67" s="169" t="s">
+      <c r="B68" s="127"/>
+      <c r="C68" s="127"/>
+      <c r="D68" s="127"/>
+      <c r="E68" s="127"/>
+      <c r="F68" s="127"/>
+      <c r="G68" s="127"/>
+      <c r="H68" s="127"/>
+      <c r="I68" s="127"/>
+      <c r="J68" s="127"/>
+      <c r="K68" s="127"/>
+      <c r="L68" s="160"/>
+      <c r="M68" s="127"/>
+      <c r="N68" s="127"/>
+      <c r="O68" s="127"/>
+      <c r="P68" s="127"/>
+      <c r="Q68" s="127"/>
+      <c r="R68" s="127"/>
+      <c r="S68" s="127"/>
+      <c r="T68" s="127"/>
+      <c r="U68" s="128"/>
+      <c r="V68" s="167" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="68" spans="1:22" x14ac:dyDescent="0.25">
-      <c r="A68" s="194" t="s">
+    <row r="69" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="193" t="s">
         <v>87</v>
       </c>
-      <c r="B68" s="129"/>
-[...24 lines deleted...]
-      <c r="A69" s="195" t="s">
+      <c r="B69" s="120">
+        <f t="shared" ref="B69:U69" si="48">SUM(B58:B68)</f>
+        <v>0</v>
+      </c>
+      <c r="C69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="D69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="E69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="F69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="G69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="H69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="I69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="J69" s="120">
+        <f t="shared" ref="J69:M69" si="49">SUM(J58:J68)</f>
+        <v>0</v>
+      </c>
+      <c r="K69" s="120">
+        <f t="shared" si="49"/>
+        <v>0</v>
+      </c>
+      <c r="L69" s="161">
+        <f t="shared" si="49"/>
+        <v>0</v>
+      </c>
+      <c r="M69" s="120">
+        <f t="shared" si="49"/>
+        <v>0</v>
+      </c>
+      <c r="N69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="O69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="P69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="Q69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="R69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="S69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="T69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="U69" s="120">
+        <f t="shared" si="48"/>
+        <v>0</v>
+      </c>
+      <c r="V69" s="36"/>
+    </row>
+    <row r="70" spans="1:22" x14ac:dyDescent="0.3">
+      <c r="A70" s="144" t="s">
         <v>88</v>
       </c>
-      <c r="B69" s="122">
-[...85 lines deleted...]
-      <c r="B70" s="144" t="e">
+      <c r="B70" s="142" t="e">
         <f>(SUM(B58:U62)*6)/V43</f>
         <v>#DIV/0!</v>
       </c>
       <c r="H70" s="4"/>
       <c r="I70" s="4"/>
       <c r="J70" s="4"/>
       <c r="K70" s="4"/>
       <c r="L70" s="4"/>
       <c r="M70" s="4"/>
       <c r="N70" s="4"/>
       <c r="O70" s="4"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
       <c r="R70" s="4"/>
       <c r="S70" s="4"/>
       <c r="T70" s="4"/>
       <c r="U70" s="4"/>
       <c r="V70" s="4"/>
     </row>
-    <row r="71" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A71" s="5"/>
-      <c r="B71" s="145"/>
-[...4 lines deleted...]
-      <c r="G71" s="145"/>
+      <c r="B71" s="143"/>
+      <c r="C71" s="143"/>
+      <c r="D71" s="143"/>
+      <c r="E71" s="143"/>
+      <c r="F71" s="143"/>
+      <c r="G71" s="143"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
       <c r="L71" s="7"/>
       <c r="M71" s="7"/>
       <c r="N71" s="7"/>
       <c r="O71" s="7"/>
       <c r="P71" s="7"/>
       <c r="Q71" s="7"/>
       <c r="R71" s="7"/>
       <c r="S71" s="7"/>
       <c r="T71" s="7"/>
       <c r="U71" s="7"/>
       <c r="V71" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="T17:U17"/>
     <mergeCell ref="B15:V15"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:G17"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="N17:O17"/>
     <mergeCell ref="P17:Q17"/>
     <mergeCell ref="R17:S17"/>
     <mergeCell ref="J17:K17"/>
     <mergeCell ref="L17:M17"/>
     <mergeCell ref="B16:K16"/>
     <mergeCell ref="L16:V16"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <conditionalFormatting sqref="C27">
-    <cfRule type="cellIs" dxfId="21" priority="59" operator="lessThan">
+    <cfRule type="cellIs" dxfId="10" priority="59" operator="lessThan">
       <formula>0.1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E27">
-    <cfRule type="cellIs" dxfId="20" priority="58" operator="lessThan">
+    <cfRule type="cellIs" dxfId="9" priority="58" operator="lessThan">
       <formula>0.25</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F40:U40">
-    <cfRule type="cellIs" dxfId="19" priority="31" operator="greaterThanOrEqual">
+    <cfRule type="cellIs" dxfId="8" priority="31" operator="greaterThanOrEqual">
       <formula>0.22</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G6">
-    <cfRule type="expression" dxfId="18" priority="5">
+    <cfRule type="expression" dxfId="7" priority="5">
       <formula>AND(G6&lt;&gt;0,OR(G6&gt;110000))</formula>
-    </cfRule>
-[...3232 lines deleted...]
-      <formula>AND(G5&lt;&gt;0,OR(G5&gt;110000))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G27">
     <cfRule type="cellIs" dxfId="6" priority="8" operator="lessThan">
       <formula>0.4</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I27">
-    <cfRule type="cellIs" dxfId="5" priority="10" operator="lessThan">
+    <cfRule type="cellIs" dxfId="5" priority="21" operator="lessThan">
       <formula>0.55</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K27">
-    <cfRule type="cellIs" dxfId="4" priority="4" operator="lessThan">
+    <cfRule type="cellIs" dxfId="4" priority="1" operator="lessThan">
       <formula>0.7</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="N52:V52 B52:M58 N53:U58">
-    <cfRule type="cellIs" dxfId="3" priority="14" operator="lessThan">
+  <conditionalFormatting sqref="N50:V50 B50:M56 N51:U56">
+    <cfRule type="cellIs" dxfId="3" priority="96" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="V2:V9">
-    <cfRule type="beginsWith" dxfId="2" priority="1" operator="beginsWith" text="FA">
+    <cfRule type="beginsWith" dxfId="2" priority="2" operator="beginsWith" text="FA">
       <formula>LEFT(V2,LEN("FA"))="FA"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="V50">
+  <conditionalFormatting sqref="V48">
     <cfRule type="cellIs" dxfId="1" priority="7" operator="greaterThan">
-      <formula>$V$45*10%</formula>
+      <formula>$V$43*10%</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="GM27">
     <cfRule type="cellIs" dxfId="0" priority="9" operator="lessThan">
       <formula>0.4</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="23" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Model 2 - co-investment model'!Print_Area</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Commitment model</vt:lpstr>
+      <vt:lpstr>'Commitment model'!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>