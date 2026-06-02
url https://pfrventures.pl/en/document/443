--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="032A8CF2" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
@@ -291,103 +287,119 @@
         </w:rPr>
         <w:t>basic font size: at least 11 points,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D5DD23" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>line spacing: at least 1.15,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591581D" w14:textId="5D426E0F" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="4591581D" w14:textId="010BF183" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The volume of the Investment Policy </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed 40 pages (with the exception of</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> not exceed 40 pages (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B5EEE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> letters of intent from potential Co-Investors,</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Exhibit A to Appendix 3 to the Rules</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>, and the voluntary investment presentation referred to under item 1</w:t>
+        <w:t xml:space="preserve">the voluntary investment presentation referred to under </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EE268D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
@@ -571,51 +583,67 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment profile: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1A8100" w14:textId="08F70A2B" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(i) stages of development of Portfolio Companies and their share (</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) stages of development of Portfolio Companies and their share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>%, value and quantity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>-wise</w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -881,110 +909,104 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">profile and type of innovation of </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D7399F" w14:textId="745A4F20" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="58D7399F" w14:textId="5EDB1A91" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">assumed shareholding structure of the investment portfolio (by quantity and value). Data in the table should be consistent with the data in Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to the Rules (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tender Identification Form,</w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Appendix </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Financial Schedule)</w:t>
+        <w:t xml:space="preserve"> and Financial Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84A0E" w:rsidRPr="00360C1C" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
@@ -1722,100 +1744,139 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investment strategy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B7448" w14:textId="3902EE39" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">strategy and sources of acquisition of investment projects (dealflow), including marketing strategy, </w:t>
+        <w:t>strategy and sources of acquisition of investment projects (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dealflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), including marketing strategy, </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">promotion and communication plan targeted at the start-up ecosystem (e.g. partnering with the research community, institutions dealing with the commercialisation of technologies) adequate to the investment profile of the </w:t>
+        <w:t xml:space="preserve">promotion and communication plan targeted at the start-up ecosystem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(e.g. partnering with the research community, institutions dealing with the commercialisation of technologies) adequate to the investment profile of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
+        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1825,51 +1886,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy for examination of investment projects (due diligence),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8138E0" w14:textId="195AC786" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">basic terms and conditions for investment agreements entered into with </w:t>
+        <w:t xml:space="preserve">basic terms and conditions for investment agreements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6FF14C" w14:textId="45024061" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1887,51 +1964,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ortfolio </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ompanies, taking into account activities aimed at </w:t>
+        <w:t xml:space="preserve">ompanies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities aimed at </w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1986,82 +2079,147 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ompanies,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EB9090" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Follow-on Investment strategy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22158429" w14:textId="3C87A896" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="22158429" w14:textId="169723BD" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nature </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">of parallel activity in the venture capital market (or related to venture capital) conducted by Team members (if any) and its complementariness with the </w:t>
+        <w:t>of parallel activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the venture capital market (or related to venture capital) </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and (ii) for the Corporate Investor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducted by Team members (if any) and its </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8" w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>complementarity</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>'s strategy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F7E941F" w14:textId="314C4D13" w:rsidR="00066D51" w:rsidRDefault="009A1B76" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2086,946 +2244,747 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">taking sustainability factors into account in the assessment of investment projects, e.g. by applying the </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Principles for Responsible Investment</w:t>
       </w:r>
       <w:r w:rsidRPr="009378BC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other relevant international ESG standards</w:t>
       </w:r>
       <w:r w:rsidR="00360C2A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
-      </w:r>
-[...239 lines deleted...]
-        <w:t>Method of determining the level of Carried Interest from Co-Investors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5C842" w14:textId="70A18C15" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Corporate Investor (if Model 1 is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>selected</w:t>
       </w:r>
       <w:r w:rsidR="006B746D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Corporate Investor is indicated in Section 14 of</w:t>
       </w:r>
       <w:r w:rsidR="0075051B">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B746D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 1 – Tender Identification Form</w:t>
       </w:r>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46704F43" w14:textId="77777777" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
+    <w:p w14:paraId="2AA3B12D" w14:textId="52799FBF" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F325B3">
-[...4 lines deleted...]
-        <w:t>Adequacy of the profile of the proposed Corporate Investor in the context of the implementation of the VC Fund's Investment Policy,</w:t>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ownership and management structure of the Corporate Investor, including identification of the Ultimate Beneficial Owner, as well as affiliated entities (if the Corporate Investor operates within a group);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D9B86" w14:textId="3FD2A8CD" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
+    <w:p w14:paraId="64D0E75C" w14:textId="2E237CCA" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F325B3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> VC Fund,</w:t>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Description of the core business activities of the Corporate Investor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026449E3" w14:textId="58F2C09B" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
+    <w:p w14:paraId="3D48905C" w14:textId="6C07BCCC" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F325B3">
-[...18 lines deleted...]
-        <w:t>) and in commercial cooperation with start-ups (e.g. PoC),</w:t>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Suitability of the profile of the proposed Corporate Investor in the context of implementing the Investment Policy of the VC Fund;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7333A6" w14:textId="610ABE30" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
+    <w:p w14:paraId="23D6EE65" w14:textId="455AB638" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Organisational, financial and strategic capacity of the entity to act as a Corporate Investor in the VC Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07844B6C" w14:textId="5EA15C4E" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ability of the Corporate Investor to make capital contributions to the VC Fund and credibility </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fulfilling such commitment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794E2095" w14:textId="3CF9BDF9" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Track record of the Corporate Investor in investment activities (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> micro, small and medium-sized companies at early or later stages of development), acceleration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>activities, cooperation with start-ups, or experience related to PoC or direct implementations of solutions developed by start-ups at the Corporate Investor's premises;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4544F6BB" w14:textId="5FD4E28E" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alignment between the areas of activity of the Portfolio Companies and the business area of the Corporate Investor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BA2E7E" w14:textId="563D4AAB" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Terms and conditions governing the cooperation between the Corporate Investor and the Portfolio Companies (where applicable);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9640FC" w14:textId="63980A91" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Scope and manner of delivering smart money to the Portfolio Companies in connection with the presence of the Corporate Investor in the VC Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160565B8" w14:textId="10A7EF6A" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00752CD8" w:rsidP="00066D51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>j. Scope of support provided by the Corporate Investor to the investment processes of the VC Fund (e.g. in the areas of deal sourcing, technology analysis, product analysis, and assessment of the commercialisation potential of solutions developed by entities that may be potential investment targets of the VC Fund).</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> of the areas of activity of the Portfolio Companies with the area of activity of the Corporate Investor,</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund’s economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095F64F5" w14:textId="12AEF306" w:rsidR="00360C2A" w:rsidRPr="00360C2A" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
+    <w:p w14:paraId="6A2BD45B" w14:textId="70F6207F" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F325B3">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Financial Schedule</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> VC Fund.</w:t>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, including a description of the assumptions underlying the Investment Budget and the Operating Budget;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160565B8" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="2E7E95CE" w14:textId="20233F84" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Description and adequacy of the level of management costs in the context of implementing the Investment Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA8979F" w14:textId="4945C525" w:rsidR="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>⁽¹⁾ A sample Financial Schedule is provided in Annex No. 4 to the Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADA98C9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+          <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Financial Schedule</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Organisational structure:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681C125E" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="0F243967" w14:textId="3A73A8D2" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description of the Investment Budget assumptions,</w:t>
+        <w:t xml:space="preserve">presentation of the organisational, ownership and legal structure of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Managing Entity, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F987C7" w14:textId="143D2DF7" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="7BBAEAD9" w14:textId="17768EF0" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description of the Operating Budget assumptions</w:t>
-[...6 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">presentation of the responsibilities of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shareholders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned bodies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persons identified in Appendix 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Rules</w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0260E6F6" w14:textId="50CE3552" w:rsidR="00360C2A" w:rsidRPr="00FE4242" w:rsidRDefault="00360C2A" w:rsidP="00066D51">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="4CD07D25" w14:textId="7FDD75B7" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F325B3">
-[...88 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for the Investment Committee - presentation of the profiles of members of the Investment Committee, indication whether</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observers to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Investment Committee are planned to be indicated by Private Investors and the scope of authority of such members, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADA98C9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-[...155 lines deleted...]
-    <w:p w14:paraId="755DC716" w14:textId="3D25A36F" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
+    <w:p w14:paraId="755DC716" w14:textId="6E32BE07" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">profiles of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>’s or the Managing Entity’s other Team members who have not been described in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>, including in particular experience in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in particular experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in VC/PE investments, entrepreneurial experience, </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">industrial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>and other key business experience</w:t>
       </w:r>
       <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB7E3F" w14:textId="72D1D901" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -3045,51 +3004,67 @@
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Managing Entity,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, in particular the rules for distribution of extra</w:t>
+        <w:t xml:space="preserve">description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules for distribution of extra</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> remuneration (Carried Interest)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EA2F49" w14:textId="15338CAB" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00336964">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3290,127 +3265,59 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="734A6636" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="079B5F3D" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
-[...1 lines deleted...]
-        <w:ind w:left="709"/>
+    <w:p w14:paraId="079B5F3D" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00CF7B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...65 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="25D9A923" w14:textId="77777777" w:rsidR="0083209B" w:rsidRPr="0083209B" w:rsidRDefault="0083209B" w:rsidP="0083209B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210BAE9F" w14:textId="0A4F78CB" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
@@ -3574,70 +3481,97 @@
           <w:tcPr>
             <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F5E81E9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28E20C32" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00F34901" w:rsidRDefault="00432F80" w:rsidP="0083209B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A587A05" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
+    <w:p w14:paraId="4A587A05" w14:textId="4EA4E373" w:rsidR="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Investment Risk Management Policy:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Investment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA8E8E6" w14:textId="77777777" w:rsidR="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00CF7B2F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="765"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="02FAB14F" w14:textId="6D8C5B04" w:rsidR="00432F80" w:rsidRPr="00FB4FCF" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ESG policies and procedures related to social and employee </w:t>
       </w:r>
       <w:r>
@@ -3649,554 +3583,215 @@
         <w:t>matters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ECF3AB7" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B31A325" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:sectPr w:rsidR="00FB4FCF" w:rsidSect="0045269C">
-          <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5F0A7F" w14:textId="0342B74B" w:rsidR="00FB4FCF" w:rsidRPr="00F325B3" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
-[...326 lines deleted...]
-        <w:ind w:left="405"/>
+    <w:p w14:paraId="301F5DD2" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRPr="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00CF7B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="0045269C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A27078B" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C" w:rsidP="00B84A0E">
+    <w:p w14:paraId="238CE882" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C2999AD" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C" w:rsidP="00B84A0E">
+    <w:p w14:paraId="4690BDD0" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="62C965E9" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C">
+    <w:p w14:paraId="46FA4EA1" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="80"/>
-    <w:family w:val="swiss"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="778CCB73" w14:textId="77777777" w:rsidR="000C36D3" w:rsidRDefault="000C36D3">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -4222,261 +3817,341 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="00F0BC9C" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="3295D3FF" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="00B15AF1">
+    <w:r w:rsidR="00752CD8">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="006B746D">
+    <w:r w:rsidR="00752CD8">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="689E62F2" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C" w:rsidP="00432F80">
+    <w:p w14:paraId="4C0CB4D1" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A2074F5" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C" w:rsidP="00432F80">
+    <w:p w14:paraId="6E971FCA" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43C362B0" w14:textId="77777777" w:rsidR="0045269C" w:rsidRDefault="0045269C">
+    <w:p w14:paraId="6DBD92FF" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AI, Big Data, BioTech, Blockchain, CleanTech, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, MarTech, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
+        <w:t xml:space="preserve"> AI, Big Data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>BioTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Blockchain, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>CleanTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>MarTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
+    <w:p w14:paraId="0DE5FA77" w14:textId="3CE0AF23" w:rsidR="00752CD8" w:rsidRDefault="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> Financial Schedule </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> in Appendix No. 4 to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
     <w:p w14:paraId="43F96B2B" w14:textId="3B8E224D" w:rsidR="00360C1C" w:rsidRPr="00360C1C" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00360C1C" w:rsidRPr="001179D4">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="483D6EFD" w14:textId="47050F63" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="483D6EFD" w14:textId="1B2FFDA1" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00336964">
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2D49AA10" w14:textId="2E923B9C" w:rsidR="00752CD8" w:rsidRDefault="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00336964">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A1B76">
-[...26 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00336964">
-[...3 lines deleted...]
-        <w:t>Schedule.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> Financial Schedule </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>attached</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> as Appendix 4 to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="35C32020" w:rsidR="00432F80" w:rsidRDefault="00717E2E" w:rsidP="00432F80">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B4367B" wp14:editId="319AD1C5">
           <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4502,60 +4177,50 @@
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
-    <w:pPr>
-[...8 lines deleted...]
-  <w:p w14:paraId="35436D8D" w14:textId="77777777" w:rsidR="000C36D3" w:rsidRDefault="000C36D3">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8529,51 +8194,51 @@
   <w:num w:numId="30" w16cid:durableId="1671373610">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="743262065">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="427039224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8606,50 +8271,51 @@
     <w:rsid w:val="000177CF"/>
     <w:rsid w:val="00020CE8"/>
     <w:rsid w:val="000216FA"/>
     <w:rsid w:val="0002180A"/>
     <w:rsid w:val="00021FC8"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00023DAC"/>
     <w:rsid w:val="00023DFD"/>
     <w:rsid w:val="00025214"/>
     <w:rsid w:val="00025B9B"/>
     <w:rsid w:val="0002651C"/>
     <w:rsid w:val="000267A9"/>
     <w:rsid w:val="00027080"/>
     <w:rsid w:val="00027F30"/>
     <w:rsid w:val="000305BE"/>
     <w:rsid w:val="00030BF0"/>
     <w:rsid w:val="000317FE"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031882"/>
     <w:rsid w:val="00033DFF"/>
     <w:rsid w:val="00034017"/>
     <w:rsid w:val="000343B0"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="000345D8"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="00034CD3"/>
     <w:rsid w:val="00035EFB"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036278"/>
     <w:rsid w:val="0003761B"/>
     <w:rsid w:val="000401C2"/>
     <w:rsid w:val="00040441"/>
     <w:rsid w:val="00041206"/>
     <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043628"/>
     <w:rsid w:val="0004367B"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="0004635F"/>
     <w:rsid w:val="00046EBE"/>
     <w:rsid w:val="00050150"/>
     <w:rsid w:val="00050A19"/>
     <w:rsid w:val="00052668"/>
     <w:rsid w:val="000528FB"/>
     <w:rsid w:val="00052B0F"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="0005386E"/>
     <w:rsid w:val="00053E59"/>
     <w:rsid w:val="000542C1"/>
@@ -9339,50 +9005,51 @@
     <w:rsid w:val="00387E3E"/>
     <w:rsid w:val="00391D64"/>
     <w:rsid w:val="00392FD2"/>
     <w:rsid w:val="0039351E"/>
     <w:rsid w:val="003949FF"/>
     <w:rsid w:val="00394B0B"/>
     <w:rsid w:val="00394E45"/>
     <w:rsid w:val="00395CCE"/>
     <w:rsid w:val="00397BA0"/>
     <w:rsid w:val="00397E1B"/>
     <w:rsid w:val="003A0FF0"/>
     <w:rsid w:val="003A157B"/>
     <w:rsid w:val="003A258F"/>
     <w:rsid w:val="003A2A6E"/>
     <w:rsid w:val="003A3A6F"/>
     <w:rsid w:val="003A4150"/>
     <w:rsid w:val="003A41BE"/>
     <w:rsid w:val="003A45A6"/>
     <w:rsid w:val="003A4F25"/>
     <w:rsid w:val="003A579D"/>
     <w:rsid w:val="003A5D56"/>
     <w:rsid w:val="003A6A3E"/>
     <w:rsid w:val="003A7846"/>
     <w:rsid w:val="003B0C11"/>
     <w:rsid w:val="003B0C3A"/>
+    <w:rsid w:val="003B14F0"/>
     <w:rsid w:val="003B24E2"/>
     <w:rsid w:val="003B284A"/>
     <w:rsid w:val="003B3E8C"/>
     <w:rsid w:val="003B504A"/>
     <w:rsid w:val="003B57FA"/>
     <w:rsid w:val="003B5950"/>
     <w:rsid w:val="003B6055"/>
     <w:rsid w:val="003B6060"/>
     <w:rsid w:val="003B6303"/>
     <w:rsid w:val="003B6A9C"/>
     <w:rsid w:val="003B6C07"/>
     <w:rsid w:val="003B6CD0"/>
     <w:rsid w:val="003B7711"/>
     <w:rsid w:val="003B7D6C"/>
     <w:rsid w:val="003C01A7"/>
     <w:rsid w:val="003C0439"/>
     <w:rsid w:val="003C291B"/>
     <w:rsid w:val="003C2B8B"/>
     <w:rsid w:val="003C31D8"/>
     <w:rsid w:val="003C3548"/>
     <w:rsid w:val="003C3863"/>
     <w:rsid w:val="003C4023"/>
     <w:rsid w:val="003C5829"/>
     <w:rsid w:val="003C5889"/>
     <w:rsid w:val="003C5AE2"/>
@@ -9612,50 +9279,51 @@
     <w:rsid w:val="004E1E5C"/>
     <w:rsid w:val="004E2D8F"/>
     <w:rsid w:val="004E3BE7"/>
     <w:rsid w:val="004E472B"/>
     <w:rsid w:val="004E5019"/>
     <w:rsid w:val="004E5A5F"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E64A9"/>
     <w:rsid w:val="004E71A2"/>
     <w:rsid w:val="004E7709"/>
     <w:rsid w:val="004F0653"/>
     <w:rsid w:val="004F2D14"/>
     <w:rsid w:val="004F2E30"/>
     <w:rsid w:val="004F3C90"/>
     <w:rsid w:val="004F4740"/>
     <w:rsid w:val="004F508E"/>
     <w:rsid w:val="004F5C34"/>
     <w:rsid w:val="004F5C35"/>
     <w:rsid w:val="004F62EC"/>
     <w:rsid w:val="004F72A5"/>
     <w:rsid w:val="004F7483"/>
     <w:rsid w:val="00500721"/>
     <w:rsid w:val="00500837"/>
     <w:rsid w:val="00500A87"/>
     <w:rsid w:val="00500B78"/>
+    <w:rsid w:val="00501431"/>
     <w:rsid w:val="0050192A"/>
     <w:rsid w:val="00501EBB"/>
     <w:rsid w:val="00504316"/>
     <w:rsid w:val="00504D7A"/>
     <w:rsid w:val="00507000"/>
     <w:rsid w:val="00507091"/>
     <w:rsid w:val="0050765B"/>
     <w:rsid w:val="00507781"/>
     <w:rsid w:val="00507CB4"/>
     <w:rsid w:val="005108C8"/>
     <w:rsid w:val="00511111"/>
     <w:rsid w:val="005127C5"/>
     <w:rsid w:val="00512A48"/>
     <w:rsid w:val="0051495B"/>
     <w:rsid w:val="00514BD5"/>
     <w:rsid w:val="00514C02"/>
     <w:rsid w:val="00515707"/>
     <w:rsid w:val="00515742"/>
     <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="005164E3"/>
     <w:rsid w:val="00516E22"/>
     <w:rsid w:val="00517943"/>
     <w:rsid w:val="00520385"/>
     <w:rsid w:val="005205F7"/>
     <w:rsid w:val="005207BD"/>
@@ -10127,50 +9795,51 @@
     <w:rsid w:val="00730876"/>
     <w:rsid w:val="00731624"/>
     <w:rsid w:val="007321C5"/>
     <w:rsid w:val="007321DD"/>
     <w:rsid w:val="007329C5"/>
     <w:rsid w:val="00732F39"/>
     <w:rsid w:val="00734061"/>
     <w:rsid w:val="00734D7C"/>
     <w:rsid w:val="00736A42"/>
     <w:rsid w:val="0073795D"/>
     <w:rsid w:val="00741C0B"/>
     <w:rsid w:val="0074339B"/>
     <w:rsid w:val="007435C6"/>
     <w:rsid w:val="0074482B"/>
     <w:rsid w:val="00745058"/>
     <w:rsid w:val="0074544A"/>
     <w:rsid w:val="007459A6"/>
     <w:rsid w:val="007463F2"/>
     <w:rsid w:val="00747114"/>
     <w:rsid w:val="007474E9"/>
     <w:rsid w:val="00747BEA"/>
     <w:rsid w:val="0075051B"/>
     <w:rsid w:val="00750EE5"/>
     <w:rsid w:val="00751ED1"/>
     <w:rsid w:val="0075275B"/>
+    <w:rsid w:val="00752CD8"/>
     <w:rsid w:val="00752D2D"/>
     <w:rsid w:val="00753297"/>
     <w:rsid w:val="00754023"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="007546E7"/>
     <w:rsid w:val="00754C71"/>
     <w:rsid w:val="00755680"/>
     <w:rsid w:val="00755A0F"/>
     <w:rsid w:val="00755D20"/>
     <w:rsid w:val="0075732E"/>
     <w:rsid w:val="00757B03"/>
     <w:rsid w:val="00757CF6"/>
     <w:rsid w:val="0076022F"/>
     <w:rsid w:val="00761539"/>
     <w:rsid w:val="00761824"/>
     <w:rsid w:val="00761989"/>
     <w:rsid w:val="007624F3"/>
     <w:rsid w:val="00762639"/>
     <w:rsid w:val="00762A8B"/>
     <w:rsid w:val="007642CC"/>
     <w:rsid w:val="0076515B"/>
     <w:rsid w:val="007652B8"/>
     <w:rsid w:val="00765805"/>
     <w:rsid w:val="00765968"/>
     <w:rsid w:val="00767BD4"/>
@@ -11328,50 +10997,51 @@
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
     <w:rsid w:val="00CE79E2"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
     <w:rsid w:val="00CF00F0"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
+    <w:rsid w:val="00CF7B2F"/>
     <w:rsid w:val="00D00118"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D078CA"/>
     <w:rsid w:val="00D07E3E"/>
     <w:rsid w:val="00D12C0F"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14761"/>
     <w:rsid w:val="00D1485C"/>
     <w:rsid w:val="00D15173"/>
     <w:rsid w:val="00D15D51"/>
     <w:rsid w:val="00D1644D"/>
     <w:rsid w:val="00D1779F"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D203A0"/>
     <w:rsid w:val="00D206A1"/>
     <w:rsid w:val="00D213BD"/>
     <w:rsid w:val="00D221D6"/>
     <w:rsid w:val="00D22407"/>
     <w:rsid w:val="00D242BF"/>
     <w:rsid w:val="00D25B68"/>
@@ -11623,50 +11293,51 @@
     <w:rsid w:val="00E61E12"/>
     <w:rsid w:val="00E61E68"/>
     <w:rsid w:val="00E61EF2"/>
     <w:rsid w:val="00E61F27"/>
     <w:rsid w:val="00E6276B"/>
     <w:rsid w:val="00E62A6D"/>
     <w:rsid w:val="00E6374B"/>
     <w:rsid w:val="00E6409C"/>
     <w:rsid w:val="00E6453D"/>
     <w:rsid w:val="00E64806"/>
     <w:rsid w:val="00E64BC4"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E64F85"/>
     <w:rsid w:val="00E6559E"/>
     <w:rsid w:val="00E6591B"/>
     <w:rsid w:val="00E65C0C"/>
     <w:rsid w:val="00E71011"/>
     <w:rsid w:val="00E71368"/>
     <w:rsid w:val="00E71511"/>
     <w:rsid w:val="00E71FD6"/>
     <w:rsid w:val="00E72648"/>
     <w:rsid w:val="00E72C37"/>
     <w:rsid w:val="00E7454E"/>
     <w:rsid w:val="00E74A13"/>
     <w:rsid w:val="00E74AAE"/>
+    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E7522E"/>
     <w:rsid w:val="00E75A37"/>
     <w:rsid w:val="00E773E1"/>
     <w:rsid w:val="00E8018E"/>
     <w:rsid w:val="00E80340"/>
     <w:rsid w:val="00E805BA"/>
     <w:rsid w:val="00E80613"/>
     <w:rsid w:val="00E8185B"/>
     <w:rsid w:val="00E82B82"/>
     <w:rsid w:val="00E82F19"/>
     <w:rsid w:val="00E8322F"/>
     <w:rsid w:val="00E83672"/>
     <w:rsid w:val="00E83934"/>
     <w:rsid w:val="00E83B95"/>
     <w:rsid w:val="00E84757"/>
     <w:rsid w:val="00E84C7F"/>
     <w:rsid w:val="00E84D21"/>
     <w:rsid w:val="00E86942"/>
     <w:rsid w:val="00E869B0"/>
     <w:rsid w:val="00E8707B"/>
     <w:rsid w:val="00E873AF"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E877BA"/>
     <w:rsid w:val="00E87D18"/>
@@ -15621,58 +15292,58 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -15948,82 +15619,82 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1385</Words>
-  <Characters>8312</Characters>
+  <Words>1301</Words>
+  <Characters>7809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>69</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9678</CharactersWithSpaces>
+  <CharactersWithSpaces>9092</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>