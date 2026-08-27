--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -1,3695 +1,4947 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72802DFF" w14:textId="032A8CF2" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="557AB9B1" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00DE0CD8" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE4242">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00C66EB6">
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00596486" w:rsidRPr="00596486">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Policy</w:t>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B17" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Polityk</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0DBF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B17" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inwestycyjn</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0DBF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00596486">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oferenta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A717B76" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="603293CA" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="005E4984" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE4242">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Information regarding the Investment Policy: </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Informacje </w:t>
+      </w:r>
+      <w:r w:rsidR="00D17B17" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>dotyczące Polityki Inwestycyjnej:</w:t>
+      </w:r>
+      <w:r w:rsidR="00084C67" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9A2008" w14:textId="640206D4" w:rsidR="00432F80" w:rsidRPr="00540E3A" w:rsidRDefault="00336964" w:rsidP="00336964">
+    <w:p w14:paraId="0F5C9A15" w14:textId="118D7FEA" w:rsidR="0035643F" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...91 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forma przekazania informacji w ramach Polityki Inwestycyjnej jest dowolna i może składać się </w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>z m.in. tekstu, rysunków, tabel, tablic, zdjęć oraz wykresów</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06800">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, umieszczonych w dokumencie Word</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51250" w:rsidRPr="00E51250">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF6441">
-[...9 lines deleted...]
-        <w:t>be analyzed during the Tender selection process.</w:t>
+      <w:r w:rsidR="00E51250">
+        <w:t>Jeśli Oferent posiada dodatkowo prezentację inwestycyjną zawierającą istotne w jego ocenie informacje na temat działalności funduszu (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF21F4">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E51250">
+        <w:t>ng. „</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>pitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> deck”), uprzejmie prosimy o załączenie jej w przekazywanej dokumentacji. PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> zastrzega, że treść </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E51250">
+        <w:t>pitch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E51250">
+        <w:t xml:space="preserve"> deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CB954A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="6E8FC81B" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>Editorial requirements regarding the text:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wymogi edytorskie</w:t>
+      </w:r>
+      <w:r w:rsidR="0035643F" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dotyczące tekstu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422B358A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="1CFCA1A8" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>paper size: A4,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>format arkusza papieru: A4,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB1BA10" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="22D26899" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>czcionka: Calibri,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533BC3DD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="7D0382C1" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>basic font size: at least 11 points,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wielkość czcionki podstawowej:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717BD3" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pkt,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D5DD23" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="0ABC29C4" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>line spacing: at least 1.15,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>odstęp między wierszami:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00717BD3" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1,15 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>wiersza,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4591581D" w14:textId="010BF183" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="6F9AFD39" w14:textId="1E573398" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...65 lines deleted...]
-        <w:t>).</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Objętość Polityki Inwe</w:t>
+      </w:r>
+      <w:r w:rsidR="00695BC7" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stycyjnej nie może przekraczać </w:t>
+      </w:r>
+      <w:r w:rsidR="00071AA9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>0 stron</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA0053" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00071AA9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>z wyłączeniem</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dobrowolnej prezentacji inwestycyjnej wskazanej w pkt. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1470">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0DBF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EE268D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="27F15651" w14:textId="77777777" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00E72C37" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dodatkowe treści, do których Oferent kierować będzie poprzez np. adresy stron www </w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>or hyperlinks will not be taken into consideration in selecting the Tenders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>czy hiperłącza</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie będą podlegać analizie w ramach procesu wyboru Ofert.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1249DD25" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="70891666" w14:textId="7D573405" w:rsidR="002B5132" w:rsidRPr="00100100" w:rsidRDefault="002B5132" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Rules.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0391">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B599E7" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00336964">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="562D3101" w14:textId="77777777" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00847705" w:rsidP="00AF6F3D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
-      <w:r w:rsidRPr="00432F80">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Required substantive scope of the Investment Policy</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Wymagany </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72C37" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>zakres merytoryczny Polityki Inwestycyjnej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDDF501" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="1EBDC736" w14:textId="4814722E" w:rsidR="007C6114" w:rsidRPr="00100100" w:rsidRDefault="007C6114" w:rsidP="00AF6F3D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="0052452B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W ramach Polityki Inwestycyjnej Oferent powinien zawrzeć wszystkie informacje wskazane w poniższych punktach i podpunktach, które będą podlegały ocenie formalnej i merytorycznej. Poszczególne obszary tematyczne powinny </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6F3D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00432F80">
+        </w:rPr>
+        <w:t xml:space="preserve">zostać zatytułowane zgodnie z poniższymi punktami i podpunktami oraz przedstawione w kolejności </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254" w:rsidRPr="00AF6F3D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zaprezentowan</w:t>
+      </w:r>
+      <w:r w:rsidR="00575207" w:rsidRPr="00AF6F3D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>ej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF6F3D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poniżej</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. W przypadku punktów 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B47A7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i </w:t>
+      </w:r>
+      <w:r w:rsidR="000B47A7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informacje powinny zostać przedstawione w formie tabel wskazanych poniżej</w:t>
+      </w:r>
+      <w:r w:rsidR="00071AA9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, natomiast w przypadku punktu </w:t>
+      </w:r>
+      <w:r w:rsidR="000B47A7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00071AA9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>g informacje powinny zostać przedstawione w formie tabeli, jak również w formie opisowej</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3254">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...61 lines deleted...]
-        <w:t>both in table form and in descriptive form.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="05E49AFD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="71901FE8" w14:textId="77777777" w:rsidR="00954F39" w:rsidRPr="00FF56A5" w:rsidRDefault="00B10A55" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FE4242">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF56A5">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Investment profile: </w:t>
+        </w:rPr>
+        <w:t>Profil inwestycyjny:</w:t>
+      </w:r>
+      <w:r w:rsidR="0055525E" w:rsidRPr="00FF56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1A8100" w14:textId="08F70A2B" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
+    <w:p w14:paraId="5BB8C9DD" w14:textId="7AA7703A" w:rsidR="00E51250" w:rsidRDefault="00E51250">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...37 lines deleted...]
-        <w:t>%, value and quantity</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>preferowan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">) in the value and quantity of the VC Fund's total Investments and (ii) </w:t>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach Inwestycji</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: (i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>etapy rozwoju Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D" w:rsidRPr="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oraz ich udział (w %, wartościowo i ilościowo)</w:t>
+      </w:r>
+      <w:r w:rsidR="009C427F" w:rsidRPr="009C427F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C427F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>w wartości i ilości Inwestycji Funduszu VC ogółem</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="009C427F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ii)</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6B6D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t>the Portfolio Companies</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">obszary działalności </w:t>
+      </w:r>
+      <w:r w:rsidR="001103FF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r w:rsidR="001103FF" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">według podziału zawartego </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>poniżej</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2E23">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">according to the breakdown </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz ich udział (w %, wartościowo) w wartości Inwestycji </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...58 lines deleted...]
-        <w:t>,</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> ogółem,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D3B378" w14:textId="318F10E7" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="4124F773" w14:textId="0BCBA060" w:rsidR="006414E3" w:rsidRDefault="00F7242E" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...22 lines deleted...]
-        <w:t>strategy,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opis potencjału preferowanych branż pod względem realizacji strategii </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5998CD99" w14:textId="07223EB1" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="25185481" w14:textId="73CDEE7D" w:rsidR="003C4023" w:rsidRDefault="003C4023" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...33 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">preferowany kraj prowadzenia głównej działalności operacyjnej </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB627A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bądź preferowan</w:t>
+      </w:r>
+      <w:r w:rsidR="00477906">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kraj siedziby </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB627A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5614399A" w14:textId="33D2F6EE" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
-      <w:pPr>
+    <w:p w14:paraId="7BEA962B" w14:textId="4609D430" w:rsidR="00AF21AF" w:rsidRPr="00902641" w:rsidRDefault="00AF21AF" w:rsidP="00CD7274">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>preferowany poziom (w</w:t>
+      </w:r>
+      <w:r w:rsidR="00031882" w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE4242">
-[...25 lines deleted...]
-        <w:t>Companies</w:t>
+      <w:r w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%) obejmowanych praw udziałowych </w:t>
+      </w:r>
+      <w:r w:rsidR="00C83E39" w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz uprawnień korporacyjnych </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC" w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółkach</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB627A" w:rsidRPr="00902641">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portfelowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F2ACAC" w14:textId="6D0AB82A" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="718FDC31" w14:textId="5FEA349C" w:rsidR="006414E3" w:rsidRPr="00100100" w:rsidRDefault="006414E3" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profil i rodzaj innowacyjności </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB627A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D7399F" w14:textId="5EDB1A91" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+    <w:p w14:paraId="36FF2549" w14:textId="1ABCB8BD" w:rsidR="006414E3" w:rsidRDefault="00CC6F7E" w:rsidP="00543B27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zakładana struktura </w:t>
+      </w:r>
+      <w:r w:rsidR="00E805BA" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udziałowa </w:t>
+      </w:r>
+      <w:r w:rsidR="006414E3" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">portfela inwestycyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8185B" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(ilościowa i wartościowa</w:t>
+      </w:r>
+      <w:r w:rsidR="006414E3" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE4242">
-[...6 lines deleted...]
-      <w:r w:rsidR="00752CD8">
+      <w:r w:rsidR="00596486">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dane w tabeli powinny być zgodne z danym</w:t>
+      </w:r>
+      <w:r w:rsidR="00163171">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00596486">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z Załącznika nr 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00477906">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7274">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>do Zasad (</w:t>
+      </w:r>
+      <w:r w:rsidR="00596486">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formularz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F350D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Identyfikacji</w:t>
+      </w:r>
+      <w:r w:rsidR="00596486">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ofer</w:t>
+      </w:r>
+      <w:r w:rsidR="00684DEB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7274">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00477906">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jak również </w:t>
+      </w:r>
+      <w:r w:rsidR="002233F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidR="00477906">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Harmonogram</w:t>
+      </w:r>
+      <w:r w:rsidR="00002595">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="00477906">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Finansow</w:t>
+      </w:r>
+      <w:r w:rsidR="002233F1">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00002595">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7274">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00002595">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="004B1063">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00360C1C" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="4A2655A9" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="75462121" w14:textId="5E2A24D7" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r w:rsidRPr="00FF56A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Investment type</w:t>
+              <w:t xml:space="preserve">Rodzaj </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nwestycji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="151BCC4B" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="1E71F75C" w14:textId="0353986E" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r w:rsidRPr="00FF56A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Number of Investments</w:t>
+              <w:t xml:space="preserve">Liczba </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nwestycji</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66792080" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="152B4E61" w14:textId="3FFF9DBE" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r w:rsidRPr="00FF56A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Average Investment value (in PLN thousands)</w:t>
+              <w:t xml:space="preserve">Średnia wartość </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">nwestycji (w </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tys.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zł)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE0C4BC" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="3E4A393B" w14:textId="2D824604" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Investment amount range (in PLN thousands)</w:t>
+              <w:t xml:space="preserve">Przedział kwotowy Inwestycji </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">(w </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tys.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zł)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E33EE2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE85242" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="396A9D6E" w14:textId="0D09713F" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r w:rsidRPr="00FF56A5">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Total Investment value (in PLN thousands)</w:t>
+              <w:t xml:space="preserve">Łączna wartość inwestycji (w </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>tys.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF56A5">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> zł)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="5FC8F7D4" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="2C1A6248" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC43A26" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00336964" w:rsidP="00432F80">
+          <w:p w14:paraId="3BB0FFEC" w14:textId="038412D7" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">All investments (1 and </w:t>
+              <w:t xml:space="preserve">Wszystkie </w:t>
             </w:r>
-            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
+            <w:r w:rsidR="00FB627A">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inwestycje </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidR="008E0A63">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68F797A6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="1056DE2C" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D819EF5" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6F9604DD" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BC0D2B" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6684A299" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="795227AC" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="69458C0B" w14:textId="40826C61" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="3E93DBE5" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="21029C14" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD87415" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="0B39274C" w14:textId="7F4D3256" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1. Initial Investments, including:</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. </w:t>
+            </w:r>
+            <w:r w:rsidR="003262CD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Pierwsze Inwestycje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B96C09">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>w tym:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79EA0AF7" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="2AA5387F" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22B38E8F" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="1F752838" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D70BBEB" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="1040A871" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E61A82" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6C94BC24" w14:textId="095EADDD" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="7A5FD3B6" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="017BE900" w14:textId="38E1C2F7" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4967C4E5" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00066D51" w:rsidP="00432F80">
+          <w:p w14:paraId="7C2A6D6D" w14:textId="15658123" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...6 lines deleted...]
-              <w:t>- Group A,</w:t>
+              <w:t xml:space="preserve">    - Grupa A,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF963D4" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="02B4D75A" w14:textId="7217C8F8" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76777F4C" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6EB648C5" w14:textId="1585C736" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="615B8B28" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="32A2C45F" w14:textId="4838127F" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF663D0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6212ACCC" w14:textId="2A2A6E9A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="4766A1CE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="2A60DBF1" w14:textId="575011DF" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4949F350" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00066D51" w:rsidP="00432F80">
+          <w:p w14:paraId="09A66524" w14:textId="77D99E94" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...6 lines deleted...]
-              <w:t>- Group B,</w:t>
+              <w:t xml:space="preserve">    - Grupa B,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35082A31" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="4F82DC23" w14:textId="72A57DB6" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15476362" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6A4409AF" w14:textId="51D4A953" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBC6850" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="1E3A1876" w14:textId="6670B8E1" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFAAA5D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="4F34745C" w14:textId="0D7186E1" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0052452B" w:rsidRPr="000F5E07" w14:paraId="5715CB2D" w14:textId="77777777" w:rsidTr="0052452B">
+      <w:tr w:rsidR="0006719F" w14:paraId="2C13C436" w14:textId="69CA0574" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="719D7DA8" w14:textId="02B4EF62" w:rsidR="0052452B" w:rsidRDefault="0052452B" w:rsidP="0052452B">
+          <w:p w14:paraId="60E28351" w14:textId="326A6AC6" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
-[...13 lines deleted...]
-              <w:t>C.</w:t>
+              <w:t xml:space="preserve">    - Grupa C;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41EA9064" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
+          <w:p w14:paraId="6CD4A14D" w14:textId="378EFDCE" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB217A1" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
+          <w:p w14:paraId="343CEFE0" w14:textId="03AB9371" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71416A61" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
+          <w:p w14:paraId="00ADE081" w14:textId="68441417" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="759B04D8" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
+          <w:p w14:paraId="20CB233E" w14:textId="16C39F7C" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="6D654EDF" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="13A073E3" w14:textId="77777777" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="148FF2C6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="0D5B186C" w14:textId="4B935B33" w:rsidR="0006719F" w:rsidRPr="00664866" w:rsidRDefault="0006719F" w:rsidP="00664866">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2. - Follow-on Investments, including:</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Inwestycje </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB627A">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00664866">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ontynuacyjne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, w tym:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71615F35" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="7AC4A1AD" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8E66D2" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="647B5DC3" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="550B55C9" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="3E55DD54" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EE6F582" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6BC8DBAD" w14:textId="298A6BCA" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="58F4DFD1" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="3B958AFA" w14:textId="60CB17C7" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="628FA843" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00336964">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FE4242">
+          <w:p w14:paraId="0D8A7EA5" w14:textId="742EA08F" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  - Group A,</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    - Grupa A,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C36F7DE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="152935BE" w14:textId="3BD27BDF" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CFDE36" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="68FF7D88" w14:textId="14E6DF79" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="788C79EE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="7489E2CF" w14:textId="7817E70A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="402EA821" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="2C7FBD7F" w14:textId="480772C7" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="31F6F089" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="370FA057" w14:textId="76D45113" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453B28FF" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="73016A7D" w14:textId="6C0B2129" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
-            </w:pPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> - Group B,</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    - Grupa B,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A090D6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="185F3D2A" w14:textId="02041EBB" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE11F2E" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="18BA4290" w14:textId="731B90B8" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7625D1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="6D0B8321" w14:textId="038BEA2C" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11959161" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="3C983AAC" w14:textId="29A33FD3" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="2D01155C" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="0006719F" w14:paraId="33AD9023" w14:textId="157AEF57" w:rsidTr="00AF6F3D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69767762" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="000F5E07" w:rsidP="00336964">
-[...3 lines deleted...]
-            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
+          <w:p w14:paraId="6D870ADC" w14:textId="42E2EA14" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- Group C.</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    - Grupa C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00CECC9D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="70B89148" w14:textId="163AC8C0" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188C46A1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="73AA5EA1" w14:textId="68342C2A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="587E4CAE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="714F3C46" w14:textId="348F2CDD" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00508B6A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+          <w:p w14:paraId="69FD40D8" w14:textId="73B8D972" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
             <w:pPr>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D9D3893" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00540E3A">
-      <w:pPr>
+    <w:p w14:paraId="4442DF22" w14:textId="77777777" w:rsidR="00DC2543" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00163D65">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2543" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ryteria inwestycyjne.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="33903293" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="00066D51" w:rsidP="00540E3A">
+    <w:p w14:paraId="5476ED9F" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Strategia inwestycyjna:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7186D788" w14:textId="5C40B4B0" w:rsidR="00040441" w:rsidRDefault="0018608C" w:rsidP="00FF56A5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategia </w:t>
+      </w:r>
+      <w:r w:rsidR="00765968">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i źródła </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pozyskiwania projektów inwestycyjnych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>dealflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2600">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, w tym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategia marketingowa</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A63">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan promocji i komunikacji </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ukierunkowany </w:t>
+      </w:r>
+      <w:r w:rsidR="009465ED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ekosystem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>startupow</w:t>
+      </w:r>
+      <w:r w:rsidR="009465ED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (np.</w:t>
+      </w:r>
+      <w:r w:rsidR="00040441" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> współpraca ze środowiskiem naukowym</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10251" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, instytucjami </w:t>
+      </w:r>
+      <w:r w:rsidR="00C44E0F" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zajmującymi się komercjalizacją technologii</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00380EFD" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adekwatne </w:t>
+      </w:r>
+      <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do profilu inwestycyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="008B2EB7" w:rsidRPr="00F96F4A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0255A915" w14:textId="4E2C9FAB" w:rsidR="00B10A55" w:rsidRPr="009C4A1F" w:rsidRDefault="0035643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>roces inwestycyjny</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wraz z opisem procesu </w:t>
+      </w:r>
+      <w:r w:rsidR="00015C50" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oceny projektów inwestycyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00015C50" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podejmowania decyzji inwestycyjnych </w:t>
+      </w:r>
+      <w:r w:rsidR="00200390" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uwzględniający </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04459" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strukturę organizacyjną </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2E2A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00200390" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">lub Podmiotu </w:t>
+      </w:r>
+      <w:r w:rsidR="00380EFD" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35554" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz rolę Komitetu </w:t>
+      </w:r>
+      <w:r w:rsidR="00C362DF" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inwestycyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="001B623A" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (i</w:t>
+      </w:r>
+      <w:r w:rsidR="003C4023">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B623A" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ewentualnie </w:t>
+      </w:r>
+      <w:r w:rsidR="00C362DF" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zewnętrznych ekspertów i doradców</w:t>
+      </w:r>
+      <w:r w:rsidR="001B623A" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C362DF" w:rsidRPr="009C4A1F" w:rsidDel="00C44E0F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35554" w:rsidRPr="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w procesie inwestycyjnym</w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC" w:rsidRPr="009C4A1F" w:rsidDel="008F307B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C0E91E" w14:textId="74D2D4AD" w:rsidR="00477906" w:rsidRPr="00F96F4A" w:rsidRDefault="00477906" w:rsidP="00477906">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>strategia badania projektów inwestycyjnych (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B443A6F" w14:textId="4C635803" w:rsidR="00D4091E" w:rsidRPr="00100100" w:rsidRDefault="00D4091E" w:rsidP="008B7AFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">podstawowe zasady </w:t>
+      </w:r>
+      <w:r w:rsidR="00472F5C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i warunki </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>umów inwestycyjnych zawieranych z</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0D0D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e Spółkami Portfelowymi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738289D1" w14:textId="1A345B69" w:rsidR="009465ED" w:rsidRDefault="0035643F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">akres zaangażowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00335784">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zespołu (w szczególności </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14D88" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kluczowego Personelu</w:t>
+      </w:r>
+      <w:r w:rsidR="00335784">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04459" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w działalność </w:t>
+      </w:r>
+      <w:r w:rsidR="0080502A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00335784">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uwzględniający realizacj</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0A63">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planów budowania</w:t>
+      </w:r>
+      <w:r w:rsidR="00103513">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ich</w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wartości (</w:t>
+      </w:r>
+      <w:r w:rsidR="00765968">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tzw.</w:t>
+      </w:r>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35554" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4178" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> np. </w:t>
+      </w:r>
+      <w:r w:rsidR="00976B07" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doradztwo biznesowe, wsparcie w pozyskiwaniu kontrahentów</w:t>
+      </w:r>
+      <w:r w:rsidR="009465ED">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00335784">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wejście na nowe rynki zagraniczne, </w:t>
+      </w:r>
+      <w:r w:rsidR="00200390" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pozyskanie finansowania zewnętrznego</w:t>
+      </w:r>
+      <w:r w:rsidR="00B45689">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach kolejnych rund finansowania</w:t>
+      </w:r>
+      <w:r w:rsidR="008F307B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EE116E" w14:textId="65A38955" w:rsidR="00B22C86" w:rsidRDefault="00B22C86">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zasady monitorowania, nadzorowania i kontrolowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00950871">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Spółek Portfelowych</w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551FA890" w14:textId="4DD878F0" w:rsidR="00DF7423" w:rsidRDefault="00DF7423">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strategia Inwestycji </w:t>
+      </w:r>
+      <w:r w:rsidR="00950871">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kontynuacyjnych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A92830A" w14:textId="43618FE5" w:rsidR="005B3D41" w:rsidRDefault="00C307E8" w:rsidP="0012647A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">harakter </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42C61">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>równoległej</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42C61" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>działalności</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>: (i)</w:t>
+      </w:r>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na rynku venture </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(lub powiązanej z venture </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz (ii) na rzecz Inwestora Korporacyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prowadzonej przez członków Zespołu (o ile występuje) oraz jej komplementarność ze strategią </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006A9DA9" w14:textId="77777777" w:rsidR="00F350D4" w:rsidRDefault="00F350D4" w:rsidP="00F350D4">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>scenariusze wyjścia z</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e Spółek Portfelowych Funduszu VC,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D1E18B1" w14:textId="7659A90A" w:rsidR="005F2A6E" w:rsidRDefault="00F350D4" w:rsidP="005F2A6E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>względnienie czynników zrównoważonego rozwoju w ocenie projektów inwestycyjnych,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">np. poprzez stosowanie zasad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="008F6A6C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Principles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="008F6A6C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="008F6A6C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="008F6A6C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment</w:t>
+      </w:r>
+      <w:r w:rsidR="007147F9" w:rsidRPr="008F6A6C">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub innych odpowiednich międzynarodowych standardów w zakresie ESG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6E7DCF" w14:textId="13A60ACF" w:rsidR="001E0C32" w:rsidRPr="003B3F7A" w:rsidRDefault="001E0C32" w:rsidP="00CD7274">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B3F7A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inwestor Korporacyjny</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7FE8" w:rsidRPr="003B3F7A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62047977" w14:textId="4B510AE6" w:rsidR="0036752A" w:rsidRDefault="0036752A" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schemat struktury właścicielskiej i zarządczej Inwestora Korporacyjnego wraz ze wskazaniem Beneficjenta Rzeczywistego, a także podmiotów powiązanych (jeśli Inwestor Korporacyjny działa w ramach grupy),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2574594C" w14:textId="63DE8585" w:rsidR="0036752A" w:rsidRDefault="0036752A" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opis działalności podstawowej Inwestora Korporacyjnego, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB65C26" w14:textId="2883C40A" w:rsidR="001E0C32" w:rsidRDefault="001E0C32" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Adekwatność</w:t>
+      </w:r>
+      <w:r w:rsidR="00B96C09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profilu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zaproponowanego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestora Korporacyjnego w kontekście </w:t>
+      </w:r>
+      <w:r w:rsidR="00B96C09">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizacji </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Polityki Inwestycyjnej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE17CE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620D1B08" w14:textId="49A5C36B" w:rsidR="001E0C32" w:rsidRDefault="001E0C32" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uwarunkowania organizacyjne</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE17CE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finansowe </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE17CE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i strategiczne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danego podmiotu do wystąpienia w roli </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inwestora Korporacyjnego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE17CE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019F513B" w14:textId="1778E245" w:rsidR="00DC714D" w:rsidRDefault="00DC714D" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zdolność Inwestora Korporacyjnego do wnoszenia wkładów do Funduszu VC oraz wiarygodność w zakresie wywiązania się z powyższego zobowiązania</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012F4EDA" w14:textId="5A30E9F5" w:rsidR="00AE17CE" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dotychczasowa aktywność Inwestora Korporacyjnego w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE17CE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>działalności inwestycyjnej (w szczególności w mikro, małe i średnie spółki na wczesnym lub późniejszym etapie rozwoju), akceleracyjnej, współpracy ze start-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>upami</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub doświadczenie związane z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>PoC</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub bezpośrednimi wdrożeniami u Inwestora Korporacyjnego rozwiązań rozwijanych przez start-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC714D" w:rsidRPr="00DC714D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>upy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209FF3E2" w14:textId="000BB91A" w:rsidR="001E0C32" w:rsidRDefault="00EA195C" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0C32" w:rsidRPr="001E0C32">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>bieżność obszarów działalności Spółek Portfelowych z obszarem działalności Inwestora Korporacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7FE8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1721275C" w14:textId="218C3000" w:rsidR="00441C44" w:rsidRDefault="00114A3E" w:rsidP="00AE17CE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Warunki i z</w:t>
+      </w:r>
+      <w:r w:rsidR="00441C44" w:rsidRPr="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asady </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prowadzenia </w:t>
+      </w:r>
+      <w:r w:rsidR="00441C44" w:rsidRPr="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>współpracy Inwestora Korporacyjnego ze Spółkami Portfelowymi</w:t>
+      </w:r>
+      <w:r w:rsidR="001551BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001551BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(o ile jest planowana)</w:t>
+      </w:r>
+      <w:r w:rsidR="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5228B015" w14:textId="77777777" w:rsidR="00441C44" w:rsidRDefault="00951FD3" w:rsidP="00163D65">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t>investment criteria.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres i sposób dostarczenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>money</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dla Spółek Portfelowych związany z obecnością Inwestora Korporacyjnego w Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF0FCB5" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-[...901 lines deleted...]
-    <w:p w14:paraId="6A2BD45B" w14:textId="70F6207F" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+    <w:p w14:paraId="25E38E4B" w14:textId="3EC4A4EA" w:rsidR="001E0C32" w:rsidRPr="00CD7274" w:rsidRDefault="00441C44" w:rsidP="00163D65">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zakres wsparcia przez Inwestora Korporacyjnego procesów inwestycyjnych Funduszu VC (np. w obszarze </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk212669150"/>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-[...10 lines deleted...]
-        <w:t>, including a description of the assumptions underlying the Investment Budget and the Operating Budget;</w:t>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>pozyskiwania projektów inwestycyjnych</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>analizy technologicznej, produktowej, potencjału do komercjalizacji rozwiązań opracowywanych przez podmioty mogące być potencjalnymi celami inwestycyjnymi Funduszu VC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E257C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7E95CE" w14:textId="20233F84" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
-[...41 lines deleted...]
-    <w:p w14:paraId="5ADA98C9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="53E12901" w14:textId="7B5F07FE" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="00441C44" w:rsidP="008B7AFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Organisational structure:  </w:t>
+        </w:rPr>
+        <w:t>Ekonomika Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00141F11" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F243967" w14:textId="3A73A8D2" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-      <w:pPr>
+    <w:p w14:paraId="0C545CA0" w14:textId="0AE03088" w:rsidR="00B22C86" w:rsidRDefault="00441C44" w:rsidP="00441C44">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and the Managing Entity, </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Harmonogram Finansowy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w tym </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A1F">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">opis </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C86">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>założeń Budżetu Inwestycyjnego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C86" w:rsidRPr="00441C44">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Budżetu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="0036752A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBAEAD9" w14:textId="17768EF0" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
-      <w:pPr>
+    <w:p w14:paraId="57F522B9" w14:textId="19446029" w:rsidR="0036752A" w:rsidRPr="00441C44" w:rsidRDefault="0036752A" w:rsidP="00441C44">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opis i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036752A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>adekwatność poziomu kosztów zarządzania w kontekście realizacji Polityki Inwestycyjnej</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD07D25" w14:textId="7FDD75B7" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="1B721675" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Struktura organizacyjna:</w:t>
+      </w:r>
+      <w:r w:rsidR="00504316" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D4400E" w14:textId="1C058E7F" w:rsidR="004E5A5F" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00FF56A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the Investment Committee are planned to be indicated by Private Investors and the scope of authority of such members, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rzedstawienie struktury organizacyjnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00335784">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, właścicielskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22C86">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz prawnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04459" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00285DB3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4B65" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oraz</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4489C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32362" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755DC716" w14:textId="6E32BE07" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
+    <w:p w14:paraId="23A9F962" w14:textId="4C0C2745" w:rsidR="00DF7423" w:rsidRDefault="0035643F" w:rsidP="00F96F4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="293"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rzedstawienie zakresu obowiązków </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4B65" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wspólników oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organów </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83672" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">korporacyjnych (np. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6634" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83672" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arząd, </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6634" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83672" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ada </w:t>
+      </w:r>
+      <w:r w:rsidR="008D6634" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83672" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adzorcza, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0FF0" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rada Inwestorów</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83672" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wraz z przedstawieniem profili osób wchodzących w skład ww. organów</w:t>
+      </w:r>
+      <w:r w:rsidR="00926239">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z wyłączeniem osób, które zostały wskazane w Załączniku nr 2</w:t>
+      </w:r>
+      <w:r w:rsidR="002F64DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="00926239">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0FF0" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD0E318" w14:textId="1B66F744" w:rsidR="00B10A55" w:rsidRPr="000401C2" w:rsidRDefault="005A0903" w:rsidP="00F96F4A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:ind w:left="1418" w:hanging="293"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>w przypadku Komitetu Inwestycyjnego -</w:t>
+      </w:r>
+      <w:r w:rsidR="00422D93">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000967ED" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>przedstawienie profili</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2083C" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osób wchodzących w skład </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0FF0" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komitetu </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7BDF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0FF0" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nwestycyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, wskazanie</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7BDF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> czy planowane jest wskazanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00A571AE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>obserwatora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Komitetu Inwestycyjnego przez Inwestorów Prywatnych i </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7BDF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zakres uprawnień</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7BDF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3229D" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>opisanie zasad działania Komitetu Inwestycyjnego i zasad podejmowania przez niego decyzji inwestycyjnych,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA4ECEE" w14:textId="482D36AB" w:rsidR="00A163B1" w:rsidRDefault="0035643F" w:rsidP="002233F1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...70 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5A5F" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rofile </w:t>
+      </w:r>
+      <w:r w:rsidR="005A09F9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pozostałych </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2600">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">członków Zespołu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2E2A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4489C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lub Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="005A09F9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, którzy nie zostali opisani w ramach Załącznika nr 2</w:t>
+      </w:r>
+      <w:r w:rsidR="002F64DD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="004A29D7" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, w tym w szczególności doświadczenie</w:t>
+      </w:r>
+      <w:r w:rsidR="00036278">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A29D7" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w zakresie inwestycji </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7423">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">typu </w:t>
+      </w:r>
+      <w:r w:rsidR="005A2600">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VC</w:t>
+      </w:r>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/PE</w:t>
+      </w:r>
+      <w:r w:rsidR="0012427C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, doświadczenie przedsiębiorcze</w:t>
+      </w:r>
+      <w:r w:rsidR="001940F7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, transakcyjne</w:t>
+      </w:r>
+      <w:r w:rsidR="00936A1D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, branżowe</w:t>
+      </w:r>
+      <w:r w:rsidR="0012427C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i inne kluczowe doświadczenie biznesowe</w:t>
+      </w:r>
+      <w:r w:rsidR="00036278">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AB7E3F" w14:textId="72D1D901" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="7695610C" w14:textId="39231624" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00FF56A5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...21 lines deleted...]
-        <w:t>/Managing Entity,</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2543" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>rofile eksper</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>tów</w:t>
+      </w:r>
+      <w:r w:rsidR="00723192">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, doradców</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz partnerów zewnętrznych</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2600">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (niewskazanych w pkt. b, c</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC01FF">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="002334EC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10251" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ich wpływ </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF56A5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10251" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">działalność inwestycyjną </w:t>
+      </w:r>
+      <w:r w:rsidR="00F763BD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10251" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>/ Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="54EEE855" w14:textId="6E346627" w:rsidR="008F6212" w:rsidRPr="002233F1" w:rsidRDefault="0035643F" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
-[...38 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pis systemu motywacyjnego dla </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D7C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Podmiotu </w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zarządzając</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D7C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ego</w:t>
+      </w:r>
+      <w:r w:rsidR="00455F77">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pracowników</w:t>
+      </w:r>
+      <w:r w:rsidR="00455F77">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i ekspertów/ doradców</w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w szczególności zasady podziału </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5D7C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ynagrodzenia </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4489C" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00981BD5" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>odatk</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>owego (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F97808" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>arried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F97808" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009F01D0" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nterest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A09F9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00285DB3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EA2F49" w14:textId="15338CAB" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00336964">
+    <w:p w14:paraId="17ED0782" w14:textId="4B39D5CD" w:rsidR="00DF4ACA" w:rsidRPr="00397B13" w:rsidRDefault="00397B13" w:rsidP="005B0F2C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and duration of previous cooperation between individual Key Personnel Members.</w:t>
+        </w:rPr>
+        <w:t>zakres i długość dotychczasowej współpracy pomiędzy poszczególnymi członkami Kluczowego Personelu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D24BFD6" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="3F241E27" w14:textId="2A341ECB" w:rsidR="00B10A55" w:rsidRPr="007D3254" w:rsidRDefault="00B10A55" w:rsidP="00FF56A5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00066D51">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Polityka zarządzania konfliktem interesów</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000D5162" w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="8577" w:type="dxa"/>
-        <w:tblInd w:w="1125" w:type="dxa"/>
+        <w:tblW w:w="8856" w:type="dxa"/>
+        <w:tblInd w:w="846" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3123"/>
+        <w:gridCol w:w="3402"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="0435FE83" w14:textId="77777777" w:rsidTr="0050106A">
+      <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32D41034" w14:textId="77777777" w:rsidTr="00117CAD">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0570C" w14:textId="4D4B7621" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="67A58918" w14:textId="0CAB6C86" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identification and characteristics of major risk areas related to </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>I</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r w:rsidRPr="00100100">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dentyfikacja oraz charakterystyka najważniejszych obszarów związanych </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:br/>
-              <w:t>probable conflicts of interest and compliance</w:t>
+              <w:t>z prawdopodobnymi konfliktami interesów</w:t>
             </w:r>
-            <w:r w:rsidR="00FB4FCF" w:rsidRPr="00F325B3">
+            <w:r w:rsidR="009C4A1F">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oraz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009C4A1F" w:rsidRPr="00664866">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>compliance</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00117CAD">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A784D30" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="54895022" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE4242">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Risk mitigation proposal</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ropozycja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mitygacji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ryzyka</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="7B23A95F" w14:textId="77777777" w:rsidTr="0050106A">
+      <w:tr w:rsidR="00422D93" w14:paraId="79292479" w14:textId="77777777" w:rsidTr="00117CAD">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2671936D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="0C7E6B4B" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E317A09" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="68E6CBE6" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="2E81A10C" w14:textId="77777777" w:rsidTr="0050106A">
+      <w:tr w:rsidR="00422D93" w14:paraId="7BF22BA7" w14:textId="77777777" w:rsidTr="00117CAD">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22259654" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="3A6921B4" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1704CEE3" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="6E3ED805" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="08402D04" w14:textId="77777777" w:rsidTr="0050106A">
+      <w:tr w:rsidR="00422D93" w14:paraId="222B3DE5" w14:textId="77777777" w:rsidTr="00117CAD">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3123" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0C273F" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="14819EFB" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="734A6636" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="4BBCB9A8" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="079B5F3D" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00CF7B2F">
-      <w:pPr>
+    <w:p w14:paraId="67A373D9" w14:textId="7318B086" w:rsidR="00117CAD" w:rsidRPr="00117CAD" w:rsidRDefault="00117CAD" w:rsidP="00117CAD">
+      <w:pPr>
+        <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D9A923" w14:textId="77777777" w:rsidR="0083209B" w:rsidRPr="0083209B" w:rsidRDefault="0083209B" w:rsidP="0083209B">
-[...2 lines deleted...]
-        <w:ind w:left="765"/>
+    <w:p w14:paraId="3CC85D03" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Polityka zarządzania ryzykiem inwestycyjnym:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="210BAE9F" w14:textId="0A4F78CB" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblW w:w="8844" w:type="dxa"/>
+        <w:tblInd w:w="846" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="5442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32B53514" w14:textId="77777777" w:rsidTr="003425B9">
+        <w:trPr>
+          <w:trHeight w:val="527"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA5146E" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000401C2">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>dentyfikacja oraz charakterystyka najważniejszych obszarów ryzyka</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="710D9FB7" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="003425B9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>ropozycja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>mitygacji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00100100">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ryzyka </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422D93" w14:paraId="3DF1DAA9" w14:textId="77777777" w:rsidTr="003425B9">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC21502" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CACD846" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422D93" w14:paraId="6B4938A9" w14:textId="77777777" w:rsidTr="003425B9">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025E4829" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7602FA4C" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00422D93" w14:paraId="76DD8CBE" w14:textId="77777777" w:rsidTr="003425B9">
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730F9052" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37208D67" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C6D5D8B" w14:textId="77777777" w:rsidR="009277E5" w:rsidRDefault="009277E5" w:rsidP="007A3E32">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09AACC71" w14:textId="6E6FD18F" w:rsidR="009561E5" w:rsidRDefault="009561E5" w:rsidP="009561E5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100100">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Polityka zarządzania ryzykiem inwestycyjnym</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298A283F" w14:textId="52C73AC8" w:rsidR="00E07B00" w:rsidRPr="00CD7274" w:rsidRDefault="005F2A6E" w:rsidP="00CD7274">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00066D51">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2A6E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>Investment risk management policy:</w:t>
+        </w:rPr>
+        <w:t>Regulaminy i procedury ESG związan</w:t>
+      </w:r>
+      <w:r w:rsidR="007147F9">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2A6E">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z kwestiami społecznymi i pracowniczymi</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...159 lines deleted...]
-    <w:p w14:paraId="28E20C32" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00F34901" w:rsidRDefault="00432F80" w:rsidP="0083209B">
+    <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="00002595">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A587A05" w14:textId="4EA4E373" w:rsidR="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
-[...130 lines deleted...]
-    <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="0045269C">
+    <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="238CE882" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00B84A0E">
+    <w:p w14:paraId="425A7BE0" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4690BDD0" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00B84A0E">
+    <w:p w14:paraId="07465D55" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46FA4EA1" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431">
+    <w:p w14:paraId="45BDAB48" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3748,479 +5000,565 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
+  <w:p w14:paraId="664F9C6F" w14:textId="3254B681" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00336964">
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="00CE096A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00336964">
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
+    <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      <w:t>5</w:t>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00336964">
-[...37 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="3295D3FF" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="173130DC" w14:textId="5C6ED151" w:rsidR="00CE096A" w:rsidRPr="00AE5897" w:rsidRDefault="00AE5897" w:rsidP="00DC714D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001179D4">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">Call No. </w:t>
+    <w:r w:rsidRPr="00AE5897">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00752CD8">
-[...3 lines deleted...]
-      <w:t>9</w:t>
+    <w:r w:rsidR="00056CE6">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="001179D4">
-[...1 lines deleted...]
-        <w:lang w:val="en-GB"/>
+    <w:r w:rsidRPr="00AE5897">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00752CD8">
-[...1 lines deleted...]
-        <w:lang w:val="en-GB"/>
+    <w:r w:rsidR="00F71676">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C0CB4D1" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00432F80">
+    <w:p w14:paraId="13ECFBA4" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E971FCA" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431" w:rsidP="00432F80">
+    <w:p w14:paraId="61723283" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DBD92FF" w14:textId="77777777" w:rsidR="00501431" w:rsidRDefault="00501431">
+    <w:p w14:paraId="6AB05CBF" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
+    <w:p w14:paraId="670A57C0" w14:textId="6EDA25AE" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> AI, Big Data, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Big Data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>BioTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, Blockchain, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Blockchain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CleanTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Cybersecurity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E-commerce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>EdTech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>FinTech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gaming</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IoT/Hardware</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Marketplace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>MarTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en"/>
-[...1 lines deleted...]
-        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>MedTech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>SaaS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0F2C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VR/AR</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>inne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zależności</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>profilu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF21F4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004338E3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Funduszu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004338E3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VC</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0DE5FA77" w14:textId="3CE0AF23" w:rsidR="00752CD8" w:rsidRDefault="00752CD8">
+    <w:p w14:paraId="6987B54E" w14:textId="2928EFD1" w:rsidR="00002595" w:rsidRDefault="00002595">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00752CD8">
+      <w:r w:rsidRPr="00002595">
+        <w:t>Przykładowy Harmonogram Finansowy stanowi Załączniku nr_4 do Zasad</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="43F96B2B" w14:textId="3B8E224D" w:rsidR="00360C1C" w:rsidRPr="00360C1C" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
+    <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="00CD7274" w:rsidRDefault="007147F9" w:rsidP="007147F9">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001179D4">
+      <w:r w:rsidRPr="00CD7274">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve"> https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="483D6EFD" w14:textId="1B2FFDA1" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+    <w:p w14:paraId="71FD14C1" w14:textId="6035C3F0" w:rsidR="00441C44" w:rsidRDefault="00441C44">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Przykładowy Harmonogram Finansowy </w:t>
+      </w:r>
+      <w:r w:rsidR="0036752A">
+        <w:t>stanowi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00441C44">
+        <w:t xml:space="preserve"> Załączniku nr_4 do Zasad</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30EA7DAD" w14:textId="35C32020" w:rsidR="00432F80" w:rsidRDefault="00717E2E" w:rsidP="00432F80">
+  <w:p w14:paraId="6A86AB6A" w14:textId="3946EC32" w:rsidR="00B3632D" w:rsidRDefault="00F350D4" w:rsidP="00B3632D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="006122CF">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B4367B" wp14:editId="319AD1C5">
-          <wp:extent cx="5943600" cy="592455"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E01BDE" wp14:editId="6B7B441E">
+          <wp:extent cx="6120765" cy="537845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="4" name="Picture 3">
-[...5 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="1424396244" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Picture 3">
-[...5 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5943600" cy="592455"/>
+                    <a:ext cx="6120765" cy="537845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
+  <w:p w14:paraId="4B6AEEC1" w14:textId="77777777" w:rsidR="00321A8B" w:rsidRDefault="00321A8B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4303,435 +5641,340 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013A2EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C760064"/>
-    <w:lvl w:ilvl="0" w:tplc="B49E8B00">
+    <w:lvl w:ilvl="0" w:tplc="37087B22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="013EFE42" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="3F260410" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="D9286BF4" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3AAE8320" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F03A8D0A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0B54EE54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="40F8F07A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="B25C1328" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1FF8E4D4" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="34A27D2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="56F4625E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="30CC6E9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="330CDA92" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0E728ECE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B2F28004" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0310EF2C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C84446"/>
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05095745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BA847FC"/>
-    <w:lvl w:ilvl="0" w:tplc="24808E44">
+    <w:lvl w:ilvl="0" w:tplc="04DE3148">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="504AAD84" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="F830E4E0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1F30DEBC" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E4A420A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="645EF9F0" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="140ED9D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2CAE714E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6AEA06F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="17521296" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8966816C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="6010C0E6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="7E945068" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E5827266" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1332B106" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36142428" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B246AFE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B684975"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C096C31E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:tmpl w:val="6674E59E"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1485" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -4760,229 +6003,143 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF7478A"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D133903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="6CD82B84">
+    <w:tmpl w:val="018E226E"/>
+    <w:lvl w:ilvl="0" w:tplc="9F5E3F84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="BADE76AA">
+        <w:ind w:left="765" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="324CFC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="EA741D88" w:tentative="1">
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="3698E92E" w:tentative="1">
+        <w:ind w:left="2205" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="1D9A01BE" w:tentative="1">
+        <w:ind w:left="2925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="31A26FEE" w:tentative="1">
+        <w:ind w:left="3645" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="77126300" w:tentative="1">
+        <w:ind w:left="4365" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="573E65DE" w:tentative="1">
+        <w:ind w:left="5085" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="85CECBD8" w:tentative="1">
+        <w:ind w:left="5805" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6525" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E417B59"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD32D0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5051,164 +6208,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7820F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="239A10A6"/>
-    <w:lvl w:ilvl="0" w:tplc="39584026">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5F0A8930" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="927E7016" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="912E2A5E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C28C1E74" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="97563A1E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="155852BA" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3FF042D0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B2E21596" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A16859"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73604E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5277,165 +6434,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232F6FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52922D7A"/>
-    <w:lvl w:ilvl="0" w:tplc="53C28AFA">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="248C9AF6" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4A18DBFA" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A5564B0A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3BF212BA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="BAB0817E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4058BAAE" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="5A9CAE4E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="82F0A280" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1A4121"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27EA69F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1645C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
@@ -5482,592 +6639,592 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B424785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F8AEC1A"/>
-    <w:lvl w:ilvl="0" w:tplc="FCAA990A">
+    <w:lvl w:ilvl="0" w:tplc="4E70808E">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="972E2B4E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C2722388" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="5DE23E32" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5AA6173A" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="95B84D08" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A27037E6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="03F08AAA" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="31C84D66" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F1C7FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86D05920"/>
-    <w:lvl w:ilvl="0" w:tplc="99F26F92">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B5B21D84" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B8C88036" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F790D9AA" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="045695EE" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="69764F86" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5DC6E7CC" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FB6C2018" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AF9A2F90" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FE4447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D6E274"/>
-    <w:lvl w:ilvl="0" w:tplc="D8EA18D6">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0CE27AD0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E8709EEE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="A8E2705A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8E6E996E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AE847A94" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="20FEFAF4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E9728252" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1DBE410C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35165174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="454241E2"/>
-    <w:lvl w:ilvl="0" w:tplc="2D6850D2">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="15769B90" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4BFC94A4">
+    <w:lvl w:ilvl="2" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C18465FE" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="534AA79E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E424CBDE" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="801AF75A" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DDC8C820" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="276A54A2" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C44734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE1E4400"/>
-    <w:lvl w:ilvl="0" w:tplc="B3206174">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="25D855CC" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0660E55C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B1CC700A" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="94E82842" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="CBFE50AA" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="EC4C9E4E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="90FA2CB4" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="48BA5BCE" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4558B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB8A149A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6136,51 +7293,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4D21DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -6222,479 +7379,479 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE95BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCD2C104"/>
-    <w:lvl w:ilvl="0" w:tplc="D9E4950E">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D8C21080" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50CE587A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CB982A14" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A4D871F4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1C1CAE0A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2FE616B8" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="09822A32" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="06D687A6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440E04C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2572F778"/>
-    <w:lvl w:ilvl="0" w:tplc="4F2A4C6E">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A44A2E34" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CF30F70A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C6FEA86E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="09B49402" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92346B0C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="15300F32" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75C0BA2A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="60D068BA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44485280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91364B76"/>
-    <w:lvl w:ilvl="0" w:tplc="64D49CD0">
+    <w:lvl w:ilvl="0" w:tplc="324CFC88">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4686F6F0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="01DEE54C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="196E112E" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6D280792" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="AFB43B6E" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="42C6FE50" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0302C76E" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="702E0EFA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45EE0C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39107734"/>
-    <w:lvl w:ilvl="0" w:tplc="BD2606A0">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="844CE0DC">
+    <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="11C29020" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BDC004CC" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7526BFDC" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="DC0AFCD0" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="51EC539E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="34ECC57A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="75F6E9FA" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C83F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E3E48FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="495"/>
         </w:tabs>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6802,596 +7959,596 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E996740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF1A24C4"/>
-    <w:lvl w:ilvl="0" w:tplc="A23667F0">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="DB80521E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="9BB01518" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B6EE6198" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="A3DA704E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C7664100" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="032E7060" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="7D2A140A" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4BEAD8E4" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F324CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE267AEA"/>
-    <w:lvl w:ilvl="0" w:tplc="9D381A9A">
+    <w:lvl w:ilvl="0" w:tplc="FF726838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0E54130C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AA5AE34C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="205E0D72">
+    <w:lvl w:ilvl="2" w:tplc="88DCC0C6">
       <w:start w:val="32"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="39E8F502" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="E0E424D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F490BBA0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C5DC4172" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="89CA7682" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2F4856C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="CE56673C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5BC03856" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C64CD2B0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9DF2CEF0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3E887C42" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="72580AEC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69926396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="576647A2"/>
-    <w:lvl w:ilvl="0" w:tplc="03682BCE">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="CDB63F76" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EC54F4E2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3FFE869C" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="90CECE5E" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6D68A744" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5858BD7C" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="C6FAE166" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A78E9B3A" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D855274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3341EC4"/>
-    <w:lvl w:ilvl="0" w:tplc="8F043770">
+    <w:lvl w:ilvl="0" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="334C304E" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="702CD9EE" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="01C2AD14" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="7CA2BCE0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="59CC7894" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5210B534" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08CA8B46" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A5761BA6" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BF199D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C520E40"/>
-    <w:lvl w:ilvl="0" w:tplc="0EAADA68">
+    <w:lvl w:ilvl="0" w:tplc="98E058C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="45820624">
+    <w:lvl w:ilvl="1" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CC0A177A" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="22A8FDF4" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="3034ABAA" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="421A65C2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="21F8A306" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="B4CC8A08" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="D8024018" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74301AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D4EDDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
@@ -7468,369 +8625,277 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78790760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D045054"/>
-    <w:lvl w:ilvl="0" w:tplc="74045F1A">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EC3EB490" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="8F8EDFC0" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="525E4506" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4D948B12" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C274618A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="466620E4" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1536F794" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AD24DE52" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9155BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EE6185A"/>
-    <w:lvl w:ilvl="0" w:tplc="DCF0609E">
+    <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="162032E8" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="779E746C" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F6B662D6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23722B54" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="92E6F18A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F7F61F9E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4CBC3ED0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="18F8555C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B302B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAF03E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -7934,51 +8999,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3B3C08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72FA796E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -8082,1571 +9147,1583 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="652686647">
+  <w:num w:numId="1" w16cid:durableId="1367095604">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1580556689">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="35083423">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1655454975">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1506869478">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1469785405">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1162351118">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="515391871">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="356347204">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="353507387">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="873689820">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1049494353">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="337466044">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="874580037">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1087769504">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1530491992">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1805468566">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="977497612">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1251305734">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="970483227">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="145632395">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="21" w16cid:durableId="1062873928">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="523785341">
+  <w:num w:numId="22" w16cid:durableId="1343170212">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="854458876">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="103812203">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1224681059">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="25" w16cid:durableId="942761318">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1923564763">
+  <w:num w:numId="26" w16cid:durableId="1970819289">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="474640195">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="437454129">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="3214521">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1917283062">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2046365676">
-[...35 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1741518291">
+  <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
-[...1 lines deleted...]
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B84A0E"/>
+    <w:rsidRoot w:val="008F7E55"/>
     <w:rsid w:val="00000627"/>
     <w:rsid w:val="00000856"/>
     <w:rsid w:val="00001465"/>
     <w:rsid w:val="000014CA"/>
     <w:rsid w:val="000016D7"/>
     <w:rsid w:val="00001D3B"/>
     <w:rsid w:val="00002594"/>
-    <w:rsid w:val="0000359F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00007161"/>
+    <w:rsid w:val="00002595"/>
+    <w:rsid w:val="00006269"/>
     <w:rsid w:val="00007D5A"/>
     <w:rsid w:val="0001059A"/>
     <w:rsid w:val="000127E9"/>
     <w:rsid w:val="00012F69"/>
     <w:rsid w:val="00013A49"/>
     <w:rsid w:val="00013F5E"/>
     <w:rsid w:val="00014080"/>
     <w:rsid w:val="00014C48"/>
     <w:rsid w:val="000151C1"/>
     <w:rsid w:val="00015C50"/>
     <w:rsid w:val="00015CE5"/>
     <w:rsid w:val="00016BF1"/>
     <w:rsid w:val="000177CF"/>
     <w:rsid w:val="00020CE8"/>
-    <w:rsid w:val="000216FA"/>
     <w:rsid w:val="0002180A"/>
     <w:rsid w:val="00021FC8"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00023DAC"/>
     <w:rsid w:val="00023DFD"/>
     <w:rsid w:val="00025214"/>
     <w:rsid w:val="00025B9B"/>
     <w:rsid w:val="0002651C"/>
     <w:rsid w:val="000267A9"/>
     <w:rsid w:val="00027080"/>
     <w:rsid w:val="00027F30"/>
     <w:rsid w:val="000305BE"/>
     <w:rsid w:val="00030BF0"/>
     <w:rsid w:val="000317FE"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031882"/>
     <w:rsid w:val="00033DFF"/>
     <w:rsid w:val="00034017"/>
     <w:rsid w:val="000343B0"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="000345D8"/>
-    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="00034CD3"/>
     <w:rsid w:val="00035EFB"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036278"/>
     <w:rsid w:val="0003761B"/>
     <w:rsid w:val="000401C2"/>
     <w:rsid w:val="00040441"/>
     <w:rsid w:val="00041206"/>
     <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043628"/>
     <w:rsid w:val="0004367B"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="0004635F"/>
     <w:rsid w:val="00046EBE"/>
     <w:rsid w:val="00050150"/>
     <w:rsid w:val="00050A19"/>
     <w:rsid w:val="00052668"/>
     <w:rsid w:val="000528FB"/>
     <w:rsid w:val="00052B0F"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="0005386E"/>
     <w:rsid w:val="00053E59"/>
     <w:rsid w:val="000542C1"/>
     <w:rsid w:val="000550D1"/>
     <w:rsid w:val="000554F0"/>
+    <w:rsid w:val="00056CE6"/>
     <w:rsid w:val="00057353"/>
     <w:rsid w:val="00057E5C"/>
     <w:rsid w:val="00060058"/>
     <w:rsid w:val="00060972"/>
     <w:rsid w:val="00060D84"/>
     <w:rsid w:val="00061250"/>
     <w:rsid w:val="000613A2"/>
     <w:rsid w:val="00061576"/>
     <w:rsid w:val="00061C06"/>
     <w:rsid w:val="00061D49"/>
     <w:rsid w:val="00062830"/>
     <w:rsid w:val="000634F9"/>
     <w:rsid w:val="00063508"/>
     <w:rsid w:val="00063DD0"/>
-    <w:rsid w:val="00064BB4"/>
     <w:rsid w:val="00065E36"/>
     <w:rsid w:val="0006600D"/>
     <w:rsid w:val="0006609C"/>
     <w:rsid w:val="00066463"/>
-    <w:rsid w:val="00066D51"/>
     <w:rsid w:val="00066ED9"/>
     <w:rsid w:val="00067036"/>
     <w:rsid w:val="0006719F"/>
     <w:rsid w:val="000672AB"/>
     <w:rsid w:val="000672AF"/>
     <w:rsid w:val="00067461"/>
+    <w:rsid w:val="000702B0"/>
     <w:rsid w:val="00070ACC"/>
+    <w:rsid w:val="000715FA"/>
     <w:rsid w:val="00071929"/>
     <w:rsid w:val="00071AA9"/>
     <w:rsid w:val="000720B7"/>
     <w:rsid w:val="00073220"/>
     <w:rsid w:val="00074A6A"/>
     <w:rsid w:val="00074E89"/>
     <w:rsid w:val="000766B2"/>
     <w:rsid w:val="00076B34"/>
     <w:rsid w:val="00077AB7"/>
     <w:rsid w:val="00077BC0"/>
     <w:rsid w:val="00080B53"/>
     <w:rsid w:val="00080F6C"/>
     <w:rsid w:val="00081039"/>
     <w:rsid w:val="000811DE"/>
     <w:rsid w:val="00081718"/>
     <w:rsid w:val="000821D1"/>
-    <w:rsid w:val="000825D1"/>
     <w:rsid w:val="00082821"/>
-    <w:rsid w:val="00083977"/>
+    <w:rsid w:val="0008320E"/>
     <w:rsid w:val="00084C67"/>
     <w:rsid w:val="00087945"/>
     <w:rsid w:val="00087D0D"/>
     <w:rsid w:val="00090282"/>
     <w:rsid w:val="000904CF"/>
     <w:rsid w:val="00090887"/>
     <w:rsid w:val="000919B1"/>
     <w:rsid w:val="00091ED0"/>
     <w:rsid w:val="0009269B"/>
     <w:rsid w:val="000928BF"/>
     <w:rsid w:val="00092A12"/>
     <w:rsid w:val="00093103"/>
     <w:rsid w:val="00093472"/>
     <w:rsid w:val="00093526"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009451A"/>
     <w:rsid w:val="00094B83"/>
-    <w:rsid w:val="00095636"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="000958C0"/>
     <w:rsid w:val="00095E38"/>
     <w:rsid w:val="000967ED"/>
     <w:rsid w:val="00096B5A"/>
     <w:rsid w:val="000A11A0"/>
     <w:rsid w:val="000A1A16"/>
+    <w:rsid w:val="000A2E23"/>
     <w:rsid w:val="000A41DE"/>
     <w:rsid w:val="000A70D9"/>
     <w:rsid w:val="000A74EA"/>
     <w:rsid w:val="000A74EB"/>
     <w:rsid w:val="000A7562"/>
     <w:rsid w:val="000A7765"/>
     <w:rsid w:val="000A7C4D"/>
     <w:rsid w:val="000B0074"/>
     <w:rsid w:val="000B04DF"/>
     <w:rsid w:val="000B1061"/>
     <w:rsid w:val="000B396C"/>
     <w:rsid w:val="000B42E2"/>
     <w:rsid w:val="000B437F"/>
+    <w:rsid w:val="000B47A7"/>
     <w:rsid w:val="000B4B47"/>
     <w:rsid w:val="000B5CFA"/>
     <w:rsid w:val="000B5D50"/>
     <w:rsid w:val="000B7484"/>
     <w:rsid w:val="000B76E3"/>
     <w:rsid w:val="000C0497"/>
     <w:rsid w:val="000C1024"/>
     <w:rsid w:val="000C17D4"/>
-    <w:rsid w:val="000C1E3C"/>
     <w:rsid w:val="000C2221"/>
     <w:rsid w:val="000C23FA"/>
     <w:rsid w:val="000C32B4"/>
-    <w:rsid w:val="000C36D3"/>
     <w:rsid w:val="000C46A9"/>
     <w:rsid w:val="000C4EB8"/>
     <w:rsid w:val="000C542A"/>
     <w:rsid w:val="000D13FB"/>
     <w:rsid w:val="000D14ED"/>
     <w:rsid w:val="000D24B4"/>
     <w:rsid w:val="000D25F4"/>
     <w:rsid w:val="000D2715"/>
     <w:rsid w:val="000D3841"/>
     <w:rsid w:val="000D3853"/>
-    <w:rsid w:val="000D3EAA"/>
     <w:rsid w:val="000D43B2"/>
     <w:rsid w:val="000D472C"/>
     <w:rsid w:val="000D5162"/>
     <w:rsid w:val="000D5435"/>
     <w:rsid w:val="000D642D"/>
     <w:rsid w:val="000D6E37"/>
     <w:rsid w:val="000D6F4F"/>
     <w:rsid w:val="000E05DF"/>
     <w:rsid w:val="000E0AE8"/>
     <w:rsid w:val="000E1940"/>
     <w:rsid w:val="000E3436"/>
     <w:rsid w:val="000E3D03"/>
     <w:rsid w:val="000E4191"/>
     <w:rsid w:val="000E7F75"/>
     <w:rsid w:val="000F0949"/>
     <w:rsid w:val="000F0D9E"/>
     <w:rsid w:val="000F1196"/>
     <w:rsid w:val="000F1B73"/>
     <w:rsid w:val="000F1E46"/>
     <w:rsid w:val="000F2745"/>
     <w:rsid w:val="000F2B8B"/>
     <w:rsid w:val="000F4C0D"/>
     <w:rsid w:val="000F4CA0"/>
     <w:rsid w:val="000F4E4C"/>
     <w:rsid w:val="000F582E"/>
-    <w:rsid w:val="000F5E07"/>
     <w:rsid w:val="000F695C"/>
     <w:rsid w:val="000F75CE"/>
     <w:rsid w:val="00100100"/>
     <w:rsid w:val="001002AD"/>
     <w:rsid w:val="001005BA"/>
     <w:rsid w:val="00100684"/>
     <w:rsid w:val="001014D5"/>
     <w:rsid w:val="00101596"/>
     <w:rsid w:val="00101843"/>
     <w:rsid w:val="00103513"/>
     <w:rsid w:val="00104160"/>
+    <w:rsid w:val="00105C41"/>
     <w:rsid w:val="001069F7"/>
     <w:rsid w:val="00106F14"/>
     <w:rsid w:val="0010777A"/>
     <w:rsid w:val="001077A3"/>
     <w:rsid w:val="00107EE5"/>
+    <w:rsid w:val="001103FF"/>
     <w:rsid w:val="00113B37"/>
     <w:rsid w:val="00113E5F"/>
     <w:rsid w:val="00114425"/>
+    <w:rsid w:val="00114A3E"/>
     <w:rsid w:val="001151CF"/>
     <w:rsid w:val="0011525F"/>
     <w:rsid w:val="0011576F"/>
     <w:rsid w:val="00115D1E"/>
     <w:rsid w:val="00116E84"/>
     <w:rsid w:val="0011769B"/>
+    <w:rsid w:val="00117CAD"/>
     <w:rsid w:val="001201BC"/>
+    <w:rsid w:val="00120814"/>
     <w:rsid w:val="00121BB7"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="0012329D"/>
     <w:rsid w:val="00123E71"/>
     <w:rsid w:val="0012427C"/>
     <w:rsid w:val="00124BE3"/>
     <w:rsid w:val="00125684"/>
     <w:rsid w:val="0012590C"/>
     <w:rsid w:val="001259F3"/>
     <w:rsid w:val="0012647A"/>
+    <w:rsid w:val="00126A9D"/>
     <w:rsid w:val="00126BC8"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="00130C16"/>
     <w:rsid w:val="00131796"/>
     <w:rsid w:val="00133321"/>
     <w:rsid w:val="00134459"/>
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
     <w:rsid w:val="00136723"/>
     <w:rsid w:val="00136C87"/>
     <w:rsid w:val="00137EB8"/>
     <w:rsid w:val="0014010A"/>
-    <w:rsid w:val="00140EF0"/>
     <w:rsid w:val="001418B6"/>
     <w:rsid w:val="00141F11"/>
     <w:rsid w:val="0014274B"/>
     <w:rsid w:val="00143635"/>
     <w:rsid w:val="001449A8"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="00147A29"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00151F40"/>
     <w:rsid w:val="00153B7B"/>
     <w:rsid w:val="00154E05"/>
     <w:rsid w:val="001550A1"/>
+    <w:rsid w:val="001551BD"/>
     <w:rsid w:val="0015726D"/>
-    <w:rsid w:val="00157D84"/>
     <w:rsid w:val="00157DCE"/>
     <w:rsid w:val="00157F84"/>
     <w:rsid w:val="00161430"/>
     <w:rsid w:val="001626BD"/>
     <w:rsid w:val="00163171"/>
+    <w:rsid w:val="00163D65"/>
+    <w:rsid w:val="001646CD"/>
     <w:rsid w:val="00164F5B"/>
     <w:rsid w:val="00165B60"/>
     <w:rsid w:val="00165F23"/>
     <w:rsid w:val="0016676B"/>
     <w:rsid w:val="00166E0D"/>
     <w:rsid w:val="001700F1"/>
     <w:rsid w:val="00170435"/>
     <w:rsid w:val="00171B36"/>
     <w:rsid w:val="00172092"/>
     <w:rsid w:val="001726EC"/>
     <w:rsid w:val="00172994"/>
     <w:rsid w:val="00172C94"/>
     <w:rsid w:val="00173105"/>
     <w:rsid w:val="001742CE"/>
     <w:rsid w:val="00175259"/>
     <w:rsid w:val="00175C44"/>
     <w:rsid w:val="00175FDD"/>
     <w:rsid w:val="001764F4"/>
     <w:rsid w:val="00176619"/>
     <w:rsid w:val="00176944"/>
     <w:rsid w:val="001769A5"/>
     <w:rsid w:val="00176EBD"/>
-    <w:rsid w:val="0017760C"/>
     <w:rsid w:val="00177DBF"/>
     <w:rsid w:val="00180369"/>
     <w:rsid w:val="00180948"/>
     <w:rsid w:val="00180F16"/>
     <w:rsid w:val="00183A41"/>
     <w:rsid w:val="00183C0B"/>
     <w:rsid w:val="00184088"/>
     <w:rsid w:val="00185000"/>
     <w:rsid w:val="00185BB9"/>
     <w:rsid w:val="0018608C"/>
     <w:rsid w:val="001869EB"/>
     <w:rsid w:val="00186B00"/>
     <w:rsid w:val="00187D5F"/>
     <w:rsid w:val="00187DE6"/>
     <w:rsid w:val="00193461"/>
     <w:rsid w:val="001940F7"/>
     <w:rsid w:val="00194A14"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="001957F3"/>
     <w:rsid w:val="00195945"/>
     <w:rsid w:val="001960F2"/>
     <w:rsid w:val="001963AD"/>
     <w:rsid w:val="00196662"/>
     <w:rsid w:val="00196847"/>
     <w:rsid w:val="00196D41"/>
     <w:rsid w:val="0019731D"/>
     <w:rsid w:val="00197F2E"/>
     <w:rsid w:val="001A0E48"/>
     <w:rsid w:val="001A1384"/>
     <w:rsid w:val="001A1A15"/>
     <w:rsid w:val="001A215E"/>
     <w:rsid w:val="001A22AA"/>
     <w:rsid w:val="001A41B7"/>
     <w:rsid w:val="001A676A"/>
     <w:rsid w:val="001B019F"/>
     <w:rsid w:val="001B0283"/>
     <w:rsid w:val="001B2657"/>
     <w:rsid w:val="001B293E"/>
     <w:rsid w:val="001B3020"/>
-    <w:rsid w:val="001B3B13"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B5837"/>
     <w:rsid w:val="001B5CE1"/>
     <w:rsid w:val="001B5CEB"/>
-    <w:rsid w:val="001B5EEE"/>
     <w:rsid w:val="001B623A"/>
     <w:rsid w:val="001B6590"/>
     <w:rsid w:val="001B66A1"/>
     <w:rsid w:val="001B719F"/>
     <w:rsid w:val="001B75C5"/>
     <w:rsid w:val="001B77BF"/>
     <w:rsid w:val="001C000D"/>
     <w:rsid w:val="001C1470"/>
     <w:rsid w:val="001C1491"/>
     <w:rsid w:val="001C1692"/>
     <w:rsid w:val="001C2E1C"/>
     <w:rsid w:val="001C34D8"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C4000"/>
     <w:rsid w:val="001C4502"/>
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
     <w:rsid w:val="001D268D"/>
     <w:rsid w:val="001D2FED"/>
     <w:rsid w:val="001D3BCB"/>
     <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D4665"/>
     <w:rsid w:val="001D562A"/>
     <w:rsid w:val="001D5B42"/>
     <w:rsid w:val="001D7120"/>
     <w:rsid w:val="001D78A8"/>
     <w:rsid w:val="001D7C8B"/>
+    <w:rsid w:val="001E0C32"/>
     <w:rsid w:val="001E1693"/>
     <w:rsid w:val="001E178E"/>
     <w:rsid w:val="001E1855"/>
     <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001E2889"/>
     <w:rsid w:val="001E37C7"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E472B"/>
     <w:rsid w:val="001E48AF"/>
     <w:rsid w:val="001E531D"/>
     <w:rsid w:val="001E5CA9"/>
     <w:rsid w:val="001E5DEC"/>
     <w:rsid w:val="001E6257"/>
     <w:rsid w:val="001E7566"/>
     <w:rsid w:val="001F1A0B"/>
     <w:rsid w:val="001F23AD"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F3B35"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F47C7"/>
     <w:rsid w:val="001F52F3"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F5E4D"/>
     <w:rsid w:val="001F6CF2"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002002FA"/>
     <w:rsid w:val="00200390"/>
     <w:rsid w:val="00200B3D"/>
     <w:rsid w:val="00202211"/>
     <w:rsid w:val="00202D4F"/>
     <w:rsid w:val="002030AD"/>
-    <w:rsid w:val="00205067"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="00206E07"/>
     <w:rsid w:val="00206E30"/>
     <w:rsid w:val="002071A0"/>
     <w:rsid w:val="0021027E"/>
     <w:rsid w:val="002105CA"/>
     <w:rsid w:val="00210F8A"/>
     <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00212227"/>
     <w:rsid w:val="002125CD"/>
+    <w:rsid w:val="0021268A"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="002132E1"/>
     <w:rsid w:val="002135B7"/>
     <w:rsid w:val="00213A35"/>
     <w:rsid w:val="00213B4F"/>
     <w:rsid w:val="00215B18"/>
     <w:rsid w:val="0021604B"/>
     <w:rsid w:val="00216A10"/>
     <w:rsid w:val="00216ACB"/>
     <w:rsid w:val="00217535"/>
-    <w:rsid w:val="00217AD1"/>
     <w:rsid w:val="00217BC0"/>
     <w:rsid w:val="002200DE"/>
     <w:rsid w:val="002200F9"/>
     <w:rsid w:val="002229C4"/>
     <w:rsid w:val="0022303D"/>
     <w:rsid w:val="002233F1"/>
     <w:rsid w:val="00223544"/>
     <w:rsid w:val="002235B3"/>
     <w:rsid w:val="00223D36"/>
     <w:rsid w:val="0022418A"/>
     <w:rsid w:val="00224458"/>
     <w:rsid w:val="00224C9D"/>
     <w:rsid w:val="00225A29"/>
     <w:rsid w:val="00226144"/>
     <w:rsid w:val="002268F8"/>
     <w:rsid w:val="00226CDC"/>
+    <w:rsid w:val="002270EA"/>
     <w:rsid w:val="002270F5"/>
     <w:rsid w:val="00227D93"/>
     <w:rsid w:val="00227E98"/>
+    <w:rsid w:val="00230158"/>
     <w:rsid w:val="00230978"/>
     <w:rsid w:val="00230C7B"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="002334EC"/>
     <w:rsid w:val="00233677"/>
     <w:rsid w:val="00233B42"/>
     <w:rsid w:val="00233E9A"/>
     <w:rsid w:val="00234C9B"/>
     <w:rsid w:val="00235506"/>
     <w:rsid w:val="00235513"/>
     <w:rsid w:val="00237409"/>
     <w:rsid w:val="00237749"/>
+    <w:rsid w:val="00237FD2"/>
     <w:rsid w:val="00241208"/>
     <w:rsid w:val="00241C36"/>
     <w:rsid w:val="00241D8D"/>
     <w:rsid w:val="0024225D"/>
     <w:rsid w:val="00242395"/>
     <w:rsid w:val="0024248A"/>
     <w:rsid w:val="002425D2"/>
     <w:rsid w:val="0024322C"/>
     <w:rsid w:val="002439EC"/>
     <w:rsid w:val="00244125"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00244FB5"/>
     <w:rsid w:val="002469BE"/>
     <w:rsid w:val="00247883"/>
     <w:rsid w:val="00247954"/>
     <w:rsid w:val="00250559"/>
     <w:rsid w:val="00250D62"/>
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251175"/>
     <w:rsid w:val="00251AB9"/>
+    <w:rsid w:val="00252C03"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
     <w:rsid w:val="002662E1"/>
     <w:rsid w:val="002670C0"/>
     <w:rsid w:val="002677CC"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00267EA6"/>
     <w:rsid w:val="00270339"/>
     <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00272B6A"/>
     <w:rsid w:val="00273226"/>
     <w:rsid w:val="002733F1"/>
+    <w:rsid w:val="00273900"/>
     <w:rsid w:val="00273AED"/>
     <w:rsid w:val="00274288"/>
     <w:rsid w:val="00274691"/>
     <w:rsid w:val="0027474B"/>
     <w:rsid w:val="00274770"/>
     <w:rsid w:val="00276605"/>
+    <w:rsid w:val="00276A08"/>
+    <w:rsid w:val="002806B8"/>
     <w:rsid w:val="00280D66"/>
     <w:rsid w:val="00281209"/>
     <w:rsid w:val="00281B9F"/>
     <w:rsid w:val="00282A06"/>
     <w:rsid w:val="002830D7"/>
     <w:rsid w:val="00283302"/>
     <w:rsid w:val="00283F54"/>
     <w:rsid w:val="00284DAC"/>
     <w:rsid w:val="0028548E"/>
     <w:rsid w:val="00285820"/>
     <w:rsid w:val="00285950"/>
+    <w:rsid w:val="00285DB3"/>
     <w:rsid w:val="00286124"/>
     <w:rsid w:val="002862EB"/>
     <w:rsid w:val="002867D1"/>
     <w:rsid w:val="00287DA7"/>
     <w:rsid w:val="002902A5"/>
     <w:rsid w:val="002907B1"/>
     <w:rsid w:val="00290B50"/>
     <w:rsid w:val="00290D62"/>
     <w:rsid w:val="00291AF2"/>
     <w:rsid w:val="002928D9"/>
     <w:rsid w:val="0029321E"/>
     <w:rsid w:val="00293360"/>
     <w:rsid w:val="0029356E"/>
     <w:rsid w:val="00293E5B"/>
     <w:rsid w:val="00294456"/>
     <w:rsid w:val="00295CFD"/>
     <w:rsid w:val="00295F9E"/>
     <w:rsid w:val="002962EB"/>
     <w:rsid w:val="002968CC"/>
     <w:rsid w:val="0029719B"/>
     <w:rsid w:val="002979ED"/>
     <w:rsid w:val="00297A14"/>
     <w:rsid w:val="00297DE2"/>
     <w:rsid w:val="002A0551"/>
     <w:rsid w:val="002A0DCD"/>
     <w:rsid w:val="002A1306"/>
     <w:rsid w:val="002A1AC7"/>
     <w:rsid w:val="002A2BDE"/>
+    <w:rsid w:val="002A375F"/>
     <w:rsid w:val="002A40D0"/>
+    <w:rsid w:val="002A43F6"/>
     <w:rsid w:val="002A44D5"/>
+    <w:rsid w:val="002A4692"/>
     <w:rsid w:val="002A4E88"/>
     <w:rsid w:val="002A5918"/>
     <w:rsid w:val="002A64BA"/>
     <w:rsid w:val="002B0543"/>
+    <w:rsid w:val="002B0F03"/>
     <w:rsid w:val="002B0FDC"/>
     <w:rsid w:val="002B25AD"/>
     <w:rsid w:val="002B30B3"/>
     <w:rsid w:val="002B3557"/>
-    <w:rsid w:val="002B4088"/>
     <w:rsid w:val="002B5132"/>
     <w:rsid w:val="002B6608"/>
     <w:rsid w:val="002B6D2C"/>
     <w:rsid w:val="002B74AD"/>
     <w:rsid w:val="002C16CF"/>
     <w:rsid w:val="002C1E5E"/>
     <w:rsid w:val="002C20B9"/>
     <w:rsid w:val="002C2CA2"/>
     <w:rsid w:val="002C2EE7"/>
     <w:rsid w:val="002C3589"/>
     <w:rsid w:val="002C3863"/>
     <w:rsid w:val="002C4756"/>
     <w:rsid w:val="002C4EB8"/>
     <w:rsid w:val="002C5F6E"/>
+    <w:rsid w:val="002C6095"/>
     <w:rsid w:val="002C6396"/>
     <w:rsid w:val="002C6A52"/>
     <w:rsid w:val="002C7500"/>
     <w:rsid w:val="002D0F9D"/>
     <w:rsid w:val="002D1ECD"/>
     <w:rsid w:val="002D2A19"/>
     <w:rsid w:val="002D2B24"/>
     <w:rsid w:val="002D3856"/>
     <w:rsid w:val="002D3BDB"/>
     <w:rsid w:val="002D4382"/>
     <w:rsid w:val="002D4B7E"/>
     <w:rsid w:val="002D54BB"/>
     <w:rsid w:val="002D605F"/>
     <w:rsid w:val="002D62C0"/>
     <w:rsid w:val="002D649F"/>
     <w:rsid w:val="002D6EB6"/>
     <w:rsid w:val="002D71EC"/>
     <w:rsid w:val="002D7353"/>
     <w:rsid w:val="002D756D"/>
     <w:rsid w:val="002E126F"/>
-    <w:rsid w:val="002E1501"/>
     <w:rsid w:val="002E27AA"/>
     <w:rsid w:val="002E2BA6"/>
     <w:rsid w:val="002E35F8"/>
     <w:rsid w:val="002E36EB"/>
     <w:rsid w:val="002E3969"/>
     <w:rsid w:val="002E4411"/>
     <w:rsid w:val="002E49B1"/>
     <w:rsid w:val="002E62D7"/>
     <w:rsid w:val="002E6453"/>
     <w:rsid w:val="002E69A4"/>
+    <w:rsid w:val="002E6C48"/>
     <w:rsid w:val="002E7EC3"/>
     <w:rsid w:val="002F0A23"/>
     <w:rsid w:val="002F1A46"/>
     <w:rsid w:val="002F2D78"/>
     <w:rsid w:val="002F2F7E"/>
     <w:rsid w:val="002F352B"/>
     <w:rsid w:val="002F37C1"/>
     <w:rsid w:val="002F41AE"/>
     <w:rsid w:val="002F5A43"/>
+    <w:rsid w:val="002F5EA9"/>
     <w:rsid w:val="002F6386"/>
+    <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F76EB"/>
     <w:rsid w:val="002F7B37"/>
     <w:rsid w:val="002F7D32"/>
     <w:rsid w:val="00301743"/>
     <w:rsid w:val="003020E1"/>
     <w:rsid w:val="003028AD"/>
     <w:rsid w:val="00303494"/>
     <w:rsid w:val="0030379C"/>
+    <w:rsid w:val="00303A1A"/>
     <w:rsid w:val="00303C52"/>
+    <w:rsid w:val="0030473E"/>
     <w:rsid w:val="00304A47"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00305C89"/>
     <w:rsid w:val="003062F8"/>
     <w:rsid w:val="00306678"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0031095C"/>
     <w:rsid w:val="003119FC"/>
     <w:rsid w:val="00311D42"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="00312CAB"/>
     <w:rsid w:val="003134E9"/>
     <w:rsid w:val="00313540"/>
     <w:rsid w:val="00314BF2"/>
     <w:rsid w:val="0031513A"/>
     <w:rsid w:val="0031514B"/>
     <w:rsid w:val="0031531F"/>
     <w:rsid w:val="003154B4"/>
     <w:rsid w:val="00315796"/>
     <w:rsid w:val="00315880"/>
     <w:rsid w:val="00315CF4"/>
+    <w:rsid w:val="00317544"/>
     <w:rsid w:val="00317A39"/>
     <w:rsid w:val="003201AE"/>
     <w:rsid w:val="003203B5"/>
     <w:rsid w:val="0032090F"/>
     <w:rsid w:val="00321A8B"/>
     <w:rsid w:val="00321D14"/>
     <w:rsid w:val="00321F7A"/>
     <w:rsid w:val="003228B1"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00324D34"/>
+    <w:rsid w:val="003262CD"/>
     <w:rsid w:val="00326DED"/>
     <w:rsid w:val="003270C5"/>
     <w:rsid w:val="0032731D"/>
     <w:rsid w:val="003277B8"/>
     <w:rsid w:val="003317AD"/>
     <w:rsid w:val="00333598"/>
     <w:rsid w:val="00333D19"/>
     <w:rsid w:val="003345A4"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00334F05"/>
     <w:rsid w:val="00335784"/>
     <w:rsid w:val="003358E3"/>
     <w:rsid w:val="00335B89"/>
     <w:rsid w:val="00335EFC"/>
     <w:rsid w:val="0033643A"/>
-    <w:rsid w:val="00336964"/>
     <w:rsid w:val="00337947"/>
     <w:rsid w:val="00337AD1"/>
-    <w:rsid w:val="00341D2A"/>
     <w:rsid w:val="003421A7"/>
+    <w:rsid w:val="003425B9"/>
     <w:rsid w:val="00342951"/>
     <w:rsid w:val="0034309F"/>
     <w:rsid w:val="00344201"/>
     <w:rsid w:val="003449ED"/>
+    <w:rsid w:val="00344F08"/>
     <w:rsid w:val="00345708"/>
     <w:rsid w:val="00345C16"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="003551BF"/>
-    <w:rsid w:val="003553F5"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
-    <w:rsid w:val="00357A8D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00360C2A"/>
     <w:rsid w:val="003613E2"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
     <w:rsid w:val="00362596"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00363F20"/>
     <w:rsid w:val="00364816"/>
     <w:rsid w:val="003652D4"/>
     <w:rsid w:val="00365DC3"/>
     <w:rsid w:val="00365E4C"/>
     <w:rsid w:val="003669E1"/>
+    <w:rsid w:val="0036752A"/>
     <w:rsid w:val="00367CB9"/>
     <w:rsid w:val="00370593"/>
     <w:rsid w:val="00370F1F"/>
     <w:rsid w:val="00371293"/>
     <w:rsid w:val="00372029"/>
     <w:rsid w:val="0037253D"/>
     <w:rsid w:val="00373821"/>
     <w:rsid w:val="00373934"/>
     <w:rsid w:val="00373979"/>
     <w:rsid w:val="003739BB"/>
     <w:rsid w:val="003742BE"/>
     <w:rsid w:val="003748D2"/>
     <w:rsid w:val="00375C92"/>
     <w:rsid w:val="00377338"/>
     <w:rsid w:val="00377495"/>
     <w:rsid w:val="00377B44"/>
     <w:rsid w:val="00377C3C"/>
     <w:rsid w:val="00377C44"/>
     <w:rsid w:val="00380EFD"/>
     <w:rsid w:val="0038252F"/>
+    <w:rsid w:val="00383149"/>
     <w:rsid w:val="003834E2"/>
     <w:rsid w:val="00383CA1"/>
     <w:rsid w:val="00383D34"/>
     <w:rsid w:val="0038539E"/>
     <w:rsid w:val="0038557E"/>
     <w:rsid w:val="0038634F"/>
     <w:rsid w:val="0038674A"/>
     <w:rsid w:val="00386844"/>
     <w:rsid w:val="00386E63"/>
     <w:rsid w:val="00387702"/>
     <w:rsid w:val="00387974"/>
     <w:rsid w:val="00387E3E"/>
     <w:rsid w:val="00391D64"/>
     <w:rsid w:val="00392FD2"/>
     <w:rsid w:val="0039351E"/>
+    <w:rsid w:val="00394359"/>
     <w:rsid w:val="003949FF"/>
     <w:rsid w:val="00394B0B"/>
     <w:rsid w:val="00394E45"/>
     <w:rsid w:val="00395CCE"/>
+    <w:rsid w:val="00397B13"/>
     <w:rsid w:val="00397BA0"/>
     <w:rsid w:val="00397E1B"/>
     <w:rsid w:val="003A0FF0"/>
     <w:rsid w:val="003A157B"/>
     <w:rsid w:val="003A258F"/>
     <w:rsid w:val="003A2A6E"/>
     <w:rsid w:val="003A3A6F"/>
     <w:rsid w:val="003A4150"/>
     <w:rsid w:val="003A41BE"/>
     <w:rsid w:val="003A45A6"/>
     <w:rsid w:val="003A4F25"/>
     <w:rsid w:val="003A579D"/>
     <w:rsid w:val="003A5D56"/>
     <w:rsid w:val="003A6A3E"/>
     <w:rsid w:val="003A7846"/>
     <w:rsid w:val="003B0C11"/>
     <w:rsid w:val="003B0C3A"/>
-    <w:rsid w:val="003B14F0"/>
     <w:rsid w:val="003B24E2"/>
     <w:rsid w:val="003B284A"/>
     <w:rsid w:val="003B3E8C"/>
+    <w:rsid w:val="003B3F7A"/>
     <w:rsid w:val="003B504A"/>
     <w:rsid w:val="003B57FA"/>
     <w:rsid w:val="003B5950"/>
     <w:rsid w:val="003B6055"/>
     <w:rsid w:val="003B6060"/>
     <w:rsid w:val="003B6303"/>
     <w:rsid w:val="003B6A9C"/>
     <w:rsid w:val="003B6C07"/>
     <w:rsid w:val="003B6CD0"/>
     <w:rsid w:val="003B7711"/>
     <w:rsid w:val="003B7D6C"/>
     <w:rsid w:val="003C01A7"/>
     <w:rsid w:val="003C0439"/>
     <w:rsid w:val="003C291B"/>
     <w:rsid w:val="003C2B8B"/>
     <w:rsid w:val="003C31D8"/>
     <w:rsid w:val="003C3548"/>
     <w:rsid w:val="003C3863"/>
     <w:rsid w:val="003C4023"/>
     <w:rsid w:val="003C5829"/>
     <w:rsid w:val="003C5889"/>
     <w:rsid w:val="003C5AE2"/>
+    <w:rsid w:val="003C5D7E"/>
     <w:rsid w:val="003C5F69"/>
     <w:rsid w:val="003C6ABC"/>
     <w:rsid w:val="003D0215"/>
     <w:rsid w:val="003D0416"/>
     <w:rsid w:val="003D13A3"/>
     <w:rsid w:val="003D27DD"/>
     <w:rsid w:val="003D34FA"/>
     <w:rsid w:val="003D4FB7"/>
     <w:rsid w:val="003D5D4B"/>
     <w:rsid w:val="003D6338"/>
     <w:rsid w:val="003D67E3"/>
     <w:rsid w:val="003D6BB4"/>
     <w:rsid w:val="003D7194"/>
     <w:rsid w:val="003D7A5B"/>
     <w:rsid w:val="003E00C3"/>
     <w:rsid w:val="003E139D"/>
     <w:rsid w:val="003E1CEF"/>
-    <w:rsid w:val="003E4757"/>
     <w:rsid w:val="003E4782"/>
     <w:rsid w:val="003E66FF"/>
+    <w:rsid w:val="003E6B6D"/>
     <w:rsid w:val="003E797B"/>
     <w:rsid w:val="003F05E7"/>
     <w:rsid w:val="003F0EA5"/>
     <w:rsid w:val="003F0EAC"/>
     <w:rsid w:val="003F10FA"/>
     <w:rsid w:val="003F3605"/>
     <w:rsid w:val="003F408B"/>
+    <w:rsid w:val="003F4620"/>
     <w:rsid w:val="003F5AFE"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00400041"/>
     <w:rsid w:val="0040022C"/>
     <w:rsid w:val="0040055A"/>
     <w:rsid w:val="00403223"/>
     <w:rsid w:val="0040374B"/>
     <w:rsid w:val="00403C16"/>
     <w:rsid w:val="00403E49"/>
     <w:rsid w:val="00404B5C"/>
     <w:rsid w:val="00405177"/>
     <w:rsid w:val="00405493"/>
     <w:rsid w:val="00405958"/>
     <w:rsid w:val="00406281"/>
-    <w:rsid w:val="004071DF"/>
     <w:rsid w:val="00407337"/>
+    <w:rsid w:val="0041001A"/>
     <w:rsid w:val="00410F21"/>
     <w:rsid w:val="00412A39"/>
     <w:rsid w:val="0041323C"/>
     <w:rsid w:val="00413A31"/>
     <w:rsid w:val="00414CA9"/>
-    <w:rsid w:val="00417893"/>
     <w:rsid w:val="00420A7B"/>
     <w:rsid w:val="00421664"/>
     <w:rsid w:val="004219EE"/>
     <w:rsid w:val="00421A82"/>
     <w:rsid w:val="0042279C"/>
     <w:rsid w:val="00422D93"/>
     <w:rsid w:val="00423CFD"/>
     <w:rsid w:val="00424894"/>
     <w:rsid w:val="004249F0"/>
     <w:rsid w:val="0042548E"/>
     <w:rsid w:val="0042629B"/>
     <w:rsid w:val="00426CF9"/>
     <w:rsid w:val="00430D60"/>
     <w:rsid w:val="00432770"/>
     <w:rsid w:val="00432CB0"/>
-    <w:rsid w:val="00432F80"/>
     <w:rsid w:val="00433247"/>
+    <w:rsid w:val="004338E3"/>
     <w:rsid w:val="00435FCB"/>
     <w:rsid w:val="004363FA"/>
     <w:rsid w:val="00436D8F"/>
     <w:rsid w:val="004402C6"/>
     <w:rsid w:val="00440FDA"/>
     <w:rsid w:val="00441256"/>
     <w:rsid w:val="00441303"/>
     <w:rsid w:val="00441C00"/>
+    <w:rsid w:val="00441C44"/>
     <w:rsid w:val="00442B25"/>
     <w:rsid w:val="00442DC2"/>
     <w:rsid w:val="00442E87"/>
     <w:rsid w:val="00442F7B"/>
     <w:rsid w:val="004431E6"/>
     <w:rsid w:val="00443200"/>
     <w:rsid w:val="00443688"/>
     <w:rsid w:val="004436EE"/>
     <w:rsid w:val="00444200"/>
     <w:rsid w:val="0044581F"/>
     <w:rsid w:val="00446541"/>
     <w:rsid w:val="0044664D"/>
     <w:rsid w:val="00446860"/>
     <w:rsid w:val="004469A7"/>
     <w:rsid w:val="0044714A"/>
     <w:rsid w:val="00450329"/>
     <w:rsid w:val="00450F27"/>
-    <w:rsid w:val="0045269C"/>
+    <w:rsid w:val="00452793"/>
     <w:rsid w:val="004528E7"/>
     <w:rsid w:val="00452C56"/>
     <w:rsid w:val="004531ED"/>
     <w:rsid w:val="00453530"/>
     <w:rsid w:val="004537EB"/>
     <w:rsid w:val="00454646"/>
     <w:rsid w:val="004554D6"/>
     <w:rsid w:val="004558C1"/>
     <w:rsid w:val="00455F77"/>
     <w:rsid w:val="004568A9"/>
     <w:rsid w:val="00457799"/>
     <w:rsid w:val="004601B3"/>
     <w:rsid w:val="00461786"/>
     <w:rsid w:val="0046213B"/>
     <w:rsid w:val="00462C2B"/>
     <w:rsid w:val="00463817"/>
     <w:rsid w:val="00463BA9"/>
     <w:rsid w:val="00463C96"/>
     <w:rsid w:val="00465088"/>
     <w:rsid w:val="004658BA"/>
     <w:rsid w:val="00465E79"/>
     <w:rsid w:val="00465EB6"/>
     <w:rsid w:val="004668C9"/>
     <w:rsid w:val="00466EC2"/>
     <w:rsid w:val="004671E6"/>
     <w:rsid w:val="00470714"/>
     <w:rsid w:val="004716C0"/>
     <w:rsid w:val="00472115"/>
     <w:rsid w:val="00472355"/>
-    <w:rsid w:val="004729A5"/>
     <w:rsid w:val="00472C66"/>
     <w:rsid w:val="00472F5C"/>
     <w:rsid w:val="00473944"/>
     <w:rsid w:val="00473C21"/>
     <w:rsid w:val="00473EFF"/>
     <w:rsid w:val="00474167"/>
     <w:rsid w:val="004743F2"/>
     <w:rsid w:val="00474F87"/>
     <w:rsid w:val="00475F9A"/>
     <w:rsid w:val="00476579"/>
     <w:rsid w:val="00476904"/>
     <w:rsid w:val="00476FAB"/>
     <w:rsid w:val="00477027"/>
     <w:rsid w:val="00477527"/>
     <w:rsid w:val="00477906"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00481D21"/>
     <w:rsid w:val="004820D4"/>
     <w:rsid w:val="00482531"/>
     <w:rsid w:val="00482711"/>
     <w:rsid w:val="00482C16"/>
     <w:rsid w:val="0048419B"/>
     <w:rsid w:val="004842E8"/>
     <w:rsid w:val="00486017"/>
     <w:rsid w:val="00486772"/>
     <w:rsid w:val="0048692E"/>
     <w:rsid w:val="004870EB"/>
     <w:rsid w:val="00487404"/>
     <w:rsid w:val="0049030B"/>
     <w:rsid w:val="00491896"/>
     <w:rsid w:val="00492D9E"/>
     <w:rsid w:val="00493449"/>
     <w:rsid w:val="00493679"/>
     <w:rsid w:val="00493D01"/>
     <w:rsid w:val="0049465A"/>
     <w:rsid w:val="00494C6B"/>
     <w:rsid w:val="004958CB"/>
     <w:rsid w:val="00495924"/>
     <w:rsid w:val="00496276"/>
     <w:rsid w:val="00497670"/>
     <w:rsid w:val="00497FC8"/>
     <w:rsid w:val="004A000E"/>
     <w:rsid w:val="004A05EF"/>
-    <w:rsid w:val="004A0DFB"/>
     <w:rsid w:val="004A1C7F"/>
     <w:rsid w:val="004A200D"/>
     <w:rsid w:val="004A29D7"/>
     <w:rsid w:val="004A2BD3"/>
     <w:rsid w:val="004A2CE7"/>
     <w:rsid w:val="004A3C6A"/>
     <w:rsid w:val="004A546D"/>
     <w:rsid w:val="004A5FDE"/>
     <w:rsid w:val="004A60DB"/>
     <w:rsid w:val="004A6348"/>
     <w:rsid w:val="004A720B"/>
     <w:rsid w:val="004A776D"/>
     <w:rsid w:val="004B02ED"/>
     <w:rsid w:val="004B07F9"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B1063"/>
     <w:rsid w:val="004B17F1"/>
     <w:rsid w:val="004B235E"/>
     <w:rsid w:val="004B25A6"/>
     <w:rsid w:val="004B2C2F"/>
     <w:rsid w:val="004B3788"/>
     <w:rsid w:val="004B48E1"/>
     <w:rsid w:val="004B5428"/>
     <w:rsid w:val="004B64AA"/>
     <w:rsid w:val="004B6FA4"/>
     <w:rsid w:val="004B7065"/>
     <w:rsid w:val="004B721C"/>
     <w:rsid w:val="004C0253"/>
     <w:rsid w:val="004C060D"/>
     <w:rsid w:val="004C07B6"/>
     <w:rsid w:val="004C0B3F"/>
     <w:rsid w:val="004C194A"/>
     <w:rsid w:val="004C2B1B"/>
     <w:rsid w:val="004C3FD9"/>
     <w:rsid w:val="004C4183"/>
     <w:rsid w:val="004C56D1"/>
     <w:rsid w:val="004C5ECF"/>
     <w:rsid w:val="004C6152"/>
     <w:rsid w:val="004C67C4"/>
     <w:rsid w:val="004D03F8"/>
     <w:rsid w:val="004D0510"/>
     <w:rsid w:val="004D0EE7"/>
     <w:rsid w:val="004D1E32"/>
     <w:rsid w:val="004D1F15"/>
     <w:rsid w:val="004D26B5"/>
     <w:rsid w:val="004D2D9E"/>
     <w:rsid w:val="004D3790"/>
+    <w:rsid w:val="004D3867"/>
     <w:rsid w:val="004D3F2D"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D6171"/>
     <w:rsid w:val="004D6F7A"/>
     <w:rsid w:val="004E0175"/>
     <w:rsid w:val="004E0591"/>
     <w:rsid w:val="004E10A9"/>
     <w:rsid w:val="004E16C7"/>
     <w:rsid w:val="004E1856"/>
     <w:rsid w:val="004E1BCC"/>
     <w:rsid w:val="004E1E5C"/>
     <w:rsid w:val="004E2D8F"/>
     <w:rsid w:val="004E3BE7"/>
     <w:rsid w:val="004E472B"/>
     <w:rsid w:val="004E5019"/>
     <w:rsid w:val="004E5A5F"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E64A9"/>
     <w:rsid w:val="004E71A2"/>
     <w:rsid w:val="004E7709"/>
     <w:rsid w:val="004F0653"/>
     <w:rsid w:val="004F2D14"/>
     <w:rsid w:val="004F2E30"/>
     <w:rsid w:val="004F3C90"/>
     <w:rsid w:val="004F4740"/>
     <w:rsid w:val="004F508E"/>
     <w:rsid w:val="004F5C34"/>
     <w:rsid w:val="004F5C35"/>
     <w:rsid w:val="004F62EC"/>
     <w:rsid w:val="004F72A5"/>
     <w:rsid w:val="004F7483"/>
     <w:rsid w:val="00500721"/>
     <w:rsid w:val="00500837"/>
     <w:rsid w:val="00500A87"/>
     <w:rsid w:val="00500B78"/>
-    <w:rsid w:val="00501431"/>
     <w:rsid w:val="0050192A"/>
     <w:rsid w:val="00501EBB"/>
     <w:rsid w:val="00504316"/>
     <w:rsid w:val="00504D7A"/>
     <w:rsid w:val="00507000"/>
     <w:rsid w:val="00507091"/>
     <w:rsid w:val="0050765B"/>
     <w:rsid w:val="00507781"/>
     <w:rsid w:val="00507CB4"/>
     <w:rsid w:val="005108C8"/>
     <w:rsid w:val="00511111"/>
     <w:rsid w:val="005127C5"/>
     <w:rsid w:val="00512A48"/>
+    <w:rsid w:val="0051348E"/>
     <w:rsid w:val="0051495B"/>
     <w:rsid w:val="00514BD5"/>
     <w:rsid w:val="00514C02"/>
     <w:rsid w:val="00515707"/>
     <w:rsid w:val="00515742"/>
     <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="005164E3"/>
     <w:rsid w:val="00516E22"/>
     <w:rsid w:val="00517943"/>
     <w:rsid w:val="00520385"/>
     <w:rsid w:val="005205F7"/>
     <w:rsid w:val="005207BD"/>
     <w:rsid w:val="00520867"/>
     <w:rsid w:val="00520B8C"/>
     <w:rsid w:val="0052273F"/>
-    <w:rsid w:val="0052452B"/>
     <w:rsid w:val="005259C5"/>
     <w:rsid w:val="00525D31"/>
     <w:rsid w:val="00525D84"/>
     <w:rsid w:val="005261AC"/>
     <w:rsid w:val="005273B5"/>
     <w:rsid w:val="005273C5"/>
     <w:rsid w:val="005279DB"/>
     <w:rsid w:val="00527C04"/>
     <w:rsid w:val="00531238"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005327DD"/>
     <w:rsid w:val="005336BF"/>
     <w:rsid w:val="00533B29"/>
     <w:rsid w:val="00533CD5"/>
+    <w:rsid w:val="005343B9"/>
     <w:rsid w:val="00534F88"/>
     <w:rsid w:val="005352D2"/>
     <w:rsid w:val="00535653"/>
     <w:rsid w:val="00535FB6"/>
     <w:rsid w:val="005371E2"/>
     <w:rsid w:val="00537414"/>
-    <w:rsid w:val="00540E3A"/>
     <w:rsid w:val="00541CB4"/>
     <w:rsid w:val="00542CD8"/>
     <w:rsid w:val="0054386A"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="00543B27"/>
     <w:rsid w:val="005446FA"/>
     <w:rsid w:val="00544B21"/>
     <w:rsid w:val="00544D44"/>
     <w:rsid w:val="005457AF"/>
+    <w:rsid w:val="005458DC"/>
+    <w:rsid w:val="00545B8C"/>
     <w:rsid w:val="005468AD"/>
-    <w:rsid w:val="0055124E"/>
     <w:rsid w:val="005513FC"/>
     <w:rsid w:val="00551410"/>
     <w:rsid w:val="00551669"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="0055383D"/>
     <w:rsid w:val="00553907"/>
     <w:rsid w:val="005542F0"/>
     <w:rsid w:val="005547B0"/>
-    <w:rsid w:val="00554CF7"/>
+    <w:rsid w:val="00554B0C"/>
     <w:rsid w:val="0055525E"/>
     <w:rsid w:val="00556024"/>
     <w:rsid w:val="00557A00"/>
     <w:rsid w:val="00557EE7"/>
     <w:rsid w:val="00557FAE"/>
     <w:rsid w:val="00560038"/>
-    <w:rsid w:val="00560812"/>
     <w:rsid w:val="00561FC3"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="00563DD8"/>
     <w:rsid w:val="00564F6E"/>
     <w:rsid w:val="005661F2"/>
     <w:rsid w:val="005661FA"/>
     <w:rsid w:val="005665B7"/>
     <w:rsid w:val="0056765C"/>
     <w:rsid w:val="00567978"/>
     <w:rsid w:val="00570672"/>
+    <w:rsid w:val="00570E89"/>
+    <w:rsid w:val="00571F10"/>
     <w:rsid w:val="005724FA"/>
     <w:rsid w:val="00572BA6"/>
     <w:rsid w:val="00573724"/>
     <w:rsid w:val="0057378D"/>
     <w:rsid w:val="00574427"/>
     <w:rsid w:val="00574C89"/>
     <w:rsid w:val="00575207"/>
     <w:rsid w:val="00575B93"/>
     <w:rsid w:val="00575D6E"/>
     <w:rsid w:val="00575FE5"/>
     <w:rsid w:val="00577B73"/>
     <w:rsid w:val="00581A43"/>
     <w:rsid w:val="00581F4E"/>
     <w:rsid w:val="0058324B"/>
     <w:rsid w:val="005836F2"/>
-    <w:rsid w:val="00584D26"/>
+    <w:rsid w:val="00583EC5"/>
     <w:rsid w:val="00584E9C"/>
     <w:rsid w:val="00584F71"/>
     <w:rsid w:val="00586051"/>
     <w:rsid w:val="00586126"/>
     <w:rsid w:val="0058690A"/>
     <w:rsid w:val="00586AFD"/>
     <w:rsid w:val="00590C45"/>
     <w:rsid w:val="005913B8"/>
     <w:rsid w:val="00591D73"/>
     <w:rsid w:val="00592B14"/>
     <w:rsid w:val="005937B6"/>
     <w:rsid w:val="00593A9D"/>
     <w:rsid w:val="005942E1"/>
     <w:rsid w:val="005943E7"/>
     <w:rsid w:val="005944E2"/>
     <w:rsid w:val="0059558F"/>
     <w:rsid w:val="00595AE4"/>
     <w:rsid w:val="00596486"/>
     <w:rsid w:val="00597375"/>
     <w:rsid w:val="005A0903"/>
     <w:rsid w:val="005A09C9"/>
     <w:rsid w:val="005A09F3"/>
+    <w:rsid w:val="005A09F9"/>
     <w:rsid w:val="005A1C02"/>
     <w:rsid w:val="005A2600"/>
     <w:rsid w:val="005A303A"/>
     <w:rsid w:val="005A3229"/>
+    <w:rsid w:val="005A32C8"/>
     <w:rsid w:val="005A350B"/>
     <w:rsid w:val="005A4D61"/>
     <w:rsid w:val="005A540C"/>
     <w:rsid w:val="005A64ED"/>
     <w:rsid w:val="005A69B6"/>
     <w:rsid w:val="005A69F4"/>
     <w:rsid w:val="005A6DD2"/>
+    <w:rsid w:val="005B0F2C"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B1781"/>
     <w:rsid w:val="005B3014"/>
     <w:rsid w:val="005B3C6A"/>
     <w:rsid w:val="005B3D41"/>
     <w:rsid w:val="005B4726"/>
     <w:rsid w:val="005B596D"/>
     <w:rsid w:val="005B6359"/>
     <w:rsid w:val="005B6B0C"/>
     <w:rsid w:val="005B70B4"/>
     <w:rsid w:val="005B75FB"/>
     <w:rsid w:val="005C0097"/>
     <w:rsid w:val="005C0214"/>
     <w:rsid w:val="005C042C"/>
     <w:rsid w:val="005C0AD7"/>
     <w:rsid w:val="005C2C25"/>
     <w:rsid w:val="005C38AD"/>
     <w:rsid w:val="005C3C5C"/>
     <w:rsid w:val="005C4B65"/>
     <w:rsid w:val="005C5176"/>
     <w:rsid w:val="005C51DC"/>
     <w:rsid w:val="005C58C8"/>
     <w:rsid w:val="005C7DCE"/>
     <w:rsid w:val="005D13F6"/>
     <w:rsid w:val="005D188C"/>
     <w:rsid w:val="005D1F29"/>
     <w:rsid w:val="005D1FB2"/>
     <w:rsid w:val="005D32FC"/>
     <w:rsid w:val="005D3880"/>
     <w:rsid w:val="005D4290"/>
     <w:rsid w:val="005D5570"/>
     <w:rsid w:val="005D5F6C"/>
     <w:rsid w:val="005D6BB6"/>
     <w:rsid w:val="005D6F1B"/>
     <w:rsid w:val="005D790C"/>
     <w:rsid w:val="005E0263"/>
     <w:rsid w:val="005E0833"/>
     <w:rsid w:val="005E1AEC"/>
     <w:rsid w:val="005E1F7E"/>
     <w:rsid w:val="005E21E6"/>
+    <w:rsid w:val="005E257C"/>
     <w:rsid w:val="005E2F9C"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005E4984"/>
     <w:rsid w:val="005E4D81"/>
+    <w:rsid w:val="005E4F21"/>
     <w:rsid w:val="005E4F2F"/>
     <w:rsid w:val="005E51D3"/>
     <w:rsid w:val="005E5221"/>
     <w:rsid w:val="005E5826"/>
     <w:rsid w:val="005E71E3"/>
     <w:rsid w:val="005E73B1"/>
     <w:rsid w:val="005E7E3E"/>
     <w:rsid w:val="005E7E6D"/>
     <w:rsid w:val="005F09AB"/>
     <w:rsid w:val="005F0FA1"/>
     <w:rsid w:val="005F0FB7"/>
     <w:rsid w:val="005F1459"/>
     <w:rsid w:val="005F15F1"/>
     <w:rsid w:val="005F1A2B"/>
     <w:rsid w:val="005F217D"/>
     <w:rsid w:val="005F2390"/>
     <w:rsid w:val="005F2463"/>
+    <w:rsid w:val="005F2A6E"/>
     <w:rsid w:val="005F2FB8"/>
     <w:rsid w:val="005F31F2"/>
     <w:rsid w:val="005F3F9D"/>
     <w:rsid w:val="005F650D"/>
     <w:rsid w:val="005F6605"/>
     <w:rsid w:val="005F6686"/>
-    <w:rsid w:val="005F72BC"/>
     <w:rsid w:val="005F7535"/>
     <w:rsid w:val="005F77A9"/>
     <w:rsid w:val="00600734"/>
     <w:rsid w:val="00600BF0"/>
     <w:rsid w:val="006014E8"/>
     <w:rsid w:val="00602716"/>
     <w:rsid w:val="006027B1"/>
     <w:rsid w:val="0060362E"/>
     <w:rsid w:val="0060378F"/>
     <w:rsid w:val="006043AD"/>
     <w:rsid w:val="00604DD4"/>
     <w:rsid w:val="00605006"/>
     <w:rsid w:val="0060509A"/>
     <w:rsid w:val="00605170"/>
     <w:rsid w:val="0060542E"/>
     <w:rsid w:val="00605D5D"/>
     <w:rsid w:val="00605D7A"/>
     <w:rsid w:val="00605E09"/>
     <w:rsid w:val="0060615C"/>
     <w:rsid w:val="00606551"/>
     <w:rsid w:val="00606769"/>
     <w:rsid w:val="0060679E"/>
     <w:rsid w:val="00607C19"/>
     <w:rsid w:val="006107F6"/>
     <w:rsid w:val="0061143B"/>
     <w:rsid w:val="0061237B"/>
     <w:rsid w:val="00612C89"/>
+    <w:rsid w:val="00612E6D"/>
     <w:rsid w:val="00613696"/>
     <w:rsid w:val="00614AFB"/>
     <w:rsid w:val="00614C09"/>
     <w:rsid w:val="0061506C"/>
     <w:rsid w:val="00616D76"/>
     <w:rsid w:val="00617668"/>
     <w:rsid w:val="00617955"/>
     <w:rsid w:val="00617A6B"/>
     <w:rsid w:val="00617E79"/>
     <w:rsid w:val="00620025"/>
     <w:rsid w:val="006206EE"/>
     <w:rsid w:val="00620EC1"/>
     <w:rsid w:val="0062103D"/>
     <w:rsid w:val="00621559"/>
     <w:rsid w:val="00621D3D"/>
     <w:rsid w:val="0062290D"/>
     <w:rsid w:val="006238A6"/>
     <w:rsid w:val="00624866"/>
     <w:rsid w:val="00624CC5"/>
     <w:rsid w:val="00624D71"/>
     <w:rsid w:val="00624DBD"/>
     <w:rsid w:val="00624FF0"/>
     <w:rsid w:val="0062546A"/>
     <w:rsid w:val="00625497"/>
     <w:rsid w:val="00626DA4"/>
     <w:rsid w:val="0062756F"/>
     <w:rsid w:val="00627AE8"/>
     <w:rsid w:val="006303F9"/>
     <w:rsid w:val="00630809"/>
     <w:rsid w:val="00630C54"/>
     <w:rsid w:val="00630FA2"/>
     <w:rsid w:val="00631532"/>
     <w:rsid w:val="00631724"/>
     <w:rsid w:val="0063222D"/>
     <w:rsid w:val="00632A71"/>
     <w:rsid w:val="006331E3"/>
     <w:rsid w:val="006333C1"/>
     <w:rsid w:val="006342D0"/>
     <w:rsid w:val="006351AA"/>
     <w:rsid w:val="00635868"/>
     <w:rsid w:val="006363EE"/>
     <w:rsid w:val="006373EF"/>
     <w:rsid w:val="00637963"/>
+    <w:rsid w:val="00637979"/>
     <w:rsid w:val="00637FA0"/>
     <w:rsid w:val="006414E3"/>
     <w:rsid w:val="006422FE"/>
     <w:rsid w:val="00642EA0"/>
     <w:rsid w:val="006430CD"/>
     <w:rsid w:val="0064317C"/>
     <w:rsid w:val="00644C09"/>
     <w:rsid w:val="00645C80"/>
     <w:rsid w:val="00646865"/>
     <w:rsid w:val="00646A3F"/>
     <w:rsid w:val="00646AB2"/>
     <w:rsid w:val="00647376"/>
     <w:rsid w:val="00647C93"/>
     <w:rsid w:val="00650019"/>
     <w:rsid w:val="00650142"/>
     <w:rsid w:val="006501DC"/>
     <w:rsid w:val="006503DE"/>
     <w:rsid w:val="006509A8"/>
     <w:rsid w:val="00650D7C"/>
     <w:rsid w:val="00650ED2"/>
     <w:rsid w:val="006516E0"/>
     <w:rsid w:val="00651E2B"/>
     <w:rsid w:val="00651E42"/>
     <w:rsid w:val="00652C0E"/>
     <w:rsid w:val="00653E1D"/>
     <w:rsid w:val="00653EE1"/>
     <w:rsid w:val="006544E6"/>
     <w:rsid w:val="006547C6"/>
     <w:rsid w:val="00654880"/>
     <w:rsid w:val="006559D9"/>
     <w:rsid w:val="00656854"/>
     <w:rsid w:val="00657A50"/>
-    <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00661280"/>
     <w:rsid w:val="00661895"/>
     <w:rsid w:val="006623FB"/>
     <w:rsid w:val="0066264A"/>
     <w:rsid w:val="00662731"/>
     <w:rsid w:val="00662B46"/>
+    <w:rsid w:val="00662E0B"/>
     <w:rsid w:val="00663410"/>
     <w:rsid w:val="00664866"/>
     <w:rsid w:val="00664F69"/>
     <w:rsid w:val="00665315"/>
     <w:rsid w:val="006653AC"/>
     <w:rsid w:val="0066598D"/>
     <w:rsid w:val="006666E5"/>
     <w:rsid w:val="00666852"/>
-    <w:rsid w:val="006701E9"/>
     <w:rsid w:val="00670549"/>
     <w:rsid w:val="0067121D"/>
     <w:rsid w:val="00671896"/>
     <w:rsid w:val="006720DA"/>
     <w:rsid w:val="00672832"/>
     <w:rsid w:val="0067350B"/>
     <w:rsid w:val="006735F6"/>
     <w:rsid w:val="006739EE"/>
     <w:rsid w:val="00673F44"/>
     <w:rsid w:val="00676514"/>
     <w:rsid w:val="00677760"/>
     <w:rsid w:val="0068169B"/>
     <w:rsid w:val="00681D4F"/>
     <w:rsid w:val="00682310"/>
     <w:rsid w:val="00682833"/>
     <w:rsid w:val="006829B9"/>
     <w:rsid w:val="006840D5"/>
     <w:rsid w:val="00684DEB"/>
     <w:rsid w:val="006853D1"/>
     <w:rsid w:val="00685D3A"/>
     <w:rsid w:val="0068602F"/>
     <w:rsid w:val="00687C16"/>
     <w:rsid w:val="006906C9"/>
     <w:rsid w:val="006908F7"/>
     <w:rsid w:val="00691206"/>
@@ -9665,633 +10742,661 @@
     <w:rsid w:val="00697260"/>
     <w:rsid w:val="00697511"/>
     <w:rsid w:val="006A0DE9"/>
     <w:rsid w:val="006A15CB"/>
     <w:rsid w:val="006A1ACB"/>
     <w:rsid w:val="006A2425"/>
     <w:rsid w:val="006A27B3"/>
     <w:rsid w:val="006A2F44"/>
     <w:rsid w:val="006A3C87"/>
     <w:rsid w:val="006A3F0D"/>
     <w:rsid w:val="006A4300"/>
     <w:rsid w:val="006A580E"/>
     <w:rsid w:val="006A612B"/>
     <w:rsid w:val="006A6867"/>
     <w:rsid w:val="006A79D0"/>
     <w:rsid w:val="006A7BFF"/>
     <w:rsid w:val="006B1D57"/>
     <w:rsid w:val="006B20A5"/>
     <w:rsid w:val="006B2197"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006B309B"/>
     <w:rsid w:val="006B55D5"/>
     <w:rsid w:val="006B56E7"/>
     <w:rsid w:val="006B6CCA"/>
     <w:rsid w:val="006B7034"/>
-    <w:rsid w:val="006B746D"/>
     <w:rsid w:val="006C0EA7"/>
     <w:rsid w:val="006C0FF8"/>
     <w:rsid w:val="006C107E"/>
+    <w:rsid w:val="006C1103"/>
     <w:rsid w:val="006C1DEA"/>
     <w:rsid w:val="006C2E44"/>
-    <w:rsid w:val="006C4003"/>
     <w:rsid w:val="006C463F"/>
     <w:rsid w:val="006C4A1F"/>
     <w:rsid w:val="006C55A8"/>
     <w:rsid w:val="006C5897"/>
     <w:rsid w:val="006C5CBC"/>
     <w:rsid w:val="006C5CD9"/>
     <w:rsid w:val="006C7138"/>
     <w:rsid w:val="006C79A1"/>
     <w:rsid w:val="006C7C1F"/>
     <w:rsid w:val="006C7EC0"/>
     <w:rsid w:val="006D01DE"/>
     <w:rsid w:val="006D022F"/>
     <w:rsid w:val="006D0809"/>
     <w:rsid w:val="006D0955"/>
     <w:rsid w:val="006D1ECA"/>
     <w:rsid w:val="006D2BE9"/>
     <w:rsid w:val="006D3850"/>
     <w:rsid w:val="006D61BE"/>
     <w:rsid w:val="006D6302"/>
     <w:rsid w:val="006D656E"/>
+    <w:rsid w:val="006D6C03"/>
     <w:rsid w:val="006D75FF"/>
     <w:rsid w:val="006D7F52"/>
     <w:rsid w:val="006E04A1"/>
     <w:rsid w:val="006E0A95"/>
     <w:rsid w:val="006E11D1"/>
     <w:rsid w:val="006E15DD"/>
     <w:rsid w:val="006E18CB"/>
     <w:rsid w:val="006E1A5C"/>
     <w:rsid w:val="006E3181"/>
     <w:rsid w:val="006E4AD4"/>
     <w:rsid w:val="006E5238"/>
     <w:rsid w:val="006E631E"/>
     <w:rsid w:val="006F15D6"/>
     <w:rsid w:val="006F199C"/>
     <w:rsid w:val="006F21B1"/>
     <w:rsid w:val="006F2367"/>
     <w:rsid w:val="006F2411"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F2F7A"/>
     <w:rsid w:val="006F3279"/>
     <w:rsid w:val="006F407F"/>
     <w:rsid w:val="006F424A"/>
     <w:rsid w:val="006F4361"/>
     <w:rsid w:val="006F4418"/>
     <w:rsid w:val="006F4830"/>
     <w:rsid w:val="006F498C"/>
     <w:rsid w:val="006F56E0"/>
     <w:rsid w:val="006F5A2A"/>
     <w:rsid w:val="006F69AA"/>
     <w:rsid w:val="006F6FC4"/>
     <w:rsid w:val="006F717B"/>
     <w:rsid w:val="006F7CA1"/>
     <w:rsid w:val="006F7DAA"/>
     <w:rsid w:val="006F7F84"/>
     <w:rsid w:val="007007F9"/>
     <w:rsid w:val="00700856"/>
     <w:rsid w:val="007014A8"/>
     <w:rsid w:val="00701C10"/>
     <w:rsid w:val="00701D21"/>
     <w:rsid w:val="007022CC"/>
+    <w:rsid w:val="007024CE"/>
     <w:rsid w:val="0070254B"/>
     <w:rsid w:val="00702E0A"/>
     <w:rsid w:val="00703578"/>
+    <w:rsid w:val="00703D0D"/>
     <w:rsid w:val="00704043"/>
     <w:rsid w:val="00704FE4"/>
     <w:rsid w:val="0070540F"/>
     <w:rsid w:val="00707702"/>
     <w:rsid w:val="00710102"/>
     <w:rsid w:val="00710947"/>
+    <w:rsid w:val="0071128A"/>
     <w:rsid w:val="0071129D"/>
     <w:rsid w:val="0071169A"/>
     <w:rsid w:val="00713F98"/>
+    <w:rsid w:val="007147F9"/>
     <w:rsid w:val="00714DA1"/>
     <w:rsid w:val="0071545C"/>
     <w:rsid w:val="00715C2A"/>
     <w:rsid w:val="00715E93"/>
     <w:rsid w:val="007164CE"/>
     <w:rsid w:val="00717005"/>
     <w:rsid w:val="00717034"/>
     <w:rsid w:val="00717A54"/>
     <w:rsid w:val="00717BD3"/>
-    <w:rsid w:val="00717E2E"/>
     <w:rsid w:val="007204C8"/>
     <w:rsid w:val="007205F1"/>
     <w:rsid w:val="00721B63"/>
     <w:rsid w:val="007220C1"/>
     <w:rsid w:val="00722CC4"/>
     <w:rsid w:val="00723134"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="00723ADC"/>
     <w:rsid w:val="007246E9"/>
     <w:rsid w:val="00724D3A"/>
     <w:rsid w:val="00725387"/>
     <w:rsid w:val="0072541A"/>
     <w:rsid w:val="00725460"/>
     <w:rsid w:val="007254AC"/>
     <w:rsid w:val="00726F26"/>
     <w:rsid w:val="00727F2A"/>
-    <w:rsid w:val="00730876"/>
+    <w:rsid w:val="00730EEF"/>
     <w:rsid w:val="00731624"/>
     <w:rsid w:val="007321C5"/>
     <w:rsid w:val="007321DD"/>
     <w:rsid w:val="007329C5"/>
     <w:rsid w:val="00732F39"/>
     <w:rsid w:val="00734061"/>
     <w:rsid w:val="00734D7C"/>
     <w:rsid w:val="00736A42"/>
-    <w:rsid w:val="0073795D"/>
     <w:rsid w:val="00741C0B"/>
     <w:rsid w:val="0074339B"/>
     <w:rsid w:val="007435C6"/>
     <w:rsid w:val="0074482B"/>
     <w:rsid w:val="00745058"/>
     <w:rsid w:val="0074544A"/>
     <w:rsid w:val="007459A6"/>
     <w:rsid w:val="007463F2"/>
     <w:rsid w:val="00747114"/>
     <w:rsid w:val="007474E9"/>
     <w:rsid w:val="00747BEA"/>
-    <w:rsid w:val="0075051B"/>
     <w:rsid w:val="00750EE5"/>
+    <w:rsid w:val="007519DA"/>
     <w:rsid w:val="00751ED1"/>
     <w:rsid w:val="0075275B"/>
-    <w:rsid w:val="00752CD8"/>
     <w:rsid w:val="00752D2D"/>
     <w:rsid w:val="00753297"/>
+    <w:rsid w:val="00753F8D"/>
     <w:rsid w:val="00754023"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="007546E7"/>
     <w:rsid w:val="00754C71"/>
     <w:rsid w:val="00755680"/>
     <w:rsid w:val="00755A0F"/>
     <w:rsid w:val="00755D20"/>
     <w:rsid w:val="0075732E"/>
     <w:rsid w:val="00757B03"/>
     <w:rsid w:val="00757CF6"/>
+    <w:rsid w:val="00757F59"/>
     <w:rsid w:val="0076022F"/>
     <w:rsid w:val="00761539"/>
     <w:rsid w:val="00761824"/>
     <w:rsid w:val="00761989"/>
     <w:rsid w:val="007624F3"/>
     <w:rsid w:val="00762639"/>
+    <w:rsid w:val="00762677"/>
     <w:rsid w:val="00762A8B"/>
+    <w:rsid w:val="007630FB"/>
+    <w:rsid w:val="00763950"/>
     <w:rsid w:val="007642CC"/>
     <w:rsid w:val="0076515B"/>
     <w:rsid w:val="007652B8"/>
     <w:rsid w:val="00765805"/>
     <w:rsid w:val="00765968"/>
     <w:rsid w:val="00767BD4"/>
     <w:rsid w:val="00771B6A"/>
     <w:rsid w:val="00772F1D"/>
     <w:rsid w:val="007735C3"/>
     <w:rsid w:val="00773604"/>
     <w:rsid w:val="0077382F"/>
     <w:rsid w:val="00773F14"/>
     <w:rsid w:val="007746F0"/>
     <w:rsid w:val="00774721"/>
     <w:rsid w:val="007751BF"/>
     <w:rsid w:val="00775A23"/>
     <w:rsid w:val="00775BB8"/>
     <w:rsid w:val="00775ECE"/>
     <w:rsid w:val="0077614E"/>
+    <w:rsid w:val="007762DB"/>
     <w:rsid w:val="00777446"/>
     <w:rsid w:val="007775D1"/>
     <w:rsid w:val="00777A23"/>
-    <w:rsid w:val="00777A76"/>
     <w:rsid w:val="00777E12"/>
     <w:rsid w:val="00780061"/>
     <w:rsid w:val="007800D8"/>
     <w:rsid w:val="00780872"/>
     <w:rsid w:val="00782A34"/>
     <w:rsid w:val="00783DFD"/>
     <w:rsid w:val="00784DD2"/>
     <w:rsid w:val="00784F0F"/>
     <w:rsid w:val="007852A7"/>
     <w:rsid w:val="0078557D"/>
-    <w:rsid w:val="00785E04"/>
     <w:rsid w:val="00785FFA"/>
     <w:rsid w:val="0078600C"/>
     <w:rsid w:val="00786449"/>
+    <w:rsid w:val="007877DB"/>
     <w:rsid w:val="00787D36"/>
     <w:rsid w:val="00791835"/>
+    <w:rsid w:val="00791894"/>
     <w:rsid w:val="00791C51"/>
     <w:rsid w:val="00792436"/>
     <w:rsid w:val="007925FD"/>
     <w:rsid w:val="00792B59"/>
     <w:rsid w:val="00793485"/>
     <w:rsid w:val="007934BE"/>
     <w:rsid w:val="00793768"/>
     <w:rsid w:val="00793F67"/>
     <w:rsid w:val="007952C3"/>
     <w:rsid w:val="00795B8B"/>
     <w:rsid w:val="007960E8"/>
     <w:rsid w:val="007A0097"/>
     <w:rsid w:val="007A00D0"/>
     <w:rsid w:val="007A0EEB"/>
     <w:rsid w:val="007A269E"/>
     <w:rsid w:val="007A2779"/>
     <w:rsid w:val="007A2E2A"/>
     <w:rsid w:val="007A3886"/>
     <w:rsid w:val="007A3E32"/>
     <w:rsid w:val="007A412F"/>
     <w:rsid w:val="007A41AF"/>
     <w:rsid w:val="007A4FCE"/>
     <w:rsid w:val="007A5568"/>
     <w:rsid w:val="007A5799"/>
     <w:rsid w:val="007A5EF6"/>
-    <w:rsid w:val="007A71E1"/>
     <w:rsid w:val="007A73A3"/>
     <w:rsid w:val="007B0669"/>
     <w:rsid w:val="007B0BD8"/>
     <w:rsid w:val="007B19E7"/>
     <w:rsid w:val="007B1D13"/>
     <w:rsid w:val="007B20CC"/>
     <w:rsid w:val="007B22C9"/>
     <w:rsid w:val="007B2B23"/>
     <w:rsid w:val="007B3953"/>
     <w:rsid w:val="007B3FE5"/>
     <w:rsid w:val="007B47EA"/>
     <w:rsid w:val="007B5005"/>
     <w:rsid w:val="007C0344"/>
     <w:rsid w:val="007C079F"/>
     <w:rsid w:val="007C0B7B"/>
     <w:rsid w:val="007C0FA4"/>
     <w:rsid w:val="007C1515"/>
     <w:rsid w:val="007C17EC"/>
     <w:rsid w:val="007C247A"/>
     <w:rsid w:val="007C2558"/>
     <w:rsid w:val="007C2B8F"/>
     <w:rsid w:val="007C3520"/>
     <w:rsid w:val="007C36FE"/>
     <w:rsid w:val="007C376D"/>
     <w:rsid w:val="007C37C1"/>
     <w:rsid w:val="007C5908"/>
     <w:rsid w:val="007C6114"/>
     <w:rsid w:val="007C6F87"/>
     <w:rsid w:val="007C7BA7"/>
     <w:rsid w:val="007D0825"/>
+    <w:rsid w:val="007D0F0F"/>
     <w:rsid w:val="007D1E2E"/>
     <w:rsid w:val="007D282D"/>
     <w:rsid w:val="007D2E8A"/>
     <w:rsid w:val="007D3254"/>
+    <w:rsid w:val="007D3C52"/>
     <w:rsid w:val="007D4ACE"/>
     <w:rsid w:val="007D4F7C"/>
     <w:rsid w:val="007D5FF2"/>
     <w:rsid w:val="007D6199"/>
     <w:rsid w:val="007D6BAA"/>
+    <w:rsid w:val="007E0055"/>
     <w:rsid w:val="007E0B43"/>
     <w:rsid w:val="007E1C36"/>
     <w:rsid w:val="007E4357"/>
     <w:rsid w:val="007E43B2"/>
     <w:rsid w:val="007E4AB0"/>
     <w:rsid w:val="007E4DA0"/>
     <w:rsid w:val="007E4FE6"/>
     <w:rsid w:val="007E582D"/>
     <w:rsid w:val="007E5ECE"/>
     <w:rsid w:val="007E6D7B"/>
     <w:rsid w:val="007E7EA4"/>
     <w:rsid w:val="007E7EE4"/>
     <w:rsid w:val="007F0377"/>
     <w:rsid w:val="007F0681"/>
     <w:rsid w:val="007F1013"/>
     <w:rsid w:val="007F1CC6"/>
     <w:rsid w:val="007F1FD1"/>
     <w:rsid w:val="007F2426"/>
     <w:rsid w:val="007F3855"/>
+    <w:rsid w:val="007F4042"/>
     <w:rsid w:val="007F40DA"/>
     <w:rsid w:val="007F434E"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="007F5A5A"/>
     <w:rsid w:val="007F5DAB"/>
     <w:rsid w:val="007F5DD9"/>
     <w:rsid w:val="007F7301"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00801A3C"/>
+    <w:rsid w:val="0080266B"/>
     <w:rsid w:val="00802C77"/>
     <w:rsid w:val="00804DE9"/>
+    <w:rsid w:val="0080502A"/>
     <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008060BD"/>
     <w:rsid w:val="00806AA0"/>
+    <w:rsid w:val="00806D77"/>
+    <w:rsid w:val="00807A23"/>
     <w:rsid w:val="00807CD5"/>
     <w:rsid w:val="00807F57"/>
     <w:rsid w:val="0081015F"/>
-    <w:rsid w:val="00810DCB"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
     <w:rsid w:val="00813545"/>
     <w:rsid w:val="00813F82"/>
     <w:rsid w:val="008144F3"/>
     <w:rsid w:val="00814DB6"/>
     <w:rsid w:val="00816446"/>
     <w:rsid w:val="00816B45"/>
     <w:rsid w:val="00817E70"/>
     <w:rsid w:val="0082160D"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="008220D9"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="00822D79"/>
     <w:rsid w:val="00822E6C"/>
     <w:rsid w:val="008231A5"/>
     <w:rsid w:val="0082399C"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="008242A8"/>
     <w:rsid w:val="00824C59"/>
     <w:rsid w:val="00824CA3"/>
     <w:rsid w:val="00824DDE"/>
     <w:rsid w:val="00826550"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="00827920"/>
     <w:rsid w:val="00827A85"/>
     <w:rsid w:val="00827B8B"/>
     <w:rsid w:val="00827C60"/>
     <w:rsid w:val="008307B1"/>
     <w:rsid w:val="008308D8"/>
     <w:rsid w:val="00830EF1"/>
     <w:rsid w:val="008318DA"/>
-    <w:rsid w:val="0083209B"/>
     <w:rsid w:val="0083217C"/>
-    <w:rsid w:val="0083322E"/>
     <w:rsid w:val="008332E2"/>
     <w:rsid w:val="00833502"/>
     <w:rsid w:val="008335A6"/>
     <w:rsid w:val="00833ACF"/>
     <w:rsid w:val="00833EF5"/>
     <w:rsid w:val="00833FF7"/>
     <w:rsid w:val="008354EA"/>
     <w:rsid w:val="00836CEF"/>
-    <w:rsid w:val="008406BF"/>
     <w:rsid w:val="008406CD"/>
     <w:rsid w:val="00840C47"/>
+    <w:rsid w:val="00841157"/>
     <w:rsid w:val="00841744"/>
     <w:rsid w:val="00841B96"/>
     <w:rsid w:val="008434AE"/>
     <w:rsid w:val="00843BDA"/>
     <w:rsid w:val="00843E95"/>
     <w:rsid w:val="0084476D"/>
     <w:rsid w:val="0084491A"/>
     <w:rsid w:val="0084536D"/>
     <w:rsid w:val="00845384"/>
     <w:rsid w:val="00845BE7"/>
     <w:rsid w:val="00845DAC"/>
     <w:rsid w:val="00846142"/>
     <w:rsid w:val="00846454"/>
     <w:rsid w:val="0084647F"/>
     <w:rsid w:val="00846B42"/>
     <w:rsid w:val="00846D37"/>
     <w:rsid w:val="00847381"/>
     <w:rsid w:val="00847705"/>
     <w:rsid w:val="00847CA6"/>
     <w:rsid w:val="008501A5"/>
     <w:rsid w:val="008504C4"/>
     <w:rsid w:val="008515EB"/>
     <w:rsid w:val="00852997"/>
     <w:rsid w:val="00852AC9"/>
     <w:rsid w:val="00854941"/>
     <w:rsid w:val="00854E83"/>
     <w:rsid w:val="008568C1"/>
     <w:rsid w:val="00856914"/>
     <w:rsid w:val="00856D18"/>
     <w:rsid w:val="00857220"/>
     <w:rsid w:val="00860399"/>
     <w:rsid w:val="00861E4F"/>
     <w:rsid w:val="008627D9"/>
     <w:rsid w:val="00862F48"/>
     <w:rsid w:val="00863F7E"/>
+    <w:rsid w:val="00864449"/>
     <w:rsid w:val="008659C1"/>
     <w:rsid w:val="00870D88"/>
     <w:rsid w:val="0087109D"/>
     <w:rsid w:val="008716C8"/>
-    <w:rsid w:val="00871895"/>
     <w:rsid w:val="00871C43"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="00872070"/>
     <w:rsid w:val="008745BF"/>
     <w:rsid w:val="00874AA0"/>
     <w:rsid w:val="00874D8D"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875324"/>
     <w:rsid w:val="008757EE"/>
     <w:rsid w:val="00875A7E"/>
     <w:rsid w:val="00876603"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00876BB5"/>
     <w:rsid w:val="0088072C"/>
+    <w:rsid w:val="00880F7A"/>
     <w:rsid w:val="00882A15"/>
     <w:rsid w:val="00882D4F"/>
     <w:rsid w:val="00884B5A"/>
     <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A5148"/>
     <w:rsid w:val="008A7746"/>
     <w:rsid w:val="008A7A5D"/>
     <w:rsid w:val="008B039C"/>
     <w:rsid w:val="008B0F24"/>
     <w:rsid w:val="008B297E"/>
     <w:rsid w:val="008B2DAC"/>
     <w:rsid w:val="008B2EB7"/>
     <w:rsid w:val="008B2ECB"/>
     <w:rsid w:val="008B3CBC"/>
     <w:rsid w:val="008B4365"/>
     <w:rsid w:val="008B480D"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B6A2B"/>
     <w:rsid w:val="008B7409"/>
     <w:rsid w:val="008B7AFF"/>
     <w:rsid w:val="008B7DFC"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C1B16"/>
     <w:rsid w:val="008C1F19"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4F6D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C5C88"/>
+    <w:rsid w:val="008C5EBD"/>
     <w:rsid w:val="008C7EB2"/>
     <w:rsid w:val="008D0426"/>
     <w:rsid w:val="008D0C21"/>
+    <w:rsid w:val="008D0D0D"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
     <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D250A"/>
     <w:rsid w:val="008D34EA"/>
     <w:rsid w:val="008D47BA"/>
     <w:rsid w:val="008D51CA"/>
     <w:rsid w:val="008D59B0"/>
     <w:rsid w:val="008D645C"/>
     <w:rsid w:val="008D6634"/>
     <w:rsid w:val="008D6DF2"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E036E"/>
     <w:rsid w:val="008E0388"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008E07B1"/>
+    <w:rsid w:val="008E0A63"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="008E3031"/>
     <w:rsid w:val="008E3217"/>
     <w:rsid w:val="008E3794"/>
     <w:rsid w:val="008E3B37"/>
     <w:rsid w:val="008E4674"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E4AD2"/>
     <w:rsid w:val="008E4D26"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E5720"/>
     <w:rsid w:val="008E5F6E"/>
     <w:rsid w:val="008E6639"/>
     <w:rsid w:val="008E70FE"/>
     <w:rsid w:val="008E7487"/>
     <w:rsid w:val="008F127A"/>
     <w:rsid w:val="008F26C4"/>
     <w:rsid w:val="008F282D"/>
     <w:rsid w:val="008F29C7"/>
     <w:rsid w:val="008F307B"/>
     <w:rsid w:val="008F30E7"/>
     <w:rsid w:val="008F36A2"/>
     <w:rsid w:val="008F465B"/>
     <w:rsid w:val="008F46B7"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="008F5366"/>
     <w:rsid w:val="008F53BC"/>
     <w:rsid w:val="008F5845"/>
     <w:rsid w:val="008F5887"/>
     <w:rsid w:val="008F5A00"/>
     <w:rsid w:val="008F6089"/>
     <w:rsid w:val="008F6212"/>
+    <w:rsid w:val="008F6A6C"/>
     <w:rsid w:val="008F717B"/>
     <w:rsid w:val="008F7657"/>
     <w:rsid w:val="008F7C34"/>
     <w:rsid w:val="008F7CD6"/>
     <w:rsid w:val="008F7DED"/>
     <w:rsid w:val="008F7E55"/>
+    <w:rsid w:val="008F7FE8"/>
     <w:rsid w:val="009007DC"/>
     <w:rsid w:val="00900A1D"/>
     <w:rsid w:val="00900EEC"/>
     <w:rsid w:val="00901441"/>
     <w:rsid w:val="00901AF5"/>
     <w:rsid w:val="00902492"/>
+    <w:rsid w:val="00902641"/>
     <w:rsid w:val="00902EBC"/>
     <w:rsid w:val="0090378B"/>
     <w:rsid w:val="00903BBD"/>
     <w:rsid w:val="0090448F"/>
     <w:rsid w:val="009045C5"/>
     <w:rsid w:val="00904713"/>
     <w:rsid w:val="009048F1"/>
     <w:rsid w:val="00904ACD"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00906B21"/>
     <w:rsid w:val="00907B21"/>
     <w:rsid w:val="009103A1"/>
     <w:rsid w:val="00910F29"/>
+    <w:rsid w:val="00911794"/>
     <w:rsid w:val="009122A6"/>
     <w:rsid w:val="00912316"/>
     <w:rsid w:val="0091255B"/>
     <w:rsid w:val="009128AD"/>
     <w:rsid w:val="0091340D"/>
     <w:rsid w:val="00915405"/>
     <w:rsid w:val="009158E3"/>
     <w:rsid w:val="00915C56"/>
     <w:rsid w:val="00916586"/>
     <w:rsid w:val="00916B82"/>
     <w:rsid w:val="00916D02"/>
     <w:rsid w:val="00917EF7"/>
     <w:rsid w:val="0092026D"/>
     <w:rsid w:val="009204BA"/>
     <w:rsid w:val="00920771"/>
     <w:rsid w:val="00921132"/>
     <w:rsid w:val="00921EB8"/>
+    <w:rsid w:val="00922655"/>
     <w:rsid w:val="009226B2"/>
     <w:rsid w:val="00922949"/>
     <w:rsid w:val="00922D6D"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923F71"/>
     <w:rsid w:val="00924147"/>
     <w:rsid w:val="00924FFE"/>
     <w:rsid w:val="0092558A"/>
+    <w:rsid w:val="00926239"/>
     <w:rsid w:val="009267D5"/>
     <w:rsid w:val="00926BAF"/>
     <w:rsid w:val="009273DA"/>
     <w:rsid w:val="009277E5"/>
     <w:rsid w:val="00927EE1"/>
     <w:rsid w:val="00930324"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932099"/>
     <w:rsid w:val="009323E2"/>
     <w:rsid w:val="009328C5"/>
     <w:rsid w:val="00933EB2"/>
     <w:rsid w:val="009353CE"/>
     <w:rsid w:val="009354C7"/>
     <w:rsid w:val="009365BC"/>
     <w:rsid w:val="00936953"/>
+    <w:rsid w:val="00936A1D"/>
     <w:rsid w:val="00937F75"/>
     <w:rsid w:val="009419E7"/>
     <w:rsid w:val="00942DCC"/>
     <w:rsid w:val="00942ED7"/>
     <w:rsid w:val="0094570A"/>
     <w:rsid w:val="009465ED"/>
     <w:rsid w:val="00946745"/>
     <w:rsid w:val="009468ED"/>
     <w:rsid w:val="00947AF2"/>
     <w:rsid w:val="00947C43"/>
     <w:rsid w:val="00947EB3"/>
+    <w:rsid w:val="00950392"/>
     <w:rsid w:val="00950791"/>
+    <w:rsid w:val="00950871"/>
     <w:rsid w:val="009516BA"/>
     <w:rsid w:val="00951830"/>
+    <w:rsid w:val="00951FD3"/>
     <w:rsid w:val="0095232C"/>
     <w:rsid w:val="009526CF"/>
     <w:rsid w:val="009529C4"/>
     <w:rsid w:val="00952A20"/>
     <w:rsid w:val="00953B85"/>
     <w:rsid w:val="009541D6"/>
+    <w:rsid w:val="00954458"/>
     <w:rsid w:val="00954AC6"/>
     <w:rsid w:val="00954F39"/>
     <w:rsid w:val="00955B81"/>
     <w:rsid w:val="00955CA7"/>
     <w:rsid w:val="0095617E"/>
+    <w:rsid w:val="009561E5"/>
+    <w:rsid w:val="0095676F"/>
     <w:rsid w:val="00957243"/>
     <w:rsid w:val="00957C70"/>
     <w:rsid w:val="009606BE"/>
     <w:rsid w:val="00960A37"/>
     <w:rsid w:val="00961B18"/>
     <w:rsid w:val="00963278"/>
     <w:rsid w:val="009635AC"/>
     <w:rsid w:val="00965525"/>
     <w:rsid w:val="00965542"/>
     <w:rsid w:val="00965B26"/>
     <w:rsid w:val="0096644F"/>
     <w:rsid w:val="009671D0"/>
     <w:rsid w:val="00967746"/>
     <w:rsid w:val="00970012"/>
     <w:rsid w:val="00970BE4"/>
     <w:rsid w:val="00971616"/>
     <w:rsid w:val="00974F65"/>
     <w:rsid w:val="00975E5F"/>
     <w:rsid w:val="00976156"/>
     <w:rsid w:val="00976B07"/>
     <w:rsid w:val="00977152"/>
     <w:rsid w:val="009773A8"/>
     <w:rsid w:val="00977876"/>
     <w:rsid w:val="00977CD1"/>
     <w:rsid w:val="009805AC"/>
@@ -10301,456 +11406,474 @@
     <w:rsid w:val="00984198"/>
     <w:rsid w:val="00984BCD"/>
     <w:rsid w:val="00985841"/>
     <w:rsid w:val="00985931"/>
     <w:rsid w:val="00985D26"/>
     <w:rsid w:val="00985DF0"/>
     <w:rsid w:val="00986565"/>
     <w:rsid w:val="00986BFE"/>
     <w:rsid w:val="009872AF"/>
     <w:rsid w:val="0098739E"/>
     <w:rsid w:val="00990CA9"/>
     <w:rsid w:val="009912F7"/>
     <w:rsid w:val="00991721"/>
     <w:rsid w:val="009920F7"/>
     <w:rsid w:val="00992798"/>
     <w:rsid w:val="00992910"/>
     <w:rsid w:val="00993A8E"/>
     <w:rsid w:val="00994913"/>
     <w:rsid w:val="00995768"/>
     <w:rsid w:val="009958E8"/>
     <w:rsid w:val="00995959"/>
     <w:rsid w:val="00995983"/>
     <w:rsid w:val="00995FCC"/>
     <w:rsid w:val="00996B24"/>
     <w:rsid w:val="00996D10"/>
+    <w:rsid w:val="00997623"/>
     <w:rsid w:val="009978B5"/>
     <w:rsid w:val="00997CF4"/>
     <w:rsid w:val="009A010F"/>
     <w:rsid w:val="009A1066"/>
-    <w:rsid w:val="009A1B76"/>
     <w:rsid w:val="009A2109"/>
     <w:rsid w:val="009A305E"/>
     <w:rsid w:val="009A3CF0"/>
     <w:rsid w:val="009A5065"/>
     <w:rsid w:val="009A5433"/>
     <w:rsid w:val="009A7A28"/>
     <w:rsid w:val="009A7EB5"/>
+    <w:rsid w:val="009B00B4"/>
     <w:rsid w:val="009B08AD"/>
     <w:rsid w:val="009B22D6"/>
     <w:rsid w:val="009B264E"/>
     <w:rsid w:val="009B4919"/>
     <w:rsid w:val="009B5084"/>
     <w:rsid w:val="009B5689"/>
     <w:rsid w:val="009B7018"/>
     <w:rsid w:val="009B76BE"/>
     <w:rsid w:val="009B7953"/>
     <w:rsid w:val="009C0A37"/>
     <w:rsid w:val="009C1466"/>
     <w:rsid w:val="009C295A"/>
     <w:rsid w:val="009C2DF2"/>
     <w:rsid w:val="009C318F"/>
     <w:rsid w:val="009C36D5"/>
     <w:rsid w:val="009C3C10"/>
+    <w:rsid w:val="009C427F"/>
     <w:rsid w:val="009C4529"/>
     <w:rsid w:val="009C4A1F"/>
     <w:rsid w:val="009C4FA0"/>
     <w:rsid w:val="009C6B08"/>
     <w:rsid w:val="009C7B66"/>
     <w:rsid w:val="009C7D89"/>
     <w:rsid w:val="009D030C"/>
     <w:rsid w:val="009D0850"/>
     <w:rsid w:val="009D0AE1"/>
     <w:rsid w:val="009D1A9A"/>
     <w:rsid w:val="009D3B78"/>
     <w:rsid w:val="009D3CF5"/>
     <w:rsid w:val="009D3DF1"/>
     <w:rsid w:val="009D47D3"/>
     <w:rsid w:val="009D4EC9"/>
     <w:rsid w:val="009D507B"/>
     <w:rsid w:val="009D7167"/>
     <w:rsid w:val="009D7297"/>
     <w:rsid w:val="009D745E"/>
     <w:rsid w:val="009D7625"/>
     <w:rsid w:val="009E003C"/>
     <w:rsid w:val="009E0261"/>
     <w:rsid w:val="009E10C1"/>
     <w:rsid w:val="009E2504"/>
     <w:rsid w:val="009E2947"/>
     <w:rsid w:val="009E3328"/>
     <w:rsid w:val="009E3718"/>
     <w:rsid w:val="009E3D54"/>
     <w:rsid w:val="009E3DBE"/>
     <w:rsid w:val="009E434C"/>
     <w:rsid w:val="009E4454"/>
     <w:rsid w:val="009E4A22"/>
     <w:rsid w:val="009E4B70"/>
     <w:rsid w:val="009E533F"/>
     <w:rsid w:val="009E72E7"/>
     <w:rsid w:val="009E7B75"/>
     <w:rsid w:val="009F01D0"/>
     <w:rsid w:val="009F0287"/>
+    <w:rsid w:val="009F0511"/>
     <w:rsid w:val="009F07E6"/>
     <w:rsid w:val="009F08D9"/>
     <w:rsid w:val="009F160B"/>
     <w:rsid w:val="009F17FA"/>
+    <w:rsid w:val="009F1D02"/>
     <w:rsid w:val="009F1E25"/>
     <w:rsid w:val="009F3566"/>
     <w:rsid w:val="009F3AE6"/>
     <w:rsid w:val="009F44CB"/>
     <w:rsid w:val="009F476C"/>
     <w:rsid w:val="009F556D"/>
+    <w:rsid w:val="009F57BA"/>
     <w:rsid w:val="009F6B18"/>
     <w:rsid w:val="009F6C6A"/>
     <w:rsid w:val="00A000A0"/>
     <w:rsid w:val="00A00A8A"/>
     <w:rsid w:val="00A01345"/>
     <w:rsid w:val="00A02319"/>
     <w:rsid w:val="00A034DD"/>
     <w:rsid w:val="00A03593"/>
     <w:rsid w:val="00A03DE7"/>
     <w:rsid w:val="00A04E07"/>
     <w:rsid w:val="00A062B2"/>
     <w:rsid w:val="00A0653B"/>
     <w:rsid w:val="00A06AC9"/>
     <w:rsid w:val="00A06BAC"/>
     <w:rsid w:val="00A07435"/>
     <w:rsid w:val="00A07467"/>
     <w:rsid w:val="00A07E8C"/>
     <w:rsid w:val="00A10121"/>
     <w:rsid w:val="00A11189"/>
     <w:rsid w:val="00A11232"/>
     <w:rsid w:val="00A11CB8"/>
     <w:rsid w:val="00A12140"/>
     <w:rsid w:val="00A12232"/>
+    <w:rsid w:val="00A128E4"/>
     <w:rsid w:val="00A14162"/>
     <w:rsid w:val="00A142C3"/>
     <w:rsid w:val="00A1603E"/>
     <w:rsid w:val="00A163B1"/>
     <w:rsid w:val="00A163B4"/>
     <w:rsid w:val="00A20157"/>
     <w:rsid w:val="00A21A4F"/>
     <w:rsid w:val="00A21DE9"/>
     <w:rsid w:val="00A229C5"/>
     <w:rsid w:val="00A22D0F"/>
     <w:rsid w:val="00A236DD"/>
     <w:rsid w:val="00A24790"/>
     <w:rsid w:val="00A24EA9"/>
     <w:rsid w:val="00A2592F"/>
     <w:rsid w:val="00A26398"/>
     <w:rsid w:val="00A279AC"/>
     <w:rsid w:val="00A306A5"/>
     <w:rsid w:val="00A308DB"/>
     <w:rsid w:val="00A31D47"/>
     <w:rsid w:val="00A323A1"/>
     <w:rsid w:val="00A33176"/>
     <w:rsid w:val="00A3491A"/>
     <w:rsid w:val="00A35530"/>
     <w:rsid w:val="00A365EE"/>
     <w:rsid w:val="00A36ACC"/>
     <w:rsid w:val="00A37038"/>
     <w:rsid w:val="00A373E3"/>
     <w:rsid w:val="00A41396"/>
     <w:rsid w:val="00A418DB"/>
     <w:rsid w:val="00A41CFA"/>
     <w:rsid w:val="00A45D00"/>
     <w:rsid w:val="00A45E29"/>
     <w:rsid w:val="00A4789F"/>
-    <w:rsid w:val="00A47BDE"/>
     <w:rsid w:val="00A50083"/>
     <w:rsid w:val="00A502C6"/>
     <w:rsid w:val="00A50922"/>
     <w:rsid w:val="00A520AB"/>
     <w:rsid w:val="00A521F4"/>
     <w:rsid w:val="00A52572"/>
     <w:rsid w:val="00A538AD"/>
     <w:rsid w:val="00A54994"/>
     <w:rsid w:val="00A54E3B"/>
     <w:rsid w:val="00A5565A"/>
     <w:rsid w:val="00A563AD"/>
     <w:rsid w:val="00A5692D"/>
     <w:rsid w:val="00A56D7E"/>
+    <w:rsid w:val="00A571AE"/>
     <w:rsid w:val="00A60B4F"/>
     <w:rsid w:val="00A60E63"/>
+    <w:rsid w:val="00A615DA"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
     <w:rsid w:val="00A91171"/>
     <w:rsid w:val="00A91210"/>
     <w:rsid w:val="00A91271"/>
     <w:rsid w:val="00A919CC"/>
     <w:rsid w:val="00A926AF"/>
     <w:rsid w:val="00A93274"/>
+    <w:rsid w:val="00A9359D"/>
     <w:rsid w:val="00A93A4C"/>
     <w:rsid w:val="00A93CF5"/>
     <w:rsid w:val="00A944DF"/>
-    <w:rsid w:val="00A96C63"/>
     <w:rsid w:val="00A9710E"/>
     <w:rsid w:val="00A974D8"/>
+    <w:rsid w:val="00A976E0"/>
     <w:rsid w:val="00AA0360"/>
     <w:rsid w:val="00AA1796"/>
     <w:rsid w:val="00AA2115"/>
     <w:rsid w:val="00AA2165"/>
     <w:rsid w:val="00AA363B"/>
     <w:rsid w:val="00AA4033"/>
     <w:rsid w:val="00AA44F7"/>
     <w:rsid w:val="00AA4A36"/>
     <w:rsid w:val="00AA50C0"/>
     <w:rsid w:val="00AA5A9D"/>
     <w:rsid w:val="00AA60AB"/>
     <w:rsid w:val="00AA76B1"/>
     <w:rsid w:val="00AA77B1"/>
     <w:rsid w:val="00AB08E1"/>
     <w:rsid w:val="00AB1CD7"/>
     <w:rsid w:val="00AB232F"/>
     <w:rsid w:val="00AB4479"/>
     <w:rsid w:val="00AB468D"/>
     <w:rsid w:val="00AB47AE"/>
     <w:rsid w:val="00AB55E4"/>
     <w:rsid w:val="00AB5652"/>
+    <w:rsid w:val="00AB57A6"/>
     <w:rsid w:val="00AB6954"/>
-    <w:rsid w:val="00AB6AB1"/>
     <w:rsid w:val="00AB77A7"/>
     <w:rsid w:val="00AB781F"/>
     <w:rsid w:val="00AB7E3A"/>
     <w:rsid w:val="00AC0964"/>
     <w:rsid w:val="00AC0FD1"/>
     <w:rsid w:val="00AC1887"/>
     <w:rsid w:val="00AC20C3"/>
     <w:rsid w:val="00AC24FD"/>
     <w:rsid w:val="00AC278F"/>
     <w:rsid w:val="00AC2816"/>
     <w:rsid w:val="00AC3010"/>
+    <w:rsid w:val="00AC35E1"/>
     <w:rsid w:val="00AC3C7D"/>
     <w:rsid w:val="00AC3D61"/>
     <w:rsid w:val="00AC43D4"/>
     <w:rsid w:val="00AC451C"/>
     <w:rsid w:val="00AC5243"/>
     <w:rsid w:val="00AC5D04"/>
     <w:rsid w:val="00AC67D2"/>
     <w:rsid w:val="00AC7D08"/>
     <w:rsid w:val="00AC7D51"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD2D01"/>
     <w:rsid w:val="00AD2F4F"/>
     <w:rsid w:val="00AD30E3"/>
     <w:rsid w:val="00AD327F"/>
+    <w:rsid w:val="00AD3700"/>
     <w:rsid w:val="00AD4090"/>
     <w:rsid w:val="00AD45AC"/>
     <w:rsid w:val="00AD53AF"/>
     <w:rsid w:val="00AD57AC"/>
     <w:rsid w:val="00AD5873"/>
     <w:rsid w:val="00AD7006"/>
     <w:rsid w:val="00AE02A8"/>
+    <w:rsid w:val="00AE08C3"/>
     <w:rsid w:val="00AE1442"/>
+    <w:rsid w:val="00AE17CE"/>
     <w:rsid w:val="00AE2294"/>
     <w:rsid w:val="00AE3291"/>
     <w:rsid w:val="00AE37E8"/>
     <w:rsid w:val="00AE3F97"/>
     <w:rsid w:val="00AE46AC"/>
     <w:rsid w:val="00AE585C"/>
+    <w:rsid w:val="00AE5897"/>
     <w:rsid w:val="00AE6109"/>
     <w:rsid w:val="00AE637A"/>
     <w:rsid w:val="00AE76F0"/>
     <w:rsid w:val="00AE77AE"/>
     <w:rsid w:val="00AE793A"/>
     <w:rsid w:val="00AF21AF"/>
+    <w:rsid w:val="00AF21F4"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rsid w:val="00AF373A"/>
     <w:rsid w:val="00AF3FDF"/>
     <w:rsid w:val="00AF408C"/>
     <w:rsid w:val="00AF4465"/>
     <w:rsid w:val="00AF4A0E"/>
     <w:rsid w:val="00AF6BAD"/>
     <w:rsid w:val="00AF6F3D"/>
     <w:rsid w:val="00AF7A58"/>
     <w:rsid w:val="00AF7CB3"/>
     <w:rsid w:val="00B0006F"/>
     <w:rsid w:val="00B000BC"/>
     <w:rsid w:val="00B0039D"/>
     <w:rsid w:val="00B01C9A"/>
     <w:rsid w:val="00B024C8"/>
     <w:rsid w:val="00B02534"/>
     <w:rsid w:val="00B025DB"/>
     <w:rsid w:val="00B02EDD"/>
     <w:rsid w:val="00B03458"/>
+    <w:rsid w:val="00B03525"/>
     <w:rsid w:val="00B03D6F"/>
     <w:rsid w:val="00B04459"/>
+    <w:rsid w:val="00B04852"/>
     <w:rsid w:val="00B0570E"/>
     <w:rsid w:val="00B06701"/>
     <w:rsid w:val="00B06A00"/>
     <w:rsid w:val="00B06CC4"/>
     <w:rsid w:val="00B07084"/>
     <w:rsid w:val="00B10A55"/>
     <w:rsid w:val="00B10ECA"/>
     <w:rsid w:val="00B10F58"/>
     <w:rsid w:val="00B11671"/>
     <w:rsid w:val="00B13B24"/>
     <w:rsid w:val="00B14148"/>
     <w:rsid w:val="00B14470"/>
+    <w:rsid w:val="00B1461B"/>
     <w:rsid w:val="00B1471A"/>
     <w:rsid w:val="00B14DB7"/>
-    <w:rsid w:val="00B15AF1"/>
+    <w:rsid w:val="00B15F59"/>
     <w:rsid w:val="00B16986"/>
     <w:rsid w:val="00B16A59"/>
     <w:rsid w:val="00B16A5F"/>
     <w:rsid w:val="00B16C05"/>
     <w:rsid w:val="00B1742F"/>
     <w:rsid w:val="00B20D81"/>
     <w:rsid w:val="00B20FFB"/>
-    <w:rsid w:val="00B215BB"/>
     <w:rsid w:val="00B21C1C"/>
     <w:rsid w:val="00B22C86"/>
     <w:rsid w:val="00B2397E"/>
     <w:rsid w:val="00B254E9"/>
     <w:rsid w:val="00B25F63"/>
     <w:rsid w:val="00B301E7"/>
     <w:rsid w:val="00B307E8"/>
     <w:rsid w:val="00B3146E"/>
     <w:rsid w:val="00B32CA2"/>
     <w:rsid w:val="00B32CCB"/>
     <w:rsid w:val="00B34280"/>
     <w:rsid w:val="00B34693"/>
     <w:rsid w:val="00B34897"/>
     <w:rsid w:val="00B35131"/>
     <w:rsid w:val="00B351AD"/>
     <w:rsid w:val="00B35912"/>
     <w:rsid w:val="00B3632D"/>
     <w:rsid w:val="00B37763"/>
     <w:rsid w:val="00B40FB1"/>
     <w:rsid w:val="00B417B6"/>
     <w:rsid w:val="00B42552"/>
     <w:rsid w:val="00B4271B"/>
     <w:rsid w:val="00B4343B"/>
     <w:rsid w:val="00B43B4D"/>
     <w:rsid w:val="00B4560D"/>
     <w:rsid w:val="00B45689"/>
     <w:rsid w:val="00B46D6D"/>
     <w:rsid w:val="00B46E13"/>
     <w:rsid w:val="00B472D9"/>
     <w:rsid w:val="00B47F08"/>
     <w:rsid w:val="00B509B5"/>
     <w:rsid w:val="00B50A24"/>
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
     <w:rsid w:val="00B631CA"/>
+    <w:rsid w:val="00B641EB"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
+    <w:rsid w:val="00B6685A"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
+    <w:rsid w:val="00B75C8F"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
-    <w:rsid w:val="00B84A0E"/>
     <w:rsid w:val="00B8513D"/>
     <w:rsid w:val="00B86498"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B87F8E"/>
     <w:rsid w:val="00B908CD"/>
     <w:rsid w:val="00B90E15"/>
     <w:rsid w:val="00B92689"/>
     <w:rsid w:val="00B93EED"/>
     <w:rsid w:val="00B9469F"/>
     <w:rsid w:val="00B94B9E"/>
     <w:rsid w:val="00B95BCD"/>
+    <w:rsid w:val="00B96C09"/>
     <w:rsid w:val="00BA1429"/>
     <w:rsid w:val="00BA1C70"/>
     <w:rsid w:val="00BA2354"/>
     <w:rsid w:val="00BA24FF"/>
     <w:rsid w:val="00BA3A52"/>
     <w:rsid w:val="00BA4A17"/>
     <w:rsid w:val="00BA4C15"/>
     <w:rsid w:val="00BA59EC"/>
     <w:rsid w:val="00BA5C0C"/>
     <w:rsid w:val="00BA5C88"/>
     <w:rsid w:val="00BA5EE0"/>
     <w:rsid w:val="00BA64E2"/>
     <w:rsid w:val="00BA65ED"/>
     <w:rsid w:val="00BA6612"/>
     <w:rsid w:val="00BA68A0"/>
     <w:rsid w:val="00BA68D3"/>
     <w:rsid w:val="00BA6A18"/>
     <w:rsid w:val="00BA6D66"/>
     <w:rsid w:val="00BA71A5"/>
     <w:rsid w:val="00BA7233"/>
     <w:rsid w:val="00BB07AE"/>
     <w:rsid w:val="00BB175D"/>
-    <w:rsid w:val="00BB1A7C"/>
     <w:rsid w:val="00BB1F67"/>
     <w:rsid w:val="00BB2EF9"/>
     <w:rsid w:val="00BB3159"/>
     <w:rsid w:val="00BB36A1"/>
     <w:rsid w:val="00BB3B45"/>
     <w:rsid w:val="00BB4DBE"/>
     <w:rsid w:val="00BB5921"/>
     <w:rsid w:val="00BB6339"/>
     <w:rsid w:val="00BB65DC"/>
     <w:rsid w:val="00BB7633"/>
     <w:rsid w:val="00BB7AC2"/>
     <w:rsid w:val="00BC0966"/>
     <w:rsid w:val="00BC0FF0"/>
     <w:rsid w:val="00BC3950"/>
     <w:rsid w:val="00BC3AB2"/>
     <w:rsid w:val="00BC64E2"/>
     <w:rsid w:val="00BC699D"/>
     <w:rsid w:val="00BC6EE3"/>
     <w:rsid w:val="00BC6F15"/>
     <w:rsid w:val="00BC738F"/>
     <w:rsid w:val="00BC7554"/>
     <w:rsid w:val="00BC7BBB"/>
     <w:rsid w:val="00BD12EF"/>
     <w:rsid w:val="00BD1D14"/>
     <w:rsid w:val="00BD290F"/>
@@ -10770,658 +11893,678 @@
     <w:rsid w:val="00BE3EBC"/>
     <w:rsid w:val="00BE42FF"/>
     <w:rsid w:val="00BE44CD"/>
     <w:rsid w:val="00BE54EF"/>
     <w:rsid w:val="00BE6A9F"/>
     <w:rsid w:val="00BE6BCF"/>
     <w:rsid w:val="00BE6C4F"/>
     <w:rsid w:val="00BE6E82"/>
     <w:rsid w:val="00BE6EAC"/>
     <w:rsid w:val="00BF1520"/>
     <w:rsid w:val="00BF2144"/>
     <w:rsid w:val="00BF2C8A"/>
     <w:rsid w:val="00BF3824"/>
     <w:rsid w:val="00BF3ACF"/>
     <w:rsid w:val="00BF3ADD"/>
     <w:rsid w:val="00BF40CA"/>
     <w:rsid w:val="00BF50EE"/>
     <w:rsid w:val="00BF5405"/>
     <w:rsid w:val="00BF6729"/>
     <w:rsid w:val="00BF67CD"/>
     <w:rsid w:val="00BF705B"/>
     <w:rsid w:val="00C00CAF"/>
     <w:rsid w:val="00C00F24"/>
     <w:rsid w:val="00C010E8"/>
     <w:rsid w:val="00C01EA4"/>
-    <w:rsid w:val="00C023FC"/>
     <w:rsid w:val="00C04167"/>
     <w:rsid w:val="00C04B24"/>
     <w:rsid w:val="00C052CF"/>
     <w:rsid w:val="00C05C60"/>
+    <w:rsid w:val="00C066E9"/>
+    <w:rsid w:val="00C06800"/>
     <w:rsid w:val="00C06E47"/>
     <w:rsid w:val="00C0756E"/>
     <w:rsid w:val="00C1024B"/>
     <w:rsid w:val="00C10251"/>
     <w:rsid w:val="00C103FA"/>
     <w:rsid w:val="00C10C83"/>
     <w:rsid w:val="00C10CB9"/>
     <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C113E2"/>
     <w:rsid w:val="00C11FD3"/>
     <w:rsid w:val="00C12A09"/>
     <w:rsid w:val="00C12DF2"/>
     <w:rsid w:val="00C1457B"/>
     <w:rsid w:val="00C1479D"/>
     <w:rsid w:val="00C15648"/>
     <w:rsid w:val="00C16291"/>
     <w:rsid w:val="00C17095"/>
     <w:rsid w:val="00C17396"/>
     <w:rsid w:val="00C174B1"/>
     <w:rsid w:val="00C175C6"/>
     <w:rsid w:val="00C1770F"/>
     <w:rsid w:val="00C17762"/>
     <w:rsid w:val="00C17959"/>
-    <w:rsid w:val="00C20100"/>
     <w:rsid w:val="00C20A3F"/>
     <w:rsid w:val="00C20A73"/>
     <w:rsid w:val="00C20A79"/>
     <w:rsid w:val="00C2123E"/>
     <w:rsid w:val="00C21348"/>
     <w:rsid w:val="00C21713"/>
     <w:rsid w:val="00C21AB0"/>
     <w:rsid w:val="00C21EC1"/>
     <w:rsid w:val="00C22778"/>
     <w:rsid w:val="00C22ECE"/>
     <w:rsid w:val="00C22F7C"/>
     <w:rsid w:val="00C24C5B"/>
+    <w:rsid w:val="00C25D0B"/>
     <w:rsid w:val="00C26280"/>
     <w:rsid w:val="00C26D3C"/>
     <w:rsid w:val="00C2793E"/>
     <w:rsid w:val="00C301FE"/>
     <w:rsid w:val="00C307E8"/>
     <w:rsid w:val="00C30C2B"/>
     <w:rsid w:val="00C30FCD"/>
     <w:rsid w:val="00C314CD"/>
     <w:rsid w:val="00C31D5C"/>
     <w:rsid w:val="00C31E79"/>
     <w:rsid w:val="00C325F8"/>
     <w:rsid w:val="00C32ACD"/>
     <w:rsid w:val="00C333EE"/>
     <w:rsid w:val="00C34F5E"/>
     <w:rsid w:val="00C353AD"/>
     <w:rsid w:val="00C353F0"/>
     <w:rsid w:val="00C35554"/>
     <w:rsid w:val="00C35A61"/>
     <w:rsid w:val="00C362DF"/>
     <w:rsid w:val="00C36876"/>
     <w:rsid w:val="00C36958"/>
     <w:rsid w:val="00C36EB2"/>
     <w:rsid w:val="00C374DB"/>
     <w:rsid w:val="00C402E0"/>
     <w:rsid w:val="00C40748"/>
     <w:rsid w:val="00C40D87"/>
     <w:rsid w:val="00C415B2"/>
     <w:rsid w:val="00C415D3"/>
     <w:rsid w:val="00C41F2F"/>
     <w:rsid w:val="00C42BF3"/>
-    <w:rsid w:val="00C430C2"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45021"/>
     <w:rsid w:val="00C45C18"/>
     <w:rsid w:val="00C45C61"/>
     <w:rsid w:val="00C47100"/>
     <w:rsid w:val="00C476FF"/>
-    <w:rsid w:val="00C50F3D"/>
+    <w:rsid w:val="00C51656"/>
     <w:rsid w:val="00C5195E"/>
     <w:rsid w:val="00C519BD"/>
     <w:rsid w:val="00C51A8D"/>
     <w:rsid w:val="00C52A9C"/>
     <w:rsid w:val="00C53B67"/>
     <w:rsid w:val="00C5489C"/>
     <w:rsid w:val="00C5564C"/>
     <w:rsid w:val="00C56BDF"/>
     <w:rsid w:val="00C570B4"/>
     <w:rsid w:val="00C6044E"/>
     <w:rsid w:val="00C6114B"/>
     <w:rsid w:val="00C615BD"/>
     <w:rsid w:val="00C616F2"/>
     <w:rsid w:val="00C62023"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C62A3D"/>
     <w:rsid w:val="00C62CEF"/>
     <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C65F32"/>
     <w:rsid w:val="00C669F7"/>
-    <w:rsid w:val="00C66EB6"/>
     <w:rsid w:val="00C67084"/>
     <w:rsid w:val="00C70694"/>
     <w:rsid w:val="00C70C49"/>
     <w:rsid w:val="00C72816"/>
     <w:rsid w:val="00C72C5B"/>
     <w:rsid w:val="00C7321B"/>
     <w:rsid w:val="00C73BCA"/>
-    <w:rsid w:val="00C7426E"/>
     <w:rsid w:val="00C750AF"/>
     <w:rsid w:val="00C7631D"/>
     <w:rsid w:val="00C776D5"/>
     <w:rsid w:val="00C77855"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C82517"/>
     <w:rsid w:val="00C838C6"/>
     <w:rsid w:val="00C83E39"/>
     <w:rsid w:val="00C83F64"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C845F4"/>
     <w:rsid w:val="00C84AEE"/>
     <w:rsid w:val="00C86C72"/>
     <w:rsid w:val="00C86E2E"/>
     <w:rsid w:val="00C87309"/>
     <w:rsid w:val="00C87463"/>
     <w:rsid w:val="00C9073E"/>
     <w:rsid w:val="00C90B40"/>
     <w:rsid w:val="00C90B64"/>
     <w:rsid w:val="00C914A2"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00C923D2"/>
     <w:rsid w:val="00C926EE"/>
     <w:rsid w:val="00C93B32"/>
     <w:rsid w:val="00C93E4C"/>
     <w:rsid w:val="00C93F66"/>
     <w:rsid w:val="00C942B2"/>
     <w:rsid w:val="00C949FC"/>
     <w:rsid w:val="00C94AEC"/>
     <w:rsid w:val="00C94E07"/>
     <w:rsid w:val="00C95613"/>
     <w:rsid w:val="00C9616F"/>
-    <w:rsid w:val="00C961F4"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C967ED"/>
     <w:rsid w:val="00C967F2"/>
     <w:rsid w:val="00C96E16"/>
     <w:rsid w:val="00CA1A5A"/>
     <w:rsid w:val="00CA252D"/>
     <w:rsid w:val="00CA2774"/>
     <w:rsid w:val="00CA27FD"/>
     <w:rsid w:val="00CA2C0B"/>
     <w:rsid w:val="00CA2DA9"/>
     <w:rsid w:val="00CA3DA3"/>
     <w:rsid w:val="00CA4C7E"/>
     <w:rsid w:val="00CA4E7E"/>
     <w:rsid w:val="00CA5450"/>
     <w:rsid w:val="00CA5495"/>
     <w:rsid w:val="00CA5A13"/>
     <w:rsid w:val="00CA6241"/>
     <w:rsid w:val="00CA75B2"/>
     <w:rsid w:val="00CB00B6"/>
+    <w:rsid w:val="00CB04EA"/>
     <w:rsid w:val="00CB10A7"/>
     <w:rsid w:val="00CB25EA"/>
     <w:rsid w:val="00CB2FA2"/>
+    <w:rsid w:val="00CB34C8"/>
     <w:rsid w:val="00CB448E"/>
     <w:rsid w:val="00CB4941"/>
     <w:rsid w:val="00CB5530"/>
     <w:rsid w:val="00CB5BBC"/>
     <w:rsid w:val="00CB5E54"/>
     <w:rsid w:val="00CB68C4"/>
     <w:rsid w:val="00CB6ADB"/>
     <w:rsid w:val="00CC103C"/>
     <w:rsid w:val="00CC1679"/>
     <w:rsid w:val="00CC1684"/>
     <w:rsid w:val="00CC32CD"/>
     <w:rsid w:val="00CC34D1"/>
     <w:rsid w:val="00CC35A1"/>
     <w:rsid w:val="00CC37AF"/>
     <w:rsid w:val="00CC384F"/>
     <w:rsid w:val="00CC3C9F"/>
     <w:rsid w:val="00CC5857"/>
     <w:rsid w:val="00CC5956"/>
     <w:rsid w:val="00CC6A2B"/>
     <w:rsid w:val="00CC6F7E"/>
     <w:rsid w:val="00CC72B6"/>
+    <w:rsid w:val="00CC761E"/>
     <w:rsid w:val="00CD0A52"/>
+    <w:rsid w:val="00CD30C8"/>
     <w:rsid w:val="00CD3445"/>
     <w:rsid w:val="00CD3CEC"/>
     <w:rsid w:val="00CD4324"/>
     <w:rsid w:val="00CD4885"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CD51FC"/>
     <w:rsid w:val="00CD5A1D"/>
     <w:rsid w:val="00CD5A8B"/>
     <w:rsid w:val="00CD5C4B"/>
     <w:rsid w:val="00CD6914"/>
     <w:rsid w:val="00CD698C"/>
+    <w:rsid w:val="00CD7274"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CD7B46"/>
     <w:rsid w:val="00CE0530"/>
     <w:rsid w:val="00CE072D"/>
     <w:rsid w:val="00CE096A"/>
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
+    <w:rsid w:val="00CE34BA"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
+    <w:rsid w:val="00CE500C"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
-    <w:rsid w:val="00CE79E2"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
-    <w:rsid w:val="00CF00F0"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
-    <w:rsid w:val="00CF7B2F"/>
     <w:rsid w:val="00D00118"/>
+    <w:rsid w:val="00D00E72"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D078CA"/>
     <w:rsid w:val="00D07E3E"/>
     <w:rsid w:val="00D12C0F"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14761"/>
     <w:rsid w:val="00D1485C"/>
     <w:rsid w:val="00D15173"/>
     <w:rsid w:val="00D15D51"/>
     <w:rsid w:val="00D1644D"/>
     <w:rsid w:val="00D1779F"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D203A0"/>
     <w:rsid w:val="00D206A1"/>
     <w:rsid w:val="00D213BD"/>
     <w:rsid w:val="00D221D6"/>
     <w:rsid w:val="00D22407"/>
     <w:rsid w:val="00D242BF"/>
+    <w:rsid w:val="00D256D6"/>
     <w:rsid w:val="00D25B68"/>
     <w:rsid w:val="00D26246"/>
     <w:rsid w:val="00D262BB"/>
     <w:rsid w:val="00D2665C"/>
     <w:rsid w:val="00D26BDB"/>
     <w:rsid w:val="00D26EF2"/>
-    <w:rsid w:val="00D27785"/>
     <w:rsid w:val="00D27E8B"/>
     <w:rsid w:val="00D27FA0"/>
     <w:rsid w:val="00D30B3E"/>
     <w:rsid w:val="00D31609"/>
     <w:rsid w:val="00D31D79"/>
     <w:rsid w:val="00D32490"/>
     <w:rsid w:val="00D32E10"/>
     <w:rsid w:val="00D330F2"/>
     <w:rsid w:val="00D34262"/>
+    <w:rsid w:val="00D34B16"/>
     <w:rsid w:val="00D356FF"/>
     <w:rsid w:val="00D35870"/>
+    <w:rsid w:val="00D35F03"/>
     <w:rsid w:val="00D37CAA"/>
     <w:rsid w:val="00D4091E"/>
     <w:rsid w:val="00D40A77"/>
     <w:rsid w:val="00D41026"/>
     <w:rsid w:val="00D41772"/>
     <w:rsid w:val="00D41AD9"/>
     <w:rsid w:val="00D42C61"/>
+    <w:rsid w:val="00D42C94"/>
     <w:rsid w:val="00D4489C"/>
     <w:rsid w:val="00D44EE0"/>
     <w:rsid w:val="00D44F0A"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D47625"/>
     <w:rsid w:val="00D50EB6"/>
     <w:rsid w:val="00D52A40"/>
+    <w:rsid w:val="00D53150"/>
     <w:rsid w:val="00D535B8"/>
     <w:rsid w:val="00D536B9"/>
     <w:rsid w:val="00D547A3"/>
     <w:rsid w:val="00D54908"/>
     <w:rsid w:val="00D5517A"/>
     <w:rsid w:val="00D558AC"/>
     <w:rsid w:val="00D55D7A"/>
     <w:rsid w:val="00D55F72"/>
+    <w:rsid w:val="00D60334"/>
     <w:rsid w:val="00D608AD"/>
     <w:rsid w:val="00D617CB"/>
     <w:rsid w:val="00D6425A"/>
     <w:rsid w:val="00D64D59"/>
+    <w:rsid w:val="00D64DBE"/>
     <w:rsid w:val="00D6636F"/>
     <w:rsid w:val="00D668C2"/>
     <w:rsid w:val="00D67FB9"/>
+    <w:rsid w:val="00D70226"/>
     <w:rsid w:val="00D702BD"/>
     <w:rsid w:val="00D70B5E"/>
     <w:rsid w:val="00D715B0"/>
     <w:rsid w:val="00D76667"/>
     <w:rsid w:val="00D76916"/>
     <w:rsid w:val="00D77344"/>
     <w:rsid w:val="00D8049A"/>
     <w:rsid w:val="00D81926"/>
     <w:rsid w:val="00D81B03"/>
     <w:rsid w:val="00D81FBA"/>
     <w:rsid w:val="00D82B49"/>
     <w:rsid w:val="00D834B8"/>
     <w:rsid w:val="00D837F8"/>
     <w:rsid w:val="00D83D37"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D8469A"/>
     <w:rsid w:val="00D863F0"/>
     <w:rsid w:val="00D86D80"/>
     <w:rsid w:val="00D90BB4"/>
     <w:rsid w:val="00D90EF7"/>
     <w:rsid w:val="00D91650"/>
     <w:rsid w:val="00D917BB"/>
     <w:rsid w:val="00D92253"/>
     <w:rsid w:val="00D93357"/>
     <w:rsid w:val="00D9486D"/>
     <w:rsid w:val="00D94F51"/>
     <w:rsid w:val="00D951C3"/>
     <w:rsid w:val="00D95B03"/>
     <w:rsid w:val="00D95D9B"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D9686C"/>
     <w:rsid w:val="00D96CCB"/>
     <w:rsid w:val="00DA0EA1"/>
     <w:rsid w:val="00DA117C"/>
+    <w:rsid w:val="00DA2B24"/>
     <w:rsid w:val="00DA3A0E"/>
     <w:rsid w:val="00DA3B1C"/>
     <w:rsid w:val="00DA3F39"/>
     <w:rsid w:val="00DA448F"/>
     <w:rsid w:val="00DB0736"/>
     <w:rsid w:val="00DB10C7"/>
     <w:rsid w:val="00DB12B3"/>
     <w:rsid w:val="00DB1704"/>
     <w:rsid w:val="00DB2545"/>
     <w:rsid w:val="00DB2EC3"/>
     <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB4ED1"/>
     <w:rsid w:val="00DB656C"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DC01FF"/>
     <w:rsid w:val="00DC03C8"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC1319"/>
     <w:rsid w:val="00DC1388"/>
     <w:rsid w:val="00DC14D8"/>
     <w:rsid w:val="00DC15BB"/>
     <w:rsid w:val="00DC19A1"/>
     <w:rsid w:val="00DC1FF1"/>
     <w:rsid w:val="00DC2543"/>
+    <w:rsid w:val="00DC36C0"/>
     <w:rsid w:val="00DC3960"/>
     <w:rsid w:val="00DC4178"/>
     <w:rsid w:val="00DC48F0"/>
-    <w:rsid w:val="00DC577A"/>
+    <w:rsid w:val="00DC5371"/>
     <w:rsid w:val="00DC6909"/>
+    <w:rsid w:val="00DC714D"/>
     <w:rsid w:val="00DD0E51"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD179E"/>
     <w:rsid w:val="00DD2BCC"/>
     <w:rsid w:val="00DD3FC3"/>
     <w:rsid w:val="00DD408A"/>
     <w:rsid w:val="00DD45BB"/>
     <w:rsid w:val="00DD46FB"/>
     <w:rsid w:val="00DD4F42"/>
     <w:rsid w:val="00DD621A"/>
     <w:rsid w:val="00DD682C"/>
     <w:rsid w:val="00DD7FDE"/>
     <w:rsid w:val="00DE0CD8"/>
     <w:rsid w:val="00DE226B"/>
     <w:rsid w:val="00DE28A0"/>
     <w:rsid w:val="00DE3059"/>
     <w:rsid w:val="00DE3A7D"/>
+    <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DE4739"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00DE56AB"/>
     <w:rsid w:val="00DE5C64"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DE64B2"/>
     <w:rsid w:val="00DE6582"/>
     <w:rsid w:val="00DE7EEC"/>
     <w:rsid w:val="00DF015F"/>
     <w:rsid w:val="00DF01E3"/>
     <w:rsid w:val="00DF0446"/>
     <w:rsid w:val="00DF074C"/>
+    <w:rsid w:val="00DF140F"/>
     <w:rsid w:val="00DF1E9E"/>
     <w:rsid w:val="00DF2ECD"/>
     <w:rsid w:val="00DF3A6B"/>
     <w:rsid w:val="00DF3FB4"/>
     <w:rsid w:val="00DF41BF"/>
+    <w:rsid w:val="00DF4ACA"/>
     <w:rsid w:val="00DF5043"/>
     <w:rsid w:val="00DF512F"/>
     <w:rsid w:val="00DF6208"/>
     <w:rsid w:val="00DF649B"/>
     <w:rsid w:val="00DF661C"/>
     <w:rsid w:val="00DF6C60"/>
     <w:rsid w:val="00DF7136"/>
     <w:rsid w:val="00DF7423"/>
     <w:rsid w:val="00E00E27"/>
     <w:rsid w:val="00E015C1"/>
     <w:rsid w:val="00E018E2"/>
     <w:rsid w:val="00E024F9"/>
     <w:rsid w:val="00E0263E"/>
     <w:rsid w:val="00E02951"/>
     <w:rsid w:val="00E02C33"/>
     <w:rsid w:val="00E0320F"/>
     <w:rsid w:val="00E0357E"/>
     <w:rsid w:val="00E03CF8"/>
     <w:rsid w:val="00E03D80"/>
     <w:rsid w:val="00E03F1F"/>
     <w:rsid w:val="00E05618"/>
     <w:rsid w:val="00E0624A"/>
     <w:rsid w:val="00E062CA"/>
     <w:rsid w:val="00E064F5"/>
     <w:rsid w:val="00E06F77"/>
     <w:rsid w:val="00E07013"/>
     <w:rsid w:val="00E0706D"/>
     <w:rsid w:val="00E0769E"/>
+    <w:rsid w:val="00E07B00"/>
     <w:rsid w:val="00E07FA3"/>
     <w:rsid w:val="00E11001"/>
     <w:rsid w:val="00E12354"/>
     <w:rsid w:val="00E13F63"/>
     <w:rsid w:val="00E14CDD"/>
     <w:rsid w:val="00E14D88"/>
     <w:rsid w:val="00E14F7B"/>
     <w:rsid w:val="00E14FAB"/>
     <w:rsid w:val="00E151CD"/>
     <w:rsid w:val="00E152CD"/>
     <w:rsid w:val="00E152D0"/>
     <w:rsid w:val="00E15DD0"/>
     <w:rsid w:val="00E16AC7"/>
     <w:rsid w:val="00E17FD0"/>
     <w:rsid w:val="00E20D03"/>
     <w:rsid w:val="00E224D9"/>
     <w:rsid w:val="00E22D76"/>
-    <w:rsid w:val="00E23036"/>
     <w:rsid w:val="00E231B0"/>
     <w:rsid w:val="00E23328"/>
     <w:rsid w:val="00E252F8"/>
     <w:rsid w:val="00E25D4E"/>
     <w:rsid w:val="00E25F2D"/>
     <w:rsid w:val="00E26DB0"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30A60"/>
     <w:rsid w:val="00E313E8"/>
     <w:rsid w:val="00E31810"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00E323D8"/>
     <w:rsid w:val="00E32AA8"/>
     <w:rsid w:val="00E32E43"/>
     <w:rsid w:val="00E33278"/>
     <w:rsid w:val="00E33B3A"/>
     <w:rsid w:val="00E33CAB"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34892"/>
+    <w:rsid w:val="00E35C5A"/>
     <w:rsid w:val="00E379C9"/>
     <w:rsid w:val="00E37BC4"/>
     <w:rsid w:val="00E40ED8"/>
     <w:rsid w:val="00E40F24"/>
     <w:rsid w:val="00E41B56"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00E4333E"/>
     <w:rsid w:val="00E443B4"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E456E2"/>
     <w:rsid w:val="00E45ACB"/>
     <w:rsid w:val="00E45F4D"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E47207"/>
     <w:rsid w:val="00E4726D"/>
     <w:rsid w:val="00E4797F"/>
     <w:rsid w:val="00E47AAE"/>
     <w:rsid w:val="00E5031A"/>
+    <w:rsid w:val="00E5047D"/>
     <w:rsid w:val="00E509A5"/>
     <w:rsid w:val="00E51210"/>
+    <w:rsid w:val="00E51250"/>
     <w:rsid w:val="00E514F2"/>
     <w:rsid w:val="00E51759"/>
     <w:rsid w:val="00E51C57"/>
     <w:rsid w:val="00E53201"/>
     <w:rsid w:val="00E532F3"/>
     <w:rsid w:val="00E54F66"/>
     <w:rsid w:val="00E55998"/>
     <w:rsid w:val="00E55D08"/>
     <w:rsid w:val="00E55DB9"/>
     <w:rsid w:val="00E562C8"/>
     <w:rsid w:val="00E56BA6"/>
     <w:rsid w:val="00E56D25"/>
     <w:rsid w:val="00E61214"/>
     <w:rsid w:val="00E61975"/>
     <w:rsid w:val="00E619C5"/>
     <w:rsid w:val="00E61E12"/>
     <w:rsid w:val="00E61E68"/>
     <w:rsid w:val="00E61EF2"/>
     <w:rsid w:val="00E61F27"/>
-    <w:rsid w:val="00E6276B"/>
     <w:rsid w:val="00E62A6D"/>
     <w:rsid w:val="00E6374B"/>
     <w:rsid w:val="00E6409C"/>
     <w:rsid w:val="00E6453D"/>
     <w:rsid w:val="00E64806"/>
     <w:rsid w:val="00E64BC4"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E64F85"/>
     <w:rsid w:val="00E6559E"/>
     <w:rsid w:val="00E6591B"/>
     <w:rsid w:val="00E65C0C"/>
     <w:rsid w:val="00E71011"/>
     <w:rsid w:val="00E71368"/>
     <w:rsid w:val="00E71511"/>
     <w:rsid w:val="00E71FD6"/>
     <w:rsid w:val="00E72648"/>
     <w:rsid w:val="00E72C37"/>
     <w:rsid w:val="00E7454E"/>
     <w:rsid w:val="00E74A13"/>
     <w:rsid w:val="00E74AAE"/>
-    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E7522E"/>
     <w:rsid w:val="00E75A37"/>
     <w:rsid w:val="00E773E1"/>
     <w:rsid w:val="00E8018E"/>
     <w:rsid w:val="00E80340"/>
     <w:rsid w:val="00E805BA"/>
     <w:rsid w:val="00E80613"/>
     <w:rsid w:val="00E8185B"/>
     <w:rsid w:val="00E82B82"/>
+    <w:rsid w:val="00E82E3B"/>
     <w:rsid w:val="00E82F19"/>
     <w:rsid w:val="00E8322F"/>
     <w:rsid w:val="00E83672"/>
     <w:rsid w:val="00E83934"/>
     <w:rsid w:val="00E83B95"/>
     <w:rsid w:val="00E84757"/>
     <w:rsid w:val="00E84C7F"/>
     <w:rsid w:val="00E84D21"/>
     <w:rsid w:val="00E86942"/>
     <w:rsid w:val="00E869B0"/>
     <w:rsid w:val="00E8707B"/>
     <w:rsid w:val="00E873AF"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E877BA"/>
     <w:rsid w:val="00E87D18"/>
     <w:rsid w:val="00E9006B"/>
     <w:rsid w:val="00E9008A"/>
     <w:rsid w:val="00E90DE8"/>
     <w:rsid w:val="00E91501"/>
     <w:rsid w:val="00E918B2"/>
     <w:rsid w:val="00E91E68"/>
     <w:rsid w:val="00E93D9D"/>
     <w:rsid w:val="00E94233"/>
     <w:rsid w:val="00E94374"/>
     <w:rsid w:val="00E944B9"/>
     <w:rsid w:val="00E9557C"/>
     <w:rsid w:val="00E95A24"/>
     <w:rsid w:val="00E95AF9"/>
     <w:rsid w:val="00E96063"/>
     <w:rsid w:val="00E9670C"/>
     <w:rsid w:val="00E9706E"/>
     <w:rsid w:val="00E97478"/>
     <w:rsid w:val="00E975A9"/>
     <w:rsid w:val="00E9766E"/>
     <w:rsid w:val="00E97FD5"/>
     <w:rsid w:val="00EA0053"/>
     <w:rsid w:val="00EA0652"/>
     <w:rsid w:val="00EA0DC7"/>
     <w:rsid w:val="00EA16BB"/>
+    <w:rsid w:val="00EA195C"/>
     <w:rsid w:val="00EA2402"/>
     <w:rsid w:val="00EA340F"/>
     <w:rsid w:val="00EA36BA"/>
     <w:rsid w:val="00EA3A45"/>
+    <w:rsid w:val="00EA3ECA"/>
     <w:rsid w:val="00EA46D9"/>
     <w:rsid w:val="00EA4E59"/>
     <w:rsid w:val="00EA50BF"/>
     <w:rsid w:val="00EA5D68"/>
     <w:rsid w:val="00EA6820"/>
     <w:rsid w:val="00EA6CF3"/>
     <w:rsid w:val="00EA6FBF"/>
     <w:rsid w:val="00EA742D"/>
     <w:rsid w:val="00EA754D"/>
     <w:rsid w:val="00EB0138"/>
     <w:rsid w:val="00EB0826"/>
     <w:rsid w:val="00EB1757"/>
     <w:rsid w:val="00EB1EEA"/>
     <w:rsid w:val="00EB2965"/>
     <w:rsid w:val="00EB2C8B"/>
     <w:rsid w:val="00EB2E2A"/>
     <w:rsid w:val="00EB329D"/>
     <w:rsid w:val="00EB3396"/>
     <w:rsid w:val="00EB3724"/>
     <w:rsid w:val="00EB43A7"/>
     <w:rsid w:val="00EB51E1"/>
     <w:rsid w:val="00EB54B4"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EB754F"/>
     <w:rsid w:val="00EB7950"/>
     <w:rsid w:val="00EB7C63"/>
     <w:rsid w:val="00EC2470"/>
     <w:rsid w:val="00EC4A8A"/>
     <w:rsid w:val="00EC4FFC"/>
     <w:rsid w:val="00EC56A7"/>
     <w:rsid w:val="00EC5BE3"/>
+    <w:rsid w:val="00EC5FA8"/>
     <w:rsid w:val="00EC5FE3"/>
     <w:rsid w:val="00EC678A"/>
     <w:rsid w:val="00EC7483"/>
     <w:rsid w:val="00EC7865"/>
     <w:rsid w:val="00ED09D3"/>
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED29BC"/>
     <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED3C4A"/>
     <w:rsid w:val="00ED3E45"/>
     <w:rsid w:val="00ED500E"/>
     <w:rsid w:val="00ED5B2B"/>
     <w:rsid w:val="00ED5CBA"/>
     <w:rsid w:val="00ED68EF"/>
     <w:rsid w:val="00ED69FC"/>
     <w:rsid w:val="00ED6F3D"/>
     <w:rsid w:val="00ED7292"/>
     <w:rsid w:val="00ED7E2C"/>
     <w:rsid w:val="00ED7EA5"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE38FC"/>
     <w:rsid w:val="00EE4B4B"/>
     <w:rsid w:val="00EE5443"/>
     <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE5D5E"/>
@@ -11445,242 +12588,252 @@
     <w:rsid w:val="00EF7348"/>
     <w:rsid w:val="00F02220"/>
     <w:rsid w:val="00F02E62"/>
     <w:rsid w:val="00F0301F"/>
     <w:rsid w:val="00F035CC"/>
     <w:rsid w:val="00F036D1"/>
     <w:rsid w:val="00F03B72"/>
     <w:rsid w:val="00F03D58"/>
     <w:rsid w:val="00F04770"/>
     <w:rsid w:val="00F0596C"/>
     <w:rsid w:val="00F05D61"/>
     <w:rsid w:val="00F05DBF"/>
     <w:rsid w:val="00F06F19"/>
     <w:rsid w:val="00F07807"/>
     <w:rsid w:val="00F11191"/>
     <w:rsid w:val="00F1197C"/>
     <w:rsid w:val="00F12BA2"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13BD6"/>
     <w:rsid w:val="00F13CB0"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F14A49"/>
     <w:rsid w:val="00F14E5F"/>
     <w:rsid w:val="00F16594"/>
     <w:rsid w:val="00F16D96"/>
+    <w:rsid w:val="00F16FE9"/>
     <w:rsid w:val="00F17866"/>
     <w:rsid w:val="00F2083C"/>
     <w:rsid w:val="00F22119"/>
     <w:rsid w:val="00F224CC"/>
     <w:rsid w:val="00F23021"/>
     <w:rsid w:val="00F23748"/>
     <w:rsid w:val="00F23F56"/>
     <w:rsid w:val="00F24EA7"/>
     <w:rsid w:val="00F253B8"/>
     <w:rsid w:val="00F2542C"/>
     <w:rsid w:val="00F2547E"/>
     <w:rsid w:val="00F25C2F"/>
     <w:rsid w:val="00F2668C"/>
     <w:rsid w:val="00F26E4D"/>
     <w:rsid w:val="00F26E67"/>
     <w:rsid w:val="00F274AA"/>
     <w:rsid w:val="00F30E91"/>
     <w:rsid w:val="00F31727"/>
     <w:rsid w:val="00F3229D"/>
     <w:rsid w:val="00F3328C"/>
     <w:rsid w:val="00F33C24"/>
+    <w:rsid w:val="00F350D4"/>
     <w:rsid w:val="00F36289"/>
     <w:rsid w:val="00F368C9"/>
     <w:rsid w:val="00F3711A"/>
+    <w:rsid w:val="00F3738B"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F44850"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F4628B"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F47D9C"/>
     <w:rsid w:val="00F520D0"/>
     <w:rsid w:val="00F53727"/>
     <w:rsid w:val="00F53E2D"/>
     <w:rsid w:val="00F54610"/>
     <w:rsid w:val="00F54C08"/>
+    <w:rsid w:val="00F55678"/>
     <w:rsid w:val="00F55EFE"/>
     <w:rsid w:val="00F55F36"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F57556"/>
     <w:rsid w:val="00F57D86"/>
     <w:rsid w:val="00F57E01"/>
     <w:rsid w:val="00F64EDE"/>
     <w:rsid w:val="00F67452"/>
     <w:rsid w:val="00F709E1"/>
     <w:rsid w:val="00F70B71"/>
     <w:rsid w:val="00F710A1"/>
     <w:rsid w:val="00F7151F"/>
+    <w:rsid w:val="00F71676"/>
     <w:rsid w:val="00F716D4"/>
     <w:rsid w:val="00F7242E"/>
     <w:rsid w:val="00F724F6"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F735D5"/>
+    <w:rsid w:val="00F73F68"/>
     <w:rsid w:val="00F73FEB"/>
     <w:rsid w:val="00F753EB"/>
     <w:rsid w:val="00F7570E"/>
     <w:rsid w:val="00F75DF7"/>
     <w:rsid w:val="00F76258"/>
+    <w:rsid w:val="00F763BD"/>
     <w:rsid w:val="00F767EA"/>
     <w:rsid w:val="00F7721A"/>
     <w:rsid w:val="00F77794"/>
-    <w:rsid w:val="00F77931"/>
     <w:rsid w:val="00F77BC8"/>
     <w:rsid w:val="00F81403"/>
     <w:rsid w:val="00F81758"/>
     <w:rsid w:val="00F82CFE"/>
     <w:rsid w:val="00F83079"/>
+    <w:rsid w:val="00F83579"/>
     <w:rsid w:val="00F84901"/>
     <w:rsid w:val="00F84F90"/>
     <w:rsid w:val="00F85B6A"/>
     <w:rsid w:val="00F86D02"/>
+    <w:rsid w:val="00F87156"/>
+    <w:rsid w:val="00F8742F"/>
     <w:rsid w:val="00F8755D"/>
     <w:rsid w:val="00F87D53"/>
     <w:rsid w:val="00F87DFD"/>
     <w:rsid w:val="00F90BFB"/>
     <w:rsid w:val="00F90E4B"/>
     <w:rsid w:val="00F925DE"/>
     <w:rsid w:val="00F92739"/>
     <w:rsid w:val="00F93281"/>
     <w:rsid w:val="00F93365"/>
     <w:rsid w:val="00F93DE0"/>
     <w:rsid w:val="00F94326"/>
     <w:rsid w:val="00F94F26"/>
     <w:rsid w:val="00F95AB9"/>
     <w:rsid w:val="00F95C76"/>
     <w:rsid w:val="00F96F4A"/>
     <w:rsid w:val="00F97808"/>
+    <w:rsid w:val="00FA0391"/>
     <w:rsid w:val="00FA047F"/>
     <w:rsid w:val="00FA0668"/>
     <w:rsid w:val="00FA09E6"/>
+    <w:rsid w:val="00FA0B53"/>
     <w:rsid w:val="00FA14BD"/>
+    <w:rsid w:val="00FA1E6E"/>
     <w:rsid w:val="00FA2724"/>
     <w:rsid w:val="00FA4122"/>
     <w:rsid w:val="00FA5811"/>
     <w:rsid w:val="00FA697E"/>
     <w:rsid w:val="00FA6C9A"/>
     <w:rsid w:val="00FA74AF"/>
     <w:rsid w:val="00FA7BE5"/>
     <w:rsid w:val="00FB042B"/>
     <w:rsid w:val="00FB0748"/>
     <w:rsid w:val="00FB0F63"/>
     <w:rsid w:val="00FB0FAA"/>
     <w:rsid w:val="00FB126E"/>
     <w:rsid w:val="00FB14FC"/>
     <w:rsid w:val="00FB17D7"/>
     <w:rsid w:val="00FB2110"/>
+    <w:rsid w:val="00FB4162"/>
     <w:rsid w:val="00FB4895"/>
-    <w:rsid w:val="00FB4FCF"/>
     <w:rsid w:val="00FB5097"/>
     <w:rsid w:val="00FB5D85"/>
+    <w:rsid w:val="00FB627A"/>
     <w:rsid w:val="00FB6F75"/>
     <w:rsid w:val="00FB706A"/>
-    <w:rsid w:val="00FB7287"/>
     <w:rsid w:val="00FC32F8"/>
     <w:rsid w:val="00FC4B17"/>
     <w:rsid w:val="00FC50D3"/>
     <w:rsid w:val="00FC5C09"/>
     <w:rsid w:val="00FC6FC4"/>
     <w:rsid w:val="00FD02B0"/>
     <w:rsid w:val="00FD0383"/>
     <w:rsid w:val="00FD1278"/>
     <w:rsid w:val="00FD1FFB"/>
     <w:rsid w:val="00FD2B7C"/>
     <w:rsid w:val="00FD3BFA"/>
     <w:rsid w:val="00FD3F16"/>
     <w:rsid w:val="00FD46D0"/>
     <w:rsid w:val="00FD48C9"/>
     <w:rsid w:val="00FD49AC"/>
     <w:rsid w:val="00FD49FD"/>
     <w:rsid w:val="00FD56FD"/>
     <w:rsid w:val="00FD5C5E"/>
     <w:rsid w:val="00FD62CE"/>
     <w:rsid w:val="00FD66AD"/>
     <w:rsid w:val="00FD6842"/>
     <w:rsid w:val="00FD6D86"/>
     <w:rsid w:val="00FE0126"/>
     <w:rsid w:val="00FE083A"/>
     <w:rsid w:val="00FE0DBF"/>
     <w:rsid w:val="00FE1121"/>
     <w:rsid w:val="00FE1388"/>
-    <w:rsid w:val="00FE4242"/>
     <w:rsid w:val="00FE4FF3"/>
     <w:rsid w:val="00FE6CAF"/>
     <w:rsid w:val="00FE72E5"/>
     <w:rsid w:val="00FE7483"/>
     <w:rsid w:val="00FE74CD"/>
     <w:rsid w:val="00FF008E"/>
     <w:rsid w:val="00FF0965"/>
     <w:rsid w:val="00FF1232"/>
     <w:rsid w:val="00FF16D6"/>
     <w:rsid w:val="00FF32AB"/>
     <w:rsid w:val="00FF48FB"/>
     <w:rsid w:val="00FF4AEE"/>
     <w:rsid w:val="00FF56A5"/>
     <w:rsid w:val="00FF5B4D"/>
     <w:rsid w:val="00FF6182"/>
     <w:rsid w:val="00FF62DF"/>
-    <w:rsid w:val="00FF6441"/>
     <w:rsid w:val="00FF72E5"/>
     <w:rsid w:val="00FF7B71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="37B2E397"/>
-  <w15:docId w15:val="{3EDCEFBC-45F5-4A38-B506-2B42B7412A2F}"/>
+  <w14:docId w14:val="28E0BFB4"/>
+  <w15:docId w15:val="{A3C8F394-FDF6-413E-82BD-25C45D2F1642}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12712,51 +13865,51 @@
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="10"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
+    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatZnak"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -12902,51 +14055,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00955CA7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
+    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00955CA7"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0056765C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -13020,82 +14173,82 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00000627"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity2Znak">
     <w:name w:val="Tekst podstawowy wcięty 2 Znak"/>
     <w:link w:val="Tekstpodstawowywcity2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00000627"/>
     <w:rPr>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
+    <w:aliases w:val="Podrozdział,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,footnote text,Fußnotentext Ursprung,-E Fußnotentext,Fußnote,Footnote text,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,o,fn"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B0DA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
-    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnote Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak,Tekst przypisu Znak Znak Znak Znak Znak1,fn Znak"/>
+    <w:aliases w:val="Podrozdział Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,footnote text Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Fußnote Znak,Footnote text Znak,Znak Znak1,o Znak,fn Znak"/>
     <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
+    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisukocowegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
@@ -13463,52 +14616,52 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2840" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
-    <w:name w:val="Nierozpoznana wzmianka1"/>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22C86"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="178349300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13651,50 +14804,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="494077040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="527256268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="532496378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="577986872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -14917,50 +16083,63 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1632905373">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1699352518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1716731645">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="88430721">
           <w:marLeft w:val="274"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -15285,62 +16464,55 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -15607,115 +16779,126 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>7809</Characters>
+  <Pages>5</Pages>
+  <Words>1269</Words>
+  <Characters>7615</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9092</CharactersWithSpaces>
+  <CharactersWithSpaces>8867</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+    <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+    <vt:lpwstr>2017-10-25T12:33:38.4532429+02:00</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
-  </property>
-[...13 lines deleted...]
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
 </Properties>
 </file>