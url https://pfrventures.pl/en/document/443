--- v2 (2026-08-27)
+++ v3 (2026-10-13)
@@ -1,4947 +1,3698 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="557AB9B1" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00DE0CD8" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="72802DFF" w14:textId="032A8CF2" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00596486" w:rsidRPr="00596486">
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix 3: Tenderer’s Investment </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Oferenta</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603293CA" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="005E4984" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="3A717B76" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00100100">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information regarding the Investment Policy: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5C9A15" w14:textId="118D7FEA" w:rsidR="0035643F" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="2E9A2008" w14:textId="640206D4" w:rsidR="00432F80" w:rsidRPr="00540E3A" w:rsidRDefault="00336964" w:rsidP="00336964">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00E51250" w:rsidRPr="00E51250">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information provided </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C63">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Investment Policy may take any form and may include, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>inter alia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, text, drawings, tables, photographs and diagrams embedded in a Word document. If the Tendere</w:t>
+      </w:r>
+      <w:r w:rsidR="00140EF0">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in the possession of an additional investment presentation containing information that are, in their opinion, crucial for the operation of the fund (“pitch deck”), we kindly request that it be attached to the documentation submitted. PFR Ventures </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6441">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>stipulates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the wording of the pitch deck shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6441">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solely </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6441">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>regarded as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supplementary to the Investment Policy and - if submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF6441">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E51250">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> deck będzie traktowana wyłącznie jako uzupełniająca Politykę Inwestycyjną i – w przypadku wysłania - nie musi podlegać analizie w ramach procesu wyboru Ofert.</w:t>
+      <w:r w:rsidR="00FF6441">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">need not </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>be analyzed during the Tender selection process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8FC81B" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="69CB954A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Editorial requirements regarding the text:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFCA1A8" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="422B358A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>format arkusza papieru: A4,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>paper size: A4,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D26899" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="0EB1BA10" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>font: Calibri,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0382C1" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="533BC3DD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>pkt,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>basic font size: at least 11 points,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABC29C4" w14:textId="77777777" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="36D5DD23" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...29 lines deleted...]
-        <w:t>wiersza,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>line spacing: at least 1.15,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9AFD39" w14:textId="1E573398" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00D17B17" w:rsidP="00543B27">
+    <w:p w14:paraId="4591581D" w14:textId="010BF183" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...53 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The volume of the Investment Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not exceed 40 pages (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B5EEE">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the voluntary investment presentation referred to under </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F15651" w14:textId="77777777" w:rsidR="00E72C37" w:rsidRPr="00100100" w:rsidRDefault="00E72C37" w:rsidP="00543B27">
+    <w:p w14:paraId="73EE268D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional content to which the Tenderer will refer via e.g. website addresses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> nie będą podlegać analizie w ramach procesu wyboru Ofert.</w:t>
+        <w:t>or hyperlinks will not be taken into consideration in selecting the Tenders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70891666" w14:textId="7D573405" w:rsidR="002B5132" w:rsidRPr="00100100" w:rsidRDefault="002B5132" w:rsidP="00543B27">
+    <w:p w14:paraId="1249DD25" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B599E7" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00336964">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Required substantive scope of the Investment Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDDF501" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C24ABED" w14:textId="53DB7B55" w:rsidR="00432F80" w:rsidRPr="00FF6441" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the Investment Policy, the Tenderer should include all the information specified in the sections and subsections below, which will be subject to formal and merit-based evaluation. The individual thematic areas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0052452B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should be titled in accordance with the sections and subsections below and presented in the order set out below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...79 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="006C4003">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For Sections 1f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000B47A7">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00554CF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="007D3254">
-[...7 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00554CF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="007D3254">
-[...13 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, information should be presented in the form of the tables provided below, whereas for Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00554CF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00071AA9">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00432F80">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g information should be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF6441">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>both in table form and in descriptive form.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="71901FE8" w14:textId="77777777" w:rsidR="00954F39" w:rsidRPr="00FF56A5" w:rsidRDefault="00B10A55" w:rsidP="00543B27">
+    <w:p w14:paraId="05E49AFD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FF56A5">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investment profile: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB8C9DD" w14:textId="7AA7703A" w:rsidR="00E51250" w:rsidRDefault="00E51250">
+    <w:p w14:paraId="2E1A8100" w14:textId="08F70A2B" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>preferowan</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) stages of development of Portfolio Companies and their share (</w:t>
+      </w:r>
+      <w:r w:rsidR="0017760C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>%, value and quantity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-wise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) in the value and quantity of the VC Fund's total Investments and (ii) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sectors in which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the Portfolio Companies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operate,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003E6B6D">
-[...46 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preferred for Investment, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">according to the breakdown </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidR="000A2E23">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, and their share (</w:t>
+      </w:r>
+      <w:r w:rsidR="0017760C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>%, value</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Funduszu VC</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-wise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) in the total value of the VC Fund's Investments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> ogółem,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4124F773" w14:textId="0BCBA060" w:rsidR="006414E3" w:rsidRDefault="00F7242E" w:rsidP="00543B27">
+    <w:p w14:paraId="49D3B378" w14:textId="318F10E7" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">description of the potential of the preferred sectors in terms of implementation of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VC Fund’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>strategy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25185481" w14:textId="73CDEE7D" w:rsidR="003C4023" w:rsidRDefault="003C4023" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="5998CD99" w14:textId="07223EB1" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...40 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">preferred country of principal business of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portfolio Companies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or preferred country of residence of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portfolio Companies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEA962B" w14:textId="4609D430" w:rsidR="00AF21AF" w:rsidRPr="00902641" w:rsidRDefault="00AF21AF" w:rsidP="00CD7274">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="5614399A" w14:textId="33D2F6EE" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>preferred level (in</w:t>
+      </w:r>
+      <w:r w:rsidR="0017760C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00902641">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Portfelowych</w:t>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%) of equity interests and corporate rights </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to be acquired in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portfolio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718FDC31" w14:textId="5FEA349C" w:rsidR="006414E3" w:rsidRPr="00100100" w:rsidRDefault="006414E3" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="60F2ACAC" w14:textId="6D0AB82A" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profile and type of innovation of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portfolio Companies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FF2549" w14:textId="1ABCB8BD" w:rsidR="006414E3" w:rsidRDefault="00CC6F7E" w:rsidP="00543B27">
+    <w:p w14:paraId="58D7399F" w14:textId="5EDB1A91" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assumed shareholding structure of the investment portfolio (by quantity and value). Data in the table should be consistent with the data in Appendix 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the Rules (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tender Identification Form,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00596486">
-[...107 lines deleted...]
-      <w:r w:rsidR="00002595">
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Financial Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="004B1063">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0006719F" w14:paraId="4A2655A9" w14:textId="77777777" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00360C1C" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75462121" w14:textId="5E2A24D7" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF56A5">
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rodzaj </w:t>
-[...13 lines deleted...]
-              <w:t>nwestycji</w:t>
+              <w:t>Investment type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E71F75C" w14:textId="0353986E" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="151BCC4B" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF56A5">
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liczba </w:t>
-[...13 lines deleted...]
-              <w:t>nwestycji</w:t>
+              <w:t>Number of Investments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152B4E61" w14:textId="3FFF9DBE" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="66792080" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF56A5">
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Średnia wartość </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> zł)</w:t>
+              <w:t>Average Investment value (in PLN thousands)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4A393B" w14:textId="2D824604" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="4FE0C4BC" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przedział kwotowy Inwestycji </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Investment amount range (in PLN thousands)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="396A9D6E" w14:textId="0D09713F" w:rsidR="0006719F" w:rsidRPr="00FF56A5" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="7CE85242" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FF56A5">
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Łączna wartość inwestycji (w </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> zł)</w:t>
+              <w:t>Total Investment value (in PLN thousands)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="2C1A6248" w14:textId="77777777" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="5FC8F7D4" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB0FFEC" w14:textId="038412D7" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="1EC43A26" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00336964" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wszystkie </w:t>
+              <w:t xml:space="preserve">All investments (1 and </w:t>
             </w:r>
-            <w:r w:rsidR="00FB627A">
+            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-              </w:rPr>
-[...16 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1056DE2C" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="68F797A6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9604DD" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="7D819EF5" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6684A299" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="70BC0D2B" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69458C0B" w14:textId="40826C61" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="795227AC" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="21029C14" w14:textId="77777777" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="3E93DBE5" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B39274C" w14:textId="7F4D3256" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="3BD87415" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...28 lines deleted...]
-              <w:t>w tym:</w:t>
+              <w:t>1. Initial Investments, including:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA5387F" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="79EA0AF7" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F752838" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="22B38E8F" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1040A871" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="5D70BBEB" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C94BC24" w14:textId="095EADDD" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="48E61A82" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="017BE900" w14:textId="38E1C2F7" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="7A5FD3B6" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2A6D6D" w14:textId="15658123" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="4967C4E5" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00066D51" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - Grupa A,</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- Group A,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02B4D75A" w14:textId="7217C8F8" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="2CF963D4" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB648C5" w14:textId="1585C736" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="76777F4C" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A2C45F" w14:textId="4838127F" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="615B8B28" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6212ACCC" w14:textId="2A2A6E9A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="0FF663D0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="2A60DBF1" w14:textId="575011DF" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="4766A1CE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A66524" w14:textId="77D99E94" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="4949F350" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00066D51" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - Grupa B,</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- Group B,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F82DC23" w14:textId="72A57DB6" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="35082A31" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A4409AF" w14:textId="51D4A953" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="15476362" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3A1876" w14:textId="6670B8E1" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="6EBC6850" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F34745C" w14:textId="0D7186E1" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="4CFAAA5D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="2C13C436" w14:textId="69CA0574" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="0052452B" w:rsidRPr="000F5E07" w14:paraId="5715CB2D" w14:textId="77777777" w:rsidTr="0052452B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="60E28351" w14:textId="326A6AC6" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="719D7DA8" w14:textId="02B4EF62" w:rsidR="0052452B" w:rsidRDefault="0052452B" w:rsidP="0052452B">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">    - Grupa C;</w:t>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4242">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Group </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CD4A14D" w14:textId="378EFDCE" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="41EA9064" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343CEFE0" w14:textId="03AB9371" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="5EB217A1" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00ADE081" w14:textId="68441417" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="71416A61" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20CB233E" w14:textId="16C39F7C" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="759B04D8" w14:textId="77777777" w:rsidR="0052452B" w:rsidRPr="00336964" w:rsidRDefault="0052452B" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="13A073E3" w14:textId="77777777" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="6D654EDF" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5B186C" w14:textId="4B935B33" w:rsidR="0006719F" w:rsidRPr="00664866" w:rsidRDefault="0006719F" w:rsidP="00664866">
+          <w:p w14:paraId="148FF2C6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...22 lines deleted...]
-              <w:t>, w tym:</w:t>
+              <w:t>2. - Follow-on Investments, including:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC4A1AD" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="71615F35" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647B5DC3" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="3F8E66D2" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E55DD54" w14:textId="77777777" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="550B55C9" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC8DBAD" w14:textId="298A6BCA" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="2EE6F582" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="3B958AFA" w14:textId="60CB17C7" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="58F4DFD1" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8A7EA5" w14:textId="742EA08F" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="628FA843" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00336964">
+            <w:r w:rsidRPr="00336964">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">    - Grupa A,</w:t>
+              <w:t xml:space="preserve">  - Group A,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="152935BE" w14:textId="3BD27BDF" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="3C36F7DE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FF7D88" w14:textId="14E6DF79" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="23CFDE36" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7489E2CF" w14:textId="7817E70A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="788C79EE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7FBD7F" w14:textId="480772C7" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="402EA821" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="370FA057" w14:textId="76D45113" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="31F6F089" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73016A7D" w14:textId="6C0B2129" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="453B28FF" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00336964">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">    - Grupa B,</w:t>
+              <w:t xml:space="preserve"> - Group B,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="185F3D2A" w14:textId="02041EBB" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="09A090D6" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18BA4290" w14:textId="731B90B8" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="6FE11F2E" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0B8321" w14:textId="038BEA2C" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="2A7625D1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C983AAC" w14:textId="29A33FD3" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="11959161" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006719F" w14:paraId="33AD9023" w14:textId="157AEF57" w:rsidTr="00AF6F3D">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="2D01155C" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D870ADC" w14:textId="42E2EA14" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="69767762" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="000F5E07" w:rsidP="00336964">
+            <w:r w:rsidRPr="00336964">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00432F80" w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">    - Grupa C.</w:t>
+              <w:t>- Group C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70B89148" w14:textId="163AC8C0" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="00CECC9D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73AA5EA1" w14:textId="68342C2A" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="188C46A1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714F3C46" w14:textId="348F2CDD" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="587E4CAE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69FD40D8" w14:textId="73B8D972" w:rsidR="0006719F" w:rsidRDefault="0006719F" w:rsidP="00241208">
+          <w:p w14:paraId="00508B6A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4442DF22" w14:textId="77777777" w:rsidR="00DC2543" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00163D65">
-      <w:pPr>
+    <w:p w14:paraId="1D9D3893" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00540E3A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33903293" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="00066D51" w:rsidP="00540E3A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>ryteria inwestycyjne.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066D51">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>investment criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5476ED9F" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
+    <w:p w14:paraId="3DF0FCB5" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00100100">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Strategia inwestycyjna:</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investment strategy:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7186D788" w14:textId="5C40B4B0" w:rsidR="00040441" w:rsidRDefault="0018608C" w:rsidP="00FF56A5">
+    <w:p w14:paraId="611B7448" w14:textId="3902EE39" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>pozyskiwania projektów inwestycyjnych (</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>strategy and sources of acquisition of investment projects (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F96F4A">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dealflow</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F96F4A">
-[...129 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), including marketing strategy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as well as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promotion and communication plan targeted at the start-up ecosystem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">(e.g. partnering with the research community, institutions dealing with the commercialisation of technologies) adequate to the investment profile of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0255A915" w14:textId="4E2C9FAB" w:rsidR="00B10A55" w:rsidRPr="009C4A1F" w:rsidRDefault="0035643F">
+    <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organisational structure of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C0E91E" w14:textId="74D2D4AD" w:rsidR="00477906" w:rsidRPr="00F96F4A" w:rsidRDefault="00477906" w:rsidP="00477906">
+    <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:t>),</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>strategy for examination of investment projects (due diligence),</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B443A6F" w14:textId="4C635803" w:rsidR="00D4091E" w:rsidRPr="00100100" w:rsidRDefault="00D4091E" w:rsidP="008B7AFF">
+    <w:p w14:paraId="7E8138E0" w14:textId="195AC786" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">basic terms and conditions for investment agreements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Portfolio Companies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738289D1" w14:textId="1A345B69" w:rsidR="009465ED" w:rsidRDefault="0035643F">
+    <w:p w14:paraId="3E6FF14C" w14:textId="45024061" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...171 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the extent of involvement of the Team (in particular, Key Personnel) in the activities of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortfolio </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ompanies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities aimed at </w:t>
+      </w:r>
+      <w:r w:rsidR="0017760C">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>creating</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>customer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prospecting, entering new foreign markets, external fundraising through financing rounds, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EE116E" w14:textId="65A38955" w:rsidR="00B22C86" w:rsidRDefault="00B22C86">
+    <w:p w14:paraId="6788B744" w14:textId="4F841884" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rules for the monitoring, supervising and auditing </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortfolio </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ompanies,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551FA890" w14:textId="4DD878F0" w:rsidR="00DF7423" w:rsidRDefault="00DF7423">
+    <w:p w14:paraId="02EB9090" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Follow-on Investment strategy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A92830A" w14:textId="43618FE5" w:rsidR="005B3D41" w:rsidRDefault="00C307E8" w:rsidP="0012647A">
+    <w:p w14:paraId="22158429" w14:textId="169723BD" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of parallel activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the venture capital market (or related to venture capital) </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and (ii) for the Corporate Investor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conducted by Team members (if any) and its </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8" w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>complementarity</w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0012647A" w:rsidRPr="0012647A">
-[...73 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>'s strategy,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A9DA9" w14:textId="77777777" w:rsidR="00F350D4" w:rsidRDefault="00F350D4" w:rsidP="00F350D4">
+    <w:p w14:paraId="5F7E941F" w14:textId="314C4D13" w:rsidR="00066D51" w:rsidRDefault="009A1B76" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...6 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-        <w:t>e Spółek Portfelowych Funduszu VC,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund’s scenarios for exiting Portfolio Companies,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1E18B1" w14:textId="7659A90A" w:rsidR="005F2A6E" w:rsidRDefault="00F350D4" w:rsidP="005F2A6E">
+    <w:p w14:paraId="58B90F40" w14:textId="24AF44D5" w:rsidR="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...26 lines deleted...]
-      <w:r w:rsidR="005F2A6E" w:rsidRPr="008F6A6C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taking sustainability factors into account in the assessment of investment projects, e.g. by applying the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="007147F9" w:rsidRPr="008F6A6C">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Principles for Responsible Investment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009378BC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="005F2A6E" w:rsidRPr="005F2A6E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> lub innych odpowiednich międzynarodowych standardów w zakresie ESG. </w:t>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other relevant international ESG standards</w:t>
+      </w:r>
+      <w:r w:rsidR="00360C2A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6E7DCF" w14:textId="13A60ACF" w:rsidR="001E0C32" w:rsidRPr="003B3F7A" w:rsidRDefault="001E0C32" w:rsidP="00CD7274">
+    <w:p w14:paraId="0AD5C842" w14:textId="70A18C15" w:rsidR="00360C2A" w:rsidRPr="00F325B3" w:rsidRDefault="00360C2A" w:rsidP="00360C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003B3F7A">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008F7FE8" w:rsidRPr="003B3F7A">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corporate Investor (if Model 1 is </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>:</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>selected</w:t>
+      </w:r>
+      <w:r w:rsidR="006B746D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Corporate Investor is indicated in Section 14 of</w:t>
+      </w:r>
+      <w:r w:rsidR="0075051B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B746D">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Appendix 1 – Tender Identification Form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F325B3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62047977" w14:textId="4B510AE6" w:rsidR="0036752A" w:rsidRDefault="0036752A" w:rsidP="00AE17CE">
+    <w:p w14:paraId="2AA3B12D" w14:textId="52799FBF" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t>Schemat struktury właścicielskiej i zarządczej Inwestora Korporacyjnego wraz ze wskazaniem Beneficjenta Rzeczywistego, a także podmiotów powiązanych (jeśli Inwestor Korporacyjny działa w ramach grupy),</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ownership and management structure of the Corporate Investor, including identification of the Ultimate Beneficial Owner, as well as affiliated entities (if the Corporate Investor operates within a group);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2574594C" w14:textId="63DE8585" w:rsidR="0036752A" w:rsidRDefault="0036752A" w:rsidP="00AE17CE">
+    <w:p w14:paraId="64D0E75C" w14:textId="2E237CCA" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Opis działalności podstawowej Inwestora Korporacyjnego, </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Description of the core business activities of the Corporate Investor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB65C26" w14:textId="2883C40A" w:rsidR="001E0C32" w:rsidRDefault="001E0C32" w:rsidP="00AE17CE">
+    <w:p w14:paraId="3D48905C" w14:textId="6C07BCCC" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...53 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Suitability of the profile of the proposed Corporate Investor in the context of implementing the Investment Policy of the VC Fund;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620D1B08" w14:textId="49A5C36B" w:rsidR="001E0C32" w:rsidRDefault="001E0C32" w:rsidP="00AE17CE">
+    <w:p w14:paraId="23D6EE65" w14:textId="455AB638" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...47 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Organisational, financial and strategic capacity of the entity to act as a Corporate Investor in the VC Fund;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019F513B" w14:textId="1778E245" w:rsidR="00DC714D" w:rsidRDefault="00DC714D" w:rsidP="00AE17CE">
+    <w:p w14:paraId="07844B6C" w14:textId="5EA15C4E" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ability of the Corporate Investor to make capital contributions to the VC Fund and credibility </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fulfilling such commitment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012F4EDA" w14:textId="5A30E9F5" w:rsidR="00AE17CE" w:rsidRDefault="00AE17CE" w:rsidP="00AE17CE">
+    <w:p w14:paraId="794E2095" w14:textId="3CF9BDF9" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...56 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Track record of the Corporate Investor in investment activities (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> micro, small and medium-sized companies at early or later stages of development), acceleration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>activities, cooperation with start-ups, or experience related to PoC or direct implementations of solutions developed by start-ups at the Corporate Investor's premises;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209FF3E2" w14:textId="000BB91A" w:rsidR="001E0C32" w:rsidRDefault="00EA195C" w:rsidP="00AE17CE">
+    <w:p w14:paraId="4544F6BB" w14:textId="5FD4E28E" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Alignment between the areas of activity of the Portfolio Companies and the business area of the Corporate Investor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1721275C" w14:textId="218C3000" w:rsidR="00441C44" w:rsidRDefault="00114A3E" w:rsidP="00AE17CE">
+    <w:p w14:paraId="01BA2E7E" w14:textId="563D4AAB" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Terms and conditions governing the cooperation between the Corporate Investor and the Portfolio Companies (where applicable);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5228B015" w14:textId="77777777" w:rsidR="00441C44" w:rsidRDefault="00951FD3" w:rsidP="00163D65">
+    <w:p w14:paraId="5E9640FC" w14:textId="63980A91" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Scope and manner of delivering smart money to the Portfolio Companies in connection with the presence of the Corporate Investor in the VC Fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63701444" w14:textId="1A8C1937" w:rsidR="00A24DF7" w:rsidRPr="00A24DF7" w:rsidRDefault="00752CD8" w:rsidP="00A24DF7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24DF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Scope of support provided by the Corporate Investor to the investment processes of the VC Fund (e.g. in the areas of deal sourcing, technology analysis, product analysis, and assessment of the commercialisation potential of solutions developed by entities that may be potential investment targets of the VC Fund).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E38E4B" w14:textId="3EC4A4EA" w:rsidR="001E0C32" w:rsidRPr="00CD7274" w:rsidRDefault="00441C44" w:rsidP="00163D65">
+    <w:p w14:paraId="160565B8" w14:textId="49AE526F" w:rsidR="00066D51" w:rsidRPr="00A24DF7" w:rsidRDefault="00752CD8" w:rsidP="00A24DF7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A24DF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund’s economics</w:t>
+      </w:r>
+      <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="00066D51" w:rsidRPr="00A24DF7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BD45B" w14:textId="70F6207F" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk212669150"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Financial Schedule</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, including a description of the assumptions underlying the Investment Budget and the Operating Budget;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E12901" w14:textId="7B5F07FE" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="00441C44" w:rsidP="008B7AFF">
+    <w:p w14:paraId="2E7E95CE" w14:textId="20233F84" w:rsidR="00752CD8" w:rsidRPr="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Description and adequacy of the level of management costs in the context of implementing the Investment Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ADA98C9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organisational structure:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C545CA0" w14:textId="0AE03088" w:rsidR="00B22C86" w:rsidRDefault="00441C44" w:rsidP="00441C44">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="0F243967" w14:textId="3A73A8D2" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...48 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentation of the organisational, ownership and legal structure of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Managing Entity, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F522B9" w14:textId="19446029" w:rsidR="0036752A" w:rsidRPr="00441C44" w:rsidRDefault="0036752A" w:rsidP="00441C44">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="7BBAEAD9" w14:textId="17768EF0" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">presentation of the responsibilities of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>shareholders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned bodies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persons identified in Appendix 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Rules</w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B721675" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRPr="00100100" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
-[...26 lines deleted...]
-    <w:p w14:paraId="02D4400E" w14:textId="1C058E7F" w:rsidR="004E5A5F" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00FF56A5">
+    <w:p w14:paraId="4CD07D25" w14:textId="7FDD75B7" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for the Investment Committee - presentation of the profiles of members of the Investment Committee, indication whether</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> observers to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Investment Committee are planned to be indicated by Private Investors and the scope of authority of such members, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A9F962" w14:textId="4C0C2745" w:rsidR="00DF7423" w:rsidRDefault="0035643F" w:rsidP="00F96F4A">
-[...235 lines deleted...]
-    <w:p w14:paraId="4AA4ECEE" w14:textId="482D36AB" w:rsidR="00A163B1" w:rsidRDefault="0035643F" w:rsidP="002233F1">
+    <w:p w14:paraId="755DC716" w14:textId="6E32BE07" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...117 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profiles of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>’s or the Managing Entity’s other Team members who have not been described in Appendix 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1B76">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in particular experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in VC/PE investments, entrepreneurial experience, </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CD8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">industrial </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>and other key business experience</w:t>
+      </w:r>
+      <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7695610C" w14:textId="39231624" w:rsidR="00CC103C" w:rsidRPr="00100100" w:rsidRDefault="0035643F" w:rsidP="00FF56A5">
+    <w:p w14:paraId="29AB7E3F" w14:textId="72D1D901" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...83 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profiles of third-party experts, consultants and partners (not mentioned in Sections b, c, d) and their impact on the investment activity of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C66EB6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/Managing Entity,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54EEE855" w14:textId="6E346627" w:rsidR="008F6212" w:rsidRPr="002233F1" w:rsidRDefault="0035643F" w:rsidP="00AF6F3D">
+    <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-[...129 lines deleted...]
-        <w:t>,</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules for distribution of extra</w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remuneration (Carried Interest)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17ED0782" w14:textId="4B39D5CD" w:rsidR="00DF4ACA" w:rsidRPr="00397B13" w:rsidRDefault="00397B13" w:rsidP="005B0F2C">
+    <w:p w14:paraId="12EA2F49" w14:textId="15338CAB" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00336964">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
+        <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-        </w:rPr>
-        <w:t>zakres i długość dotychczasowej współpracy pomiędzy poszczególnymi członkami Kluczowego Personelu.</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>extent</w:t>
+      </w:r>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and duration of previous cooperation between individual Key Personnel Members.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F241E27" w14:textId="2A341ECB" w:rsidR="00B10A55" w:rsidRPr="007D3254" w:rsidRDefault="00B10A55" w:rsidP="00FF56A5">
-      <w:pPr>
+    <w:p w14:paraId="3D24BFD6" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00100100">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of interest management /compliance policy</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="8856" w:type="dxa"/>
-        <w:tblInd w:w="846" w:type="dxa"/>
+        <w:tblW w:w="8577" w:type="dxa"/>
+        <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3123"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32D41034" w14:textId="77777777" w:rsidTr="00117CAD">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="0435FE83" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A58918" w14:textId="0CAB6C86" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
+          <w:p w14:paraId="45E0570C" w14:textId="4D4B7621" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>I</w:t>
+              <w:t xml:space="preserve">Identification and characteristics of major risk areas related to </w:t>
             </w:r>
-            <w:r w:rsidRPr="00100100">
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">dentyfikacja oraz charakterystyka najważniejszych obszarów związanych </w:t>
+              <w:br/>
+              <w:t>probable conflicts of interest and compliance</w:t>
             </w:r>
-            <w:r w:rsidRPr="00100100">
+            <w:r w:rsidR="00FB4FCF" w:rsidRPr="00F325B3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
-              </w:rPr>
-[...19 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54895022" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="00AF6F3D">
+          <w:p w14:paraId="4A784D30" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> ryzyka</w:t>
+              <w:t>Risk mitigation proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="79292479" w14:textId="77777777" w:rsidTr="00117CAD">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="7B23A95F" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7E6B4B" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="2671936D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E6CBE6" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="6E317A09" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="7BF22BA7" w14:textId="77777777" w:rsidTr="00117CAD">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="2E81A10C" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6921B4" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="22259654" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3ED805" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="1704CEE3" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="222B3DE5" w14:textId="77777777" w:rsidTr="00117CAD">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="08402D04" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3123" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14819EFB" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="3E0C273F" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBCB9A8" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="734A6636" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67A373D9" w14:textId="7318B086" w:rsidR="00117CAD" w:rsidRPr="00117CAD" w:rsidRDefault="00117CAD" w:rsidP="00117CAD">
-[...1 lines deleted...]
-        <w:ind w:left="709"/>
+    <w:p w14:paraId="079B5F3D" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00CF7B2F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CC85D03" w14:textId="77777777" w:rsidR="00B10A55" w:rsidRDefault="00B10A55" w:rsidP="008B7AFF">
-      <w:pPr>
+    <w:p w14:paraId="25D9A923" w14:textId="77777777" w:rsidR="0083209B" w:rsidRPr="0083209B" w:rsidRDefault="0083209B" w:rsidP="0083209B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="765"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210BAE9F" w14:textId="0A4F78CB" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00100100">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Polityka zarządzania ryzykiem inwestycyjnym:</w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Investment risk management policy:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="8844" w:type="dxa"/>
-        <w:tblInd w:w="846" w:type="dxa"/>
+        <w:tblW w:w="8565" w:type="dxa"/>
+        <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3402"/>
-        <w:gridCol w:w="5442"/>
+        <w:gridCol w:w="5172"/>
+        <w:gridCol w:w="3393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00422D93" w:rsidRPr="00D50DDB" w14:paraId="32B53514" w14:textId="77777777" w:rsidTr="003425B9">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="7EC7C0C4" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DA5146E" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="5836DE21" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>I</w:t>
-[...5 lines deleted...]
-              <w:t>dentyfikacja oraz charakterystyka najważniejszych obszarów ryzyka</w:t>
+              <w:t>Identification and characteristics of major risk areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="710D9FB7" w14:textId="77777777" w:rsidR="00422D93" w:rsidRPr="00D50DDB" w:rsidRDefault="00422D93" w:rsidP="003425B9">
+          <w:p w14:paraId="4BF4860F" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> ryzyka </w:t>
+              <w:t xml:space="preserve">Risk mitigation proposal </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="3DF1DAA9" w14:textId="77777777" w:rsidTr="003425B9">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="7ED78E46" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC21502" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="503B1ECE" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
+            <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CACD846" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="0719AB91" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="6B4938A9" w14:textId="77777777" w:rsidTr="003425B9">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="134A0847" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="025E4829" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="2E7A00E7" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
+            <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7602FA4C" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="19815FEF" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00422D93" w14:paraId="76DD8CBE" w14:textId="77777777" w:rsidTr="003425B9">
+      <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="57AA9ABD" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730F9052" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="1A2C44F7" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5442" w:type="dxa"/>
+            <w:tcW w:w="3393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37208D67" w14:textId="77777777" w:rsidR="00422D93" w:rsidRDefault="00422D93" w:rsidP="003C5D7E">
+          <w:p w14:paraId="2F5E81E9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C6D5D8B" w14:textId="77777777" w:rsidR="009277E5" w:rsidRDefault="009277E5" w:rsidP="007A3E32">
+    <w:p w14:paraId="28E20C32" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="0083209B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09AACC71" w14:textId="6E6FD18F" w:rsidR="009561E5" w:rsidRDefault="009561E5" w:rsidP="009561E5">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0B56E06F" w14:textId="77777777" w:rsidR="00A24DF7" w:rsidRPr="00F34901" w:rsidRDefault="00A24DF7" w:rsidP="0083209B">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:vanish/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="298A283F" w14:textId="52C73AC8" w:rsidR="00E07B00" w:rsidRPr="00CD7274" w:rsidRDefault="005F2A6E" w:rsidP="00CD7274">
+    <w:p w14:paraId="4A587A05" w14:textId="4EA4E373" w:rsidR="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2A6E">
+      <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>Regulaminy i procedury ESG związan</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007147F9">
+        <w:t xml:space="preserve">Investment </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F2A6E">
+        <w:t>Risk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00100100">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> z kwestiami społecznymi i pracowniczymi</w:t>
+        <w:t xml:space="preserve"> Management Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="00002595">
-      <w:pPr>
+    <w:p w14:paraId="4FA8E8E6" w14:textId="77777777" w:rsidR="00752CD8" w:rsidRDefault="00752CD8" w:rsidP="00CF7B2F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="02FAB14F" w14:textId="6D8C5B04" w:rsidR="00432F80" w:rsidRPr="00FB4FCF" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESG policies and procedures related to social and employee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>matters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECF3AB7" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
+      <w:pPr>
+        <w:ind w:left="405"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B31A325" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00FB4FCF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FB4FCF" w:rsidSect="0045269C">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="301F5DD2" w14:textId="77777777" w:rsidR="00FB4FCF" w:rsidRPr="00FB4FCF" w:rsidRDefault="00FB4FCF" w:rsidP="00CF7B2F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:vanish/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="0045269C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="425A7BE0" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
+    <w:p w14:paraId="455CC8FB" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07465D55" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
+    <w:p w14:paraId="26C1E409" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45BDAB48" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
+    <w:p w14:paraId="38254852" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5000,565 +3751,479 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="664F9C6F" w14:textId="3254B681" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
+  <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00CE096A">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003123B0">
+    <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-      <w:t>1</w:t>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00336964">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00432F80" w:rsidRPr="00871895">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="004A0DFB">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="004A0DFB" w:rsidRPr="00871895">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="004A0DFB">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="004A0DFB">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="5C6ED151" w:rsidR="00CE096A" w:rsidRPr="00AE5897" w:rsidRDefault="00AE5897" w:rsidP="00DC714D">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="4217EB85" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AE5897">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Nabór nr </w:t>
+    <w:r w:rsidRPr="001179D4">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="00056CE6">
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00A24DF7">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AE5897">
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidRPr="001179D4">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00F71676">
-[...3 lines deleted...]
-        <w:szCs w:val="20"/>
+    <w:r w:rsidR="00752CD8">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13ECFBA4" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
+    <w:p w14:paraId="4E9ABF85" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61723283" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
+    <w:p w14:paraId="4D61ECDC" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AB05CBF" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
+    <w:p w14:paraId="6735B78E" w14:textId="77777777" w:rsidR="009E02FA" w:rsidRDefault="009E02FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="670A57C0" w14:textId="6EDA25AE" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
+    <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005B0F2C">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI, Big Data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>BioTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Blockchain, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>CleanTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-      </w:r>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...78 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:t>MarTech</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...107 lines deleted...]
-        <w:t xml:space="preserve"> VC</w:t>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6987B54E" w14:textId="2928EFD1" w:rsidR="00002595" w:rsidRDefault="00002595">
+    <w:p w14:paraId="0DE5FA77" w14:textId="3CE0AF23" w:rsidR="00752CD8" w:rsidRDefault="00752CD8">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00002595">
-[...2 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> Financial Schedule </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>provided</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> in Appendix No. 4 to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="00CD7274" w:rsidRDefault="007147F9" w:rsidP="007147F9">
+    <w:p w14:paraId="43F96B2B" w14:textId="3B8E224D" w:rsidR="00360C1C" w:rsidRPr="00360C1C" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CD7274">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidR="00360C1C" w:rsidRPr="001179D4">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="71FD14C1" w14:textId="6035C3F0" w:rsidR="00441C44" w:rsidRDefault="00441C44">
+    <w:p w14:paraId="483D6EFD" w14:textId="1B2FFDA1" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="2D49AA10" w14:textId="2E923B9C" w:rsidR="00752CD8" w:rsidRDefault="00752CD8">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Przykładowy Harmonogram Finansowy </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Załączniku nr_4 do Zasad</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> Financial Schedule </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>attached</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t xml:space="preserve"> as Appendix 4 to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00752CD8">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A86AB6A" w14:textId="3946EC32" w:rsidR="00B3632D" w:rsidRDefault="00F350D4" w:rsidP="00B3632D">
+  <w:p w14:paraId="30EA7DAD" w14:textId="35C32020" w:rsidR="00432F80" w:rsidRDefault="00717E2E" w:rsidP="00432F80">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
-    <w:r w:rsidRPr="006122CF">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E01BDE" wp14:editId="6B7B441E">
-          <wp:extent cx="6120765" cy="537845"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19B4367B" wp14:editId="319AD1C5">
+          <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1424396244" name="Obraz 1"/>
+          <wp:docPr id="4" name="Picture 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="4" name="Picture 3">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="6120765" cy="537845"/>
+                    <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4B6AEEC1" w14:textId="77777777" w:rsidR="00321A8B" w:rsidRDefault="00321A8B">
+  <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5641,505 +4306,686 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013A2EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C760064"/>
-    <w:lvl w:ilvl="0" w:tplc="37087B22">
+    <w:lvl w:ilvl="0" w:tplc="B49E8B00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3F260410" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="013EFE42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3AAE8320" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D9286BF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0B54EE54" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F03A8D0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="B25C1328" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="40F8F07A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="34A27D2A" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1FF8E4D4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="30CC6E9E" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="56F4625E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0E728ECE" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="330CDA92" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0310EF2C" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B2F28004" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03C84446"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D1645C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08BA48FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="765" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6E607EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="25F0EB04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="77FA14E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C742C5DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3645" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D50E2248" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4365" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="76368F52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5085" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA083958" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5805" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="41BC39CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6525" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05095745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BA847FC"/>
-    <w:lvl w:ilvl="0" w:tplc="04DE3148">
+    <w:lvl w:ilvl="0" w:tplc="24808E44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F830E4E0" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="504AAD84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E4A420A8" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1F30DEBC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="140ED9D6" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="645EF9F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6AEA06F0" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="2CAE714E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="8966816C" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="17521296" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7E945068" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="6010C0E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="1332B106" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E5827266" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B246AFE8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36142428" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B684975"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C096C31E"/>
+    <w:lvl w:ilvl="0" w:tplc="B6E607EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
-    <w:lvl w:ilvl="0" w:tplc="0415000F">
+    <w:lvl w:ilvl="0" w:tplc="6CD82B84">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019">
+    <w:lvl w:ilvl="1" w:tplc="BADE76AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EA741D88" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3698E92E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="1D9A01BE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="31A26FEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="77126300" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="573E65DE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="85CECBD8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D133903"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="018E226E"/>
-    <w:lvl w:ilvl="0" w:tplc="9F5E3F84">
+    <w:tmpl w:val="6D1645C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08BA48FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="324CFC88">
+    <w:lvl w:ilvl="1" w:tplc="B6E607EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B">
+    <w:lvl w:ilvl="2" w:tplc="25F0EB04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2205" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F">
+    <w:lvl w:ilvl="3" w:tplc="77FA14E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2925" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C742C5DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3645" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="D50E2248" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4365" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="76368F52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="CA083958" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="41BC39CA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E417B59"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BD32D0DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6208,164 +5054,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F7820F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="239A10A6"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="39584026">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5F0A8930" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="927E7016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="912E2A5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="C28C1E74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="97563A1E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="155852BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="3FF042D0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="B2E21596" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A16859"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B73604E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6434,165 +5280,165 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="232F6FF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52922D7A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="53C28AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="248C9AF6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="4A18DBFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A5564B0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3BF212BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="BAB0817E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="4058BAAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="5A9CAE4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="82F0A280" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27EA69F4"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B1A4121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D1645C8"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
@@ -6639,592 +5485,592 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5085" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5805" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6525" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B424785"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F8AEC1A"/>
-    <w:lvl w:ilvl="0" w:tplc="4E70808E">
+    <w:lvl w:ilvl="0" w:tplc="FCAA990A">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="972E2B4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C2722388" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="5DE23E32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="5AA6173A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="95B84D08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="A27037E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="03F08AAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="31C84D66" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F1C7FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86D05920"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="99F26F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="B5B21D84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="B8C88036" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F790D9AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="045695EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="69764F86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5DC6E7CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FB6C2018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AF9A2F90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34FE4447"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D6E274"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="D8EA18D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0CE27AD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="E8709EEE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="A8E2705A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8E6E996E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AE847A94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20FEFAF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="E9728252" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="1DBE410C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35165174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="454241E2"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="2D6850D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="15769B90" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005">
+    <w:lvl w:ilvl="2" w:tplc="4BFC94A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C18465FE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="534AA79E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="E424CBDE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="801AF75A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="DDC8C820" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="276A54A2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C44734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE1E4400"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="B3206174">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="25D855CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0660E55C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B1CC700A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94E82842" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CBFE50AA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="EC4C9E4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="90FA2CB4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="48BA5BCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4558B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CB8A149A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7293,51 +6139,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C4D21DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -7379,479 +6225,479 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE95BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FCD2C104"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="D9E4950E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="D8C21080" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="50CE587A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="CB982A14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A4D871F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="1C1CAE0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="2FE616B8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="09822A32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="06D687A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440E04C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2572F778"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="4F2A4C6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="A44A2E34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CF30F70A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C6FEA86E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="09B49402" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92346B0C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="15300F32" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="75C0BA2A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60D068BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44485280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91364B76"/>
-    <w:lvl w:ilvl="0" w:tplc="324CFC88">
+    <w:lvl w:ilvl="0" w:tplc="64D49CD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="4686F6F0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="01DEE54C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="196E112E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="6D280792" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="AFB43B6E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="42C6FE50" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0302C76E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="702E0EFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45EE0C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39107734"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="BD2606A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003">
+    <w:lvl w:ilvl="1" w:tplc="844CE0DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="11C29020" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="BDC004CC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7526BFDC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="DC0AFCD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="51EC539E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="34ECC57A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="75F6E9FA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C83F1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E3E48FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="495"/>
         </w:tabs>
         <w:ind w:left="495" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7959,596 +6805,771 @@
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1512A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E30A346"/>
+    <w:lvl w:ilvl="0" w:tplc="08BA48FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2565" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3285" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4005" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4725" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5445" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6165" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6885" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7605" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E996740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF1A24C4"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="A23667F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="DB80521E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="9BB01518" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B6EE6198" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="A3DA704E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C7664100" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="032E7060" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="7D2A140A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="4BEAD8E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F324CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE267AEA"/>
-    <w:lvl w:ilvl="0" w:tplc="FF726838">
+    <w:lvl w:ilvl="0" w:tplc="9D381A9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AA5AE34C" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0E54130C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="88DCC0C6">
+    <w:lvl w:ilvl="2" w:tplc="205E0D72">
       <w:start w:val="32"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E0E424D8" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="39E8F502" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C5DC4172" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F490BBA0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2F4856C6" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89CA7682" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5BC03856" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="CE56673C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9DF2CEF0" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C64CD2B0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="72580AEC" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3E887C42" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69926396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="576647A2"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="03682BCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="CDB63F76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="EC54F4E2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3FFE869C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="90CECE5E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6D68A744" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5858BD7C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="C6FAE166" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A78E9B3A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D855274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3341EC4"/>
-    <w:lvl w:ilvl="0" w:tplc="04150019">
+    <w:lvl w:ilvl="0" w:tplc="8F043770">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="334C304E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="702CD9EE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="01C2AD14" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="7CA2BCE0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="59CC7894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="5210B534" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08CA8B46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A5761BA6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="701B05D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="89C014E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1845" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2565" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3285" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4005" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4725" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5445" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6165" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6885" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7605" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70BF199D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C520E40"/>
-    <w:lvl w:ilvl="0" w:tplc="98E058C2">
+    <w:lvl w:ilvl="0" w:tplc="0EAADA68">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150001">
+    <w:lvl w:ilvl="1" w:tplc="45820624">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="CC0A177A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="22A8FDF4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="3034ABAA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="421A65C2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="21F8A306" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="B4CC8A08" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="D8024018" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74301AFD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0D4EDDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
@@ -8625,277 +7646,369 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75ED4967"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D1645C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08BA48FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="765" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B6E607EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1485" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="25F0EB04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2205" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="77FA14E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2925" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C742C5DA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3645" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D50E2248" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4365" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="76368F52" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5085" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CA083958" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5805" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="41BC39CA" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6525" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78790760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D045054"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="74045F1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="EC3EB490" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="8F8EDFC0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="525E4506" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="4D948B12" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="C274618A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="466620E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="1536F794" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="AD24DE52" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9155BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EE6185A"/>
-    <w:lvl w:ilvl="0" w:tplc="04150001">
+    <w:lvl w:ilvl="0" w:tplc="DCF0609E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="162032E8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="779E746C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="F6B662D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="23722B54" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="92E6F18A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="F7F61F9E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="4CBC3ED0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="18F8555C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B302B78"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAF03E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -8999,51 +8112,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F3B3C08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="72FA796E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -9147,1583 +8260,1577 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1367095604">
+  <w:num w:numId="1" w16cid:durableId="652686647">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="145632395">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="523785341">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1224681059">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1923564763">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2046365676">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="751775350">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1739088387">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1580556689">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="9" w16cid:durableId="15617415">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="35083423">
+  <w:num w:numId="10" w16cid:durableId="1309941190">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="255751531">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1886940687">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="431827665">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="373820367">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="909999193">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1655454975">
+  <w:num w:numId="16" w16cid:durableId="110173011">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="641665431">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1741518291">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1949390911">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1997031056">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="161354928">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1817724154">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1614246135">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1697150066">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2120565631">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1405644832">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="2077698199">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="531186641">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2121685641">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1671373610">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="743262065">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="427039224">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1827087560">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="613824451">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1384258957">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="835531217">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1506869478">
-[...14 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="353507387">
+  <w:num w:numId="37" w16cid:durableId="315885544">
     <w:abstractNumId w:val="29"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008F7E55"/>
+    <w:rsidRoot w:val="00B84A0E"/>
     <w:rsid w:val="00000627"/>
     <w:rsid w:val="00000856"/>
     <w:rsid w:val="00001465"/>
     <w:rsid w:val="000014CA"/>
     <w:rsid w:val="000016D7"/>
     <w:rsid w:val="00001D3B"/>
     <w:rsid w:val="00002594"/>
-    <w:rsid w:val="00002595"/>
-    <w:rsid w:val="00006269"/>
+    <w:rsid w:val="0000359F"/>
+    <w:rsid w:val="00005311"/>
+    <w:rsid w:val="00007161"/>
     <w:rsid w:val="00007D5A"/>
     <w:rsid w:val="0001059A"/>
     <w:rsid w:val="000127E9"/>
     <w:rsid w:val="00012F69"/>
     <w:rsid w:val="00013A49"/>
     <w:rsid w:val="00013F5E"/>
     <w:rsid w:val="00014080"/>
     <w:rsid w:val="00014C48"/>
     <w:rsid w:val="000151C1"/>
     <w:rsid w:val="00015C50"/>
     <w:rsid w:val="00015CE5"/>
     <w:rsid w:val="00016BF1"/>
     <w:rsid w:val="000177CF"/>
     <w:rsid w:val="00020CE8"/>
+    <w:rsid w:val="000216FA"/>
     <w:rsid w:val="0002180A"/>
     <w:rsid w:val="00021FC8"/>
     <w:rsid w:val="00022175"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00023DAC"/>
     <w:rsid w:val="00023DFD"/>
     <w:rsid w:val="00025214"/>
     <w:rsid w:val="00025B9B"/>
     <w:rsid w:val="0002651C"/>
     <w:rsid w:val="000267A9"/>
     <w:rsid w:val="00027080"/>
     <w:rsid w:val="00027F30"/>
     <w:rsid w:val="000305BE"/>
     <w:rsid w:val="00030BF0"/>
     <w:rsid w:val="000317FE"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031882"/>
     <w:rsid w:val="00033DFF"/>
     <w:rsid w:val="00034017"/>
     <w:rsid w:val="000343B0"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="000345D8"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="00034CD3"/>
     <w:rsid w:val="00035EFB"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036278"/>
     <w:rsid w:val="0003761B"/>
     <w:rsid w:val="000401C2"/>
     <w:rsid w:val="00040441"/>
     <w:rsid w:val="00041206"/>
     <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043628"/>
     <w:rsid w:val="0004367B"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="0004635F"/>
     <w:rsid w:val="00046EBE"/>
     <w:rsid w:val="00050150"/>
     <w:rsid w:val="00050A19"/>
     <w:rsid w:val="00052668"/>
     <w:rsid w:val="000528FB"/>
     <w:rsid w:val="00052B0F"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="0005386E"/>
     <w:rsid w:val="00053E59"/>
     <w:rsid w:val="000542C1"/>
     <w:rsid w:val="000550D1"/>
     <w:rsid w:val="000554F0"/>
-    <w:rsid w:val="00056CE6"/>
     <w:rsid w:val="00057353"/>
     <w:rsid w:val="00057E5C"/>
     <w:rsid w:val="00060058"/>
     <w:rsid w:val="00060972"/>
     <w:rsid w:val="00060D84"/>
     <w:rsid w:val="00061250"/>
     <w:rsid w:val="000613A2"/>
     <w:rsid w:val="00061576"/>
     <w:rsid w:val="00061C06"/>
     <w:rsid w:val="00061D49"/>
     <w:rsid w:val="00062830"/>
     <w:rsid w:val="000634F9"/>
     <w:rsid w:val="00063508"/>
     <w:rsid w:val="00063DD0"/>
+    <w:rsid w:val="00064BB4"/>
     <w:rsid w:val="00065E36"/>
     <w:rsid w:val="0006600D"/>
     <w:rsid w:val="0006609C"/>
     <w:rsid w:val="00066463"/>
+    <w:rsid w:val="00066D51"/>
     <w:rsid w:val="00066ED9"/>
     <w:rsid w:val="00067036"/>
     <w:rsid w:val="0006719F"/>
     <w:rsid w:val="000672AB"/>
     <w:rsid w:val="000672AF"/>
     <w:rsid w:val="00067461"/>
-    <w:rsid w:val="000702B0"/>
     <w:rsid w:val="00070ACC"/>
-    <w:rsid w:val="000715FA"/>
     <w:rsid w:val="00071929"/>
     <w:rsid w:val="00071AA9"/>
     <w:rsid w:val="000720B7"/>
     <w:rsid w:val="00073220"/>
     <w:rsid w:val="00074A6A"/>
     <w:rsid w:val="00074E89"/>
     <w:rsid w:val="000766B2"/>
     <w:rsid w:val="00076B34"/>
     <w:rsid w:val="00077AB7"/>
     <w:rsid w:val="00077BC0"/>
     <w:rsid w:val="00080B53"/>
     <w:rsid w:val="00080F6C"/>
     <w:rsid w:val="00081039"/>
     <w:rsid w:val="000811DE"/>
     <w:rsid w:val="00081718"/>
     <w:rsid w:val="000821D1"/>
+    <w:rsid w:val="000825D1"/>
     <w:rsid w:val="00082821"/>
-    <w:rsid w:val="0008320E"/>
+    <w:rsid w:val="00083977"/>
     <w:rsid w:val="00084C67"/>
     <w:rsid w:val="00087945"/>
     <w:rsid w:val="00087D0D"/>
     <w:rsid w:val="00090282"/>
     <w:rsid w:val="000904CF"/>
     <w:rsid w:val="00090887"/>
     <w:rsid w:val="000919B1"/>
     <w:rsid w:val="00091ED0"/>
     <w:rsid w:val="0009269B"/>
     <w:rsid w:val="000928BF"/>
     <w:rsid w:val="00092A12"/>
     <w:rsid w:val="00093103"/>
     <w:rsid w:val="00093472"/>
     <w:rsid w:val="00093526"/>
     <w:rsid w:val="00094339"/>
     <w:rsid w:val="0009451A"/>
     <w:rsid w:val="00094B83"/>
+    <w:rsid w:val="00095636"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="000958C0"/>
     <w:rsid w:val="00095E38"/>
     <w:rsid w:val="000967ED"/>
     <w:rsid w:val="00096B5A"/>
     <w:rsid w:val="000A11A0"/>
     <w:rsid w:val="000A1A16"/>
-    <w:rsid w:val="000A2E23"/>
     <w:rsid w:val="000A41DE"/>
     <w:rsid w:val="000A70D9"/>
     <w:rsid w:val="000A74EA"/>
     <w:rsid w:val="000A74EB"/>
     <w:rsid w:val="000A7562"/>
     <w:rsid w:val="000A7765"/>
     <w:rsid w:val="000A7C4D"/>
     <w:rsid w:val="000B0074"/>
     <w:rsid w:val="000B04DF"/>
     <w:rsid w:val="000B1061"/>
     <w:rsid w:val="000B396C"/>
     <w:rsid w:val="000B42E2"/>
     <w:rsid w:val="000B437F"/>
-    <w:rsid w:val="000B47A7"/>
     <w:rsid w:val="000B4B47"/>
     <w:rsid w:val="000B5CFA"/>
     <w:rsid w:val="000B5D50"/>
     <w:rsid w:val="000B7484"/>
     <w:rsid w:val="000B76E3"/>
     <w:rsid w:val="000C0497"/>
     <w:rsid w:val="000C1024"/>
     <w:rsid w:val="000C17D4"/>
+    <w:rsid w:val="000C1E3C"/>
     <w:rsid w:val="000C2221"/>
     <w:rsid w:val="000C23FA"/>
     <w:rsid w:val="000C32B4"/>
+    <w:rsid w:val="000C36D3"/>
     <w:rsid w:val="000C46A9"/>
     <w:rsid w:val="000C4EB8"/>
     <w:rsid w:val="000C542A"/>
     <w:rsid w:val="000D13FB"/>
     <w:rsid w:val="000D14ED"/>
     <w:rsid w:val="000D24B4"/>
     <w:rsid w:val="000D25F4"/>
     <w:rsid w:val="000D2715"/>
     <w:rsid w:val="000D3841"/>
     <w:rsid w:val="000D3853"/>
+    <w:rsid w:val="000D3EAA"/>
     <w:rsid w:val="000D43B2"/>
     <w:rsid w:val="000D472C"/>
     <w:rsid w:val="000D5162"/>
     <w:rsid w:val="000D5435"/>
     <w:rsid w:val="000D642D"/>
     <w:rsid w:val="000D6E37"/>
     <w:rsid w:val="000D6F4F"/>
     <w:rsid w:val="000E05DF"/>
     <w:rsid w:val="000E0AE8"/>
     <w:rsid w:val="000E1940"/>
     <w:rsid w:val="000E3436"/>
     <w:rsid w:val="000E3D03"/>
     <w:rsid w:val="000E4191"/>
     <w:rsid w:val="000E7F75"/>
     <w:rsid w:val="000F0949"/>
     <w:rsid w:val="000F0D9E"/>
     <w:rsid w:val="000F1196"/>
     <w:rsid w:val="000F1B73"/>
     <w:rsid w:val="000F1E46"/>
     <w:rsid w:val="000F2745"/>
     <w:rsid w:val="000F2B8B"/>
     <w:rsid w:val="000F4C0D"/>
     <w:rsid w:val="000F4CA0"/>
     <w:rsid w:val="000F4E4C"/>
     <w:rsid w:val="000F582E"/>
+    <w:rsid w:val="000F5E07"/>
     <w:rsid w:val="000F695C"/>
     <w:rsid w:val="000F75CE"/>
     <w:rsid w:val="00100100"/>
     <w:rsid w:val="001002AD"/>
     <w:rsid w:val="001005BA"/>
     <w:rsid w:val="00100684"/>
     <w:rsid w:val="001014D5"/>
     <w:rsid w:val="00101596"/>
     <w:rsid w:val="00101843"/>
     <w:rsid w:val="00103513"/>
     <w:rsid w:val="00104160"/>
-    <w:rsid w:val="00105C41"/>
     <w:rsid w:val="001069F7"/>
     <w:rsid w:val="00106F14"/>
     <w:rsid w:val="0010777A"/>
     <w:rsid w:val="001077A3"/>
     <w:rsid w:val="00107EE5"/>
-    <w:rsid w:val="001103FF"/>
     <w:rsid w:val="00113B37"/>
     <w:rsid w:val="00113E5F"/>
     <w:rsid w:val="00114425"/>
-    <w:rsid w:val="00114A3E"/>
     <w:rsid w:val="001151CF"/>
     <w:rsid w:val="0011525F"/>
     <w:rsid w:val="0011576F"/>
     <w:rsid w:val="00115D1E"/>
     <w:rsid w:val="00116E84"/>
     <w:rsid w:val="0011769B"/>
-    <w:rsid w:val="00117CAD"/>
     <w:rsid w:val="001201BC"/>
-    <w:rsid w:val="00120814"/>
     <w:rsid w:val="00121BB7"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="0012329D"/>
     <w:rsid w:val="00123E71"/>
     <w:rsid w:val="0012427C"/>
     <w:rsid w:val="00124BE3"/>
     <w:rsid w:val="00125684"/>
     <w:rsid w:val="0012590C"/>
     <w:rsid w:val="001259F3"/>
     <w:rsid w:val="0012647A"/>
-    <w:rsid w:val="00126A9D"/>
     <w:rsid w:val="00126BC8"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="00130C16"/>
     <w:rsid w:val="00131796"/>
     <w:rsid w:val="00133321"/>
     <w:rsid w:val="00134459"/>
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
     <w:rsid w:val="00136723"/>
     <w:rsid w:val="00136C87"/>
     <w:rsid w:val="00137EB8"/>
     <w:rsid w:val="0014010A"/>
+    <w:rsid w:val="00140EF0"/>
     <w:rsid w:val="001418B6"/>
     <w:rsid w:val="00141F11"/>
     <w:rsid w:val="0014274B"/>
     <w:rsid w:val="00143635"/>
     <w:rsid w:val="001449A8"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="00147A29"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00151F40"/>
     <w:rsid w:val="00153B7B"/>
     <w:rsid w:val="00154E05"/>
     <w:rsid w:val="001550A1"/>
-    <w:rsid w:val="001551BD"/>
     <w:rsid w:val="0015726D"/>
+    <w:rsid w:val="00157D84"/>
     <w:rsid w:val="00157DCE"/>
     <w:rsid w:val="00157F84"/>
     <w:rsid w:val="00161430"/>
     <w:rsid w:val="001626BD"/>
     <w:rsid w:val="00163171"/>
-    <w:rsid w:val="00163D65"/>
-    <w:rsid w:val="001646CD"/>
     <w:rsid w:val="00164F5B"/>
     <w:rsid w:val="00165B60"/>
     <w:rsid w:val="00165F23"/>
     <w:rsid w:val="0016676B"/>
     <w:rsid w:val="00166E0D"/>
     <w:rsid w:val="001700F1"/>
     <w:rsid w:val="00170435"/>
     <w:rsid w:val="00171B36"/>
     <w:rsid w:val="00172092"/>
     <w:rsid w:val="001726EC"/>
     <w:rsid w:val="00172994"/>
     <w:rsid w:val="00172C94"/>
     <w:rsid w:val="00173105"/>
     <w:rsid w:val="001742CE"/>
     <w:rsid w:val="00175259"/>
     <w:rsid w:val="00175C44"/>
     <w:rsid w:val="00175FDD"/>
     <w:rsid w:val="001764F4"/>
     <w:rsid w:val="00176619"/>
     <w:rsid w:val="00176944"/>
     <w:rsid w:val="001769A5"/>
     <w:rsid w:val="00176EBD"/>
+    <w:rsid w:val="0017760C"/>
     <w:rsid w:val="00177DBF"/>
     <w:rsid w:val="00180369"/>
     <w:rsid w:val="00180948"/>
     <w:rsid w:val="00180F16"/>
     <w:rsid w:val="00183A41"/>
     <w:rsid w:val="00183C0B"/>
     <w:rsid w:val="00184088"/>
     <w:rsid w:val="00185000"/>
     <w:rsid w:val="00185BB9"/>
     <w:rsid w:val="0018608C"/>
     <w:rsid w:val="001869EB"/>
     <w:rsid w:val="00186B00"/>
     <w:rsid w:val="00187D5F"/>
     <w:rsid w:val="00187DE6"/>
     <w:rsid w:val="00193461"/>
     <w:rsid w:val="001940F7"/>
     <w:rsid w:val="00194A14"/>
     <w:rsid w:val="00195347"/>
     <w:rsid w:val="001957F3"/>
     <w:rsid w:val="00195945"/>
     <w:rsid w:val="001960F2"/>
     <w:rsid w:val="001963AD"/>
     <w:rsid w:val="00196662"/>
     <w:rsid w:val="00196847"/>
     <w:rsid w:val="00196D41"/>
     <w:rsid w:val="0019731D"/>
     <w:rsid w:val="00197F2E"/>
     <w:rsid w:val="001A0E48"/>
     <w:rsid w:val="001A1384"/>
     <w:rsid w:val="001A1A15"/>
     <w:rsid w:val="001A215E"/>
     <w:rsid w:val="001A22AA"/>
     <w:rsid w:val="001A41B7"/>
     <w:rsid w:val="001A676A"/>
     <w:rsid w:val="001B019F"/>
     <w:rsid w:val="001B0283"/>
     <w:rsid w:val="001B2657"/>
     <w:rsid w:val="001B293E"/>
     <w:rsid w:val="001B3020"/>
+    <w:rsid w:val="001B3B13"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B5837"/>
     <w:rsid w:val="001B5CE1"/>
     <w:rsid w:val="001B5CEB"/>
+    <w:rsid w:val="001B5EEE"/>
     <w:rsid w:val="001B623A"/>
     <w:rsid w:val="001B6590"/>
     <w:rsid w:val="001B66A1"/>
     <w:rsid w:val="001B719F"/>
     <w:rsid w:val="001B75C5"/>
     <w:rsid w:val="001B77BF"/>
     <w:rsid w:val="001C000D"/>
     <w:rsid w:val="001C1470"/>
     <w:rsid w:val="001C1491"/>
     <w:rsid w:val="001C1692"/>
     <w:rsid w:val="001C2E1C"/>
     <w:rsid w:val="001C34D8"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C4000"/>
     <w:rsid w:val="001C4502"/>
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
     <w:rsid w:val="001D268D"/>
     <w:rsid w:val="001D2FED"/>
     <w:rsid w:val="001D3BCB"/>
     <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D4665"/>
     <w:rsid w:val="001D562A"/>
     <w:rsid w:val="001D5B42"/>
     <w:rsid w:val="001D7120"/>
     <w:rsid w:val="001D78A8"/>
     <w:rsid w:val="001D7C8B"/>
-    <w:rsid w:val="001E0C32"/>
     <w:rsid w:val="001E1693"/>
     <w:rsid w:val="001E178E"/>
     <w:rsid w:val="001E1855"/>
     <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001E2889"/>
     <w:rsid w:val="001E37C7"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E472B"/>
     <w:rsid w:val="001E48AF"/>
     <w:rsid w:val="001E531D"/>
     <w:rsid w:val="001E5CA9"/>
     <w:rsid w:val="001E5DEC"/>
     <w:rsid w:val="001E6257"/>
     <w:rsid w:val="001E7566"/>
     <w:rsid w:val="001F1A0B"/>
     <w:rsid w:val="001F23AD"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F3B35"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F47C7"/>
     <w:rsid w:val="001F52F3"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F5E4D"/>
     <w:rsid w:val="001F6CF2"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002002FA"/>
     <w:rsid w:val="00200390"/>
     <w:rsid w:val="00200B3D"/>
     <w:rsid w:val="00202211"/>
     <w:rsid w:val="00202D4F"/>
     <w:rsid w:val="002030AD"/>
+    <w:rsid w:val="00205067"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="00206E07"/>
     <w:rsid w:val="00206E30"/>
     <w:rsid w:val="002071A0"/>
     <w:rsid w:val="0021027E"/>
     <w:rsid w:val="002105CA"/>
     <w:rsid w:val="00210F8A"/>
     <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00212227"/>
     <w:rsid w:val="002125CD"/>
-    <w:rsid w:val="0021268A"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="002132E1"/>
     <w:rsid w:val="002135B7"/>
     <w:rsid w:val="00213A35"/>
     <w:rsid w:val="00213B4F"/>
     <w:rsid w:val="00215B18"/>
     <w:rsid w:val="0021604B"/>
     <w:rsid w:val="00216A10"/>
     <w:rsid w:val="00216ACB"/>
     <w:rsid w:val="00217535"/>
+    <w:rsid w:val="00217AD1"/>
     <w:rsid w:val="00217BC0"/>
     <w:rsid w:val="002200DE"/>
     <w:rsid w:val="002200F9"/>
     <w:rsid w:val="002229C4"/>
     <w:rsid w:val="0022303D"/>
     <w:rsid w:val="002233F1"/>
     <w:rsid w:val="00223544"/>
     <w:rsid w:val="002235B3"/>
     <w:rsid w:val="00223D36"/>
     <w:rsid w:val="0022418A"/>
     <w:rsid w:val="00224458"/>
     <w:rsid w:val="00224C9D"/>
     <w:rsid w:val="00225A29"/>
     <w:rsid w:val="00226144"/>
     <w:rsid w:val="002268F8"/>
     <w:rsid w:val="00226CDC"/>
-    <w:rsid w:val="002270EA"/>
     <w:rsid w:val="002270F5"/>
     <w:rsid w:val="00227D93"/>
     <w:rsid w:val="00227E98"/>
-    <w:rsid w:val="00230158"/>
     <w:rsid w:val="00230978"/>
     <w:rsid w:val="00230C7B"/>
     <w:rsid w:val="00232223"/>
     <w:rsid w:val="002334EC"/>
     <w:rsid w:val="00233677"/>
     <w:rsid w:val="00233B42"/>
     <w:rsid w:val="00233E9A"/>
     <w:rsid w:val="00234C9B"/>
     <w:rsid w:val="00235506"/>
     <w:rsid w:val="00235513"/>
     <w:rsid w:val="00237409"/>
     <w:rsid w:val="00237749"/>
-    <w:rsid w:val="00237FD2"/>
     <w:rsid w:val="00241208"/>
     <w:rsid w:val="00241C36"/>
     <w:rsid w:val="00241D8D"/>
     <w:rsid w:val="0024225D"/>
     <w:rsid w:val="00242395"/>
     <w:rsid w:val="0024248A"/>
     <w:rsid w:val="002425D2"/>
     <w:rsid w:val="0024322C"/>
     <w:rsid w:val="002439EC"/>
     <w:rsid w:val="00244125"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00244FB5"/>
     <w:rsid w:val="002469BE"/>
     <w:rsid w:val="00247883"/>
     <w:rsid w:val="00247954"/>
     <w:rsid w:val="00250559"/>
     <w:rsid w:val="00250D62"/>
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251175"/>
     <w:rsid w:val="00251AB9"/>
-    <w:rsid w:val="00252C03"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
     <w:rsid w:val="002662E1"/>
     <w:rsid w:val="002670C0"/>
     <w:rsid w:val="002677CC"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00267EA6"/>
     <w:rsid w:val="00270339"/>
     <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00272B6A"/>
     <w:rsid w:val="00273226"/>
     <w:rsid w:val="002733F1"/>
-    <w:rsid w:val="00273900"/>
     <w:rsid w:val="00273AED"/>
     <w:rsid w:val="00274288"/>
     <w:rsid w:val="00274691"/>
     <w:rsid w:val="0027474B"/>
     <w:rsid w:val="00274770"/>
     <w:rsid w:val="00276605"/>
-    <w:rsid w:val="00276A08"/>
-    <w:rsid w:val="002806B8"/>
     <w:rsid w:val="00280D66"/>
     <w:rsid w:val="00281209"/>
     <w:rsid w:val="00281B9F"/>
     <w:rsid w:val="00282A06"/>
     <w:rsid w:val="002830D7"/>
     <w:rsid w:val="00283302"/>
     <w:rsid w:val="00283F54"/>
     <w:rsid w:val="00284DAC"/>
     <w:rsid w:val="0028548E"/>
     <w:rsid w:val="00285820"/>
     <w:rsid w:val="00285950"/>
-    <w:rsid w:val="00285DB3"/>
     <w:rsid w:val="00286124"/>
     <w:rsid w:val="002862EB"/>
     <w:rsid w:val="002867D1"/>
     <w:rsid w:val="00287DA7"/>
     <w:rsid w:val="002902A5"/>
     <w:rsid w:val="002907B1"/>
     <w:rsid w:val="00290B50"/>
     <w:rsid w:val="00290D62"/>
     <w:rsid w:val="00291AF2"/>
     <w:rsid w:val="002928D9"/>
     <w:rsid w:val="0029321E"/>
     <w:rsid w:val="00293360"/>
     <w:rsid w:val="0029356E"/>
     <w:rsid w:val="00293E5B"/>
     <w:rsid w:val="00294456"/>
     <w:rsid w:val="00295CFD"/>
     <w:rsid w:val="00295F9E"/>
     <w:rsid w:val="002962EB"/>
     <w:rsid w:val="002968CC"/>
     <w:rsid w:val="0029719B"/>
     <w:rsid w:val="002979ED"/>
     <w:rsid w:val="00297A14"/>
     <w:rsid w:val="00297DE2"/>
     <w:rsid w:val="002A0551"/>
     <w:rsid w:val="002A0DCD"/>
     <w:rsid w:val="002A1306"/>
     <w:rsid w:val="002A1AC7"/>
     <w:rsid w:val="002A2BDE"/>
-    <w:rsid w:val="002A375F"/>
     <w:rsid w:val="002A40D0"/>
-    <w:rsid w:val="002A43F6"/>
     <w:rsid w:val="002A44D5"/>
-    <w:rsid w:val="002A4692"/>
     <w:rsid w:val="002A4E88"/>
     <w:rsid w:val="002A5918"/>
     <w:rsid w:val="002A64BA"/>
     <w:rsid w:val="002B0543"/>
-    <w:rsid w:val="002B0F03"/>
     <w:rsid w:val="002B0FDC"/>
     <w:rsid w:val="002B25AD"/>
     <w:rsid w:val="002B30B3"/>
     <w:rsid w:val="002B3557"/>
+    <w:rsid w:val="002B4088"/>
     <w:rsid w:val="002B5132"/>
     <w:rsid w:val="002B6608"/>
     <w:rsid w:val="002B6D2C"/>
     <w:rsid w:val="002B74AD"/>
     <w:rsid w:val="002C16CF"/>
     <w:rsid w:val="002C1E5E"/>
     <w:rsid w:val="002C20B9"/>
     <w:rsid w:val="002C2CA2"/>
     <w:rsid w:val="002C2EE7"/>
     <w:rsid w:val="002C3589"/>
     <w:rsid w:val="002C3863"/>
     <w:rsid w:val="002C4756"/>
     <w:rsid w:val="002C4EB8"/>
     <w:rsid w:val="002C5F6E"/>
-    <w:rsid w:val="002C6095"/>
     <w:rsid w:val="002C6396"/>
     <w:rsid w:val="002C6A52"/>
     <w:rsid w:val="002C7500"/>
     <w:rsid w:val="002D0F9D"/>
     <w:rsid w:val="002D1ECD"/>
     <w:rsid w:val="002D2A19"/>
     <w:rsid w:val="002D2B24"/>
     <w:rsid w:val="002D3856"/>
     <w:rsid w:val="002D3BDB"/>
     <w:rsid w:val="002D4382"/>
     <w:rsid w:val="002D4B7E"/>
     <w:rsid w:val="002D54BB"/>
     <w:rsid w:val="002D605F"/>
     <w:rsid w:val="002D62C0"/>
     <w:rsid w:val="002D649F"/>
     <w:rsid w:val="002D6EB6"/>
     <w:rsid w:val="002D71EC"/>
     <w:rsid w:val="002D7353"/>
     <w:rsid w:val="002D756D"/>
     <w:rsid w:val="002E126F"/>
+    <w:rsid w:val="002E1501"/>
     <w:rsid w:val="002E27AA"/>
     <w:rsid w:val="002E2BA6"/>
     <w:rsid w:val="002E35F8"/>
     <w:rsid w:val="002E36EB"/>
     <w:rsid w:val="002E3969"/>
     <w:rsid w:val="002E4411"/>
     <w:rsid w:val="002E49B1"/>
     <w:rsid w:val="002E62D7"/>
     <w:rsid w:val="002E6453"/>
     <w:rsid w:val="002E69A4"/>
-    <w:rsid w:val="002E6C48"/>
     <w:rsid w:val="002E7EC3"/>
     <w:rsid w:val="002F0A23"/>
     <w:rsid w:val="002F1A46"/>
     <w:rsid w:val="002F2D78"/>
     <w:rsid w:val="002F2F7E"/>
     <w:rsid w:val="002F352B"/>
     <w:rsid w:val="002F37C1"/>
     <w:rsid w:val="002F41AE"/>
     <w:rsid w:val="002F5A43"/>
-    <w:rsid w:val="002F5EA9"/>
     <w:rsid w:val="002F6386"/>
-    <w:rsid w:val="002F64DD"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F76EB"/>
     <w:rsid w:val="002F7B37"/>
     <w:rsid w:val="002F7D32"/>
     <w:rsid w:val="00301743"/>
     <w:rsid w:val="003020E1"/>
     <w:rsid w:val="003028AD"/>
     <w:rsid w:val="00303494"/>
     <w:rsid w:val="0030379C"/>
-    <w:rsid w:val="00303A1A"/>
     <w:rsid w:val="00303C52"/>
-    <w:rsid w:val="0030473E"/>
     <w:rsid w:val="00304A47"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00305C89"/>
     <w:rsid w:val="003062F8"/>
     <w:rsid w:val="00306678"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0031095C"/>
     <w:rsid w:val="003119FC"/>
     <w:rsid w:val="00311D42"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="00312CAB"/>
     <w:rsid w:val="003134E9"/>
     <w:rsid w:val="00313540"/>
     <w:rsid w:val="00314BF2"/>
     <w:rsid w:val="0031513A"/>
     <w:rsid w:val="0031514B"/>
     <w:rsid w:val="0031531F"/>
     <w:rsid w:val="003154B4"/>
     <w:rsid w:val="00315796"/>
     <w:rsid w:val="00315880"/>
     <w:rsid w:val="00315CF4"/>
-    <w:rsid w:val="00317544"/>
     <w:rsid w:val="00317A39"/>
     <w:rsid w:val="003201AE"/>
     <w:rsid w:val="003203B5"/>
     <w:rsid w:val="0032090F"/>
     <w:rsid w:val="00321A8B"/>
     <w:rsid w:val="00321D14"/>
     <w:rsid w:val="00321F7A"/>
     <w:rsid w:val="003228B1"/>
     <w:rsid w:val="00324259"/>
     <w:rsid w:val="00324D34"/>
-    <w:rsid w:val="003262CD"/>
     <w:rsid w:val="00326DED"/>
     <w:rsid w:val="003270C5"/>
     <w:rsid w:val="0032731D"/>
     <w:rsid w:val="003277B8"/>
     <w:rsid w:val="003317AD"/>
     <w:rsid w:val="00333598"/>
     <w:rsid w:val="00333D19"/>
     <w:rsid w:val="003345A4"/>
     <w:rsid w:val="0033464F"/>
     <w:rsid w:val="00334F05"/>
     <w:rsid w:val="00335784"/>
     <w:rsid w:val="003358E3"/>
     <w:rsid w:val="00335B89"/>
     <w:rsid w:val="00335EFC"/>
     <w:rsid w:val="0033643A"/>
+    <w:rsid w:val="00336964"/>
     <w:rsid w:val="00337947"/>
     <w:rsid w:val="00337AD1"/>
+    <w:rsid w:val="00341D2A"/>
     <w:rsid w:val="003421A7"/>
-    <w:rsid w:val="003425B9"/>
     <w:rsid w:val="00342951"/>
     <w:rsid w:val="0034309F"/>
     <w:rsid w:val="00344201"/>
     <w:rsid w:val="003449ED"/>
-    <w:rsid w:val="00344F08"/>
     <w:rsid w:val="00345708"/>
     <w:rsid w:val="00345C16"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="003551BF"/>
+    <w:rsid w:val="003553F5"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
+    <w:rsid w:val="00357A8D"/>
+    <w:rsid w:val="00360C1C"/>
+    <w:rsid w:val="00360C2A"/>
     <w:rsid w:val="003613E2"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
     <w:rsid w:val="00362596"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00363F20"/>
     <w:rsid w:val="00364816"/>
     <w:rsid w:val="003652D4"/>
     <w:rsid w:val="00365DC3"/>
     <w:rsid w:val="00365E4C"/>
     <w:rsid w:val="003669E1"/>
-    <w:rsid w:val="0036752A"/>
     <w:rsid w:val="00367CB9"/>
     <w:rsid w:val="00370593"/>
     <w:rsid w:val="00370F1F"/>
     <w:rsid w:val="00371293"/>
     <w:rsid w:val="00372029"/>
     <w:rsid w:val="0037253D"/>
     <w:rsid w:val="00373821"/>
     <w:rsid w:val="00373934"/>
     <w:rsid w:val="00373979"/>
     <w:rsid w:val="003739BB"/>
     <w:rsid w:val="003742BE"/>
     <w:rsid w:val="003748D2"/>
     <w:rsid w:val="00375C92"/>
     <w:rsid w:val="00377338"/>
     <w:rsid w:val="00377495"/>
     <w:rsid w:val="00377B44"/>
     <w:rsid w:val="00377C3C"/>
     <w:rsid w:val="00377C44"/>
     <w:rsid w:val="00380EFD"/>
     <w:rsid w:val="0038252F"/>
-    <w:rsid w:val="00383149"/>
     <w:rsid w:val="003834E2"/>
     <w:rsid w:val="00383CA1"/>
     <w:rsid w:val="00383D34"/>
     <w:rsid w:val="0038539E"/>
     <w:rsid w:val="0038557E"/>
     <w:rsid w:val="0038634F"/>
     <w:rsid w:val="0038674A"/>
     <w:rsid w:val="00386844"/>
     <w:rsid w:val="00386E63"/>
     <w:rsid w:val="00387702"/>
     <w:rsid w:val="00387974"/>
     <w:rsid w:val="00387E3E"/>
     <w:rsid w:val="00391D64"/>
     <w:rsid w:val="00392FD2"/>
     <w:rsid w:val="0039351E"/>
-    <w:rsid w:val="00394359"/>
     <w:rsid w:val="003949FF"/>
     <w:rsid w:val="00394B0B"/>
     <w:rsid w:val="00394E45"/>
     <w:rsid w:val="00395CCE"/>
-    <w:rsid w:val="00397B13"/>
     <w:rsid w:val="00397BA0"/>
     <w:rsid w:val="00397E1B"/>
     <w:rsid w:val="003A0FF0"/>
     <w:rsid w:val="003A157B"/>
     <w:rsid w:val="003A258F"/>
     <w:rsid w:val="003A2A6E"/>
     <w:rsid w:val="003A3A6F"/>
     <w:rsid w:val="003A4150"/>
     <w:rsid w:val="003A41BE"/>
     <w:rsid w:val="003A45A6"/>
     <w:rsid w:val="003A4F25"/>
     <w:rsid w:val="003A579D"/>
     <w:rsid w:val="003A5D56"/>
     <w:rsid w:val="003A6A3E"/>
     <w:rsid w:val="003A7846"/>
     <w:rsid w:val="003B0C11"/>
     <w:rsid w:val="003B0C3A"/>
+    <w:rsid w:val="003B14F0"/>
     <w:rsid w:val="003B24E2"/>
     <w:rsid w:val="003B284A"/>
     <w:rsid w:val="003B3E8C"/>
-    <w:rsid w:val="003B3F7A"/>
     <w:rsid w:val="003B504A"/>
     <w:rsid w:val="003B57FA"/>
     <w:rsid w:val="003B5950"/>
     <w:rsid w:val="003B6055"/>
     <w:rsid w:val="003B6060"/>
     <w:rsid w:val="003B6303"/>
     <w:rsid w:val="003B6A9C"/>
     <w:rsid w:val="003B6C07"/>
     <w:rsid w:val="003B6CD0"/>
     <w:rsid w:val="003B7711"/>
     <w:rsid w:val="003B7D6C"/>
     <w:rsid w:val="003C01A7"/>
     <w:rsid w:val="003C0439"/>
     <w:rsid w:val="003C291B"/>
     <w:rsid w:val="003C2B8B"/>
     <w:rsid w:val="003C31D8"/>
     <w:rsid w:val="003C3548"/>
     <w:rsid w:val="003C3863"/>
     <w:rsid w:val="003C4023"/>
     <w:rsid w:val="003C5829"/>
     <w:rsid w:val="003C5889"/>
     <w:rsid w:val="003C5AE2"/>
-    <w:rsid w:val="003C5D7E"/>
     <w:rsid w:val="003C5F69"/>
     <w:rsid w:val="003C6ABC"/>
     <w:rsid w:val="003D0215"/>
     <w:rsid w:val="003D0416"/>
     <w:rsid w:val="003D13A3"/>
     <w:rsid w:val="003D27DD"/>
     <w:rsid w:val="003D34FA"/>
     <w:rsid w:val="003D4FB7"/>
     <w:rsid w:val="003D5D4B"/>
     <w:rsid w:val="003D6338"/>
     <w:rsid w:val="003D67E3"/>
     <w:rsid w:val="003D6BB4"/>
     <w:rsid w:val="003D7194"/>
     <w:rsid w:val="003D7A5B"/>
     <w:rsid w:val="003E00C3"/>
     <w:rsid w:val="003E139D"/>
     <w:rsid w:val="003E1CEF"/>
+    <w:rsid w:val="003E4757"/>
     <w:rsid w:val="003E4782"/>
     <w:rsid w:val="003E66FF"/>
-    <w:rsid w:val="003E6B6D"/>
     <w:rsid w:val="003E797B"/>
     <w:rsid w:val="003F05E7"/>
     <w:rsid w:val="003F0EA5"/>
     <w:rsid w:val="003F0EAC"/>
     <w:rsid w:val="003F10FA"/>
     <w:rsid w:val="003F3605"/>
     <w:rsid w:val="003F408B"/>
-    <w:rsid w:val="003F4620"/>
     <w:rsid w:val="003F5AFE"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00400041"/>
     <w:rsid w:val="0040022C"/>
     <w:rsid w:val="0040055A"/>
     <w:rsid w:val="00403223"/>
     <w:rsid w:val="0040374B"/>
     <w:rsid w:val="00403C16"/>
     <w:rsid w:val="00403E49"/>
     <w:rsid w:val="00404B5C"/>
     <w:rsid w:val="00405177"/>
     <w:rsid w:val="00405493"/>
     <w:rsid w:val="00405958"/>
     <w:rsid w:val="00406281"/>
+    <w:rsid w:val="004071DF"/>
     <w:rsid w:val="00407337"/>
-    <w:rsid w:val="0041001A"/>
     <w:rsid w:val="00410F21"/>
     <w:rsid w:val="00412A39"/>
     <w:rsid w:val="0041323C"/>
     <w:rsid w:val="00413A31"/>
     <w:rsid w:val="00414CA9"/>
+    <w:rsid w:val="00417893"/>
     <w:rsid w:val="00420A7B"/>
     <w:rsid w:val="00421664"/>
     <w:rsid w:val="004219EE"/>
     <w:rsid w:val="00421A82"/>
     <w:rsid w:val="0042279C"/>
     <w:rsid w:val="00422D93"/>
     <w:rsid w:val="00423CFD"/>
     <w:rsid w:val="00424894"/>
     <w:rsid w:val="004249F0"/>
     <w:rsid w:val="0042548E"/>
     <w:rsid w:val="0042629B"/>
     <w:rsid w:val="00426CF9"/>
     <w:rsid w:val="00430D60"/>
     <w:rsid w:val="00432770"/>
     <w:rsid w:val="00432CB0"/>
+    <w:rsid w:val="00432F80"/>
     <w:rsid w:val="00433247"/>
-    <w:rsid w:val="004338E3"/>
     <w:rsid w:val="00435FCB"/>
     <w:rsid w:val="004363FA"/>
     <w:rsid w:val="00436D8F"/>
     <w:rsid w:val="004402C6"/>
     <w:rsid w:val="00440FDA"/>
     <w:rsid w:val="00441256"/>
     <w:rsid w:val="00441303"/>
     <w:rsid w:val="00441C00"/>
-    <w:rsid w:val="00441C44"/>
     <w:rsid w:val="00442B25"/>
     <w:rsid w:val="00442DC2"/>
     <w:rsid w:val="00442E87"/>
     <w:rsid w:val="00442F7B"/>
     <w:rsid w:val="004431E6"/>
     <w:rsid w:val="00443200"/>
     <w:rsid w:val="00443688"/>
     <w:rsid w:val="004436EE"/>
     <w:rsid w:val="00444200"/>
     <w:rsid w:val="0044581F"/>
     <w:rsid w:val="00446541"/>
     <w:rsid w:val="0044664D"/>
     <w:rsid w:val="00446860"/>
     <w:rsid w:val="004469A7"/>
     <w:rsid w:val="0044714A"/>
     <w:rsid w:val="00450329"/>
     <w:rsid w:val="00450F27"/>
-    <w:rsid w:val="00452793"/>
+    <w:rsid w:val="0045269C"/>
     <w:rsid w:val="004528E7"/>
     <w:rsid w:val="00452C56"/>
     <w:rsid w:val="004531ED"/>
     <w:rsid w:val="00453530"/>
     <w:rsid w:val="004537EB"/>
     <w:rsid w:val="00454646"/>
     <w:rsid w:val="004554D6"/>
     <w:rsid w:val="004558C1"/>
     <w:rsid w:val="00455F77"/>
     <w:rsid w:val="004568A9"/>
     <w:rsid w:val="00457799"/>
     <w:rsid w:val="004601B3"/>
     <w:rsid w:val="00461786"/>
     <w:rsid w:val="0046213B"/>
     <w:rsid w:val="00462C2B"/>
     <w:rsid w:val="00463817"/>
     <w:rsid w:val="00463BA9"/>
     <w:rsid w:val="00463C96"/>
     <w:rsid w:val="00465088"/>
     <w:rsid w:val="004658BA"/>
     <w:rsid w:val="00465E79"/>
     <w:rsid w:val="00465EB6"/>
     <w:rsid w:val="004668C9"/>
     <w:rsid w:val="00466EC2"/>
     <w:rsid w:val="004671E6"/>
     <w:rsid w:val="00470714"/>
     <w:rsid w:val="004716C0"/>
     <w:rsid w:val="00472115"/>
     <w:rsid w:val="00472355"/>
+    <w:rsid w:val="004729A5"/>
     <w:rsid w:val="00472C66"/>
     <w:rsid w:val="00472F5C"/>
     <w:rsid w:val="00473944"/>
     <w:rsid w:val="00473C21"/>
     <w:rsid w:val="00473EFF"/>
     <w:rsid w:val="00474167"/>
     <w:rsid w:val="004743F2"/>
     <w:rsid w:val="00474F87"/>
     <w:rsid w:val="00475F9A"/>
     <w:rsid w:val="00476579"/>
     <w:rsid w:val="00476904"/>
     <w:rsid w:val="00476FAB"/>
     <w:rsid w:val="00477027"/>
     <w:rsid w:val="00477527"/>
     <w:rsid w:val="00477906"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00481D21"/>
     <w:rsid w:val="004820D4"/>
     <w:rsid w:val="00482531"/>
     <w:rsid w:val="00482711"/>
     <w:rsid w:val="00482C16"/>
     <w:rsid w:val="0048419B"/>
     <w:rsid w:val="004842E8"/>
     <w:rsid w:val="00486017"/>
     <w:rsid w:val="00486772"/>
     <w:rsid w:val="0048692E"/>
     <w:rsid w:val="004870EB"/>
     <w:rsid w:val="00487404"/>
     <w:rsid w:val="0049030B"/>
     <w:rsid w:val="00491896"/>
     <w:rsid w:val="00492D9E"/>
     <w:rsid w:val="00493449"/>
     <w:rsid w:val="00493679"/>
     <w:rsid w:val="00493D01"/>
     <w:rsid w:val="0049465A"/>
     <w:rsid w:val="00494C6B"/>
     <w:rsid w:val="004958CB"/>
     <w:rsid w:val="00495924"/>
     <w:rsid w:val="00496276"/>
     <w:rsid w:val="00497670"/>
     <w:rsid w:val="00497FC8"/>
     <w:rsid w:val="004A000E"/>
     <w:rsid w:val="004A05EF"/>
+    <w:rsid w:val="004A0DFB"/>
     <w:rsid w:val="004A1C7F"/>
     <w:rsid w:val="004A200D"/>
     <w:rsid w:val="004A29D7"/>
     <w:rsid w:val="004A2BD3"/>
     <w:rsid w:val="004A2CE7"/>
     <w:rsid w:val="004A3C6A"/>
     <w:rsid w:val="004A546D"/>
     <w:rsid w:val="004A5FDE"/>
     <w:rsid w:val="004A60DB"/>
     <w:rsid w:val="004A6348"/>
     <w:rsid w:val="004A720B"/>
     <w:rsid w:val="004A776D"/>
     <w:rsid w:val="004B02ED"/>
     <w:rsid w:val="004B07F9"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B1063"/>
     <w:rsid w:val="004B17F1"/>
     <w:rsid w:val="004B235E"/>
     <w:rsid w:val="004B25A6"/>
     <w:rsid w:val="004B2C2F"/>
     <w:rsid w:val="004B3788"/>
     <w:rsid w:val="004B48E1"/>
     <w:rsid w:val="004B5428"/>
     <w:rsid w:val="004B64AA"/>
     <w:rsid w:val="004B6FA4"/>
     <w:rsid w:val="004B7065"/>
     <w:rsid w:val="004B721C"/>
     <w:rsid w:val="004C0253"/>
     <w:rsid w:val="004C060D"/>
     <w:rsid w:val="004C07B6"/>
     <w:rsid w:val="004C0B3F"/>
     <w:rsid w:val="004C194A"/>
     <w:rsid w:val="004C2B1B"/>
     <w:rsid w:val="004C3FD9"/>
     <w:rsid w:val="004C4183"/>
     <w:rsid w:val="004C56D1"/>
     <w:rsid w:val="004C5ECF"/>
     <w:rsid w:val="004C6152"/>
     <w:rsid w:val="004C67C4"/>
     <w:rsid w:val="004D03F8"/>
     <w:rsid w:val="004D0510"/>
     <w:rsid w:val="004D0EE7"/>
     <w:rsid w:val="004D1E32"/>
     <w:rsid w:val="004D1F15"/>
     <w:rsid w:val="004D26B5"/>
     <w:rsid w:val="004D2D9E"/>
     <w:rsid w:val="004D3790"/>
-    <w:rsid w:val="004D3867"/>
     <w:rsid w:val="004D3F2D"/>
     <w:rsid w:val="004D3FE4"/>
     <w:rsid w:val="004D6171"/>
     <w:rsid w:val="004D6F7A"/>
     <w:rsid w:val="004E0175"/>
     <w:rsid w:val="004E0591"/>
     <w:rsid w:val="004E10A9"/>
     <w:rsid w:val="004E16C7"/>
     <w:rsid w:val="004E1856"/>
     <w:rsid w:val="004E1BCC"/>
     <w:rsid w:val="004E1E5C"/>
     <w:rsid w:val="004E2D8F"/>
     <w:rsid w:val="004E3BE7"/>
     <w:rsid w:val="004E472B"/>
     <w:rsid w:val="004E5019"/>
     <w:rsid w:val="004E5A5F"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E64A9"/>
     <w:rsid w:val="004E71A2"/>
     <w:rsid w:val="004E7709"/>
     <w:rsid w:val="004F0653"/>
     <w:rsid w:val="004F2D14"/>
     <w:rsid w:val="004F2E30"/>
     <w:rsid w:val="004F3C90"/>
     <w:rsid w:val="004F4740"/>
     <w:rsid w:val="004F508E"/>
     <w:rsid w:val="004F5C34"/>
     <w:rsid w:val="004F5C35"/>
     <w:rsid w:val="004F62EC"/>
     <w:rsid w:val="004F72A5"/>
     <w:rsid w:val="004F7483"/>
     <w:rsid w:val="00500721"/>
     <w:rsid w:val="00500837"/>
     <w:rsid w:val="00500A87"/>
     <w:rsid w:val="00500B78"/>
+    <w:rsid w:val="00501431"/>
     <w:rsid w:val="0050192A"/>
     <w:rsid w:val="00501EBB"/>
     <w:rsid w:val="00504316"/>
     <w:rsid w:val="00504D7A"/>
     <w:rsid w:val="00507000"/>
     <w:rsid w:val="00507091"/>
     <w:rsid w:val="0050765B"/>
     <w:rsid w:val="00507781"/>
     <w:rsid w:val="00507CB4"/>
     <w:rsid w:val="005108C8"/>
     <w:rsid w:val="00511111"/>
     <w:rsid w:val="005127C5"/>
     <w:rsid w:val="00512A48"/>
-    <w:rsid w:val="0051348E"/>
     <w:rsid w:val="0051495B"/>
     <w:rsid w:val="00514BD5"/>
     <w:rsid w:val="00514C02"/>
     <w:rsid w:val="00515707"/>
     <w:rsid w:val="00515742"/>
     <w:rsid w:val="00515D4C"/>
     <w:rsid w:val="005164E3"/>
     <w:rsid w:val="00516E22"/>
     <w:rsid w:val="00517943"/>
     <w:rsid w:val="00520385"/>
     <w:rsid w:val="005205F7"/>
     <w:rsid w:val="005207BD"/>
     <w:rsid w:val="00520867"/>
     <w:rsid w:val="00520B8C"/>
     <w:rsid w:val="0052273F"/>
+    <w:rsid w:val="0052452B"/>
     <w:rsid w:val="005259C5"/>
     <w:rsid w:val="00525D31"/>
     <w:rsid w:val="00525D84"/>
     <w:rsid w:val="005261AC"/>
     <w:rsid w:val="005273B5"/>
     <w:rsid w:val="005273C5"/>
     <w:rsid w:val="005279DB"/>
     <w:rsid w:val="00527C04"/>
     <w:rsid w:val="00531238"/>
     <w:rsid w:val="0053158B"/>
     <w:rsid w:val="005327DD"/>
     <w:rsid w:val="005336BF"/>
     <w:rsid w:val="00533B29"/>
     <w:rsid w:val="00533CD5"/>
-    <w:rsid w:val="005343B9"/>
     <w:rsid w:val="00534F88"/>
     <w:rsid w:val="005352D2"/>
     <w:rsid w:val="00535653"/>
     <w:rsid w:val="00535FB6"/>
     <w:rsid w:val="005371E2"/>
     <w:rsid w:val="00537414"/>
+    <w:rsid w:val="00540E3A"/>
     <w:rsid w:val="00541CB4"/>
     <w:rsid w:val="00542CD8"/>
     <w:rsid w:val="0054386A"/>
     <w:rsid w:val="00543B1D"/>
     <w:rsid w:val="00543B27"/>
     <w:rsid w:val="005446FA"/>
     <w:rsid w:val="00544B21"/>
     <w:rsid w:val="00544D44"/>
     <w:rsid w:val="005457AF"/>
-    <w:rsid w:val="005458DC"/>
-    <w:rsid w:val="00545B8C"/>
     <w:rsid w:val="005468AD"/>
+    <w:rsid w:val="0055124E"/>
     <w:rsid w:val="005513FC"/>
     <w:rsid w:val="00551410"/>
     <w:rsid w:val="00551669"/>
     <w:rsid w:val="00552BF4"/>
     <w:rsid w:val="0055383D"/>
     <w:rsid w:val="00553907"/>
     <w:rsid w:val="005542F0"/>
     <w:rsid w:val="005547B0"/>
-    <w:rsid w:val="00554B0C"/>
+    <w:rsid w:val="00554CF7"/>
     <w:rsid w:val="0055525E"/>
     <w:rsid w:val="00556024"/>
     <w:rsid w:val="00557A00"/>
     <w:rsid w:val="00557EE7"/>
     <w:rsid w:val="00557FAE"/>
     <w:rsid w:val="00560038"/>
+    <w:rsid w:val="00560812"/>
     <w:rsid w:val="00561FC3"/>
     <w:rsid w:val="00563025"/>
     <w:rsid w:val="00563360"/>
     <w:rsid w:val="00563DD8"/>
     <w:rsid w:val="00564F6E"/>
     <w:rsid w:val="005661F2"/>
     <w:rsid w:val="005661FA"/>
     <w:rsid w:val="005665B7"/>
     <w:rsid w:val="0056765C"/>
     <w:rsid w:val="00567978"/>
     <w:rsid w:val="00570672"/>
-    <w:rsid w:val="00570E89"/>
-    <w:rsid w:val="00571F10"/>
     <w:rsid w:val="005724FA"/>
     <w:rsid w:val="00572BA6"/>
     <w:rsid w:val="00573724"/>
     <w:rsid w:val="0057378D"/>
     <w:rsid w:val="00574427"/>
     <w:rsid w:val="00574C89"/>
     <w:rsid w:val="00575207"/>
     <w:rsid w:val="00575B93"/>
     <w:rsid w:val="00575D6E"/>
     <w:rsid w:val="00575FE5"/>
     <w:rsid w:val="00577B73"/>
     <w:rsid w:val="00581A43"/>
     <w:rsid w:val="00581F4E"/>
     <w:rsid w:val="0058324B"/>
     <w:rsid w:val="005836F2"/>
-    <w:rsid w:val="00583EC5"/>
+    <w:rsid w:val="00584D26"/>
     <w:rsid w:val="00584E9C"/>
     <w:rsid w:val="00584F71"/>
     <w:rsid w:val="00586051"/>
     <w:rsid w:val="00586126"/>
     <w:rsid w:val="0058690A"/>
     <w:rsid w:val="00586AFD"/>
     <w:rsid w:val="00590C45"/>
     <w:rsid w:val="005913B8"/>
     <w:rsid w:val="00591D73"/>
     <w:rsid w:val="00592B14"/>
     <w:rsid w:val="005937B6"/>
     <w:rsid w:val="00593A9D"/>
     <w:rsid w:val="005942E1"/>
     <w:rsid w:val="005943E7"/>
     <w:rsid w:val="005944E2"/>
     <w:rsid w:val="0059558F"/>
     <w:rsid w:val="00595AE4"/>
     <w:rsid w:val="00596486"/>
     <w:rsid w:val="00597375"/>
     <w:rsid w:val="005A0903"/>
     <w:rsid w:val="005A09C9"/>
     <w:rsid w:val="005A09F3"/>
-    <w:rsid w:val="005A09F9"/>
     <w:rsid w:val="005A1C02"/>
     <w:rsid w:val="005A2600"/>
     <w:rsid w:val="005A303A"/>
     <w:rsid w:val="005A3229"/>
-    <w:rsid w:val="005A32C8"/>
     <w:rsid w:val="005A350B"/>
     <w:rsid w:val="005A4D61"/>
     <w:rsid w:val="005A540C"/>
     <w:rsid w:val="005A64ED"/>
     <w:rsid w:val="005A69B6"/>
     <w:rsid w:val="005A69F4"/>
     <w:rsid w:val="005A6DD2"/>
-    <w:rsid w:val="005B0F2C"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B1781"/>
     <w:rsid w:val="005B3014"/>
     <w:rsid w:val="005B3C6A"/>
     <w:rsid w:val="005B3D41"/>
     <w:rsid w:val="005B4726"/>
     <w:rsid w:val="005B596D"/>
     <w:rsid w:val="005B6359"/>
     <w:rsid w:val="005B6B0C"/>
     <w:rsid w:val="005B70B4"/>
     <w:rsid w:val="005B75FB"/>
     <w:rsid w:val="005C0097"/>
     <w:rsid w:val="005C0214"/>
     <w:rsid w:val="005C042C"/>
     <w:rsid w:val="005C0AD7"/>
     <w:rsid w:val="005C2C25"/>
     <w:rsid w:val="005C38AD"/>
     <w:rsid w:val="005C3C5C"/>
     <w:rsid w:val="005C4B65"/>
     <w:rsid w:val="005C5176"/>
     <w:rsid w:val="005C51DC"/>
     <w:rsid w:val="005C58C8"/>
     <w:rsid w:val="005C7DCE"/>
     <w:rsid w:val="005D13F6"/>
     <w:rsid w:val="005D188C"/>
     <w:rsid w:val="005D1F29"/>
     <w:rsid w:val="005D1FB2"/>
     <w:rsid w:val="005D32FC"/>
     <w:rsid w:val="005D3880"/>
     <w:rsid w:val="005D4290"/>
     <w:rsid w:val="005D5570"/>
     <w:rsid w:val="005D5F6C"/>
     <w:rsid w:val="005D6BB6"/>
     <w:rsid w:val="005D6F1B"/>
     <w:rsid w:val="005D790C"/>
     <w:rsid w:val="005E0263"/>
     <w:rsid w:val="005E0833"/>
     <w:rsid w:val="005E1AEC"/>
     <w:rsid w:val="005E1F7E"/>
     <w:rsid w:val="005E21E6"/>
-    <w:rsid w:val="005E257C"/>
     <w:rsid w:val="005E2F9C"/>
     <w:rsid w:val="005E37DA"/>
     <w:rsid w:val="005E4984"/>
     <w:rsid w:val="005E4D81"/>
-    <w:rsid w:val="005E4F21"/>
     <w:rsid w:val="005E4F2F"/>
     <w:rsid w:val="005E51D3"/>
     <w:rsid w:val="005E5221"/>
     <w:rsid w:val="005E5826"/>
     <w:rsid w:val="005E71E3"/>
     <w:rsid w:val="005E73B1"/>
     <w:rsid w:val="005E7E3E"/>
     <w:rsid w:val="005E7E6D"/>
     <w:rsid w:val="005F09AB"/>
     <w:rsid w:val="005F0FA1"/>
     <w:rsid w:val="005F0FB7"/>
     <w:rsid w:val="005F1459"/>
     <w:rsid w:val="005F15F1"/>
     <w:rsid w:val="005F1A2B"/>
     <w:rsid w:val="005F217D"/>
     <w:rsid w:val="005F2390"/>
     <w:rsid w:val="005F2463"/>
-    <w:rsid w:val="005F2A6E"/>
     <w:rsid w:val="005F2FB8"/>
     <w:rsid w:val="005F31F2"/>
     <w:rsid w:val="005F3F9D"/>
     <w:rsid w:val="005F650D"/>
     <w:rsid w:val="005F6605"/>
     <w:rsid w:val="005F6686"/>
+    <w:rsid w:val="005F72BC"/>
     <w:rsid w:val="005F7535"/>
     <w:rsid w:val="005F77A9"/>
     <w:rsid w:val="00600734"/>
     <w:rsid w:val="00600BF0"/>
     <w:rsid w:val="006014E8"/>
     <w:rsid w:val="00602716"/>
     <w:rsid w:val="006027B1"/>
     <w:rsid w:val="0060362E"/>
     <w:rsid w:val="0060378F"/>
     <w:rsid w:val="006043AD"/>
     <w:rsid w:val="00604DD4"/>
     <w:rsid w:val="00605006"/>
     <w:rsid w:val="0060509A"/>
     <w:rsid w:val="00605170"/>
     <w:rsid w:val="0060542E"/>
     <w:rsid w:val="00605D5D"/>
     <w:rsid w:val="00605D7A"/>
     <w:rsid w:val="00605E09"/>
     <w:rsid w:val="0060615C"/>
     <w:rsid w:val="00606551"/>
     <w:rsid w:val="00606769"/>
     <w:rsid w:val="0060679E"/>
     <w:rsid w:val="00607C19"/>
     <w:rsid w:val="006107F6"/>
     <w:rsid w:val="0061143B"/>
     <w:rsid w:val="0061237B"/>
     <w:rsid w:val="00612C89"/>
-    <w:rsid w:val="00612E6D"/>
     <w:rsid w:val="00613696"/>
     <w:rsid w:val="00614AFB"/>
     <w:rsid w:val="00614C09"/>
     <w:rsid w:val="0061506C"/>
     <w:rsid w:val="00616D76"/>
     <w:rsid w:val="00617668"/>
     <w:rsid w:val="00617955"/>
     <w:rsid w:val="00617A6B"/>
     <w:rsid w:val="00617E79"/>
     <w:rsid w:val="00620025"/>
     <w:rsid w:val="006206EE"/>
     <w:rsid w:val="00620EC1"/>
     <w:rsid w:val="0062103D"/>
     <w:rsid w:val="00621559"/>
     <w:rsid w:val="00621D3D"/>
     <w:rsid w:val="0062290D"/>
     <w:rsid w:val="006238A6"/>
     <w:rsid w:val="00624866"/>
     <w:rsid w:val="00624CC5"/>
     <w:rsid w:val="00624D71"/>
     <w:rsid w:val="00624DBD"/>
     <w:rsid w:val="00624FF0"/>
     <w:rsid w:val="0062546A"/>
     <w:rsid w:val="00625497"/>
     <w:rsid w:val="00626DA4"/>
     <w:rsid w:val="0062756F"/>
     <w:rsid w:val="00627AE8"/>
     <w:rsid w:val="006303F9"/>
     <w:rsid w:val="00630809"/>
     <w:rsid w:val="00630C54"/>
     <w:rsid w:val="00630FA2"/>
     <w:rsid w:val="00631532"/>
     <w:rsid w:val="00631724"/>
     <w:rsid w:val="0063222D"/>
     <w:rsid w:val="00632A71"/>
     <w:rsid w:val="006331E3"/>
     <w:rsid w:val="006333C1"/>
     <w:rsid w:val="006342D0"/>
     <w:rsid w:val="006351AA"/>
     <w:rsid w:val="00635868"/>
     <w:rsid w:val="006363EE"/>
     <w:rsid w:val="006373EF"/>
     <w:rsid w:val="00637963"/>
-    <w:rsid w:val="00637979"/>
     <w:rsid w:val="00637FA0"/>
     <w:rsid w:val="006414E3"/>
     <w:rsid w:val="006422FE"/>
     <w:rsid w:val="00642EA0"/>
     <w:rsid w:val="006430CD"/>
     <w:rsid w:val="0064317C"/>
     <w:rsid w:val="00644C09"/>
     <w:rsid w:val="00645C80"/>
     <w:rsid w:val="00646865"/>
     <w:rsid w:val="00646A3F"/>
     <w:rsid w:val="00646AB2"/>
     <w:rsid w:val="00647376"/>
     <w:rsid w:val="00647C93"/>
     <w:rsid w:val="00650019"/>
     <w:rsid w:val="00650142"/>
     <w:rsid w:val="006501DC"/>
     <w:rsid w:val="006503DE"/>
     <w:rsid w:val="006509A8"/>
     <w:rsid w:val="00650D7C"/>
     <w:rsid w:val="00650ED2"/>
     <w:rsid w:val="006516E0"/>
     <w:rsid w:val="00651E2B"/>
     <w:rsid w:val="00651E42"/>
     <w:rsid w:val="00652C0E"/>
     <w:rsid w:val="00653E1D"/>
     <w:rsid w:val="00653EE1"/>
     <w:rsid w:val="006544E6"/>
     <w:rsid w:val="006547C6"/>
     <w:rsid w:val="00654880"/>
     <w:rsid w:val="006559D9"/>
     <w:rsid w:val="00656854"/>
     <w:rsid w:val="00657A50"/>
+    <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00661280"/>
     <w:rsid w:val="00661895"/>
     <w:rsid w:val="006623FB"/>
     <w:rsid w:val="0066264A"/>
     <w:rsid w:val="00662731"/>
     <w:rsid w:val="00662B46"/>
-    <w:rsid w:val="00662E0B"/>
     <w:rsid w:val="00663410"/>
     <w:rsid w:val="00664866"/>
     <w:rsid w:val="00664F69"/>
     <w:rsid w:val="00665315"/>
     <w:rsid w:val="006653AC"/>
     <w:rsid w:val="0066598D"/>
     <w:rsid w:val="006666E5"/>
     <w:rsid w:val="00666852"/>
+    <w:rsid w:val="006701E9"/>
     <w:rsid w:val="00670549"/>
     <w:rsid w:val="0067121D"/>
     <w:rsid w:val="00671896"/>
     <w:rsid w:val="006720DA"/>
     <w:rsid w:val="00672832"/>
     <w:rsid w:val="0067350B"/>
     <w:rsid w:val="006735F6"/>
     <w:rsid w:val="006739EE"/>
     <w:rsid w:val="00673F44"/>
     <w:rsid w:val="00676514"/>
     <w:rsid w:val="00677760"/>
     <w:rsid w:val="0068169B"/>
     <w:rsid w:val="00681D4F"/>
     <w:rsid w:val="00682310"/>
     <w:rsid w:val="00682833"/>
     <w:rsid w:val="006829B9"/>
     <w:rsid w:val="006840D5"/>
     <w:rsid w:val="00684DEB"/>
     <w:rsid w:val="006853D1"/>
     <w:rsid w:val="00685D3A"/>
     <w:rsid w:val="0068602F"/>
     <w:rsid w:val="00687C16"/>
     <w:rsid w:val="006906C9"/>
     <w:rsid w:val="006908F7"/>
     <w:rsid w:val="00691206"/>
@@ -10742,661 +9849,633 @@
     <w:rsid w:val="00697260"/>
     <w:rsid w:val="00697511"/>
     <w:rsid w:val="006A0DE9"/>
     <w:rsid w:val="006A15CB"/>
     <w:rsid w:val="006A1ACB"/>
     <w:rsid w:val="006A2425"/>
     <w:rsid w:val="006A27B3"/>
     <w:rsid w:val="006A2F44"/>
     <w:rsid w:val="006A3C87"/>
     <w:rsid w:val="006A3F0D"/>
     <w:rsid w:val="006A4300"/>
     <w:rsid w:val="006A580E"/>
     <w:rsid w:val="006A612B"/>
     <w:rsid w:val="006A6867"/>
     <w:rsid w:val="006A79D0"/>
     <w:rsid w:val="006A7BFF"/>
     <w:rsid w:val="006B1D57"/>
     <w:rsid w:val="006B20A5"/>
     <w:rsid w:val="006B2197"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006B309B"/>
     <w:rsid w:val="006B55D5"/>
     <w:rsid w:val="006B56E7"/>
     <w:rsid w:val="006B6CCA"/>
     <w:rsid w:val="006B7034"/>
+    <w:rsid w:val="006B746D"/>
     <w:rsid w:val="006C0EA7"/>
     <w:rsid w:val="006C0FF8"/>
     <w:rsid w:val="006C107E"/>
-    <w:rsid w:val="006C1103"/>
     <w:rsid w:val="006C1DEA"/>
     <w:rsid w:val="006C2E44"/>
+    <w:rsid w:val="006C4003"/>
     <w:rsid w:val="006C463F"/>
     <w:rsid w:val="006C4A1F"/>
     <w:rsid w:val="006C55A8"/>
     <w:rsid w:val="006C5897"/>
     <w:rsid w:val="006C5CBC"/>
     <w:rsid w:val="006C5CD9"/>
     <w:rsid w:val="006C7138"/>
     <w:rsid w:val="006C79A1"/>
     <w:rsid w:val="006C7C1F"/>
     <w:rsid w:val="006C7EC0"/>
     <w:rsid w:val="006D01DE"/>
     <w:rsid w:val="006D022F"/>
     <w:rsid w:val="006D0809"/>
     <w:rsid w:val="006D0955"/>
     <w:rsid w:val="006D1ECA"/>
     <w:rsid w:val="006D2BE9"/>
     <w:rsid w:val="006D3850"/>
     <w:rsid w:val="006D61BE"/>
     <w:rsid w:val="006D6302"/>
     <w:rsid w:val="006D656E"/>
-    <w:rsid w:val="006D6C03"/>
     <w:rsid w:val="006D75FF"/>
     <w:rsid w:val="006D7F52"/>
     <w:rsid w:val="006E04A1"/>
     <w:rsid w:val="006E0A95"/>
     <w:rsid w:val="006E11D1"/>
     <w:rsid w:val="006E15DD"/>
     <w:rsid w:val="006E18CB"/>
     <w:rsid w:val="006E1A5C"/>
     <w:rsid w:val="006E3181"/>
     <w:rsid w:val="006E4AD4"/>
     <w:rsid w:val="006E5238"/>
     <w:rsid w:val="006E631E"/>
     <w:rsid w:val="006F15D6"/>
     <w:rsid w:val="006F199C"/>
     <w:rsid w:val="006F21B1"/>
     <w:rsid w:val="006F2367"/>
     <w:rsid w:val="006F2411"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F2F7A"/>
     <w:rsid w:val="006F3279"/>
     <w:rsid w:val="006F407F"/>
     <w:rsid w:val="006F424A"/>
     <w:rsid w:val="006F4361"/>
     <w:rsid w:val="006F4418"/>
     <w:rsid w:val="006F4830"/>
     <w:rsid w:val="006F498C"/>
     <w:rsid w:val="006F56E0"/>
     <w:rsid w:val="006F5A2A"/>
     <w:rsid w:val="006F69AA"/>
     <w:rsid w:val="006F6FC4"/>
     <w:rsid w:val="006F717B"/>
     <w:rsid w:val="006F7CA1"/>
     <w:rsid w:val="006F7DAA"/>
     <w:rsid w:val="006F7F84"/>
     <w:rsid w:val="007007F9"/>
     <w:rsid w:val="00700856"/>
     <w:rsid w:val="007014A8"/>
     <w:rsid w:val="00701C10"/>
     <w:rsid w:val="00701D21"/>
     <w:rsid w:val="007022CC"/>
-    <w:rsid w:val="007024CE"/>
     <w:rsid w:val="0070254B"/>
     <w:rsid w:val="00702E0A"/>
     <w:rsid w:val="00703578"/>
-    <w:rsid w:val="00703D0D"/>
     <w:rsid w:val="00704043"/>
     <w:rsid w:val="00704FE4"/>
     <w:rsid w:val="0070540F"/>
     <w:rsid w:val="00707702"/>
     <w:rsid w:val="00710102"/>
     <w:rsid w:val="00710947"/>
-    <w:rsid w:val="0071128A"/>
     <w:rsid w:val="0071129D"/>
     <w:rsid w:val="0071169A"/>
     <w:rsid w:val="00713F98"/>
-    <w:rsid w:val="007147F9"/>
     <w:rsid w:val="00714DA1"/>
     <w:rsid w:val="0071545C"/>
     <w:rsid w:val="00715C2A"/>
     <w:rsid w:val="00715E93"/>
     <w:rsid w:val="007164CE"/>
     <w:rsid w:val="00717005"/>
     <w:rsid w:val="00717034"/>
     <w:rsid w:val="00717A54"/>
     <w:rsid w:val="00717BD3"/>
+    <w:rsid w:val="00717E2E"/>
     <w:rsid w:val="007204C8"/>
     <w:rsid w:val="007205F1"/>
     <w:rsid w:val="00721B63"/>
     <w:rsid w:val="007220C1"/>
     <w:rsid w:val="00722CC4"/>
     <w:rsid w:val="00723134"/>
     <w:rsid w:val="00723192"/>
     <w:rsid w:val="00723ADC"/>
     <w:rsid w:val="007246E9"/>
     <w:rsid w:val="00724D3A"/>
     <w:rsid w:val="00725387"/>
     <w:rsid w:val="0072541A"/>
     <w:rsid w:val="00725460"/>
     <w:rsid w:val="007254AC"/>
     <w:rsid w:val="00726F26"/>
     <w:rsid w:val="00727F2A"/>
-    <w:rsid w:val="00730EEF"/>
+    <w:rsid w:val="00730876"/>
     <w:rsid w:val="00731624"/>
     <w:rsid w:val="007321C5"/>
     <w:rsid w:val="007321DD"/>
     <w:rsid w:val="007329C5"/>
     <w:rsid w:val="00732F39"/>
     <w:rsid w:val="00734061"/>
     <w:rsid w:val="00734D7C"/>
     <w:rsid w:val="00736A42"/>
+    <w:rsid w:val="0073795D"/>
     <w:rsid w:val="00741C0B"/>
     <w:rsid w:val="0074339B"/>
     <w:rsid w:val="007435C6"/>
     <w:rsid w:val="0074482B"/>
     <w:rsid w:val="00745058"/>
     <w:rsid w:val="0074544A"/>
     <w:rsid w:val="007459A6"/>
     <w:rsid w:val="007463F2"/>
     <w:rsid w:val="00747114"/>
     <w:rsid w:val="007474E9"/>
     <w:rsid w:val="00747BEA"/>
+    <w:rsid w:val="0075051B"/>
     <w:rsid w:val="00750EE5"/>
-    <w:rsid w:val="007519DA"/>
     <w:rsid w:val="00751ED1"/>
     <w:rsid w:val="0075275B"/>
+    <w:rsid w:val="00752CD8"/>
     <w:rsid w:val="00752D2D"/>
     <w:rsid w:val="00753297"/>
-    <w:rsid w:val="00753F8D"/>
     <w:rsid w:val="00754023"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="007546E7"/>
     <w:rsid w:val="00754C71"/>
     <w:rsid w:val="00755680"/>
     <w:rsid w:val="00755A0F"/>
     <w:rsid w:val="00755D20"/>
     <w:rsid w:val="0075732E"/>
     <w:rsid w:val="00757B03"/>
     <w:rsid w:val="00757CF6"/>
-    <w:rsid w:val="00757F59"/>
     <w:rsid w:val="0076022F"/>
     <w:rsid w:val="00761539"/>
     <w:rsid w:val="00761824"/>
     <w:rsid w:val="00761989"/>
     <w:rsid w:val="007624F3"/>
     <w:rsid w:val="00762639"/>
-    <w:rsid w:val="00762677"/>
     <w:rsid w:val="00762A8B"/>
-    <w:rsid w:val="007630FB"/>
-    <w:rsid w:val="00763950"/>
     <w:rsid w:val="007642CC"/>
     <w:rsid w:val="0076515B"/>
     <w:rsid w:val="007652B8"/>
     <w:rsid w:val="00765805"/>
     <w:rsid w:val="00765968"/>
     <w:rsid w:val="00767BD4"/>
     <w:rsid w:val="00771B6A"/>
     <w:rsid w:val="00772F1D"/>
     <w:rsid w:val="007735C3"/>
     <w:rsid w:val="00773604"/>
     <w:rsid w:val="0077382F"/>
     <w:rsid w:val="00773F14"/>
     <w:rsid w:val="007746F0"/>
     <w:rsid w:val="00774721"/>
     <w:rsid w:val="007751BF"/>
     <w:rsid w:val="00775A23"/>
     <w:rsid w:val="00775BB8"/>
     <w:rsid w:val="00775ECE"/>
     <w:rsid w:val="0077614E"/>
-    <w:rsid w:val="007762DB"/>
     <w:rsid w:val="00777446"/>
     <w:rsid w:val="007775D1"/>
     <w:rsid w:val="00777A23"/>
+    <w:rsid w:val="00777A76"/>
     <w:rsid w:val="00777E12"/>
     <w:rsid w:val="00780061"/>
     <w:rsid w:val="007800D8"/>
     <w:rsid w:val="00780872"/>
     <w:rsid w:val="00782A34"/>
     <w:rsid w:val="00783DFD"/>
     <w:rsid w:val="00784DD2"/>
     <w:rsid w:val="00784F0F"/>
     <w:rsid w:val="007852A7"/>
     <w:rsid w:val="0078557D"/>
+    <w:rsid w:val="00785E04"/>
     <w:rsid w:val="00785FFA"/>
     <w:rsid w:val="0078600C"/>
     <w:rsid w:val="00786449"/>
-    <w:rsid w:val="007877DB"/>
     <w:rsid w:val="00787D36"/>
     <w:rsid w:val="00791835"/>
-    <w:rsid w:val="00791894"/>
     <w:rsid w:val="00791C51"/>
     <w:rsid w:val="00792436"/>
     <w:rsid w:val="007925FD"/>
     <w:rsid w:val="00792B59"/>
     <w:rsid w:val="00793485"/>
     <w:rsid w:val="007934BE"/>
     <w:rsid w:val="00793768"/>
     <w:rsid w:val="00793F67"/>
     <w:rsid w:val="007952C3"/>
     <w:rsid w:val="00795B8B"/>
     <w:rsid w:val="007960E8"/>
     <w:rsid w:val="007A0097"/>
     <w:rsid w:val="007A00D0"/>
     <w:rsid w:val="007A0EEB"/>
     <w:rsid w:val="007A269E"/>
     <w:rsid w:val="007A2779"/>
     <w:rsid w:val="007A2E2A"/>
     <w:rsid w:val="007A3886"/>
     <w:rsid w:val="007A3E32"/>
     <w:rsid w:val="007A412F"/>
     <w:rsid w:val="007A41AF"/>
     <w:rsid w:val="007A4FCE"/>
     <w:rsid w:val="007A5568"/>
     <w:rsid w:val="007A5799"/>
     <w:rsid w:val="007A5EF6"/>
+    <w:rsid w:val="007A71E1"/>
     <w:rsid w:val="007A73A3"/>
     <w:rsid w:val="007B0669"/>
     <w:rsid w:val="007B0BD8"/>
     <w:rsid w:val="007B19E7"/>
     <w:rsid w:val="007B1D13"/>
     <w:rsid w:val="007B20CC"/>
     <w:rsid w:val="007B22C9"/>
     <w:rsid w:val="007B2B23"/>
     <w:rsid w:val="007B3953"/>
     <w:rsid w:val="007B3FE5"/>
     <w:rsid w:val="007B47EA"/>
     <w:rsid w:val="007B5005"/>
     <w:rsid w:val="007C0344"/>
     <w:rsid w:val="007C079F"/>
     <w:rsid w:val="007C0B7B"/>
     <w:rsid w:val="007C0FA4"/>
     <w:rsid w:val="007C1515"/>
     <w:rsid w:val="007C17EC"/>
     <w:rsid w:val="007C247A"/>
     <w:rsid w:val="007C2558"/>
     <w:rsid w:val="007C2B8F"/>
     <w:rsid w:val="007C3520"/>
     <w:rsid w:val="007C36FE"/>
     <w:rsid w:val="007C376D"/>
     <w:rsid w:val="007C37C1"/>
     <w:rsid w:val="007C5908"/>
     <w:rsid w:val="007C6114"/>
     <w:rsid w:val="007C6F87"/>
     <w:rsid w:val="007C7BA7"/>
     <w:rsid w:val="007D0825"/>
-    <w:rsid w:val="007D0F0F"/>
     <w:rsid w:val="007D1E2E"/>
     <w:rsid w:val="007D282D"/>
     <w:rsid w:val="007D2E8A"/>
     <w:rsid w:val="007D3254"/>
-    <w:rsid w:val="007D3C52"/>
     <w:rsid w:val="007D4ACE"/>
     <w:rsid w:val="007D4F7C"/>
     <w:rsid w:val="007D5FF2"/>
     <w:rsid w:val="007D6199"/>
     <w:rsid w:val="007D6BAA"/>
-    <w:rsid w:val="007E0055"/>
     <w:rsid w:val="007E0B43"/>
     <w:rsid w:val="007E1C36"/>
     <w:rsid w:val="007E4357"/>
     <w:rsid w:val="007E43B2"/>
     <w:rsid w:val="007E4AB0"/>
     <w:rsid w:val="007E4DA0"/>
     <w:rsid w:val="007E4FE6"/>
     <w:rsid w:val="007E582D"/>
     <w:rsid w:val="007E5ECE"/>
     <w:rsid w:val="007E6D7B"/>
     <w:rsid w:val="007E7EA4"/>
     <w:rsid w:val="007E7EE4"/>
     <w:rsid w:val="007F0377"/>
     <w:rsid w:val="007F0681"/>
     <w:rsid w:val="007F1013"/>
     <w:rsid w:val="007F1CC6"/>
     <w:rsid w:val="007F1FD1"/>
     <w:rsid w:val="007F2426"/>
     <w:rsid w:val="007F3855"/>
-    <w:rsid w:val="007F4042"/>
     <w:rsid w:val="007F40DA"/>
     <w:rsid w:val="007F434E"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="007F5A5A"/>
     <w:rsid w:val="007F5DAB"/>
     <w:rsid w:val="007F5DD9"/>
     <w:rsid w:val="007F7301"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00801A3C"/>
-    <w:rsid w:val="0080266B"/>
     <w:rsid w:val="00802C77"/>
     <w:rsid w:val="00804DE9"/>
-    <w:rsid w:val="0080502A"/>
     <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008060BD"/>
     <w:rsid w:val="00806AA0"/>
-    <w:rsid w:val="00806D77"/>
-    <w:rsid w:val="00807A23"/>
     <w:rsid w:val="00807CD5"/>
     <w:rsid w:val="00807F57"/>
     <w:rsid w:val="0081015F"/>
+    <w:rsid w:val="00810DCB"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
     <w:rsid w:val="00813545"/>
     <w:rsid w:val="00813F82"/>
     <w:rsid w:val="008144F3"/>
     <w:rsid w:val="00814DB6"/>
     <w:rsid w:val="00816446"/>
     <w:rsid w:val="00816B45"/>
     <w:rsid w:val="00817E70"/>
     <w:rsid w:val="0082160D"/>
     <w:rsid w:val="00821648"/>
     <w:rsid w:val="008220D9"/>
     <w:rsid w:val="008222F3"/>
     <w:rsid w:val="00822D79"/>
     <w:rsid w:val="00822E6C"/>
     <w:rsid w:val="008231A5"/>
     <w:rsid w:val="0082399C"/>
     <w:rsid w:val="00823D60"/>
     <w:rsid w:val="008242A8"/>
     <w:rsid w:val="00824C59"/>
     <w:rsid w:val="00824CA3"/>
     <w:rsid w:val="00824DDE"/>
     <w:rsid w:val="00826550"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="00827920"/>
     <w:rsid w:val="00827A85"/>
     <w:rsid w:val="00827B8B"/>
     <w:rsid w:val="00827C60"/>
     <w:rsid w:val="008307B1"/>
     <w:rsid w:val="008308D8"/>
     <w:rsid w:val="00830EF1"/>
     <w:rsid w:val="008318DA"/>
+    <w:rsid w:val="0083209B"/>
     <w:rsid w:val="0083217C"/>
+    <w:rsid w:val="0083322E"/>
     <w:rsid w:val="008332E2"/>
     <w:rsid w:val="00833502"/>
     <w:rsid w:val="008335A6"/>
     <w:rsid w:val="00833ACF"/>
     <w:rsid w:val="00833EF5"/>
     <w:rsid w:val="00833FF7"/>
     <w:rsid w:val="008354EA"/>
     <w:rsid w:val="00836CEF"/>
+    <w:rsid w:val="008406BF"/>
     <w:rsid w:val="008406CD"/>
     <w:rsid w:val="00840C47"/>
-    <w:rsid w:val="00841157"/>
     <w:rsid w:val="00841744"/>
     <w:rsid w:val="00841B96"/>
     <w:rsid w:val="008434AE"/>
     <w:rsid w:val="00843BDA"/>
     <w:rsid w:val="00843E95"/>
     <w:rsid w:val="0084476D"/>
     <w:rsid w:val="0084491A"/>
     <w:rsid w:val="0084536D"/>
     <w:rsid w:val="00845384"/>
     <w:rsid w:val="00845BE7"/>
     <w:rsid w:val="00845DAC"/>
     <w:rsid w:val="00846142"/>
     <w:rsid w:val="00846454"/>
     <w:rsid w:val="0084647F"/>
     <w:rsid w:val="00846B42"/>
     <w:rsid w:val="00846D37"/>
     <w:rsid w:val="00847381"/>
     <w:rsid w:val="00847705"/>
     <w:rsid w:val="00847CA6"/>
     <w:rsid w:val="008501A5"/>
     <w:rsid w:val="008504C4"/>
     <w:rsid w:val="008515EB"/>
     <w:rsid w:val="00852997"/>
     <w:rsid w:val="00852AC9"/>
     <w:rsid w:val="00854941"/>
     <w:rsid w:val="00854E83"/>
     <w:rsid w:val="008568C1"/>
     <w:rsid w:val="00856914"/>
     <w:rsid w:val="00856D18"/>
     <w:rsid w:val="00857220"/>
     <w:rsid w:val="00860399"/>
     <w:rsid w:val="00861E4F"/>
     <w:rsid w:val="008627D9"/>
     <w:rsid w:val="00862F48"/>
     <w:rsid w:val="00863F7E"/>
-    <w:rsid w:val="00864449"/>
     <w:rsid w:val="008659C1"/>
     <w:rsid w:val="00870D88"/>
     <w:rsid w:val="0087109D"/>
     <w:rsid w:val="008716C8"/>
+    <w:rsid w:val="00871895"/>
     <w:rsid w:val="00871C43"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="00872070"/>
     <w:rsid w:val="008745BF"/>
     <w:rsid w:val="00874AA0"/>
     <w:rsid w:val="00874D8D"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875324"/>
     <w:rsid w:val="008757EE"/>
     <w:rsid w:val="00875A7E"/>
     <w:rsid w:val="00876603"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00876BB5"/>
     <w:rsid w:val="0088072C"/>
-    <w:rsid w:val="00880F7A"/>
     <w:rsid w:val="00882A15"/>
     <w:rsid w:val="00882D4F"/>
     <w:rsid w:val="00884B5A"/>
     <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A5148"/>
     <w:rsid w:val="008A7746"/>
     <w:rsid w:val="008A7A5D"/>
     <w:rsid w:val="008B039C"/>
     <w:rsid w:val="008B0F24"/>
     <w:rsid w:val="008B297E"/>
     <w:rsid w:val="008B2DAC"/>
     <w:rsid w:val="008B2EB7"/>
     <w:rsid w:val="008B2ECB"/>
     <w:rsid w:val="008B3CBC"/>
     <w:rsid w:val="008B4365"/>
     <w:rsid w:val="008B480D"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B6A2B"/>
     <w:rsid w:val="008B7409"/>
     <w:rsid w:val="008B7AFF"/>
     <w:rsid w:val="008B7DFC"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C1B16"/>
     <w:rsid w:val="008C1F19"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4F6D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C5C88"/>
-    <w:rsid w:val="008C5EBD"/>
     <w:rsid w:val="008C7EB2"/>
     <w:rsid w:val="008D0426"/>
     <w:rsid w:val="008D0C21"/>
-    <w:rsid w:val="008D0D0D"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
     <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D250A"/>
     <w:rsid w:val="008D34EA"/>
     <w:rsid w:val="008D47BA"/>
     <w:rsid w:val="008D51CA"/>
     <w:rsid w:val="008D59B0"/>
     <w:rsid w:val="008D645C"/>
     <w:rsid w:val="008D6634"/>
     <w:rsid w:val="008D6DF2"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E036E"/>
     <w:rsid w:val="008E0388"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008E07B1"/>
-    <w:rsid w:val="008E0A63"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="008E3031"/>
     <w:rsid w:val="008E3217"/>
     <w:rsid w:val="008E3794"/>
     <w:rsid w:val="008E3B37"/>
     <w:rsid w:val="008E4674"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E4AD2"/>
     <w:rsid w:val="008E4D26"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E5720"/>
     <w:rsid w:val="008E5F6E"/>
     <w:rsid w:val="008E6639"/>
     <w:rsid w:val="008E70FE"/>
     <w:rsid w:val="008E7487"/>
     <w:rsid w:val="008F127A"/>
     <w:rsid w:val="008F26C4"/>
     <w:rsid w:val="008F282D"/>
     <w:rsid w:val="008F29C7"/>
     <w:rsid w:val="008F307B"/>
     <w:rsid w:val="008F30E7"/>
     <w:rsid w:val="008F36A2"/>
     <w:rsid w:val="008F465B"/>
     <w:rsid w:val="008F46B7"/>
     <w:rsid w:val="008F4DEF"/>
     <w:rsid w:val="008F5366"/>
     <w:rsid w:val="008F53BC"/>
     <w:rsid w:val="008F5845"/>
     <w:rsid w:val="008F5887"/>
     <w:rsid w:val="008F5A00"/>
     <w:rsid w:val="008F6089"/>
     <w:rsid w:val="008F6212"/>
-    <w:rsid w:val="008F6A6C"/>
     <w:rsid w:val="008F717B"/>
     <w:rsid w:val="008F7657"/>
     <w:rsid w:val="008F7C34"/>
     <w:rsid w:val="008F7CD6"/>
     <w:rsid w:val="008F7DED"/>
     <w:rsid w:val="008F7E55"/>
-    <w:rsid w:val="008F7FE8"/>
     <w:rsid w:val="009007DC"/>
     <w:rsid w:val="00900A1D"/>
     <w:rsid w:val="00900EEC"/>
     <w:rsid w:val="00901441"/>
     <w:rsid w:val="00901AF5"/>
     <w:rsid w:val="00902492"/>
-    <w:rsid w:val="00902641"/>
     <w:rsid w:val="00902EBC"/>
     <w:rsid w:val="0090378B"/>
     <w:rsid w:val="00903BBD"/>
     <w:rsid w:val="0090448F"/>
     <w:rsid w:val="009045C5"/>
     <w:rsid w:val="00904713"/>
     <w:rsid w:val="009048F1"/>
     <w:rsid w:val="00904ACD"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00906B21"/>
     <w:rsid w:val="00907B21"/>
     <w:rsid w:val="009103A1"/>
     <w:rsid w:val="00910F29"/>
-    <w:rsid w:val="00911794"/>
     <w:rsid w:val="009122A6"/>
     <w:rsid w:val="00912316"/>
     <w:rsid w:val="0091255B"/>
     <w:rsid w:val="009128AD"/>
     <w:rsid w:val="0091340D"/>
     <w:rsid w:val="00915405"/>
     <w:rsid w:val="009158E3"/>
     <w:rsid w:val="00915C56"/>
     <w:rsid w:val="00916586"/>
     <w:rsid w:val="00916B82"/>
     <w:rsid w:val="00916D02"/>
     <w:rsid w:val="00917EF7"/>
     <w:rsid w:val="0092026D"/>
     <w:rsid w:val="009204BA"/>
     <w:rsid w:val="00920771"/>
     <w:rsid w:val="00921132"/>
     <w:rsid w:val="00921EB8"/>
-    <w:rsid w:val="00922655"/>
     <w:rsid w:val="009226B2"/>
     <w:rsid w:val="00922949"/>
     <w:rsid w:val="00922D6D"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923F71"/>
     <w:rsid w:val="00924147"/>
     <w:rsid w:val="00924FFE"/>
     <w:rsid w:val="0092558A"/>
-    <w:rsid w:val="00926239"/>
     <w:rsid w:val="009267D5"/>
     <w:rsid w:val="00926BAF"/>
     <w:rsid w:val="009273DA"/>
     <w:rsid w:val="009277E5"/>
     <w:rsid w:val="00927EE1"/>
     <w:rsid w:val="00930324"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932099"/>
     <w:rsid w:val="009323E2"/>
     <w:rsid w:val="009328C5"/>
     <w:rsid w:val="00933EB2"/>
     <w:rsid w:val="009353CE"/>
     <w:rsid w:val="009354C7"/>
     <w:rsid w:val="009365BC"/>
     <w:rsid w:val="00936953"/>
-    <w:rsid w:val="00936A1D"/>
     <w:rsid w:val="00937F75"/>
     <w:rsid w:val="009419E7"/>
     <w:rsid w:val="00942DCC"/>
     <w:rsid w:val="00942ED7"/>
     <w:rsid w:val="0094570A"/>
     <w:rsid w:val="009465ED"/>
     <w:rsid w:val="00946745"/>
     <w:rsid w:val="009468ED"/>
     <w:rsid w:val="00947AF2"/>
     <w:rsid w:val="00947C43"/>
     <w:rsid w:val="00947EB3"/>
-    <w:rsid w:val="00950392"/>
     <w:rsid w:val="00950791"/>
-    <w:rsid w:val="00950871"/>
     <w:rsid w:val="009516BA"/>
     <w:rsid w:val="00951830"/>
-    <w:rsid w:val="00951FD3"/>
     <w:rsid w:val="0095232C"/>
     <w:rsid w:val="009526CF"/>
     <w:rsid w:val="009529C4"/>
     <w:rsid w:val="00952A20"/>
     <w:rsid w:val="00953B85"/>
     <w:rsid w:val="009541D6"/>
-    <w:rsid w:val="00954458"/>
     <w:rsid w:val="00954AC6"/>
     <w:rsid w:val="00954F39"/>
     <w:rsid w:val="00955B81"/>
     <w:rsid w:val="00955CA7"/>
     <w:rsid w:val="0095617E"/>
-    <w:rsid w:val="009561E5"/>
-    <w:rsid w:val="0095676F"/>
     <w:rsid w:val="00957243"/>
     <w:rsid w:val="00957C70"/>
     <w:rsid w:val="009606BE"/>
     <w:rsid w:val="00960A37"/>
     <w:rsid w:val="00961B18"/>
     <w:rsid w:val="00963278"/>
     <w:rsid w:val="009635AC"/>
     <w:rsid w:val="00965525"/>
     <w:rsid w:val="00965542"/>
     <w:rsid w:val="00965B26"/>
     <w:rsid w:val="0096644F"/>
     <w:rsid w:val="009671D0"/>
     <w:rsid w:val="00967746"/>
     <w:rsid w:val="00970012"/>
     <w:rsid w:val="00970BE4"/>
     <w:rsid w:val="00971616"/>
     <w:rsid w:val="00974F65"/>
     <w:rsid w:val="00975E5F"/>
     <w:rsid w:val="00976156"/>
     <w:rsid w:val="00976B07"/>
     <w:rsid w:val="00977152"/>
     <w:rsid w:val="009773A8"/>
     <w:rsid w:val="00977876"/>
     <w:rsid w:val="00977CD1"/>
     <w:rsid w:val="009805AC"/>
@@ -11406,474 +10485,458 @@
     <w:rsid w:val="00984198"/>
     <w:rsid w:val="00984BCD"/>
     <w:rsid w:val="00985841"/>
     <w:rsid w:val="00985931"/>
     <w:rsid w:val="00985D26"/>
     <w:rsid w:val="00985DF0"/>
     <w:rsid w:val="00986565"/>
     <w:rsid w:val="00986BFE"/>
     <w:rsid w:val="009872AF"/>
     <w:rsid w:val="0098739E"/>
     <w:rsid w:val="00990CA9"/>
     <w:rsid w:val="009912F7"/>
     <w:rsid w:val="00991721"/>
     <w:rsid w:val="009920F7"/>
     <w:rsid w:val="00992798"/>
     <w:rsid w:val="00992910"/>
     <w:rsid w:val="00993A8E"/>
     <w:rsid w:val="00994913"/>
     <w:rsid w:val="00995768"/>
     <w:rsid w:val="009958E8"/>
     <w:rsid w:val="00995959"/>
     <w:rsid w:val="00995983"/>
     <w:rsid w:val="00995FCC"/>
     <w:rsid w:val="00996B24"/>
     <w:rsid w:val="00996D10"/>
-    <w:rsid w:val="00997623"/>
     <w:rsid w:val="009978B5"/>
     <w:rsid w:val="00997CF4"/>
     <w:rsid w:val="009A010F"/>
     <w:rsid w:val="009A1066"/>
+    <w:rsid w:val="009A1B76"/>
     <w:rsid w:val="009A2109"/>
     <w:rsid w:val="009A305E"/>
     <w:rsid w:val="009A3CF0"/>
     <w:rsid w:val="009A5065"/>
     <w:rsid w:val="009A5433"/>
     <w:rsid w:val="009A7A28"/>
     <w:rsid w:val="009A7EB5"/>
-    <w:rsid w:val="009B00B4"/>
     <w:rsid w:val="009B08AD"/>
     <w:rsid w:val="009B22D6"/>
     <w:rsid w:val="009B264E"/>
     <w:rsid w:val="009B4919"/>
     <w:rsid w:val="009B5084"/>
     <w:rsid w:val="009B5689"/>
     <w:rsid w:val="009B7018"/>
     <w:rsid w:val="009B76BE"/>
     <w:rsid w:val="009B7953"/>
     <w:rsid w:val="009C0A37"/>
     <w:rsid w:val="009C1466"/>
     <w:rsid w:val="009C295A"/>
     <w:rsid w:val="009C2DF2"/>
     <w:rsid w:val="009C318F"/>
     <w:rsid w:val="009C36D5"/>
     <w:rsid w:val="009C3C10"/>
-    <w:rsid w:val="009C427F"/>
     <w:rsid w:val="009C4529"/>
     <w:rsid w:val="009C4A1F"/>
     <w:rsid w:val="009C4FA0"/>
     <w:rsid w:val="009C6B08"/>
     <w:rsid w:val="009C7B66"/>
     <w:rsid w:val="009C7D89"/>
     <w:rsid w:val="009D030C"/>
     <w:rsid w:val="009D0850"/>
     <w:rsid w:val="009D0AE1"/>
     <w:rsid w:val="009D1A9A"/>
     <w:rsid w:val="009D3B78"/>
     <w:rsid w:val="009D3CF5"/>
     <w:rsid w:val="009D3DF1"/>
     <w:rsid w:val="009D47D3"/>
     <w:rsid w:val="009D4EC9"/>
     <w:rsid w:val="009D507B"/>
     <w:rsid w:val="009D7167"/>
     <w:rsid w:val="009D7297"/>
     <w:rsid w:val="009D745E"/>
     <w:rsid w:val="009D7625"/>
     <w:rsid w:val="009E003C"/>
     <w:rsid w:val="009E0261"/>
+    <w:rsid w:val="009E02FA"/>
     <w:rsid w:val="009E10C1"/>
     <w:rsid w:val="009E2504"/>
     <w:rsid w:val="009E2947"/>
     <w:rsid w:val="009E3328"/>
     <w:rsid w:val="009E3718"/>
     <w:rsid w:val="009E3D54"/>
     <w:rsid w:val="009E3DBE"/>
     <w:rsid w:val="009E434C"/>
     <w:rsid w:val="009E4454"/>
     <w:rsid w:val="009E4A22"/>
     <w:rsid w:val="009E4B70"/>
     <w:rsid w:val="009E533F"/>
     <w:rsid w:val="009E72E7"/>
     <w:rsid w:val="009E7B75"/>
     <w:rsid w:val="009F01D0"/>
     <w:rsid w:val="009F0287"/>
-    <w:rsid w:val="009F0511"/>
     <w:rsid w:val="009F07E6"/>
     <w:rsid w:val="009F08D9"/>
     <w:rsid w:val="009F160B"/>
     <w:rsid w:val="009F17FA"/>
-    <w:rsid w:val="009F1D02"/>
     <w:rsid w:val="009F1E25"/>
     <w:rsid w:val="009F3566"/>
     <w:rsid w:val="009F3AE6"/>
     <w:rsid w:val="009F44CB"/>
     <w:rsid w:val="009F476C"/>
     <w:rsid w:val="009F556D"/>
-    <w:rsid w:val="009F57BA"/>
     <w:rsid w:val="009F6B18"/>
     <w:rsid w:val="009F6C6A"/>
     <w:rsid w:val="00A000A0"/>
     <w:rsid w:val="00A00A8A"/>
     <w:rsid w:val="00A01345"/>
     <w:rsid w:val="00A02319"/>
     <w:rsid w:val="00A034DD"/>
     <w:rsid w:val="00A03593"/>
     <w:rsid w:val="00A03DE7"/>
     <w:rsid w:val="00A04E07"/>
     <w:rsid w:val="00A062B2"/>
     <w:rsid w:val="00A0653B"/>
     <w:rsid w:val="00A06AC9"/>
     <w:rsid w:val="00A06BAC"/>
     <w:rsid w:val="00A07435"/>
     <w:rsid w:val="00A07467"/>
     <w:rsid w:val="00A07E8C"/>
     <w:rsid w:val="00A10121"/>
     <w:rsid w:val="00A11189"/>
     <w:rsid w:val="00A11232"/>
     <w:rsid w:val="00A11CB8"/>
     <w:rsid w:val="00A12140"/>
     <w:rsid w:val="00A12232"/>
-    <w:rsid w:val="00A128E4"/>
     <w:rsid w:val="00A14162"/>
     <w:rsid w:val="00A142C3"/>
     <w:rsid w:val="00A1603E"/>
     <w:rsid w:val="00A163B1"/>
     <w:rsid w:val="00A163B4"/>
     <w:rsid w:val="00A20157"/>
     <w:rsid w:val="00A21A4F"/>
     <w:rsid w:val="00A21DE9"/>
     <w:rsid w:val="00A229C5"/>
     <w:rsid w:val="00A22D0F"/>
     <w:rsid w:val="00A236DD"/>
     <w:rsid w:val="00A24790"/>
+    <w:rsid w:val="00A24DF7"/>
     <w:rsid w:val="00A24EA9"/>
     <w:rsid w:val="00A2592F"/>
     <w:rsid w:val="00A26398"/>
     <w:rsid w:val="00A279AC"/>
     <w:rsid w:val="00A306A5"/>
     <w:rsid w:val="00A308DB"/>
     <w:rsid w:val="00A31D47"/>
     <w:rsid w:val="00A323A1"/>
     <w:rsid w:val="00A33176"/>
     <w:rsid w:val="00A3491A"/>
     <w:rsid w:val="00A35530"/>
     <w:rsid w:val="00A365EE"/>
     <w:rsid w:val="00A36ACC"/>
     <w:rsid w:val="00A37038"/>
     <w:rsid w:val="00A373E3"/>
     <w:rsid w:val="00A41396"/>
     <w:rsid w:val="00A418DB"/>
     <w:rsid w:val="00A41CFA"/>
     <w:rsid w:val="00A45D00"/>
     <w:rsid w:val="00A45E29"/>
     <w:rsid w:val="00A4789F"/>
+    <w:rsid w:val="00A47BDE"/>
     <w:rsid w:val="00A50083"/>
     <w:rsid w:val="00A502C6"/>
     <w:rsid w:val="00A50922"/>
     <w:rsid w:val="00A520AB"/>
     <w:rsid w:val="00A521F4"/>
     <w:rsid w:val="00A52572"/>
     <w:rsid w:val="00A538AD"/>
     <w:rsid w:val="00A54994"/>
     <w:rsid w:val="00A54E3B"/>
     <w:rsid w:val="00A5565A"/>
     <w:rsid w:val="00A563AD"/>
     <w:rsid w:val="00A5692D"/>
     <w:rsid w:val="00A56D7E"/>
-    <w:rsid w:val="00A571AE"/>
     <w:rsid w:val="00A60B4F"/>
     <w:rsid w:val="00A60E63"/>
-    <w:rsid w:val="00A615DA"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
     <w:rsid w:val="00A91171"/>
     <w:rsid w:val="00A91210"/>
     <w:rsid w:val="00A91271"/>
     <w:rsid w:val="00A919CC"/>
     <w:rsid w:val="00A926AF"/>
     <w:rsid w:val="00A93274"/>
-    <w:rsid w:val="00A9359D"/>
     <w:rsid w:val="00A93A4C"/>
     <w:rsid w:val="00A93CF5"/>
     <w:rsid w:val="00A944DF"/>
+    <w:rsid w:val="00A96C63"/>
     <w:rsid w:val="00A9710E"/>
     <w:rsid w:val="00A974D8"/>
-    <w:rsid w:val="00A976E0"/>
     <w:rsid w:val="00AA0360"/>
     <w:rsid w:val="00AA1796"/>
     <w:rsid w:val="00AA2115"/>
     <w:rsid w:val="00AA2165"/>
     <w:rsid w:val="00AA363B"/>
     <w:rsid w:val="00AA4033"/>
     <w:rsid w:val="00AA44F7"/>
     <w:rsid w:val="00AA4A36"/>
     <w:rsid w:val="00AA50C0"/>
     <w:rsid w:val="00AA5A9D"/>
     <w:rsid w:val="00AA60AB"/>
     <w:rsid w:val="00AA76B1"/>
     <w:rsid w:val="00AA77B1"/>
     <w:rsid w:val="00AB08E1"/>
     <w:rsid w:val="00AB1CD7"/>
     <w:rsid w:val="00AB232F"/>
     <w:rsid w:val="00AB4479"/>
     <w:rsid w:val="00AB468D"/>
     <w:rsid w:val="00AB47AE"/>
     <w:rsid w:val="00AB55E4"/>
     <w:rsid w:val="00AB5652"/>
-    <w:rsid w:val="00AB57A6"/>
     <w:rsid w:val="00AB6954"/>
+    <w:rsid w:val="00AB6AB1"/>
     <w:rsid w:val="00AB77A7"/>
     <w:rsid w:val="00AB781F"/>
     <w:rsid w:val="00AB7E3A"/>
     <w:rsid w:val="00AC0964"/>
     <w:rsid w:val="00AC0FD1"/>
     <w:rsid w:val="00AC1887"/>
     <w:rsid w:val="00AC20C3"/>
     <w:rsid w:val="00AC24FD"/>
     <w:rsid w:val="00AC278F"/>
     <w:rsid w:val="00AC2816"/>
     <w:rsid w:val="00AC3010"/>
-    <w:rsid w:val="00AC35E1"/>
     <w:rsid w:val="00AC3C7D"/>
     <w:rsid w:val="00AC3D61"/>
     <w:rsid w:val="00AC43D4"/>
     <w:rsid w:val="00AC451C"/>
     <w:rsid w:val="00AC5243"/>
     <w:rsid w:val="00AC5D04"/>
     <w:rsid w:val="00AC67D2"/>
     <w:rsid w:val="00AC7D08"/>
     <w:rsid w:val="00AC7D51"/>
     <w:rsid w:val="00AD0D2F"/>
     <w:rsid w:val="00AD0F1B"/>
     <w:rsid w:val="00AD2D01"/>
     <w:rsid w:val="00AD2F4F"/>
     <w:rsid w:val="00AD30E3"/>
     <w:rsid w:val="00AD327F"/>
-    <w:rsid w:val="00AD3700"/>
     <w:rsid w:val="00AD4090"/>
     <w:rsid w:val="00AD45AC"/>
     <w:rsid w:val="00AD53AF"/>
     <w:rsid w:val="00AD57AC"/>
     <w:rsid w:val="00AD5873"/>
     <w:rsid w:val="00AD7006"/>
     <w:rsid w:val="00AE02A8"/>
-    <w:rsid w:val="00AE08C3"/>
     <w:rsid w:val="00AE1442"/>
-    <w:rsid w:val="00AE17CE"/>
     <w:rsid w:val="00AE2294"/>
     <w:rsid w:val="00AE3291"/>
     <w:rsid w:val="00AE37E8"/>
     <w:rsid w:val="00AE3F97"/>
     <w:rsid w:val="00AE46AC"/>
     <w:rsid w:val="00AE585C"/>
-    <w:rsid w:val="00AE5897"/>
     <w:rsid w:val="00AE6109"/>
     <w:rsid w:val="00AE637A"/>
     <w:rsid w:val="00AE76F0"/>
     <w:rsid w:val="00AE77AE"/>
     <w:rsid w:val="00AE793A"/>
     <w:rsid w:val="00AF21AF"/>
-    <w:rsid w:val="00AF21F4"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rsid w:val="00AF373A"/>
     <w:rsid w:val="00AF3FDF"/>
     <w:rsid w:val="00AF408C"/>
     <w:rsid w:val="00AF4465"/>
     <w:rsid w:val="00AF4A0E"/>
     <w:rsid w:val="00AF6BAD"/>
     <w:rsid w:val="00AF6F3D"/>
     <w:rsid w:val="00AF7A58"/>
     <w:rsid w:val="00AF7CB3"/>
     <w:rsid w:val="00B0006F"/>
     <w:rsid w:val="00B000BC"/>
     <w:rsid w:val="00B0039D"/>
     <w:rsid w:val="00B01C9A"/>
     <w:rsid w:val="00B024C8"/>
     <w:rsid w:val="00B02534"/>
     <w:rsid w:val="00B025DB"/>
     <w:rsid w:val="00B02EDD"/>
     <w:rsid w:val="00B03458"/>
-    <w:rsid w:val="00B03525"/>
     <w:rsid w:val="00B03D6F"/>
     <w:rsid w:val="00B04459"/>
-    <w:rsid w:val="00B04852"/>
     <w:rsid w:val="00B0570E"/>
     <w:rsid w:val="00B06701"/>
     <w:rsid w:val="00B06A00"/>
     <w:rsid w:val="00B06CC4"/>
     <w:rsid w:val="00B07084"/>
     <w:rsid w:val="00B10A55"/>
     <w:rsid w:val="00B10ECA"/>
     <w:rsid w:val="00B10F58"/>
     <w:rsid w:val="00B11671"/>
     <w:rsid w:val="00B13B24"/>
     <w:rsid w:val="00B14148"/>
     <w:rsid w:val="00B14470"/>
-    <w:rsid w:val="00B1461B"/>
     <w:rsid w:val="00B1471A"/>
     <w:rsid w:val="00B14DB7"/>
-    <w:rsid w:val="00B15F59"/>
+    <w:rsid w:val="00B15AF1"/>
     <w:rsid w:val="00B16986"/>
     <w:rsid w:val="00B16A59"/>
     <w:rsid w:val="00B16A5F"/>
     <w:rsid w:val="00B16C05"/>
     <w:rsid w:val="00B1742F"/>
     <w:rsid w:val="00B20D81"/>
     <w:rsid w:val="00B20FFB"/>
+    <w:rsid w:val="00B215BB"/>
     <w:rsid w:val="00B21C1C"/>
     <w:rsid w:val="00B22C86"/>
     <w:rsid w:val="00B2397E"/>
     <w:rsid w:val="00B254E9"/>
     <w:rsid w:val="00B25F63"/>
     <w:rsid w:val="00B301E7"/>
     <w:rsid w:val="00B307E8"/>
     <w:rsid w:val="00B3146E"/>
     <w:rsid w:val="00B32CA2"/>
     <w:rsid w:val="00B32CCB"/>
     <w:rsid w:val="00B34280"/>
     <w:rsid w:val="00B34693"/>
     <w:rsid w:val="00B34897"/>
     <w:rsid w:val="00B35131"/>
     <w:rsid w:val="00B351AD"/>
     <w:rsid w:val="00B35912"/>
     <w:rsid w:val="00B3632D"/>
     <w:rsid w:val="00B37763"/>
     <w:rsid w:val="00B40FB1"/>
     <w:rsid w:val="00B417B6"/>
     <w:rsid w:val="00B42552"/>
     <w:rsid w:val="00B4271B"/>
     <w:rsid w:val="00B4343B"/>
     <w:rsid w:val="00B43B4D"/>
     <w:rsid w:val="00B4560D"/>
     <w:rsid w:val="00B45689"/>
     <w:rsid w:val="00B46D6D"/>
     <w:rsid w:val="00B46E13"/>
     <w:rsid w:val="00B472D9"/>
     <w:rsid w:val="00B47F08"/>
     <w:rsid w:val="00B509B5"/>
     <w:rsid w:val="00B50A24"/>
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
     <w:rsid w:val="00B631CA"/>
-    <w:rsid w:val="00B641EB"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
-    <w:rsid w:val="00B6685A"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
-    <w:rsid w:val="00B75C8F"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
+    <w:rsid w:val="00B84A0E"/>
     <w:rsid w:val="00B8513D"/>
     <w:rsid w:val="00B86498"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B87F8E"/>
     <w:rsid w:val="00B908CD"/>
     <w:rsid w:val="00B90E15"/>
     <w:rsid w:val="00B92689"/>
     <w:rsid w:val="00B93EED"/>
     <w:rsid w:val="00B9469F"/>
     <w:rsid w:val="00B94B9E"/>
     <w:rsid w:val="00B95BCD"/>
-    <w:rsid w:val="00B96C09"/>
     <w:rsid w:val="00BA1429"/>
     <w:rsid w:val="00BA1C70"/>
     <w:rsid w:val="00BA2354"/>
     <w:rsid w:val="00BA24FF"/>
     <w:rsid w:val="00BA3A52"/>
     <w:rsid w:val="00BA4A17"/>
     <w:rsid w:val="00BA4C15"/>
     <w:rsid w:val="00BA59EC"/>
     <w:rsid w:val="00BA5C0C"/>
     <w:rsid w:val="00BA5C88"/>
     <w:rsid w:val="00BA5EE0"/>
     <w:rsid w:val="00BA64E2"/>
     <w:rsid w:val="00BA65ED"/>
     <w:rsid w:val="00BA6612"/>
     <w:rsid w:val="00BA68A0"/>
     <w:rsid w:val="00BA68D3"/>
     <w:rsid w:val="00BA6A18"/>
     <w:rsid w:val="00BA6D66"/>
     <w:rsid w:val="00BA71A5"/>
     <w:rsid w:val="00BA7233"/>
     <w:rsid w:val="00BB07AE"/>
     <w:rsid w:val="00BB175D"/>
+    <w:rsid w:val="00BB1A7C"/>
     <w:rsid w:val="00BB1F67"/>
     <w:rsid w:val="00BB2EF9"/>
     <w:rsid w:val="00BB3159"/>
     <w:rsid w:val="00BB36A1"/>
     <w:rsid w:val="00BB3B45"/>
     <w:rsid w:val="00BB4DBE"/>
     <w:rsid w:val="00BB5921"/>
     <w:rsid w:val="00BB6339"/>
     <w:rsid w:val="00BB65DC"/>
     <w:rsid w:val="00BB7633"/>
     <w:rsid w:val="00BB7AC2"/>
     <w:rsid w:val="00BC0966"/>
     <w:rsid w:val="00BC0FF0"/>
     <w:rsid w:val="00BC3950"/>
     <w:rsid w:val="00BC3AB2"/>
     <w:rsid w:val="00BC64E2"/>
     <w:rsid w:val="00BC699D"/>
     <w:rsid w:val="00BC6EE3"/>
     <w:rsid w:val="00BC6F15"/>
     <w:rsid w:val="00BC738F"/>
     <w:rsid w:val="00BC7554"/>
     <w:rsid w:val="00BC7BBB"/>
     <w:rsid w:val="00BD12EF"/>
     <w:rsid w:val="00BD1D14"/>
     <w:rsid w:val="00BD290F"/>
@@ -11893,678 +10956,659 @@
     <w:rsid w:val="00BE3EBC"/>
     <w:rsid w:val="00BE42FF"/>
     <w:rsid w:val="00BE44CD"/>
     <w:rsid w:val="00BE54EF"/>
     <w:rsid w:val="00BE6A9F"/>
     <w:rsid w:val="00BE6BCF"/>
     <w:rsid w:val="00BE6C4F"/>
     <w:rsid w:val="00BE6E82"/>
     <w:rsid w:val="00BE6EAC"/>
     <w:rsid w:val="00BF1520"/>
     <w:rsid w:val="00BF2144"/>
     <w:rsid w:val="00BF2C8A"/>
     <w:rsid w:val="00BF3824"/>
     <w:rsid w:val="00BF3ACF"/>
     <w:rsid w:val="00BF3ADD"/>
     <w:rsid w:val="00BF40CA"/>
     <w:rsid w:val="00BF50EE"/>
     <w:rsid w:val="00BF5405"/>
     <w:rsid w:val="00BF6729"/>
     <w:rsid w:val="00BF67CD"/>
     <w:rsid w:val="00BF705B"/>
     <w:rsid w:val="00C00CAF"/>
     <w:rsid w:val="00C00F24"/>
     <w:rsid w:val="00C010E8"/>
     <w:rsid w:val="00C01EA4"/>
+    <w:rsid w:val="00C023FC"/>
     <w:rsid w:val="00C04167"/>
     <w:rsid w:val="00C04B24"/>
     <w:rsid w:val="00C052CF"/>
     <w:rsid w:val="00C05C60"/>
-    <w:rsid w:val="00C066E9"/>
-    <w:rsid w:val="00C06800"/>
     <w:rsid w:val="00C06E47"/>
     <w:rsid w:val="00C0756E"/>
     <w:rsid w:val="00C1024B"/>
     <w:rsid w:val="00C10251"/>
     <w:rsid w:val="00C103FA"/>
     <w:rsid w:val="00C10C83"/>
     <w:rsid w:val="00C10CB9"/>
     <w:rsid w:val="00C1138A"/>
     <w:rsid w:val="00C113E2"/>
     <w:rsid w:val="00C11FD3"/>
     <w:rsid w:val="00C12A09"/>
     <w:rsid w:val="00C12DF2"/>
     <w:rsid w:val="00C1457B"/>
     <w:rsid w:val="00C1479D"/>
     <w:rsid w:val="00C15648"/>
     <w:rsid w:val="00C16291"/>
     <w:rsid w:val="00C17095"/>
     <w:rsid w:val="00C17396"/>
     <w:rsid w:val="00C174B1"/>
     <w:rsid w:val="00C175C6"/>
     <w:rsid w:val="00C1770F"/>
     <w:rsid w:val="00C17762"/>
     <w:rsid w:val="00C17959"/>
+    <w:rsid w:val="00C20100"/>
     <w:rsid w:val="00C20A3F"/>
     <w:rsid w:val="00C20A73"/>
     <w:rsid w:val="00C20A79"/>
     <w:rsid w:val="00C2123E"/>
     <w:rsid w:val="00C21348"/>
     <w:rsid w:val="00C21713"/>
     <w:rsid w:val="00C21AB0"/>
     <w:rsid w:val="00C21EC1"/>
     <w:rsid w:val="00C22778"/>
     <w:rsid w:val="00C22ECE"/>
     <w:rsid w:val="00C22F7C"/>
     <w:rsid w:val="00C24C5B"/>
-    <w:rsid w:val="00C25D0B"/>
     <w:rsid w:val="00C26280"/>
     <w:rsid w:val="00C26D3C"/>
     <w:rsid w:val="00C2793E"/>
     <w:rsid w:val="00C301FE"/>
     <w:rsid w:val="00C307E8"/>
     <w:rsid w:val="00C30C2B"/>
     <w:rsid w:val="00C30FCD"/>
     <w:rsid w:val="00C314CD"/>
     <w:rsid w:val="00C31D5C"/>
     <w:rsid w:val="00C31E79"/>
     <w:rsid w:val="00C325F8"/>
     <w:rsid w:val="00C32ACD"/>
     <w:rsid w:val="00C333EE"/>
     <w:rsid w:val="00C34F5E"/>
     <w:rsid w:val="00C353AD"/>
     <w:rsid w:val="00C353F0"/>
     <w:rsid w:val="00C35554"/>
     <w:rsid w:val="00C35A61"/>
     <w:rsid w:val="00C362DF"/>
     <w:rsid w:val="00C36876"/>
     <w:rsid w:val="00C36958"/>
     <w:rsid w:val="00C36EB2"/>
     <w:rsid w:val="00C374DB"/>
     <w:rsid w:val="00C402E0"/>
     <w:rsid w:val="00C40748"/>
     <w:rsid w:val="00C40D87"/>
     <w:rsid w:val="00C415B2"/>
     <w:rsid w:val="00C415D3"/>
     <w:rsid w:val="00C41F2F"/>
     <w:rsid w:val="00C42BF3"/>
+    <w:rsid w:val="00C430C2"/>
     <w:rsid w:val="00C44E0F"/>
     <w:rsid w:val="00C45021"/>
     <w:rsid w:val="00C45C18"/>
     <w:rsid w:val="00C45C61"/>
     <w:rsid w:val="00C47100"/>
     <w:rsid w:val="00C476FF"/>
-    <w:rsid w:val="00C51656"/>
+    <w:rsid w:val="00C50F3D"/>
     <w:rsid w:val="00C5195E"/>
     <w:rsid w:val="00C519BD"/>
     <w:rsid w:val="00C51A8D"/>
     <w:rsid w:val="00C52A9C"/>
     <w:rsid w:val="00C53B67"/>
     <w:rsid w:val="00C5489C"/>
     <w:rsid w:val="00C5564C"/>
     <w:rsid w:val="00C56BDF"/>
+    <w:rsid w:val="00C56F0D"/>
     <w:rsid w:val="00C570B4"/>
     <w:rsid w:val="00C6044E"/>
     <w:rsid w:val="00C6114B"/>
     <w:rsid w:val="00C615BD"/>
     <w:rsid w:val="00C616F2"/>
     <w:rsid w:val="00C62023"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C62A3D"/>
     <w:rsid w:val="00C62CEF"/>
     <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C65F32"/>
     <w:rsid w:val="00C669F7"/>
+    <w:rsid w:val="00C66EB6"/>
     <w:rsid w:val="00C67084"/>
     <w:rsid w:val="00C70694"/>
     <w:rsid w:val="00C70C49"/>
     <w:rsid w:val="00C72816"/>
     <w:rsid w:val="00C72C5B"/>
     <w:rsid w:val="00C7321B"/>
     <w:rsid w:val="00C73BCA"/>
+    <w:rsid w:val="00C7426E"/>
     <w:rsid w:val="00C750AF"/>
     <w:rsid w:val="00C7631D"/>
     <w:rsid w:val="00C776D5"/>
     <w:rsid w:val="00C77855"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C82517"/>
     <w:rsid w:val="00C838C6"/>
     <w:rsid w:val="00C83E39"/>
     <w:rsid w:val="00C83F64"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C845F4"/>
     <w:rsid w:val="00C84AEE"/>
     <w:rsid w:val="00C86C72"/>
     <w:rsid w:val="00C86E2E"/>
     <w:rsid w:val="00C87309"/>
     <w:rsid w:val="00C87463"/>
     <w:rsid w:val="00C9073E"/>
     <w:rsid w:val="00C90B40"/>
     <w:rsid w:val="00C90B64"/>
     <w:rsid w:val="00C914A2"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00C923D2"/>
     <w:rsid w:val="00C926EE"/>
     <w:rsid w:val="00C93B32"/>
     <w:rsid w:val="00C93E4C"/>
     <w:rsid w:val="00C93F66"/>
     <w:rsid w:val="00C942B2"/>
     <w:rsid w:val="00C949FC"/>
     <w:rsid w:val="00C94AEC"/>
     <w:rsid w:val="00C94E07"/>
     <w:rsid w:val="00C95613"/>
     <w:rsid w:val="00C9616F"/>
+    <w:rsid w:val="00C961F4"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C967ED"/>
     <w:rsid w:val="00C967F2"/>
     <w:rsid w:val="00C96E16"/>
     <w:rsid w:val="00CA1A5A"/>
     <w:rsid w:val="00CA252D"/>
     <w:rsid w:val="00CA2774"/>
     <w:rsid w:val="00CA27FD"/>
     <w:rsid w:val="00CA2C0B"/>
     <w:rsid w:val="00CA2DA9"/>
     <w:rsid w:val="00CA3DA3"/>
     <w:rsid w:val="00CA4C7E"/>
     <w:rsid w:val="00CA4E7E"/>
     <w:rsid w:val="00CA5450"/>
     <w:rsid w:val="00CA5495"/>
     <w:rsid w:val="00CA5A13"/>
     <w:rsid w:val="00CA6241"/>
     <w:rsid w:val="00CA75B2"/>
     <w:rsid w:val="00CB00B6"/>
-    <w:rsid w:val="00CB04EA"/>
     <w:rsid w:val="00CB10A7"/>
     <w:rsid w:val="00CB25EA"/>
     <w:rsid w:val="00CB2FA2"/>
-    <w:rsid w:val="00CB34C8"/>
     <w:rsid w:val="00CB448E"/>
     <w:rsid w:val="00CB4941"/>
     <w:rsid w:val="00CB5530"/>
     <w:rsid w:val="00CB5BBC"/>
     <w:rsid w:val="00CB5E54"/>
     <w:rsid w:val="00CB68C4"/>
     <w:rsid w:val="00CB6ADB"/>
     <w:rsid w:val="00CC103C"/>
     <w:rsid w:val="00CC1679"/>
     <w:rsid w:val="00CC1684"/>
     <w:rsid w:val="00CC32CD"/>
     <w:rsid w:val="00CC34D1"/>
     <w:rsid w:val="00CC35A1"/>
     <w:rsid w:val="00CC37AF"/>
     <w:rsid w:val="00CC384F"/>
     <w:rsid w:val="00CC3C9F"/>
     <w:rsid w:val="00CC5857"/>
     <w:rsid w:val="00CC5956"/>
     <w:rsid w:val="00CC6A2B"/>
     <w:rsid w:val="00CC6F7E"/>
     <w:rsid w:val="00CC72B6"/>
-    <w:rsid w:val="00CC761E"/>
     <w:rsid w:val="00CD0A52"/>
-    <w:rsid w:val="00CD30C8"/>
     <w:rsid w:val="00CD3445"/>
     <w:rsid w:val="00CD3CEC"/>
     <w:rsid w:val="00CD4324"/>
     <w:rsid w:val="00CD4885"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CD51FC"/>
     <w:rsid w:val="00CD5A1D"/>
     <w:rsid w:val="00CD5A8B"/>
     <w:rsid w:val="00CD5C4B"/>
     <w:rsid w:val="00CD6914"/>
     <w:rsid w:val="00CD698C"/>
-    <w:rsid w:val="00CD7274"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CD7B46"/>
     <w:rsid w:val="00CE0530"/>
     <w:rsid w:val="00CE072D"/>
     <w:rsid w:val="00CE096A"/>
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
-    <w:rsid w:val="00CE34BA"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
-    <w:rsid w:val="00CE500C"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
+    <w:rsid w:val="00CE79E2"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
+    <w:rsid w:val="00CF00F0"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
+    <w:rsid w:val="00CF7B2F"/>
     <w:rsid w:val="00D00118"/>
-    <w:rsid w:val="00D00E72"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D078CA"/>
     <w:rsid w:val="00D07E3E"/>
     <w:rsid w:val="00D12C0F"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14761"/>
     <w:rsid w:val="00D1485C"/>
     <w:rsid w:val="00D15173"/>
     <w:rsid w:val="00D15D51"/>
     <w:rsid w:val="00D1644D"/>
     <w:rsid w:val="00D1779F"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D203A0"/>
     <w:rsid w:val="00D206A1"/>
     <w:rsid w:val="00D213BD"/>
     <w:rsid w:val="00D221D6"/>
     <w:rsid w:val="00D22407"/>
     <w:rsid w:val="00D242BF"/>
-    <w:rsid w:val="00D256D6"/>
     <w:rsid w:val="00D25B68"/>
     <w:rsid w:val="00D26246"/>
     <w:rsid w:val="00D262BB"/>
     <w:rsid w:val="00D2665C"/>
     <w:rsid w:val="00D26BDB"/>
     <w:rsid w:val="00D26EF2"/>
+    <w:rsid w:val="00D27785"/>
     <w:rsid w:val="00D27E8B"/>
     <w:rsid w:val="00D27FA0"/>
     <w:rsid w:val="00D30B3E"/>
     <w:rsid w:val="00D31609"/>
     <w:rsid w:val="00D31D79"/>
     <w:rsid w:val="00D32490"/>
     <w:rsid w:val="00D32E10"/>
     <w:rsid w:val="00D330F2"/>
     <w:rsid w:val="00D34262"/>
-    <w:rsid w:val="00D34B16"/>
     <w:rsid w:val="00D356FF"/>
     <w:rsid w:val="00D35870"/>
-    <w:rsid w:val="00D35F03"/>
     <w:rsid w:val="00D37CAA"/>
     <w:rsid w:val="00D4091E"/>
     <w:rsid w:val="00D40A77"/>
     <w:rsid w:val="00D41026"/>
     <w:rsid w:val="00D41772"/>
     <w:rsid w:val="00D41AD9"/>
     <w:rsid w:val="00D42C61"/>
-    <w:rsid w:val="00D42C94"/>
     <w:rsid w:val="00D4489C"/>
     <w:rsid w:val="00D44EE0"/>
     <w:rsid w:val="00D44F0A"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D47625"/>
     <w:rsid w:val="00D50EB6"/>
     <w:rsid w:val="00D52A40"/>
-    <w:rsid w:val="00D53150"/>
     <w:rsid w:val="00D535B8"/>
     <w:rsid w:val="00D536B9"/>
     <w:rsid w:val="00D547A3"/>
     <w:rsid w:val="00D54908"/>
     <w:rsid w:val="00D5517A"/>
     <w:rsid w:val="00D558AC"/>
     <w:rsid w:val="00D55D7A"/>
     <w:rsid w:val="00D55F72"/>
-    <w:rsid w:val="00D60334"/>
     <w:rsid w:val="00D608AD"/>
     <w:rsid w:val="00D617CB"/>
     <w:rsid w:val="00D6425A"/>
     <w:rsid w:val="00D64D59"/>
-    <w:rsid w:val="00D64DBE"/>
     <w:rsid w:val="00D6636F"/>
     <w:rsid w:val="00D668C2"/>
     <w:rsid w:val="00D67FB9"/>
-    <w:rsid w:val="00D70226"/>
     <w:rsid w:val="00D702BD"/>
     <w:rsid w:val="00D70B5E"/>
     <w:rsid w:val="00D715B0"/>
     <w:rsid w:val="00D76667"/>
     <w:rsid w:val="00D76916"/>
     <w:rsid w:val="00D77344"/>
     <w:rsid w:val="00D8049A"/>
     <w:rsid w:val="00D81926"/>
     <w:rsid w:val="00D81B03"/>
     <w:rsid w:val="00D81FBA"/>
     <w:rsid w:val="00D82B49"/>
     <w:rsid w:val="00D834B8"/>
     <w:rsid w:val="00D837F8"/>
     <w:rsid w:val="00D83D37"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D8469A"/>
     <w:rsid w:val="00D863F0"/>
     <w:rsid w:val="00D86D80"/>
     <w:rsid w:val="00D90BB4"/>
     <w:rsid w:val="00D90EF7"/>
     <w:rsid w:val="00D91650"/>
     <w:rsid w:val="00D917BB"/>
     <w:rsid w:val="00D92253"/>
     <w:rsid w:val="00D93357"/>
     <w:rsid w:val="00D9486D"/>
     <w:rsid w:val="00D94F51"/>
     <w:rsid w:val="00D951C3"/>
     <w:rsid w:val="00D95B03"/>
     <w:rsid w:val="00D95D9B"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D9686C"/>
     <w:rsid w:val="00D96CCB"/>
     <w:rsid w:val="00DA0EA1"/>
     <w:rsid w:val="00DA117C"/>
-    <w:rsid w:val="00DA2B24"/>
     <w:rsid w:val="00DA3A0E"/>
     <w:rsid w:val="00DA3B1C"/>
     <w:rsid w:val="00DA3F39"/>
     <w:rsid w:val="00DA448F"/>
     <w:rsid w:val="00DB0736"/>
     <w:rsid w:val="00DB10C7"/>
     <w:rsid w:val="00DB12B3"/>
     <w:rsid w:val="00DB1704"/>
     <w:rsid w:val="00DB2545"/>
     <w:rsid w:val="00DB2EC3"/>
     <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB4ED1"/>
     <w:rsid w:val="00DB656C"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DC01FF"/>
     <w:rsid w:val="00DC03C8"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC1319"/>
     <w:rsid w:val="00DC1388"/>
     <w:rsid w:val="00DC14D8"/>
     <w:rsid w:val="00DC15BB"/>
     <w:rsid w:val="00DC19A1"/>
     <w:rsid w:val="00DC1FF1"/>
     <w:rsid w:val="00DC2543"/>
-    <w:rsid w:val="00DC36C0"/>
     <w:rsid w:val="00DC3960"/>
     <w:rsid w:val="00DC4178"/>
     <w:rsid w:val="00DC48F0"/>
-    <w:rsid w:val="00DC5371"/>
+    <w:rsid w:val="00DC577A"/>
     <w:rsid w:val="00DC6909"/>
-    <w:rsid w:val="00DC714D"/>
     <w:rsid w:val="00DD0E51"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD179E"/>
     <w:rsid w:val="00DD2BCC"/>
     <w:rsid w:val="00DD3FC3"/>
     <w:rsid w:val="00DD408A"/>
     <w:rsid w:val="00DD45BB"/>
     <w:rsid w:val="00DD46FB"/>
     <w:rsid w:val="00DD4F42"/>
     <w:rsid w:val="00DD621A"/>
     <w:rsid w:val="00DD682C"/>
     <w:rsid w:val="00DD7FDE"/>
     <w:rsid w:val="00DE0CD8"/>
     <w:rsid w:val="00DE226B"/>
     <w:rsid w:val="00DE28A0"/>
     <w:rsid w:val="00DE3059"/>
     <w:rsid w:val="00DE3A7D"/>
-    <w:rsid w:val="00DE43CC"/>
     <w:rsid w:val="00DE4739"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00DE56AB"/>
     <w:rsid w:val="00DE5C64"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DE64B2"/>
     <w:rsid w:val="00DE6582"/>
     <w:rsid w:val="00DE7EEC"/>
     <w:rsid w:val="00DF015F"/>
     <w:rsid w:val="00DF01E3"/>
     <w:rsid w:val="00DF0446"/>
     <w:rsid w:val="00DF074C"/>
-    <w:rsid w:val="00DF140F"/>
     <w:rsid w:val="00DF1E9E"/>
     <w:rsid w:val="00DF2ECD"/>
     <w:rsid w:val="00DF3A6B"/>
     <w:rsid w:val="00DF3FB4"/>
     <w:rsid w:val="00DF41BF"/>
-    <w:rsid w:val="00DF4ACA"/>
     <w:rsid w:val="00DF5043"/>
     <w:rsid w:val="00DF512F"/>
     <w:rsid w:val="00DF6208"/>
     <w:rsid w:val="00DF649B"/>
     <w:rsid w:val="00DF661C"/>
     <w:rsid w:val="00DF6C60"/>
     <w:rsid w:val="00DF7136"/>
     <w:rsid w:val="00DF7423"/>
     <w:rsid w:val="00E00E27"/>
     <w:rsid w:val="00E015C1"/>
     <w:rsid w:val="00E018E2"/>
     <w:rsid w:val="00E024F9"/>
     <w:rsid w:val="00E0263E"/>
     <w:rsid w:val="00E02951"/>
     <w:rsid w:val="00E02C33"/>
     <w:rsid w:val="00E0320F"/>
     <w:rsid w:val="00E0357E"/>
     <w:rsid w:val="00E03CF8"/>
     <w:rsid w:val="00E03D80"/>
     <w:rsid w:val="00E03F1F"/>
     <w:rsid w:val="00E05618"/>
     <w:rsid w:val="00E0624A"/>
     <w:rsid w:val="00E062CA"/>
     <w:rsid w:val="00E064F5"/>
     <w:rsid w:val="00E06F77"/>
     <w:rsid w:val="00E07013"/>
     <w:rsid w:val="00E0706D"/>
     <w:rsid w:val="00E0769E"/>
-    <w:rsid w:val="00E07B00"/>
     <w:rsid w:val="00E07FA3"/>
     <w:rsid w:val="00E11001"/>
     <w:rsid w:val="00E12354"/>
     <w:rsid w:val="00E13F63"/>
     <w:rsid w:val="00E14CDD"/>
     <w:rsid w:val="00E14D88"/>
     <w:rsid w:val="00E14F7B"/>
     <w:rsid w:val="00E14FAB"/>
     <w:rsid w:val="00E151CD"/>
     <w:rsid w:val="00E152CD"/>
     <w:rsid w:val="00E152D0"/>
     <w:rsid w:val="00E15DD0"/>
     <w:rsid w:val="00E16AC7"/>
     <w:rsid w:val="00E17FD0"/>
     <w:rsid w:val="00E20D03"/>
     <w:rsid w:val="00E224D9"/>
     <w:rsid w:val="00E22D76"/>
+    <w:rsid w:val="00E23036"/>
     <w:rsid w:val="00E231B0"/>
     <w:rsid w:val="00E23328"/>
     <w:rsid w:val="00E252F8"/>
     <w:rsid w:val="00E25D4E"/>
     <w:rsid w:val="00E25F2D"/>
     <w:rsid w:val="00E26DB0"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30A60"/>
     <w:rsid w:val="00E313E8"/>
     <w:rsid w:val="00E31810"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00E323D8"/>
     <w:rsid w:val="00E32AA8"/>
     <w:rsid w:val="00E32E43"/>
     <w:rsid w:val="00E33278"/>
     <w:rsid w:val="00E33B3A"/>
     <w:rsid w:val="00E33CAB"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34892"/>
-    <w:rsid w:val="00E35C5A"/>
     <w:rsid w:val="00E379C9"/>
     <w:rsid w:val="00E37BC4"/>
     <w:rsid w:val="00E40ED8"/>
     <w:rsid w:val="00E40F24"/>
     <w:rsid w:val="00E41B56"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00E4333E"/>
     <w:rsid w:val="00E443B4"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E456E2"/>
     <w:rsid w:val="00E45ACB"/>
     <w:rsid w:val="00E45F4D"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E47207"/>
     <w:rsid w:val="00E4726D"/>
     <w:rsid w:val="00E4797F"/>
     <w:rsid w:val="00E47AAE"/>
     <w:rsid w:val="00E5031A"/>
-    <w:rsid w:val="00E5047D"/>
     <w:rsid w:val="00E509A5"/>
     <w:rsid w:val="00E51210"/>
-    <w:rsid w:val="00E51250"/>
     <w:rsid w:val="00E514F2"/>
     <w:rsid w:val="00E51759"/>
     <w:rsid w:val="00E51C57"/>
     <w:rsid w:val="00E53201"/>
     <w:rsid w:val="00E532F3"/>
     <w:rsid w:val="00E54F66"/>
     <w:rsid w:val="00E55998"/>
     <w:rsid w:val="00E55D08"/>
     <w:rsid w:val="00E55DB9"/>
     <w:rsid w:val="00E562C8"/>
     <w:rsid w:val="00E56BA6"/>
     <w:rsid w:val="00E56D25"/>
     <w:rsid w:val="00E61214"/>
     <w:rsid w:val="00E61975"/>
     <w:rsid w:val="00E619C5"/>
     <w:rsid w:val="00E61E12"/>
     <w:rsid w:val="00E61E68"/>
     <w:rsid w:val="00E61EF2"/>
     <w:rsid w:val="00E61F27"/>
+    <w:rsid w:val="00E6276B"/>
     <w:rsid w:val="00E62A6D"/>
     <w:rsid w:val="00E6374B"/>
     <w:rsid w:val="00E6409C"/>
     <w:rsid w:val="00E6453D"/>
     <w:rsid w:val="00E64806"/>
     <w:rsid w:val="00E64BC4"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E64F85"/>
     <w:rsid w:val="00E6559E"/>
     <w:rsid w:val="00E6591B"/>
     <w:rsid w:val="00E65C0C"/>
     <w:rsid w:val="00E71011"/>
     <w:rsid w:val="00E71368"/>
     <w:rsid w:val="00E71511"/>
     <w:rsid w:val="00E71FD6"/>
     <w:rsid w:val="00E72648"/>
     <w:rsid w:val="00E72C37"/>
     <w:rsid w:val="00E7454E"/>
     <w:rsid w:val="00E74A13"/>
     <w:rsid w:val="00E74AAE"/>
+    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E7522E"/>
     <w:rsid w:val="00E75A37"/>
     <w:rsid w:val="00E773E1"/>
     <w:rsid w:val="00E8018E"/>
     <w:rsid w:val="00E80340"/>
     <w:rsid w:val="00E805BA"/>
     <w:rsid w:val="00E80613"/>
     <w:rsid w:val="00E8185B"/>
     <w:rsid w:val="00E82B82"/>
-    <w:rsid w:val="00E82E3B"/>
     <w:rsid w:val="00E82F19"/>
     <w:rsid w:val="00E8322F"/>
     <w:rsid w:val="00E83672"/>
     <w:rsid w:val="00E83934"/>
     <w:rsid w:val="00E83B95"/>
     <w:rsid w:val="00E84757"/>
     <w:rsid w:val="00E84C7F"/>
     <w:rsid w:val="00E84D21"/>
     <w:rsid w:val="00E86942"/>
     <w:rsid w:val="00E869B0"/>
     <w:rsid w:val="00E8707B"/>
     <w:rsid w:val="00E873AF"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E877BA"/>
     <w:rsid w:val="00E87D18"/>
     <w:rsid w:val="00E9006B"/>
     <w:rsid w:val="00E9008A"/>
     <w:rsid w:val="00E90DE8"/>
     <w:rsid w:val="00E91501"/>
     <w:rsid w:val="00E918B2"/>
     <w:rsid w:val="00E91E68"/>
     <w:rsid w:val="00E93D9D"/>
     <w:rsid w:val="00E94233"/>
     <w:rsid w:val="00E94374"/>
     <w:rsid w:val="00E944B9"/>
     <w:rsid w:val="00E9557C"/>
     <w:rsid w:val="00E95A24"/>
     <w:rsid w:val="00E95AF9"/>
     <w:rsid w:val="00E96063"/>
     <w:rsid w:val="00E9670C"/>
     <w:rsid w:val="00E9706E"/>
     <w:rsid w:val="00E97478"/>
     <w:rsid w:val="00E975A9"/>
     <w:rsid w:val="00E9766E"/>
     <w:rsid w:val="00E97FD5"/>
     <w:rsid w:val="00EA0053"/>
     <w:rsid w:val="00EA0652"/>
     <w:rsid w:val="00EA0DC7"/>
     <w:rsid w:val="00EA16BB"/>
-    <w:rsid w:val="00EA195C"/>
     <w:rsid w:val="00EA2402"/>
     <w:rsid w:val="00EA340F"/>
     <w:rsid w:val="00EA36BA"/>
     <w:rsid w:val="00EA3A45"/>
-    <w:rsid w:val="00EA3ECA"/>
     <w:rsid w:val="00EA46D9"/>
     <w:rsid w:val="00EA4E59"/>
     <w:rsid w:val="00EA50BF"/>
     <w:rsid w:val="00EA5D68"/>
     <w:rsid w:val="00EA6820"/>
     <w:rsid w:val="00EA6CF3"/>
     <w:rsid w:val="00EA6FBF"/>
     <w:rsid w:val="00EA742D"/>
     <w:rsid w:val="00EA754D"/>
     <w:rsid w:val="00EB0138"/>
     <w:rsid w:val="00EB0826"/>
     <w:rsid w:val="00EB1757"/>
     <w:rsid w:val="00EB1EEA"/>
     <w:rsid w:val="00EB2965"/>
     <w:rsid w:val="00EB2C8B"/>
     <w:rsid w:val="00EB2E2A"/>
     <w:rsid w:val="00EB329D"/>
     <w:rsid w:val="00EB3396"/>
     <w:rsid w:val="00EB3724"/>
     <w:rsid w:val="00EB43A7"/>
     <w:rsid w:val="00EB51E1"/>
     <w:rsid w:val="00EB54B4"/>
     <w:rsid w:val="00EB6556"/>
     <w:rsid w:val="00EB754F"/>
     <w:rsid w:val="00EB7950"/>
     <w:rsid w:val="00EB7C63"/>
     <w:rsid w:val="00EC2470"/>
     <w:rsid w:val="00EC4A8A"/>
     <w:rsid w:val="00EC4FFC"/>
     <w:rsid w:val="00EC56A7"/>
     <w:rsid w:val="00EC5BE3"/>
-    <w:rsid w:val="00EC5FA8"/>
     <w:rsid w:val="00EC5FE3"/>
     <w:rsid w:val="00EC678A"/>
     <w:rsid w:val="00EC7483"/>
     <w:rsid w:val="00EC7865"/>
     <w:rsid w:val="00ED09D3"/>
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED29BC"/>
     <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED3C4A"/>
     <w:rsid w:val="00ED3E45"/>
     <w:rsid w:val="00ED500E"/>
     <w:rsid w:val="00ED5B2B"/>
     <w:rsid w:val="00ED5CBA"/>
     <w:rsid w:val="00ED68EF"/>
     <w:rsid w:val="00ED69FC"/>
     <w:rsid w:val="00ED6F3D"/>
     <w:rsid w:val="00ED7292"/>
     <w:rsid w:val="00ED7E2C"/>
     <w:rsid w:val="00ED7EA5"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE38FC"/>
     <w:rsid w:val="00EE4B4B"/>
     <w:rsid w:val="00EE5443"/>
     <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE5D5E"/>
@@ -12588,252 +11632,242 @@
     <w:rsid w:val="00EF7348"/>
     <w:rsid w:val="00F02220"/>
     <w:rsid w:val="00F02E62"/>
     <w:rsid w:val="00F0301F"/>
     <w:rsid w:val="00F035CC"/>
     <w:rsid w:val="00F036D1"/>
     <w:rsid w:val="00F03B72"/>
     <w:rsid w:val="00F03D58"/>
     <w:rsid w:val="00F04770"/>
     <w:rsid w:val="00F0596C"/>
     <w:rsid w:val="00F05D61"/>
     <w:rsid w:val="00F05DBF"/>
     <w:rsid w:val="00F06F19"/>
     <w:rsid w:val="00F07807"/>
     <w:rsid w:val="00F11191"/>
     <w:rsid w:val="00F1197C"/>
     <w:rsid w:val="00F12BA2"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13BD6"/>
     <w:rsid w:val="00F13CB0"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F14A49"/>
     <w:rsid w:val="00F14E5F"/>
     <w:rsid w:val="00F16594"/>
     <w:rsid w:val="00F16D96"/>
-    <w:rsid w:val="00F16FE9"/>
     <w:rsid w:val="00F17866"/>
     <w:rsid w:val="00F2083C"/>
     <w:rsid w:val="00F22119"/>
     <w:rsid w:val="00F224CC"/>
     <w:rsid w:val="00F23021"/>
     <w:rsid w:val="00F23748"/>
     <w:rsid w:val="00F23F56"/>
     <w:rsid w:val="00F24EA7"/>
     <w:rsid w:val="00F253B8"/>
     <w:rsid w:val="00F2542C"/>
     <w:rsid w:val="00F2547E"/>
     <w:rsid w:val="00F25C2F"/>
     <w:rsid w:val="00F2668C"/>
     <w:rsid w:val="00F26E4D"/>
     <w:rsid w:val="00F26E67"/>
     <w:rsid w:val="00F274AA"/>
     <w:rsid w:val="00F30E91"/>
     <w:rsid w:val="00F31727"/>
     <w:rsid w:val="00F3229D"/>
     <w:rsid w:val="00F3328C"/>
     <w:rsid w:val="00F33C24"/>
-    <w:rsid w:val="00F350D4"/>
     <w:rsid w:val="00F36289"/>
     <w:rsid w:val="00F368C9"/>
     <w:rsid w:val="00F3711A"/>
-    <w:rsid w:val="00F3738B"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F44850"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F4628B"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F47D9C"/>
     <w:rsid w:val="00F520D0"/>
     <w:rsid w:val="00F53727"/>
     <w:rsid w:val="00F53E2D"/>
     <w:rsid w:val="00F54610"/>
     <w:rsid w:val="00F54C08"/>
-    <w:rsid w:val="00F55678"/>
     <w:rsid w:val="00F55EFE"/>
     <w:rsid w:val="00F55F36"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F57556"/>
     <w:rsid w:val="00F57D86"/>
     <w:rsid w:val="00F57E01"/>
     <w:rsid w:val="00F64EDE"/>
     <w:rsid w:val="00F67452"/>
     <w:rsid w:val="00F709E1"/>
     <w:rsid w:val="00F70B71"/>
     <w:rsid w:val="00F710A1"/>
     <w:rsid w:val="00F7151F"/>
-    <w:rsid w:val="00F71676"/>
     <w:rsid w:val="00F716D4"/>
     <w:rsid w:val="00F7242E"/>
     <w:rsid w:val="00F724F6"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F735D5"/>
-    <w:rsid w:val="00F73F68"/>
     <w:rsid w:val="00F73FEB"/>
     <w:rsid w:val="00F753EB"/>
     <w:rsid w:val="00F7570E"/>
     <w:rsid w:val="00F75DF7"/>
     <w:rsid w:val="00F76258"/>
-    <w:rsid w:val="00F763BD"/>
     <w:rsid w:val="00F767EA"/>
     <w:rsid w:val="00F7721A"/>
     <w:rsid w:val="00F77794"/>
+    <w:rsid w:val="00F77931"/>
     <w:rsid w:val="00F77BC8"/>
     <w:rsid w:val="00F81403"/>
     <w:rsid w:val="00F81758"/>
     <w:rsid w:val="00F82CFE"/>
     <w:rsid w:val="00F83079"/>
-    <w:rsid w:val="00F83579"/>
     <w:rsid w:val="00F84901"/>
     <w:rsid w:val="00F84F90"/>
     <w:rsid w:val="00F85B6A"/>
     <w:rsid w:val="00F86D02"/>
-    <w:rsid w:val="00F87156"/>
-    <w:rsid w:val="00F8742F"/>
     <w:rsid w:val="00F8755D"/>
     <w:rsid w:val="00F87D53"/>
     <w:rsid w:val="00F87DFD"/>
     <w:rsid w:val="00F90BFB"/>
     <w:rsid w:val="00F90E4B"/>
     <w:rsid w:val="00F925DE"/>
     <w:rsid w:val="00F92739"/>
     <w:rsid w:val="00F93281"/>
     <w:rsid w:val="00F93365"/>
     <w:rsid w:val="00F93DE0"/>
     <w:rsid w:val="00F94326"/>
     <w:rsid w:val="00F94F26"/>
     <w:rsid w:val="00F95AB9"/>
     <w:rsid w:val="00F95C76"/>
     <w:rsid w:val="00F96F4A"/>
     <w:rsid w:val="00F97808"/>
-    <w:rsid w:val="00FA0391"/>
     <w:rsid w:val="00FA047F"/>
     <w:rsid w:val="00FA0668"/>
     <w:rsid w:val="00FA09E6"/>
-    <w:rsid w:val="00FA0B53"/>
     <w:rsid w:val="00FA14BD"/>
-    <w:rsid w:val="00FA1E6E"/>
     <w:rsid w:val="00FA2724"/>
     <w:rsid w:val="00FA4122"/>
     <w:rsid w:val="00FA5811"/>
     <w:rsid w:val="00FA697E"/>
     <w:rsid w:val="00FA6C9A"/>
     <w:rsid w:val="00FA74AF"/>
     <w:rsid w:val="00FA7BE5"/>
     <w:rsid w:val="00FB042B"/>
     <w:rsid w:val="00FB0748"/>
     <w:rsid w:val="00FB0F63"/>
     <w:rsid w:val="00FB0FAA"/>
     <w:rsid w:val="00FB126E"/>
     <w:rsid w:val="00FB14FC"/>
     <w:rsid w:val="00FB17D7"/>
     <w:rsid w:val="00FB2110"/>
-    <w:rsid w:val="00FB4162"/>
     <w:rsid w:val="00FB4895"/>
+    <w:rsid w:val="00FB4FCF"/>
     <w:rsid w:val="00FB5097"/>
     <w:rsid w:val="00FB5D85"/>
-    <w:rsid w:val="00FB627A"/>
     <w:rsid w:val="00FB6F75"/>
     <w:rsid w:val="00FB706A"/>
+    <w:rsid w:val="00FB7287"/>
     <w:rsid w:val="00FC32F8"/>
     <w:rsid w:val="00FC4B17"/>
     <w:rsid w:val="00FC50D3"/>
     <w:rsid w:val="00FC5C09"/>
     <w:rsid w:val="00FC6FC4"/>
     <w:rsid w:val="00FD02B0"/>
     <w:rsid w:val="00FD0383"/>
     <w:rsid w:val="00FD1278"/>
     <w:rsid w:val="00FD1FFB"/>
     <w:rsid w:val="00FD2B7C"/>
     <w:rsid w:val="00FD3BFA"/>
     <w:rsid w:val="00FD3F16"/>
     <w:rsid w:val="00FD46D0"/>
     <w:rsid w:val="00FD48C9"/>
     <w:rsid w:val="00FD49AC"/>
     <w:rsid w:val="00FD49FD"/>
     <w:rsid w:val="00FD56FD"/>
     <w:rsid w:val="00FD5C5E"/>
     <w:rsid w:val="00FD62CE"/>
     <w:rsid w:val="00FD66AD"/>
     <w:rsid w:val="00FD6842"/>
     <w:rsid w:val="00FD6D86"/>
     <w:rsid w:val="00FE0126"/>
     <w:rsid w:val="00FE083A"/>
     <w:rsid w:val="00FE0DBF"/>
     <w:rsid w:val="00FE1121"/>
     <w:rsid w:val="00FE1388"/>
+    <w:rsid w:val="00FE4242"/>
     <w:rsid w:val="00FE4FF3"/>
     <w:rsid w:val="00FE6CAF"/>
     <w:rsid w:val="00FE72E5"/>
     <w:rsid w:val="00FE7483"/>
     <w:rsid w:val="00FE74CD"/>
     <w:rsid w:val="00FF008E"/>
     <w:rsid w:val="00FF0965"/>
     <w:rsid w:val="00FF1232"/>
     <w:rsid w:val="00FF16D6"/>
     <w:rsid w:val="00FF32AB"/>
     <w:rsid w:val="00FF48FB"/>
     <w:rsid w:val="00FF4AEE"/>
     <w:rsid w:val="00FF56A5"/>
     <w:rsid w:val="00FF5B4D"/>
     <w:rsid w:val="00FF6182"/>
     <w:rsid w:val="00FF62DF"/>
+    <w:rsid w:val="00FF6441"/>
     <w:rsid w:val="00FF72E5"/>
     <w:rsid w:val="00FF7B71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="28E0BFB4"/>
-  <w15:docId w15:val="{A3C8F394-FDF6-413E-82BD-25C45D2F1642}"/>
+  <w14:docId w14:val="37B2E397"/>
+  <w15:docId w15:val="{3EDCEFBC-45F5-4A38-B506-2B42B7412A2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13865,51 +12899,51 @@
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="10"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bezodstpw">
     <w:name w:val="No Spacing"/>
     <w:basedOn w:val="Normalny"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
+    <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cytat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="CytatZnak"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
@@ -14055,51 +13089,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00955CA7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
     <w:name w:val="Akapit z listą Znak"/>
-    <w:aliases w:val="Numerowanie Znak,Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak"/>
+    <w:aliases w:val="Akapit z listą BS Znak,Kolorowa lista — akcent 11 Znak,Numerowanie Znak"/>
     <w:link w:val="Akapitzlist"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00955CA7"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0056765C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
@@ -14173,82 +13207,82 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00000627"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity2Znak">
     <w:name w:val="Tekst podstawowy wcięty 2 Znak"/>
     <w:link w:val="Tekstpodstawowywcity2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00000627"/>
     <w:rPr>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:aliases w:val="Podrozdział,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,footnote text,Fußnotentext Ursprung,-E Fußnotentext,Fußnote,Footnote text,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,o,fn"/>
+    <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B0DA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
-    <w:aliases w:val="Podrozdział Znak,Footnote Znak,Podrozdzia3 Znak,-E Fuﬂnotentext Znak,Fuﬂnotentext Ursprung Znak,footnote text Znak,Fußnotentext Ursprung Znak,-E Fußnotentext Znak,Fußnote Znak,Footnote text Znak,Znak Znak1,o Znak,fn Znak"/>
+    <w:aliases w:val="-E Fußnotentext Znak,-E Fuﬂnotentext Znak,Footnote Znak,Footnote text Znak,Fußnote Znak,Fußnotentext Ursprung Znak,Fuﬂnotentext Ursprung Znak,Podrozdzia3 Znak,Podrozdział Znak,Tekst przypisu Znak Znak Znak Znak Znak1,fn Znak"/>
     <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
+    <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstprzypisukocowegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
@@ -14616,52 +13650,52 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2840" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
+    <w:name w:val="Nierozpoznana wzmianka1"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22C86"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="178349300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14804,63 +13838,50 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="494077040">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="527256268">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="532496378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="577986872">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -16083,63 +15104,50 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1632905373">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1699352518">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1716731645">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="88430721">
           <w:marLeft w:val="274"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -16464,55 +15472,62 @@
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -16779,126 +15794,115 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7615</Characters>
+  <Pages>6</Pages>
+  <Words>1290</Words>
+  <Characters>7746</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8867</CharactersWithSpaces>
+  <CharactersWithSpaces>9018</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
+    <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
-    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
+    <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
+    <vt:lpwstr>Publiczne</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
+    <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-10-25T12:33:38.4532429+02:00</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
-[...6 lines deleted...]
-    <vt:lpwstr>Automatic</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
+    <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
 </Properties>
 </file>