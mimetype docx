--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -1,3243 +1,4668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="628831BE" w14:textId="5DE93ED5" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
+    <w:p w14:paraId="628831BE" w14:textId="35349359" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00910D10">
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91074">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91074" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00671C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Załącznika nr 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00671C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Formularza weryfikacji członków K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91074">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00704EFA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Operating Team members. </w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>członków Zespołu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00671C11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A9E06B" w14:textId="2C077E69" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="002E6A1B">
+    <w:p w14:paraId="3395A6F3" w14:textId="77777777" w:rsidR="00857142" w:rsidRDefault="00857142" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00417D69">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="60131D8B" w14:textId="44760E2D" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00857142">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczenie członka </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zespołu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="003F0686">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
-[...1 lines deleted...]
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3994"/>
+        <w:gridCol w:w="9351"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00910D10">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00214AA1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>First and last name:</w:t>
+              <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00910D10">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="0063531A" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00214AA1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Address of residence:</w:t>
+              <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- country:</w:t>
+              <w:t>- kraj:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FBBC67A" w14:textId="3BB730CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="3FBBC67A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>- miejscowość:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- street:</w:t>
+              <w:t>- ulica:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154E0C5E" w14:textId="165D88B1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="154E0C5E" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...9 lines deleted...]
-              <w:t>building No / unit No</w:t>
+              <w:t>- numer domu / lokalu:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- postcode:</w:t>
+              <w:t>- kod pocztowy:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00910D10">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00857142" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00214AA1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3994" w:type="dxa"/>
+            <w:tcW w:w="9351" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1A7CA5" w14:textId="77777777" w:rsidR="00F55278" w:rsidRPr="008E6BDB" w:rsidRDefault="00F55278" w:rsidP="00F55278">
+          <w:p w14:paraId="75226DD9" w14:textId="17547402" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00B866FD" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00F55278">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132D3" w:rsidRPr="0063531A" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00214AA1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008E6BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Dane kontaktowe:</w:t>
+            </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Contact details:</w:t>
+              <w:t>- telefon:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE2708C" w14:textId="531A4743" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="008E6BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>- adres e-mail:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+          <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...17 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="410F94A8" w14:textId="5B926CF9" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00910D10" w:rsidP="006132D3">
+    <w:p w14:paraId="410F94A8" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="4EA23028" w14:textId="20686831" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00452F4A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>STATEMENT BY AN OPERATING TEAM MEMBER</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00452F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CZŁONKA ZESPOŁU OPERACYJNEGO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="0ED38224" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>I, the undersigned, hereby represent that:</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ja, niżej podpisan</w:t>
+      </w:r>
+      <w:r w:rsidR="00452F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00452F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="091B0E1F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="099441A0" w14:textId="4546CAF1" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...41 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Został</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m/</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m wskazan</w:t>
+      </w:r>
+      <w:r w:rsidR="00452F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00452F4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez ______________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> („</w:t>
+      </w:r>
+      <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oferent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>”) jako</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="78C16F47" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="7ED286BA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...25 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zapoznał</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m/</w:t>
+      </w:r>
+      <w:r w:rsidR="002D05F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC160D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Fundusze VC</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>(„</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">”) and accept them without any reservations. </w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zasady</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naboru</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i przyjmuję je bez zastrzeżeń. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="2FD6EC6F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="6101ADB2" w14:textId="51EE1E68" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jestem świadom</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kryteriów wyboru Ofert, w szczególności wymogów merytorycznych w zakresie doświadczenia zespołu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Polityki Inwestycyjnej </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB744A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oferenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i koncepcji funkcjonowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422249D7" w14:textId="4573128D" w:rsidR="00B859AC" w:rsidRDefault="00B859AC" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB744A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oferenta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i będę stosować się do jej założeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="4D5A072F" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="00CF37F2" w:rsidP="006754C8">
+    <w:p w14:paraId="27DF825A" w14:textId="6D878C59" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Nie będę pełnić bez uprzedniej zgody </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="006132D3">
-[...20 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00214AA1" w:rsidRPr="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">po podpisaniu przez Oferenta Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="0090236B" w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestorskiej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jakichkolwiek zarządczych, nadzorczych, doradczych lub innych kluczowych funkcji w podmiotach innych niż </w:t>
+      </w:r>
+      <w:r w:rsidR="0090236B" w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Fundusz VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Podmiot Zarządzający oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1000F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Spółka Portfelowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będąc</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1000F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przedmiotem Inwestycji </w:t>
+      </w:r>
+      <w:r w:rsidR="0090236B" w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, których sprawowanie będzie się wiązało z konfliktem interesów w stosunku do działalności </w:t>
+      </w:r>
+      <w:r w:rsidR="0090236B" w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="006754C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628766" w14:textId="3E21EB0D" w:rsidR="006132D3" w:rsidRPr="00B378CC" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="73F639E4" w14:textId="3602B5CE" w:rsidR="00DC467A" w:rsidRDefault="006132D3" w:rsidP="00DC467A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w Ofertach innych niż Oferta Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D176BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>….………………</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D176BF" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00D176BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00D176BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>…..</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D176BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D176BF" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naborów prowadzonych przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
+      <w:r w:rsidR="008A3B3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426901CE" w14:textId="68D7C200" w:rsidR="006132D3" w:rsidRPr="008F57E5" w:rsidRDefault="00EA4B52" w:rsidP="007B2B81">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem świadomy, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
+      <w:r w:rsidR="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>będą</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pozyskiwa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dodatkow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informacj</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na mój temat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przekazyw</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ać</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w każdym czasie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>informacj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o mnie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>otrzyman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a także Banku Gospodarstwa Krajowego i ministerstwa właściwego do zarządzania </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FENG </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(instytucji zarządzającej) </w:t>
+      </w:r>
+      <w:r w:rsidR="00430AA3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub jakichkolwiek innych instytucji państwowych, organów administracji publicznej lub agencji rządowych i samorządowych, w szczególności w  związku z pozyskiwaniem, realizowaniem i rozliczaniem środków z jakichkolwiek źródeł publicznych otrzymanych/przyznanych na rzecz moją lub podmiotów ze mną powiązanych </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="26606B0E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Status i umocowanie</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E299BC" w14:textId="2F3F5947" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="12E299BC" w14:textId="740F4D6F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>I have full capacity and authority to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity in the declared amount.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posiadam pełną zdolność do czynności prawnych i umocowanie do wniesienia </w:t>
+      </w:r>
+      <w:r w:rsidR="00684C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Funduszu VC </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach deklarowanego wkładu Podmiotu Zarządzającego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000121BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zadeklarowanej wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="000121BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="221B29CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>A) The fulfilment of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A) Wykonanie zobowiązania do wniesienia wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="00684C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Funduszu VC </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00805235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A48A470" w14:textId="2A4F0468" w:rsidR="00910D10" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+    <w:p w14:paraId="4FDA2327" w14:textId="553265D0" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:ind w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="00684C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prywatnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Funduszu VC </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00805235">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i poza </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00426DE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00426DE1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00426DE1" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00426DE1" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="008D02D9" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie jest wymagane uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
+      </w:r>
+      <w:r w:rsidR="00594466" w:rsidRPr="001C633B">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00594466" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="6014EB9D" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Pozostaję / n</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ie pozostaję w związku małżeńskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C125A79" w14:textId="1B513838" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
+    <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> am </w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...18 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201361D9" w14:textId="21F6E66A" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="201361D9" w14:textId="0AF490C9" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wkład </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83094" w:rsidRPr="001C633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prywatny </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk212642764"/>
+      <w:r w:rsidR="00684C1B" w:rsidRPr="007B2B81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00DB383A">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="00805235" w:rsidRPr="007B2B81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...44 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00805235" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0062013A" w:rsidRPr="003D7607">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="5782454D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="229D8E69" w14:textId="12C2B6B9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...115 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że deklaruję wniesienie do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości ____________ PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE4140">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="116D1E0D" w14:textId="1C0BB092" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="6E1D2B7B" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="22268C47" w14:textId="2783069C" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...45 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia ustawy z dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C26" w:rsidRPr="002B4C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 marca 2018 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 201</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>), w tym</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wniesienie wkładu prywatnego w deklarowanej wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE03212" w14:textId="246EA9FC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="3BE03212" w14:textId="1D8B4116" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CF37F2" w:rsidRPr="00C175A4">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-        <w:t>12</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
+      </w:r>
+      <w:r w:rsidR="00634579">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDB1CF" w14:textId="75AC4151" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="22EDB1CF" w14:textId="68A160A4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1447">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profesjonalnych doradców, badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości. W tym cel</w:t>
+      </w:r>
+      <w:r w:rsidR="00765FAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">na żądanie </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">profesjonalnych doradców zobowiązuję się dostarczyć </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> or its professional advisers with all documents confirming that I hold a private contribution.</w:t>
+      <w:r w:rsidR="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>profesjonalnym doradcom</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wszelkie dokumenty potwierdzające dysponowanie przeze mnie wkładem prywatnym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
-      <w:r>
+      <w:bookmarkStart w:id="1" w:name="_Ref467149754"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>interesów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="72B620B3" w14:textId="316B7C75" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>12.1 Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50117720" w14:textId="3AA6D56A" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="50117720" w14:textId="27858ECC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00190CE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
+      <w:r w:rsidR="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt</w:t>
+      </w:r>
+      <w:r w:rsidR="009041E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Pozostałe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oświadczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="32193B8D" w14:textId="582FD95A" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
+    <w:p w14:paraId="32193B8D" w14:textId="120568D8" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wyraża</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na udostępnianie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0057660B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="00430C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
+      <w:r w:rsidR="00214AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uzyskanych informacji o </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>mojej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dotychczasowej działalności inwestycyjnej, przedsiębiorczej</w:t>
+      </w:r>
+      <w:r w:rsidR="00634579">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, branżowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4E7D7A" w14:textId="03927072" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
+    <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-        <w:t>Call Rules.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E52B634" w14:textId="69B71A7C" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
+    <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA4B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6CEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do Zasad </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="4295D821" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00E42BE2" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Legible signature</w:t>
+              <w:t>Czytelny p</w:t>
+            </w:r>
+            <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EF9481" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date, place </w:t>
+              <w:t xml:space="preserve">Data, miejscowość </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
+    <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C3CB41F" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
+    <w:p w14:paraId="2E40CE63" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04515169" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
+    <w:p w14:paraId="66E7B2A6" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="3F82E088" w14:textId="37E4DAD5" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
+      <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00817A99" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00817A99">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00817A99">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00817A99">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00B71777" w:rsidRPr="00817A99">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00817A99">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="32FC8A53" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="3E33D062" w14:textId="1018104F" w:rsidR="00214AA1" w:rsidRPr="00817A99" w:rsidRDefault="00817A99" w:rsidP="00817A99">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00817A99">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t xml:space="preserve">Call No. </w:t>
+      <w:t>Nabór</w:t>
     </w:r>
-    <w:r w:rsidR="00CF37F2">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00817A99">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve"> nr </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00DC160D">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00817A99">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00CF37F2">
+    <w:r w:rsidR="002634B1">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60D8CA1F" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
+    <w:p w14:paraId="07D85D45" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B69F3E6" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
+    <w:p w14:paraId="245E6600" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
+    <w:p w14:paraId="0B4A2262" w14:textId="12A34987" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006E00AF">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> To be completed by the Operating Team member. The statement should be completed and signed separately by each of the persons forming part of the Operating Team.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wypełnienia dane członka</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zespołu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E6A1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oświadczenie powinno zostać wypełnione oraz podpisane oddzielnie przez każdą z osób wchodzących w skład </w:t>
+      </w:r>
+      <w:r w:rsidR="00A74055">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zespoły Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="492C864E" w14:textId="77777777" w:rsidR="00F55278" w:rsidRPr="00A83146" w:rsidRDefault="00F55278" w:rsidP="00F55278">
+    <w:p w14:paraId="05D15182" w14:textId="77777777" w:rsidR="00B866FD" w:rsidRPr="00AC5C35" w:rsidRDefault="00B866FD" w:rsidP="00B866FD">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A83146">
+      <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> be provided.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3615C4B9" w14:textId="7A3A9315" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00BD6D26">
+    <w:p w14:paraId="3615C4B9" w14:textId="0636657E" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W tym miejscu należy wpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="00D176BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nazwę</w:t>
+      </w:r>
+      <w:r w:rsidR="006848E6" w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166F01">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1E211B84" w14:textId="2C50B689" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
+    <w:p w14:paraId="1E211B84" w14:textId="77777777" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BF7B06E" w14:textId="1D535597" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
+    <w:p w14:paraId="5BF7B06E" w14:textId="6FE04E7D" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF37F2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadku, gdy członek Zespołu Operacyjnego nie </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zadeklarował </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wn</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>iesienia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wkładu </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A" w:rsidRPr="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prywatnego do Funduszu VC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wkładu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00357307">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cały pkt. 2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000911B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>należy skreśli</w:t>
+      </w:r>
+      <w:r w:rsidR="00357307">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ć</w:t>
+      </w:r>
+      <w:r w:rsidR="0062013A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Please complete by indicating all required consents, approvals, notices and registrations.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BC1C656" w14:textId="77777777" w:rsidR="00594466" w:rsidRPr="00CB62B6" w:rsidRDefault="00594466" w:rsidP="00594466">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="750251C7" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="006F6973">
+    <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="0062013A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="003D7607">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Nie dotyczy w przypadku, gdy członek Zespołu Operacyjnego nie wnosi wkładu w ramach Podmiotu Zarządzającego</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. W takim wypadku cały pkt. 3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D7607">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>należy skreśli</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ć.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Enter the value of the declared contribution here.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C88ED8B" w14:textId="688A58AB" w:rsidR="00CF37F2" w:rsidRPr="00CB62B6" w:rsidRDefault="00CF37F2" w:rsidP="006132D3">
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="024CB08E" w14:textId="5C3D3173" w:rsidR="00634579" w:rsidRPr="007B2B81" w:rsidRDefault="00634579">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B2B81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C175A4">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W przypadku, gdy członek Kluczowego Personelu nie zadeklarował wniesienia wkładu prywatnego do Funduszu VC w ramach wkładu Podmiotu Zarządzającego, cały punkt 4 należy skreślić</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:vertAlign w:val="superscript"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> is to be struck out.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="285B17D7" w14:textId="22546770" w:rsidR="00B713A5" w:rsidRDefault="00B75F00" w:rsidP="00867136">
+  <w:p w14:paraId="285B17D7" w14:textId="7D6F735F" w:rsidR="00B713A5" w:rsidRDefault="004B7063" w:rsidP="004B7063">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="Nagwek"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B10EA3D" wp14:editId="72F6E2A0">
-[...2 lines deleted...]
-          <wp:docPr id="2026189795" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D880283" wp14:editId="45D54A69">
+          <wp:extent cx="5760720" cy="583565"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:docPr id="4" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="572135"/>
+                    <a:ext cx="5760720" cy="583565"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
@@ -4614,320 +6039,340 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
-    <w:rsid w:val="00006C70"/>
     <w:rsid w:val="000121BC"/>
-    <w:rsid w:val="000349E2"/>
+    <w:rsid w:val="00012D5B"/>
     <w:rsid w:val="0003566D"/>
+    <w:rsid w:val="0003746B"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
-    <w:rsid w:val="000642C4"/>
+    <w:rsid w:val="000656D6"/>
     <w:rsid w:val="00076A4D"/>
+    <w:rsid w:val="000775FE"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
+    <w:rsid w:val="000C3C4F"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
+    <w:rsid w:val="00127D6A"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
-    <w:rsid w:val="001777AB"/>
     <w:rsid w:val="00190CE6"/>
-    <w:rsid w:val="001B7D67"/>
-    <w:rsid w:val="001C1DAF"/>
     <w:rsid w:val="001C633B"/>
-    <w:rsid w:val="001C79EB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
-    <w:rsid w:val="00210196"/>
+    <w:rsid w:val="00214AA1"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
-    <w:rsid w:val="00242870"/>
-    <w:rsid w:val="0026002F"/>
+    <w:rsid w:val="002530AA"/>
+    <w:rsid w:val="002634B1"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
+    <w:rsid w:val="00276590"/>
     <w:rsid w:val="00282E83"/>
-    <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
-    <w:rsid w:val="002B51F6"/>
+    <w:rsid w:val="002B4C26"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
+    <w:rsid w:val="002F449F"/>
     <w:rsid w:val="002F6627"/>
-    <w:rsid w:val="003001B3"/>
-    <w:rsid w:val="00304548"/>
+    <w:rsid w:val="0030473E"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
+    <w:rsid w:val="003651B9"/>
     <w:rsid w:val="00371635"/>
-    <w:rsid w:val="00376F90"/>
+    <w:rsid w:val="00385FD0"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
-    <w:rsid w:val="003B17A1"/>
     <w:rsid w:val="003B7FD9"/>
-    <w:rsid w:val="003C244F"/>
+    <w:rsid w:val="003D1327"/>
+    <w:rsid w:val="003D1E73"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
-    <w:rsid w:val="003D63FA"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
-    <w:rsid w:val="00417D69"/>
+    <w:rsid w:val="004128F5"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
+    <w:rsid w:val="00430C63"/>
     <w:rsid w:val="004338A3"/>
+    <w:rsid w:val="00435194"/>
     <w:rsid w:val="00435F33"/>
-    <w:rsid w:val="00444BF8"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
-    <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
+    <w:rsid w:val="004671B4"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
+    <w:rsid w:val="004A1447"/>
     <w:rsid w:val="004A3BBA"/>
+    <w:rsid w:val="004B44B2"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
+    <w:rsid w:val="004B754D"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
-    <w:rsid w:val="004F5010"/>
-    <w:rsid w:val="004F79DC"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
+    <w:rsid w:val="00515D8A"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
+    <w:rsid w:val="00532F49"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
+    <w:rsid w:val="0057302E"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
-    <w:rsid w:val="005A579D"/>
     <w:rsid w:val="005D3E2B"/>
+    <w:rsid w:val="005D70C2"/>
+    <w:rsid w:val="005E079D"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
-    <w:rsid w:val="006267AE"/>
-    <w:rsid w:val="0064764F"/>
+    <w:rsid w:val="00634579"/>
+    <w:rsid w:val="0063531A"/>
+    <w:rsid w:val="0063738B"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
-    <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00667E68"/>
+    <w:rsid w:val="00671C11"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
-    <w:rsid w:val="00691D90"/>
+    <w:rsid w:val="00690B55"/>
+    <w:rsid w:val="0069136C"/>
     <w:rsid w:val="00694948"/>
+    <w:rsid w:val="00695435"/>
     <w:rsid w:val="006A188B"/>
+    <w:rsid w:val="006C7426"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
-    <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
-    <w:rsid w:val="007064E1"/>
+    <w:rsid w:val="00705528"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
-    <w:rsid w:val="00747CC3"/>
     <w:rsid w:val="00755889"/>
+    <w:rsid w:val="00757CDA"/>
     <w:rsid w:val="00764264"/>
-    <w:rsid w:val="007C45D9"/>
+    <w:rsid w:val="00765FAE"/>
+    <w:rsid w:val="007B2B81"/>
+    <w:rsid w:val="007C440F"/>
+    <w:rsid w:val="007E00EE"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00805235"/>
-    <w:rsid w:val="00805BBA"/>
     <w:rsid w:val="00810DCB"/>
+    <w:rsid w:val="00817A99"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
-    <w:rsid w:val="00842B7E"/>
+    <w:rsid w:val="0084317E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
+    <w:rsid w:val="00857142"/>
     <w:rsid w:val="008631FC"/>
-    <w:rsid w:val="00867136"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00874CEF"/>
+    <w:rsid w:val="008758AD"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
+    <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B16B6"/>
-    <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
-    <w:rsid w:val="008C4559"/>
     <w:rsid w:val="008D02D9"/>
-    <w:rsid w:val="008E3ADD"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
+    <w:rsid w:val="008F57E5"/>
     <w:rsid w:val="0090236B"/>
-    <w:rsid w:val="00910D10"/>
+    <w:rsid w:val="009041E2"/>
+    <w:rsid w:val="009251D9"/>
     <w:rsid w:val="00934AFC"/>
-    <w:rsid w:val="00936A78"/>
     <w:rsid w:val="0093734D"/>
+    <w:rsid w:val="00946015"/>
     <w:rsid w:val="00946961"/>
+    <w:rsid w:val="00961677"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
+    <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009E0684"/>
+    <w:rsid w:val="009F0CE1"/>
+    <w:rsid w:val="009F0E7B"/>
+    <w:rsid w:val="009F5298"/>
     <w:rsid w:val="00A17510"/>
-    <w:rsid w:val="00A375A7"/>
+    <w:rsid w:val="00A34B22"/>
+    <w:rsid w:val="00A4157D"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
+    <w:rsid w:val="00A73D3B"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
-    <w:rsid w:val="00A9612C"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
+    <w:rsid w:val="00AC1931"/>
+    <w:rsid w:val="00AC4B8D"/>
     <w:rsid w:val="00AC7778"/>
-    <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AF1713"/>
+    <w:rsid w:val="00AF38B2"/>
+    <w:rsid w:val="00B00DC3"/>
+    <w:rsid w:val="00B1276D"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
-    <w:rsid w:val="00B621F5"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
-    <w:rsid w:val="00B75F00"/>
     <w:rsid w:val="00B859AC"/>
+    <w:rsid w:val="00B866FD"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
-    <w:rsid w:val="00B97A0A"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
+    <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
-    <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
-    <w:rsid w:val="00C175A4"/>
-    <w:rsid w:val="00C251D1"/>
+    <w:rsid w:val="00C26338"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
+    <w:rsid w:val="00C551C0"/>
     <w:rsid w:val="00C56872"/>
-    <w:rsid w:val="00C75053"/>
     <w:rsid w:val="00C91162"/>
-    <w:rsid w:val="00CB3BAB"/>
+    <w:rsid w:val="00CB0588"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
-    <w:rsid w:val="00CF0633"/>
+    <w:rsid w:val="00CE4140"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
-    <w:rsid w:val="00CF37F2"/>
     <w:rsid w:val="00D06FD3"/>
+    <w:rsid w:val="00D11221"/>
     <w:rsid w:val="00D13485"/>
+    <w:rsid w:val="00D176BF"/>
     <w:rsid w:val="00D22748"/>
+    <w:rsid w:val="00D564EB"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
+    <w:rsid w:val="00D81532"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
-    <w:rsid w:val="00DA2FE9"/>
-    <w:rsid w:val="00DB383A"/>
+    <w:rsid w:val="00DA73F7"/>
     <w:rsid w:val="00DB6D25"/>
+    <w:rsid w:val="00DC160D"/>
+    <w:rsid w:val="00DC467A"/>
+    <w:rsid w:val="00DD7E8E"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
+    <w:rsid w:val="00E1000F"/>
     <w:rsid w:val="00E354EC"/>
+    <w:rsid w:val="00E36072"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
-    <w:rsid w:val="00E53581"/>
     <w:rsid w:val="00E605BC"/>
-    <w:rsid w:val="00E63331"/>
-    <w:rsid w:val="00E74B51"/>
+    <w:rsid w:val="00E67C18"/>
     <w:rsid w:val="00E75BC0"/>
-    <w:rsid w:val="00E84237"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
-    <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E974FB"/>
-    <w:rsid w:val="00EA3A4E"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
-    <w:rsid w:val="00F02E0A"/>
-    <w:rsid w:val="00F11C9A"/>
+    <w:rsid w:val="00EF7E21"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
-    <w:rsid w:val="00F25F59"/>
+    <w:rsid w:val="00F15A8C"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
-    <w:rsid w:val="00F55278"/>
+    <w:rsid w:val="00F57A0B"/>
+    <w:rsid w:val="00F74350"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
-    <w:rsid w:val="00FB4938"/>
+    <w:rsid w:val="00FB7B1E"/>
+    <w:rsid w:val="00FB7D4E"/>
+    <w:rsid w:val="00FC1DAE"/>
     <w:rsid w:val="00FC5C89"/>
-    <w:rsid w:val="00FC65A8"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
-    <w:rsid w:val="00FE1EB1"/>
+    <w:rsid w:val="00FF5170"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>
@@ -5671,86 +7116,57 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
-[...14 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="294063920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="603223737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -6083,98 +7499,96 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>907</Words>
-  <Characters>5447</Characters>
+  <Words>958</Words>
+  <Characters>5754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6342</CharactersWithSpaces>
+  <CharactersWithSpaces>6699</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>