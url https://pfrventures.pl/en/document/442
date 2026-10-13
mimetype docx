--- v2 (2026-08-27)
+++ v3 (2026-10-13)
@@ -1,4668 +1,3238 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="628831BE" w14:textId="35349359" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
+    <w:p w14:paraId="628831BE" w14:textId="5DE93ED5" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F91074">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Exhibit B to Appendix 2 Verification form for Key Persons</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D10">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F91074" w:rsidRPr="008E6BDB">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA3BDE">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Team members. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9E06B" w14:textId="2C077E69" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="002E6A1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...101 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Statement by an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3395A6F3" w14:textId="77777777" w:rsidR="00857142" w:rsidRDefault="00857142" w:rsidP="00F91074">
-[...54 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00417D69">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
-        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9351"/>
+        <w:gridCol w:w="3994"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00214AA1">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00910D10">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>First and last name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="0063531A" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00214AA1">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00910D10">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Adres zamieszkania:</w:t>
+              <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kraj:</w:t>
+              <w:t>- country:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FBBC67A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3FBBC67A" w14:textId="3BB730CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- miejscowość:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="001C79EB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>town</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- ulica:</w:t>
+              <w:t>- street:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154E0C5E" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="154E0C5E" w14:textId="165D88B1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- numer domu / lokalu:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63331">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>building No / unit No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kod pocztowy:</w:t>
+              <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00857142" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00214AA1">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00910D10">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9351" w:type="dxa"/>
+            <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75226DD9" w14:textId="17547402" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00B866FD" w:rsidP="00396A4C">
+          <w:p w14:paraId="2E1A7CA5" w14:textId="77777777" w:rsidR="00F55278" w:rsidRPr="008E6BDB" w:rsidRDefault="00F55278" w:rsidP="00F55278">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00F55278">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00910D10">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- telefon:</w:t>
+              <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="0CE2708C" w14:textId="531A4743" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63331">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Tele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>phone</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63331">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> number</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>- e-mail address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="410F94A8" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
+    <w:p w14:paraId="410F94A8" w14:textId="5B926CF9" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00910D10" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4EA23028" w14:textId="20686831" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00452F4A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        <w:t>CZŁONKA ZESPOŁU OPERACYJNEGO</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>STATEMENT BY AN OPERATING TEAM MEMBER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="0ED38224" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> niniejszym oświadczam, że:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="4546CAF1" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="099441A0" w14:textId="091B0E1F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...74 lines deleted...]
-      <w:r w:rsidRPr="00820A74">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have been indicated by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00820A74">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tenderer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="7ED286BA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="666D2D4B" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...54 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read the Rules for Selecting Tenders, Call for Tenders No. </w:t>
+      </w:r>
+      <w:r w:rsidR="005556BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
-[...11 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
-[...7 lines deleted...]
-      <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for VC Funds (the “</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">i przyjmuję je bez zastrzeżeń. </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”) and accept them without any reservations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="51EE1E68" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="6101ADB2" w14:textId="2FD6EC6F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...104 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422249D7" w14:textId="4573128D" w:rsidR="00B859AC" w:rsidRDefault="00B859AC" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...17 lines deleted...]
-        <w:t>i będę stosować się do jej założeń.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="6D878C59" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="27DF825A" w14:textId="4D5A072F" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="00CF37F2" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...6 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollowing the signing of the Investment Agreement by the Tenderer, I will not hold, without the prior consent from </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, any management, supervisory, advisory or other key positions in </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Nie będę pełnić bez uprzedniej zgody </w:t>
-[...5 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        <w:t xml:space="preserve">entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00214AA1" w:rsidRPr="00214AA1">
-[...123 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F639E4" w14:textId="3602B5CE" w:rsidR="00DC467A" w:rsidRDefault="006132D3" w:rsidP="00DC467A">
+    <w:p w14:paraId="53628766" w14:textId="3E21EB0D" w:rsidR="006132D3" w:rsidRPr="00B378CC" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> /występuję w innej Ofercie składanej do programu</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in Tenders other than the Tender/I do act in another Tender submitted for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E605BC" w:rsidRPr="006848E6">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>….</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D176BF" w:rsidRPr="00AD6714">
-[...83 lines deleted...]
-      <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="008A3B3A">
-[...42 lines deleted...]
-        <w:t xml:space="preserve">PFR </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I am aware that PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will obtain additional information about me and, at any time, transfer information about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belong, as well as to Bank </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006848E6">
-[...5 lines deleted...]
-        <w:t>Ventures</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006848E6">
-[...19 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...166 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
-[...5 lines deleted...]
-        <w:t>Ventures</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006132D3" w:rsidRPr="006848E6">
-[...53 lines deleted...]
-        <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="26606B0E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008A3B3A" w:rsidRPr="003D7607">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Status and authority</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E299BC" w14:textId="740F4D6F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="12E299BC" w14:textId="2F3F5947" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...64 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I have full capacity and authority to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity in the declared amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="221B29CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...48 lines deleted...]
-        <w:t>nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A) The fulfilment of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDA2327" w14:textId="553265D0" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="3A48A470" w14:textId="2A4F0468" w:rsidR="00910D10" w:rsidRDefault="006132D3" w:rsidP="00910D10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:ind w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...71 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) For the purposes of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity and save for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...14 lines deleted...]
-      <w:r w:rsidR="00426DE1" w:rsidRPr="008E6BDB">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>……...……………</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidR="008D02D9" w:rsidRPr="008E6BDB">
-[...16 lines deleted...]
-      <w:r w:rsidR="00594466" w:rsidRPr="001C633B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, I am not required to obtain any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...3 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB5CB1" w14:textId="77777777" w:rsidR="00910D10" w:rsidRPr="00910D10" w:rsidRDefault="00910D10" w:rsidP="00910D10">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="6014EB9D" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am/am not married</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
-[...3 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
+    <w:p w14:paraId="6C125A79" w14:textId="1B513838" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am subject/</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>not subject to statutory joint marital property regime</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="22"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
+    <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="201361D9" w14:textId="0AF490C9" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="177BBCA5" w14:textId="77777777" w:rsidR="005556BE" w:rsidRDefault="005556BE" w:rsidP="0097677F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="169C0F9A" w14:textId="77777777" w:rsidR="005556BE" w:rsidRPr="008E6BDB" w:rsidRDefault="005556BE" w:rsidP="0097677F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201361D9" w14:textId="21F6E66A" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="00684C1B" w:rsidRPr="007B2B81">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00805235" w:rsidRPr="007B2B81">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Private </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00805235" w:rsidRPr="003D7607">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as part of the declared </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>contribution of the Managing Entity</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="0062013A" w:rsidRPr="003D7607">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="12C2B6B9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="229D8E69" w14:textId="5782454D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="009859F1">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Managing Entity in the amount of PLN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...11 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D1E0D" w14:textId="1C0BB092" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The financial resources I earmarked as a private</w:t>
+      </w:r>
+      <w:r w:rsidR="00297619">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="2783069C" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="22268C47" w14:textId="6E1D2B7B" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...46 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The financial resources I earmarked as a private contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 March </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...95 lines deleted...]
-        <w:t>wniesienie wkładu prywatnego w deklarowanej wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, item </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>723</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE03212" w14:textId="1D8B4116" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="3BE03212" w14:textId="246EA9FC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Consent to due diligence in the event the Tender is selected under the Call</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2" w:rsidRPr="00C175A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...45 lines deleted...]
-        <w:footnoteReference w:id="12"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDB1CF" w14:textId="68A160A4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="22EDB1CF" w14:textId="75AC4151" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...38 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the conduct by </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00480EAA" w:rsidRPr="008E6BDB">
-[...95 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private </w:t>
+      </w:r>
+      <w:r w:rsidR="00297619">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution in the declared amount. To this end, at the request of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00214AA1">
-[...35 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or its professional advisers, I undertake to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00214AA1">
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> wszelkie dokumenty potwierdzające dysponowanie przeze mnie wkładem prywatnym.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or its professional advisers with all documents confirming that I hold a private contribution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref467149754"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+      <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="72B620B3" w14:textId="316B7C75" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...39 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12 of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Call Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50117720" w14:textId="27858ECC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="50117720" w14:textId="3AA6D56A" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...56 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00214AA1">
-[...37 lines deleted...]
-        <w:t>.1 powyżej.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008E6BDB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other statements</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="32193B8D" w14:textId="120568D8" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
+    <w:p w14:paraId="32193B8D" w14:textId="582FD95A" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...64 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I consent to the disclosure by PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="00C75053">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00214AA1">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
+    <w:p w14:paraId="2E4E7D7A" w14:textId="03927072" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...24 lines deleted...]
-        <w:t>aboru.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any terms not defined herein shall have the meaning assigned to them in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
+    <w:p w14:paraId="2E52B634" w14:textId="69B71A7C" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...50 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A36521" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="4295D821" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00E42BE2" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
-[...7 lines deleted...]
-              <w:t>odpis</w:t>
+              <w:t>Legible signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EF9481" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, miejscowość </w:t>
+              <w:t xml:space="preserve">Date, place </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
+    <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E40CE63" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
+    <w:p w14:paraId="5DDF3BAE" w14:textId="77777777" w:rsidR="00A635DF" w:rsidRDefault="00A635DF" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66E7B2A6" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
+    <w:p w14:paraId="4A62ABCC" w14:textId="77777777" w:rsidR="00A635DF" w:rsidRDefault="00A635DF" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
+    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00817A99" w:rsidRDefault="00B713A5">
+      <w:p w14:paraId="3F82E088" w14:textId="37E4DAD5" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00817A99">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00817A99">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00817A99">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00B71777" w:rsidRPr="00817A99">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
-            <w:lang w:val="pl-PL"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidRPr="00817A99">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3E33D062" w14:textId="1018104F" w:rsidR="00214AA1" w:rsidRPr="00817A99" w:rsidRDefault="00817A99" w:rsidP="00817A99">
+  <w:p w14:paraId="1AEC9A93" w14:textId="1C0318A3" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00817A99">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Nabór</w:t>
+      <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00817A99">
+    <w:r w:rsidR="005556BE">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...5 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="00817A99">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="002634B1">
+    <w:r w:rsidR="00CF37F2">
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07D85D45" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
+    <w:p w14:paraId="5D948D7C" w14:textId="77777777" w:rsidR="00A635DF" w:rsidRDefault="00A635DF" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="245E6600" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
+    <w:p w14:paraId="7D1EADCA" w14:textId="77777777" w:rsidR="00A635DF" w:rsidRDefault="00A635DF" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0B4A2262" w14:textId="12A34987" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006E00AF">
+    <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C13AAC">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...55 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To be completed by the Operating Team member. The statement should be completed and signed separately by each of the persons forming part of the Operating Team.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="05D15182" w14:textId="77777777" w:rsidR="00B866FD" w:rsidRPr="00AC5C35" w:rsidRDefault="00B866FD" w:rsidP="00B866FD">
+    <w:p w14:paraId="492C864E" w14:textId="77777777" w:rsidR="00F55278" w:rsidRPr="00A83146" w:rsidRDefault="00F55278" w:rsidP="00F55278">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC5C35">
+      <w:r w:rsidRPr="00A83146">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For those who do not have a PESEL number, the date of birth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A83146">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3615C4B9" w14:textId="0636657E" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="3615C4B9" w14:textId="7A3A9315" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00BD6D26">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C13AAC">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the business name of the Tenderer</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...35 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1E211B84" w14:textId="77777777" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
+    <w:p w14:paraId="1E211B84" w14:textId="2C50B689" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C2C1D">
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>Niepotrzebne skreślić</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BF7B06E" w14:textId="6FE04E7D" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
+    <w:p w14:paraId="5BF7B06E" w14:textId="1D535597" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C2C1D">
-[...1 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DC467A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...100 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please complete by indicating all required consents, approvals, notices and registrations.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BC1C656" w14:textId="77777777" w:rsidR="00594466" w:rsidRPr="00CB62B6" w:rsidRDefault="00594466" w:rsidP="00594466">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="750251C7" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="0062013A">
+    <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008C2C1D">
-[...1 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D7607">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...10 lines deleted...]
-        <w:t>ć.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the value of the declared contribution here.</w:t>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="024CB08E" w14:textId="5C3D3173" w:rsidR="00634579" w:rsidRPr="007B2B81" w:rsidRDefault="00634579">
+    <w:p w14:paraId="7C88ED8B" w14:textId="688A58AB" w:rsidR="00CF37F2" w:rsidRPr="00CB62B6" w:rsidRDefault="00CF37F2" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:rPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="007B2B81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C175A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="285B17D7" w14:textId="7D6F735F" w:rsidR="00B713A5" w:rsidRDefault="004B7063" w:rsidP="004B7063">
+  <w:p w14:paraId="285B17D7" w14:textId="22546770" w:rsidR="00B713A5" w:rsidRDefault="00B75F00" w:rsidP="00867136">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D880283" wp14:editId="45D54A69">
-[...2 lines deleted...]
-          <wp:docPr id="4" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B10EA3D" wp14:editId="72F6E2A0">
+          <wp:extent cx="5760720" cy="572135"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2026189795" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5760720" cy="583565"/>
+                    <a:ext cx="5760720" cy="572135"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
@@ -6015,364 +4585,351 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
+    <w:rsid w:val="00006C70"/>
     <w:rsid w:val="000121BC"/>
-    <w:rsid w:val="00012D5B"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="0003566D"/>
-    <w:rsid w:val="0003746B"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
-    <w:rsid w:val="000656D6"/>
+    <w:rsid w:val="000642C4"/>
     <w:rsid w:val="00076A4D"/>
-    <w:rsid w:val="000775FE"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
-    <w:rsid w:val="000C3C4F"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
-    <w:rsid w:val="00127D6A"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
+    <w:rsid w:val="001777AB"/>
     <w:rsid w:val="00190CE6"/>
+    <w:rsid w:val="001B7D67"/>
+    <w:rsid w:val="001C1DAF"/>
+    <w:rsid w:val="001C4AC3"/>
     <w:rsid w:val="001C633B"/>
+    <w:rsid w:val="001C79EB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
-    <w:rsid w:val="00214AA1"/>
+    <w:rsid w:val="00210196"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
-    <w:rsid w:val="002530AA"/>
-    <w:rsid w:val="002634B1"/>
+    <w:rsid w:val="00242870"/>
+    <w:rsid w:val="0026002F"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
-    <w:rsid w:val="00276590"/>
     <w:rsid w:val="00282E83"/>
+    <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
-    <w:rsid w:val="002B4C26"/>
+    <w:rsid w:val="002B51F6"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
-    <w:rsid w:val="002F449F"/>
     <w:rsid w:val="002F6627"/>
-    <w:rsid w:val="0030473E"/>
+    <w:rsid w:val="003001B3"/>
+    <w:rsid w:val="00304548"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
-    <w:rsid w:val="003651B9"/>
     <w:rsid w:val="00371635"/>
-    <w:rsid w:val="00385FD0"/>
+    <w:rsid w:val="00376F90"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
+    <w:rsid w:val="003B17A1"/>
     <w:rsid w:val="003B7FD9"/>
-    <w:rsid w:val="003D1327"/>
-    <w:rsid w:val="003D1E73"/>
+    <w:rsid w:val="003C244F"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
+    <w:rsid w:val="003D63FA"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
-    <w:rsid w:val="004128F5"/>
+    <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
-    <w:rsid w:val="00430C63"/>
     <w:rsid w:val="004338A3"/>
-    <w:rsid w:val="00435194"/>
     <w:rsid w:val="00435F33"/>
+    <w:rsid w:val="00444BF8"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
+    <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
-    <w:rsid w:val="004671B4"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
-    <w:rsid w:val="004A1447"/>
     <w:rsid w:val="004A3BBA"/>
-    <w:rsid w:val="004B44B2"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
-    <w:rsid w:val="004B754D"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
+    <w:rsid w:val="004F5010"/>
+    <w:rsid w:val="004F79DC"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
-    <w:rsid w:val="00515D8A"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
-    <w:rsid w:val="00532F49"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00554F54"/>
+    <w:rsid w:val="005556BE"/>
     <w:rsid w:val="00572A39"/>
-    <w:rsid w:val="0057302E"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
+    <w:rsid w:val="005A1725"/>
+    <w:rsid w:val="005A579D"/>
     <w:rsid w:val="005D3E2B"/>
-    <w:rsid w:val="005D70C2"/>
-    <w:rsid w:val="005E079D"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
-    <w:rsid w:val="00634579"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0063738B"/>
+    <w:rsid w:val="006267AE"/>
+    <w:rsid w:val="0064764F"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
+    <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00667E68"/>
-    <w:rsid w:val="00671C11"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
-    <w:rsid w:val="00690B55"/>
-    <w:rsid w:val="0069136C"/>
+    <w:rsid w:val="00691D90"/>
     <w:rsid w:val="00694948"/>
-    <w:rsid w:val="00695435"/>
     <w:rsid w:val="006A188B"/>
-    <w:rsid w:val="006C7426"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
+    <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
-    <w:rsid w:val="00705528"/>
+    <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
+    <w:rsid w:val="00747CC3"/>
     <w:rsid w:val="00755889"/>
-    <w:rsid w:val="00757CDA"/>
     <w:rsid w:val="00764264"/>
-    <w:rsid w:val="00765FAE"/>
-[...2 lines deleted...]
-    <w:rsid w:val="007E00EE"/>
+    <w:rsid w:val="00792C59"/>
+    <w:rsid w:val="007C45D9"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00805235"/>
+    <w:rsid w:val="00805BBA"/>
     <w:rsid w:val="00810DCB"/>
-    <w:rsid w:val="00817A99"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
-    <w:rsid w:val="0084317E"/>
+    <w:rsid w:val="00842B7E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
-    <w:rsid w:val="00857142"/>
     <w:rsid w:val="008631FC"/>
-    <w:rsid w:val="008758AD"/>
+    <w:rsid w:val="00867136"/>
+    <w:rsid w:val="00874B6A"/>
+    <w:rsid w:val="00874CEF"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
-    <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B16B6"/>
+    <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
+    <w:rsid w:val="008C4559"/>
     <w:rsid w:val="008D02D9"/>
+    <w:rsid w:val="008E3ADD"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
-    <w:rsid w:val="008F57E5"/>
     <w:rsid w:val="0090236B"/>
-    <w:rsid w:val="009041E2"/>
-    <w:rsid w:val="009251D9"/>
+    <w:rsid w:val="00910D10"/>
     <w:rsid w:val="00934AFC"/>
+    <w:rsid w:val="00936A78"/>
     <w:rsid w:val="0093734D"/>
-    <w:rsid w:val="00946015"/>
     <w:rsid w:val="00946961"/>
-    <w:rsid w:val="00961677"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
-    <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009E0684"/>
-    <w:rsid w:val="009F0CE1"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009F5298"/>
     <w:rsid w:val="00A17510"/>
-    <w:rsid w:val="00A34B22"/>
-    <w:rsid w:val="00A4157D"/>
+    <w:rsid w:val="00A375A7"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
-    <w:rsid w:val="00A73D3B"/>
+    <w:rsid w:val="00A635DF"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
+    <w:rsid w:val="00A9612C"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
-    <w:rsid w:val="00AC1931"/>
-    <w:rsid w:val="00AC4B8D"/>
     <w:rsid w:val="00AC7778"/>
+    <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AF1713"/>
-    <w:rsid w:val="00AF38B2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B1276D"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
+    <w:rsid w:val="00B621F5"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
+    <w:rsid w:val="00B75F00"/>
     <w:rsid w:val="00B859AC"/>
-    <w:rsid w:val="00B866FD"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
+    <w:rsid w:val="00B97A0A"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
-    <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
+    <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
-    <w:rsid w:val="00C26338"/>
+    <w:rsid w:val="00C175A4"/>
+    <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
-    <w:rsid w:val="00C551C0"/>
     <w:rsid w:val="00C56872"/>
+    <w:rsid w:val="00C75053"/>
     <w:rsid w:val="00C91162"/>
-    <w:rsid w:val="00CB0588"/>
+    <w:rsid w:val="00CA2C43"/>
+    <w:rsid w:val="00CB3BAB"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
-    <w:rsid w:val="00CE4140"/>
+    <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
+    <w:rsid w:val="00CF37F2"/>
     <w:rsid w:val="00D06FD3"/>
-    <w:rsid w:val="00D11221"/>
     <w:rsid w:val="00D13485"/>
-    <w:rsid w:val="00D176BF"/>
     <w:rsid w:val="00D22748"/>
-    <w:rsid w:val="00D564EB"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
-    <w:rsid w:val="00D81532"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
-    <w:rsid w:val="00DA73F7"/>
+    <w:rsid w:val="00DA2FE9"/>
+    <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB6D25"/>
-    <w:rsid w:val="00DC160D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00DD7E8E"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
-    <w:rsid w:val="00E1000F"/>
     <w:rsid w:val="00E354EC"/>
-    <w:rsid w:val="00E36072"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
+    <w:rsid w:val="00E53581"/>
     <w:rsid w:val="00E605BC"/>
-    <w:rsid w:val="00E67C18"/>
+    <w:rsid w:val="00E63331"/>
+    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E75BC0"/>
+    <w:rsid w:val="00E84237"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
+    <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E974FB"/>
+    <w:rsid w:val="00EA3A4E"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
-    <w:rsid w:val="00EF7E21"/>
+    <w:rsid w:val="00F02E0A"/>
+    <w:rsid w:val="00F11C9A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
-    <w:rsid w:val="00F15A8C"/>
+    <w:rsid w:val="00F25F59"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
-    <w:rsid w:val="00F57A0B"/>
-    <w:rsid w:val="00F74350"/>
+    <w:rsid w:val="00F55278"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
-    <w:rsid w:val="00FB7B1E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC1DAE"/>
+    <w:rsid w:val="00FB4938"/>
     <w:rsid w:val="00FC5C89"/>
+    <w:rsid w:val="00FC65A8"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
-    <w:rsid w:val="00FF5170"/>
+    <w:rsid w:val="00FE1EB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>
@@ -7116,57 +5673,86 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
     <w:name w:val="Tekst przypisu końcowego Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstprzypisukocowego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00867136"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="294063920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="603223737">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7499,96 +6085,98 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>958</Words>
-  <Characters>5754</Characters>
+  <Words>908</Words>
+  <Characters>5449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6699</CharactersWithSpaces>
+  <CharactersWithSpaces>6345</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>