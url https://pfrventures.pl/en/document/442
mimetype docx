--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -1,52 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="5DE93ED5" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Exhibit B to Appendix 2 Verification form for Key Persons</w:t>
       </w:r>
       <w:r w:rsidR="00910D10">
@@ -504,75 +503,73 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- e-mail address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00910D10">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32ECC505" w14:textId="79CDD366" w:rsidR="00171A29" w:rsidRPr="008E6BDB" w:rsidRDefault="00910D10" w:rsidP="00171A29">
+    <w:p w14:paraId="410F94A8" w14:textId="5B926CF9" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00910D10" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B214030" w14:textId="02EDD9EC" w:rsidR="00171A29" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="00171A29">
+    <w:p w14:paraId="4EA23028" w14:textId="20686831" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00452F4A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY AN OPERATING TEAM MEMBER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="0ED38224" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -594,386 +591,453 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..…</w:t>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="336E9235" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="78C16F47" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for VC Funds (the “</w:t>
+        <w:t xml:space="preserve">I have read the Rules for Selecting Tenders, Call for Tenders No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) and accept them without any reservations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="40040DA7" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="6101ADB2" w14:textId="2FD6EC6F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's team, as well as the activities, the Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
+        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the merit-based requirements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the experience of the VC Fund's </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422249D7" w14:textId="4573128D" w:rsidR="00B859AC" w:rsidRDefault="00B859AC" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="17744CB4" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="27DF825A" w14:textId="4D5A072F" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="00CF37F2" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the period of carrying out the Project and following the signing of the Investment Agreement by the Tenderer, I will not hold, without the prior consent from </w:t>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollowing the signing of the Investment Agreement by the Tenderer, I will not hold, without the prior consent from </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, any management, supervisory, advisory or other key positions in </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">supervisory, advisory or other key positions in entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by </w:t>
+        <w:t xml:space="preserve">entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and I undertake not to hold such positions without the prior consent from </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> throughout the period when the Tenderer acts as a VC Fund. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6243D75C" w14:textId="77777777" w:rsidR="008E5045" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="53628766" w14:textId="3E21EB0D" w:rsidR="006132D3" w:rsidRPr="00B378CC" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in Tenders other than the Tender/I do act in another Tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">I am aware that PFR Ventures and/or </w:t>
+        <w:t xml:space="preserve">. I am aware that PFR Ventures and/or </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will obtain additional information about me and, at any time, transfer information about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
@@ -1138,51 +1202,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A) The fulfilment of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7B3EC9" w14:textId="1F2E6C49" w:rsidR="00171A29" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="00171A29">
+    <w:p w14:paraId="3A48A470" w14:textId="2A4F0468" w:rsidR="00910D10" w:rsidRDefault="006132D3" w:rsidP="00910D10">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:ind w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">B) For the purposes of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity and save for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
@@ -1205,50 +1269,62 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, I am not required to obtain any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="36EB5CB1" w14:textId="77777777" w:rsidR="00910D10" w:rsidRPr="00910D10" w:rsidRDefault="00910D10" w:rsidP="00910D10">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:hanging="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="6014EB9D" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -1316,103 +1392,91 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>not subject to statutory joint marital property regime</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0097677F">
-[...10 lines deleted...]
-    <w:p w14:paraId="2CB46FB8" w14:textId="77777777" w:rsidR="00171A29" w:rsidRPr="008E6BDB" w:rsidRDefault="00171A29" w:rsidP="0097677F">
+    <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="21F6E66A" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
       <w:r>
@@ -1482,512 +1546,623 @@
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="5E1D4969" w:rsidR="006132D3" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="00171A29">
-[...109 lines deleted...]
-    <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="229D8E69" w14:textId="5782454D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB383A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Managing Entity in the amount of PLN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00910D10">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="731800DC" w:rsidR="006132D3" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The financial resources I earmarked as a private contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of 16 November 2000 on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 2016, item 299, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+        <w:t>The financial resources I earmarked as a private</w:t>
+      </w:r>
+      <w:r w:rsidR="00297619">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AB4451" w14:textId="77777777" w:rsidR="00171A29" w:rsidRPr="009859F1" w:rsidRDefault="00171A29" w:rsidP="00171A29">
+    <w:p w14:paraId="22268C47" w14:textId="6E1D2B7B" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The financial resources I earmarked as a private contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 March </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, item </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>723</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3BE03212" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="3BE03212" w14:textId="246EA9FC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Consent to due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
+      <w:r w:rsidR="00CF37F2" w:rsidRPr="00C175A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="756A3135" w14:textId="27089577" w:rsidR="00171A29" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="00171A29">
+    <w:p w14:paraId="22EDB1CF" w14:textId="75AC4151" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence in order to verify my legal and financial capacity to make a private </w:t>
+        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private </w:t>
       </w:r>
       <w:r w:rsidR="00297619">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution in the declared amount. To this end, at the request of </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its professional advisers, I undertake to provide </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its professional advisers with all documents confirming that I hold a private contribution.</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="72B620B3" w14:textId="316B7C75" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12 of the Call Rules.</w:t>
+        <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12 of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Call Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A696472" w14:textId="03A5BF98" w:rsidR="00171A29" w:rsidRPr="00171A29" w:rsidRDefault="006132D3" w:rsidP="00171A29">
+    <w:p w14:paraId="50117720" w14:textId="3AA6D56A" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7091A75F" w14:textId="77777777" w:rsidR="00171A29" w:rsidRPr="00171A29" w:rsidRDefault="00171A29" w:rsidP="00171A29">
-[...14 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -2015,113 +2190,138 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I represent that I consent to the disclosure by PFR Ventures and/or </w:t>
       </w:r>
       <w:r w:rsidR="00C75053">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the received information about my investment and business activities and my market reputation to date to </w:t>
-[...8 lines deleted...]
-        <w:t>institutions offering financing from public funds (PARP, NCBR, BGK, ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
+        <w:t xml:space="preserve"> of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
+    <w:p w14:paraId="2E4E7D7A" w14:textId="03927072" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
+        <w:t>Any terms not defined herein shall have the meaning assigned to them in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call Rules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
+    <w:p w14:paraId="2E52B634" w14:textId="69B71A7C" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A36521" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2256,130 +2456,130 @@
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0551D11D" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="4C3CB41F" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D3746BF" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="04515169" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="37E4DAD5" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
@@ -2403,103 +2603,103 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="7A4B0220" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="32FC8A53" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="00DA2FE9">
+    <w:r w:rsidR="00CF37F2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00E84237">
+    <w:r w:rsidR="00CF37F2">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35D013FA" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="60D8CA1F" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E518FF8" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="5B69F3E6" w14:textId="77777777" w:rsidR="003001B3" w:rsidRDefault="003001B3" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -2612,77 +2812,106 @@
   <w:footnote w:id="4">
     <w:p w14:paraId="1E211B84" w14:textId="2C50B689" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BF7B06E" w14:textId="3BA5A0F0" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
+    <w:p w14:paraId="5BF7B06E" w14:textId="1D535597" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CF37F2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2793,110 +3022,172 @@
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the value of the declared contribution here.</w:t>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="0527D966" w14:textId="77777777" w:rsidR="000029B0" w:rsidRDefault="000029B0" w:rsidP="000029B0">
+    <w:p w14:paraId="7C88ED8B" w14:textId="688A58AB" w:rsidR="00CF37F2" w:rsidRPr="00CB62B6" w:rsidRDefault="00CF37F2" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C175A4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Enter the name of the Tenderer.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF37F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="22546770" w:rsidR="00B713A5" w:rsidRDefault="00B75F00" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B10EA3D" wp14:editId="72F6E2A0">
           <wp:extent cx="5760720" cy="572135"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2026189795" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4298,230 +4589,229 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
-    <w:rsid w:val="000029B0"/>
     <w:rsid w:val="00006C70"/>
     <w:rsid w:val="000121BC"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="000642C4"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
-    <w:rsid w:val="00171A29"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001777AB"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="001B7D67"/>
     <w:rsid w:val="001C1DAF"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001C79EB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00210196"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00242870"/>
     <w:rsid w:val="0026002F"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B51F6"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
+    <w:rsid w:val="003001B3"/>
     <w:rsid w:val="00304548"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00376F90"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B17A1"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003C244F"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003D63FA"/>
-    <w:rsid w:val="003E31F5"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00444BF8"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="004F5010"/>
     <w:rsid w:val="004F79DC"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
     <w:rsid w:val="005A579D"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006267AE"/>
+    <w:rsid w:val="0064764F"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00691D90"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00747CC3"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="007C45D9"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00805BBA"/>
     <w:rsid w:val="00810DCB"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00842B7E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00874B6A"/>
     <w:rsid w:val="00874CEF"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C4559"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E3ADD"/>
-    <w:rsid w:val="008E5045"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00910D10"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="00936A78"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A375A7"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A9612C"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
@@ -4529,83 +4819,85 @@
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD600B"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B621F5"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B75F00"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B97A0A"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
-    <w:rsid w:val="00C2006C"/>
+    <w:rsid w:val="00C175A4"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C75053"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB3BAB"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
+    <w:rsid w:val="00CF37F2"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA2FE9"/>
     <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E53581"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E63331"/>
+    <w:rsid w:val="00E74B51"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E84237"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E95144"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA3A4E"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F02E0A"/>
     <w:rsid w:val="00F11C9A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F25F59"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F55278"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FB4938"/>
@@ -5414,90 +5706,64 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="280646086">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="294063920">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="603223737">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="774130936">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="914511341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -5817,102 +6083,95 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>950</Words>
-  <Characters>5705</Characters>
+  <Words>907</Words>
+  <Characters>5447</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Tytuł</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6642</CharactersWithSpaces>
+  <CharactersWithSpaces>6342</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Martyna Zwierzchowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>