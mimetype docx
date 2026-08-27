--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -8,4494 +8,7265 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A757E67" w14:textId="48457BE3" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
+    <w:p w14:paraId="3A757E67" w14:textId="3888E866" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Exhibit A </w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załącznik A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
-      <w:r>
+      <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>to Appendix 2</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidR="006379D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Załącznika nr 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
+      <w:r w:rsidR="006379D1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00110119">
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00072B48">
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Formularz weryfikacji członków K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>/Operating Team members.</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00901211">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00526695">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>członków Zespołu Operacyjnego</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A9E06B" w14:textId="669E48E3" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00002194">
+    <w:p w14:paraId="10A9E06B" w14:textId="12F87B16" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00002194">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00072B48">
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczenie członka </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Ref230098841"/>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>First and last name:</w:t>
+              <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="003E0AB2" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Address of residence:</w:t>
+              <w:t>Adres zamieszkania:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- country:</w:t>
+              <w:t>- kraj:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FBBC67A" w14:textId="367E236A" w:rsidR="006132D3" w:rsidRPr="00B53A7F" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3FBBC67A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...9 lines deleted...]
-              <w:t>town:</w:t>
+              <w:t>- miejscowość:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- street:</w:t>
+              <w:t>- ulica:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154E0C5E" w14:textId="45BA08E1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="154E0C5E" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...19 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>- numer domu / lokalu:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- postcode:</w:t>
+              <w:t>- kod pocztowy:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="001365F0" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18CBCCCA" w14:textId="77777777" w:rsidR="00280F4A" w:rsidRPr="008E6BDB" w:rsidRDefault="00280F4A" w:rsidP="00280F4A">
+          <w:p w14:paraId="75226DD9" w14:textId="6741AA3E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00AC5C35" w:rsidP="00AE3BBB">
             <w:pPr>
+              <w:suppressAutoHyphens/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:spacing w:after="160"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="003E0AB2" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>Contact details:</w:t>
+              <w:t>Dane kontaktowe:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE2708C" w14:textId="67860D50" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...19 lines deleted...]
-              <w:t>phone:</w:t>
+              <w:t>- telefon:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t>- e-mail address:</w:t>
+              <w:t>- adres e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3988C2B3" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EA23028" w14:textId="379A5A9A" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
+    <w:p w14:paraId="4EA23028" w14:textId="337FC337" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>STATEMENT BY A KEY PERSON</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OŚWIADCZENIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00D743B0" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CZŁONKA </w:t>
+      </w:r>
+      <w:r w:rsidR="007152DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>I, the undersigned, hereby represent that:</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="57E0C36A" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="171A5071" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Został</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m/</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m wskazany/a przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> („</w:t>
+      </w:r>
+      <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...25 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oferent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6627" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jako </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2368" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>członek Kluczowego Personelu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00282E83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i będę </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">odpowiadać za zarządzanie działalnością inwestycyjną </w:t>
+      </w:r>
+      <w:r w:rsidR="00E974FB" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po otrzymaniu finansowaniu od PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00002194" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ramach prowadzonego przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00002194" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00F262C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>na Fundusze VC</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>(„</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zasady</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naboru</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">I have read the Call Rules and accept them without any reservations. </w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zapoznał</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m/</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m się z Zasadami naboru i przyjmuję je bez zastrzeżeń. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="64B59E0F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="6101ADB2" w14:textId="13F7B463" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...49 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jestem świadom</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kryteriów wyboru Ofert, w szczególności wymogów merytorycznych w zakresie doświadczenia zespołu </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Polityki Inwestycyjnej </w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oferenta </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i koncepcji funkcjonowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
+    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
+      </w:r>
+      <w:r w:rsidR="00002194">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oferenta </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i będę stosować się do jej założeń</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F01" w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="1ED27156" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
+    <w:p w14:paraId="27DF825A" w14:textId="20D002B9" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="008917E6" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie będę pełnić bez uprzedniej zgody PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
-      <w:r w:rsidR="006132D3">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> po podpisaniu Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="00E42BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jakichkolwiek zarządczych, nadzorczych, doradczych lub innych kluczowych funkcji w podmiotach innych niż </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Fundusz VC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Podmiot Zarządzający oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidR="007D2A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Spółk</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007D2A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portfelow</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będąc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przedmiotem Inwestycji </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, których sprawowanie będzie się wiązało z konfliktem interesów w stosunku do działalności </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> hours per week to work for the VC Fund.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> godzin tygodniowo swojej pracy na rzecz </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3F75">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390D6EDB" w14:textId="476A3117" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="390D6EDB" w14:textId="4F63015F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w </w:t>
+      </w:r>
+      <w:r w:rsidR="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fertach innych niż Oferta </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">występuję w innej </w:t>
+      </w:r>
+      <w:r w:rsidR="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>fercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>….………………</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>…..</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach </w:t>
+      </w:r>
+      <w:r w:rsidR="006F78F2" w:rsidRPr="006F78F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">naborów prowadzonych przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595C00EA" w14:textId="194EC6B6" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
+    <w:p w14:paraId="595C00EA" w14:textId="7736F989" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Brał</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> udział</w:t>
+      </w:r>
+      <w:r w:rsidR="006876F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="006876F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00214893">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00214893" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ie </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>brał</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>am/</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>em udziału</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (jako członek zarządu/członek </w:t>
+      </w:r>
+      <w:r w:rsidR="00214893">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00214893" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00214893">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00214893" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>) w pozyskaniu finansowania z</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> środków publicznych</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>był</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/em </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nie był</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>am/</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiedzialn</w:t>
+      </w:r>
+      <w:r w:rsidR="0054136D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y za wykorzystanie środków z pozyskanego finansowania publicznego</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i oświadczam</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, że  według mojej najlepszej wiedzy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>otrzymane finansowanie publiczne zostało prawidłowo rozliczone i wykorzystane zgodnie z jego przeznaczeniem/przeprowadzone kontrole w zakresie wykorzystania otrzymanego finansowania nie wykazały istotnych nieprawidłowości/żaden organ nie wydał decyzji nakazującej częściowy lub całkowity zwrot finansowania/nie nałożył korekty ani nie wydał innych decyzji dotyczących finansowania negatywnych dla podmiotu który otrzymał finansowanie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628766" w14:textId="0168C0D5" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="005D7749" w:rsidP="006522E0">
+    <w:p w14:paraId="53628766" w14:textId="670534FE" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jestem świadom</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y, że PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> będą pozyskiwać dodatkowe informacj</w:t>
+      </w:r>
+      <w:r w:rsidR="00282BE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na mój temat oraz przekazywać w każdym czasie informacje</w:t>
+      </w:r>
+      <w:r w:rsidR="00D65D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (dane)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o mnie otrzymane</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">belong, as well as to Bank </w:t>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Gospodarstwa</w:t>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a także Banku Gospodarstwa Krajowego i ministerstwa właściwego do zarządzania </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FENG </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(instytucji zarządzającej) </w:t>
+      </w:r>
+      <w:r w:rsidR="00430AA3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub jakichkolwiek innych instytucji państwowych, organów administracji publicznej lub agencji rządowych i samorządowych, w szczególności w  związku z pozyskiwaniem, realizowaniem i rozliczaniem środków z jakichkolwiek źródeł publicznych otrzymanych/przyznanych na rzecz moją lub podmiotów ze mną powiązanych </w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22481A06" w14:textId="045B92F6" w:rsidR="00B1514D" w:rsidRPr="00B1514D" w:rsidRDefault="00B1514D" w:rsidP="00B1514D">
+    <w:p w14:paraId="45A20FDA" w14:textId="17DF8FC5" w:rsidR="004106E5" w:rsidRPr="00C07EE9" w:rsidRDefault="004106E5" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>I have full legal capacity.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004106E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Posiadam pełną zdolność do czynności prawnych</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="7956D2D1" w14:textId="62DBB422" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Status i umocowanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E299BC" w14:textId="4DCEE08B" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Posiadam umocowanie do wniesienia wkładu prywatnego w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000121BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zadeklarowanej wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="000121BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>A) Wykonanie zobowiązania do wniesienia wkładu prywatnego nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDA2327" w14:textId="14892065" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B) </w:t>
+      </w:r>
+      <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6714" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD6714" w:rsidRPr="007E4DED">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ie jest wymagane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek inny organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2A32" w:rsidRPr="000A491A">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="0058039B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Pozostaję / n</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ie pozostaję w związku małżeńskim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRDefault="009859F1" w:rsidP="0058039B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B65644" w14:textId="2A9A2D17" w:rsidR="00553D9D" w:rsidRPr="008E6BDB" w:rsidRDefault="00553D9D" w:rsidP="00DB0A50">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201361D9" w14:textId="6E3B1593" w:rsidR="006132D3" w:rsidRPr="001F2A89" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2A89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Wkład</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>prywatny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Funduszu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VC w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ramach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>deklarowanego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>wkładu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Podmiotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zarządzającego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
-[...415 lines deleted...]
-    <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+    <w:p w14:paraId="465EF234" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+    <w:p w14:paraId="685637B1" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="5FCF9F6D" w:rsidR="006132D3" w:rsidRPr="009307E5" w:rsidRDefault="006132D3" w:rsidP="00E06CA7">
+    <w:p w14:paraId="229D8E69" w14:textId="678CCD46" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="644"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">I represent that I declare to </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004106E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, że deklaruję wniesienie do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>make a contribution</w:t>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>….……</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>…..</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="007E4DED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>………</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>…..</w:t>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PLN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9293C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E06CA7">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="116D1E0D" w14:textId="7A508BB9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="77C64676" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="22268C47" w14:textId="28441D4C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...77 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Funduszu VC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia ustawy z dnia </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk212642663"/>
+      <w:r w:rsidR="00907219" w:rsidRPr="00907219">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 marca 2018 </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00907219">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="006B3128">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="00907219">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>723</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>), w tym</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wniesienie wkładu prywatnego w deklarowanej wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE03212" w14:textId="1C7689B4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="31B39B28" w14:textId="77777777" w:rsidR="00AC5C35" w:rsidRPr="009859F1" w:rsidRDefault="00AC5C35" w:rsidP="00AC5C35">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE03212" w14:textId="7C633F15" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="009D6D25">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F2A89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A760A2">
+        </w:rPr>
+        <w:t>Zgoda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>due diligence in the event the Tender is selected under the Call</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDB1CF" w14:textId="2422DCD6" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="35191214" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...115 lines deleted...]
-      </w:r>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="624A0185" w14:textId="5C218A0C" w:rsidR="00B1514D" w:rsidRPr="00C07EE9" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
+    <w:p w14:paraId="6780FCD4" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="1F0E83DE" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22EDB1CF" w14:textId="655624EE" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00B16A60">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Inwestorskiej</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3128">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00002194" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub ich profesjonalnych doradców, </w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>iligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej</w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> finansowej do wniesienia wkładu prywatnego w zadeklarowanej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wysokości</w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>reputacyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7568">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>lub ich profesjonalnym doradcom</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w szczególności</w:t>
+      </w:r>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wszelkie dokumenty </w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niezbędne dla przeprowadzenia Badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodnie z zakresem określonym w pkt. 9.4 Zasad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DA89AB" w14:textId="7305FD45" w:rsidR="00553D9D" w:rsidRPr="00C07EE9" w:rsidRDefault="00553D9D" w:rsidP="0058039B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Ref467149754"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie przed podpisaniem Umowy Inwestorskiej przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:b/>
-[...5 lines deleted...]
-        <w:t>Conflict of interest</w:t>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub ich profesjonalnych doradców, Badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...96 lines deleted...]
-    <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>interesów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1B2B3365" w14:textId="1710BE3F" w:rsidR="009307E5" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="53AC2A23" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72B620B3" w14:textId="3C98F999" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>12.1 Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50117720" w14:textId="63FD328F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00F262C0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt</w:t>
+      </w:r>
+      <w:r w:rsidR="008B47ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.1 powyżej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pozostałe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oświadczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F1B89EB" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55521DEF" w14:textId="5F87FDAC" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="644"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00F756E6">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541B3428" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="6C315874" w14:textId="6164AE33" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ACC2F7" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="639DF733" w14:textId="18DBECF7" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749BFCD7" w14:textId="5A962334" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="2F6ECBCD" w14:textId="44BD486E" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7463">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osoby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended),</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D8B098" w14:textId="63837F4F" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="4E659708" w14:textId="38E1CD65" w:rsidR="00002F73" w:rsidRPr="00002F73" w:rsidRDefault="001B29C6" w:rsidP="001B29C6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>mianam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B776F9" w14:textId="3944E247" w:rsidR="00F1201E" w:rsidRPr="00321C1C" w:rsidRDefault="00F1201E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem </w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C1" w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
+      </w:r>
+      <w:r w:rsidR="0008362B">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidR="001F17C1" w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r w:rsidR="001B29C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2050587E" w14:textId="4D6C44D7" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
+    <w:p w14:paraId="5B3025D9" w14:textId="0F4A9196" w:rsidR="00F1201E" w:rsidRPr="00321C1C" w:rsidRDefault="00F1201E" w:rsidP="00321C1C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2050587E" w14:textId="1FABE88C" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że wyrażam zgodę na udostępnianie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ven</w:t>
+      </w:r>
+      <w:r w:rsidR="00A235A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>ARP) to verify the indicated experience and market reputation.</w:t>
+      <w:r w:rsidR="0049257F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7568">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3128">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, branżowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A491A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ARP) w celu weryfikacji wskazanego doświadczenia i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk155616342"/>
+      <w:r w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A235A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="18B49646" w14:textId="21AFEB0B" w:rsidR="006132D3" w:rsidRPr="003E3513" w:rsidRDefault="005D7749" w:rsidP="006132D3">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr</w:t>
+      </w:r>
+      <w:r w:rsidR="0049257F" w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Zasad </w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF" w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2CEE29" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="2315AD96" w14:textId="77777777" w:rsidR="00793DD4" w:rsidRPr="00793DD4" w:rsidRDefault="00793DD4" w:rsidP="00793DD4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="28C6B24F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00E42BE2" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Legible signature</w:t>
+              <w:t>Czytelny p</w:t>
+            </w:r>
+            <w:r w:rsidR="006132D3" w:rsidRPr="008E6BDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>odpis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EF9481" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E6BDB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date, place </w:t>
+              <w:t xml:space="preserve">Data, miejscowość </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210500C9" w14:textId="682E5E34" w:rsidR="00ED6FA9" w:rsidRDefault="00ED6FA9"/>
-    <w:p w14:paraId="7C5EC31C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="085AEBCE" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D"/>
+    <w:p w14:paraId="4D3CB153" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D"/>
+    <w:p w14:paraId="7366C25D" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A7B9D">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00640E96">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Template for Consent to Personal Data Processing</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Wzór Zgody na przetwarzanie danych osobowych</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A70130A" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="483B60B2" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F970B2" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>Place, date .......................</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Miejscowość, data .......................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189748DE" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="046522F3" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FA864A" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zgoda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>na przetwarzanie danych osobowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FE9FB2" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na podstawie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="FF0000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>art. 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27 kwietnia 2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:u w:color="FF0000"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>dyrektywy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 95/46/WE („RODO”),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A414F33" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ja, niżej podpisana/y .........................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD4897">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>imię i nazwisko</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, PESEL: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568821B5" w14:textId="21050ED7" w:rsidR="00553D9D" w:rsidRPr="001A1459" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wyrażam zgodę na przetwarzanie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, (KRS: 0000533101)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moich danych osobowych </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">celu przeprowadzenia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>badani</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zdolności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>reputa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>cyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w ramach procesu o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>cen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oferty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> złożonej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w naborze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
+      </w:r>
+      <w:r w:rsidR="001556B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na Fundusze VC – PFR CVC z dnia …………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w celu uzyskania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dofinansowania ze środków </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6D25">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogramu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tj. instrumentu finansowego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inwestycje w innowacyjne przedsiębiorstwa z udziałem kapitału inwestorów korporacyjnych - CVC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0, stanowiącego część Programu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operacyjnego </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A1459">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Fundusze Europejskie dla Nowoczesnej Gospodarki 2021-2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F81EFDA" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niniejsza zgoda obejmuje moje dane zawarte w niniejszej zgodzie, tj.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009A7B9D">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>imi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...193 lines deleted...]
-      <w:r w:rsidRPr="009A7B9D">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, nazwisk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o oraz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr PESEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E380590" w14:textId="08FF01DC" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="76DB4287" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A7B9D">
-[...4 lines deleted...]
-        <w:t>I acknowledge that:</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Przyjmuj</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>wiadomości</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ż</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063A4D18" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+    <w:p w14:paraId="5494280F" w14:textId="68F1972D" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> provision of this consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of processing carried out prior to its withdrawal;</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny</w:t>
+      </w:r>
+      <w:r w:rsidR="001556B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AC34CA" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+    <w:p w14:paraId="52D19A65" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="14"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t>I have the right to access my data, rectify, erase and port it.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mam prawo dostępu do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">moich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danych, ich sprostowania, usunięcia oraz ich przenoszenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A71DD29" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="4E1CF174" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3E3514" w14:textId="1C49807C" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="4767C409" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00C60535" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-      </w:r>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>regarding the processing of my personal data for the purpose of reputational due diligence, a copy of which has been provided to me. I understand the purposes and scope of the processing of my data, as well as my rights arising from data protection regulations, including the right to access, rectify, erase or restrict the processing of my data.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Jednocześnie o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>świadczam, że zapoznałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stanowiącą Załącznik nr 8 do Zasad Naboru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13524F21" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="72D85F63" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00C60535" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739BF4FF" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-      <w:pPr>
+    <w:p w14:paraId="71D05C29" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1687092C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="616C9331" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00172E47" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="7100"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172E47">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C7E484" w14:textId="5577ACB5" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
-[...12 lines deleted...]
-        <w:t>Legible signature</w:t>
+    <w:p w14:paraId="1D57BA36" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00172E47" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="6372" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172E47">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidSect="003C6971">
+    <w:p w14:paraId="3D7E9E1D" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D"/>
+    <w:sectPr w:rsidR="00553D9D" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39B6EA8D" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
+    <w:p w14:paraId="08A241F6" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F79E97A" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
+    <w:p w14:paraId="677D8E50" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:sdt>
-[...60 lines deleted...]
-  <w:p w14:paraId="1AEC9A93" w14:textId="0C8F9715" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="5A1708A0" w:rsidR="00B713A5" w:rsidRPr="001365F0" w:rsidRDefault="001365F0" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001365F0">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Call No. </w:t>
+      <w:t>Nabór</w:t>
     </w:r>
-    <w:r w:rsidR="009A7B9D">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001365F0">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve"> nr </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F262C0">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>10</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="009A7B9D">
+    <w:r w:rsidR="00E45972">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-        <w:lang w:val="en-GB"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> z </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001365F0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A7AF3CB" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
+    <w:p w14:paraId="75E563BA" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73EC3DF2" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
+    <w:p w14:paraId="52047F0A" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0B4A2262" w14:textId="152333E2" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+    <w:p w14:paraId="0B4A2262" w14:textId="31A86B1A" w:rsidR="00B713A5" w:rsidRPr="00AC5C35" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do wypełnienia dane członka </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Oświadczenie powinno zostać wypełnione oraz podpisane oddzielnie przez każdą z osób wchodzących w skład </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">luczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00755889">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9004A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ersonelu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2F911457" w14:textId="1174284C" w:rsidR="00AC5C35" w:rsidRPr="00AC5C35" w:rsidRDefault="00AC5C35" w:rsidP="00AC5C35">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5C35">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AC5C35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3615C4B9" w14:textId="38F31311" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5C35">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W tym miejscu należy wpisać </w:t>
+      </w:r>
+      <w:r w:rsidR="008C56A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>nazwę Oferenta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC5C35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="568D5EE5" w14:textId="377E950A" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy wpisać liczbę godzin (zadeklarowana liczba godzin musi być zgodna z danymi wskazanymi Załączniku nr 1 - Formularz Oferty).</w:t>
+      </w:r>
+      <w:r w:rsidR="007152DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="77E0F296" w14:textId="7AC0D40D" w:rsidR="00E605BC" w:rsidRPr="008C2C1D" w:rsidRDefault="00E605BC" w:rsidP="008C2C1D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A929F8">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2C1D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Niepotrzebne skreślić</w:t>
+      </w:r>
+      <w:r w:rsidR="00A929F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7E09AFB8" w14:textId="31785DE5" w:rsidR="006E00AF" w:rsidRPr="00B31CBF" w:rsidRDefault="006E00AF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Niepotrzeb</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CBF" w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>e skreślić.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3BE8353A" w14:textId="0A6D2D9A" w:rsidR="006E00AF" w:rsidRPr="006E00AF" w:rsidRDefault="006E00AF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B31CBF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Niepotrzebne skreślić.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...46 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Stosownie do oświadczenia zawartego we właściwej rubryce w sekcji A załącznika nr 2 dotyczącego historii dotychczasowego pozyskiwania finansowania.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-[...48 lines deleted...]
-    <w:p w14:paraId="3615C4B9" w14:textId="6D0CCF31" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="00A929F8">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="490536DE" w14:textId="511B0331" w:rsidR="006E00AF" w:rsidRPr="006E00AF" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E00AF">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>name of Tenderer.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy </w:t>
+      </w:r>
+      <w:r w:rsidR="000B76FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>złonek Kluczowego Personelu nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
+      </w:r>
+      <w:r w:rsidR="00B31CBF" w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>z finansowania publicznego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-[...144 lines deleted...]
-    <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="7E10058E" w14:textId="0CAC7FB6" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1734">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W przypadku gdy był</w:t>
+      </w:r>
+      <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przeprowadzone jakieś kontrole lub wydane decyzje dotyczące zwrotu/korekty finansowania</w:t>
+      </w:r>
+      <w:r w:rsidR="006876F5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00AF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person should indicate such decisions/inspection results and their main conclusions. </w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">złonek Kluczowego </w:t>
+      </w:r>
+      <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Personelu</w:t>
+      </w:r>
+      <w:r w:rsidR="000B76FF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946961" w:rsidRPr="002E1734">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powinien wskazać takie decyzje/wyniki kontroli i ich podstawowe stwierdzenia. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="4E901E42" w14:textId="7ED238FE" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
+    <w:p w14:paraId="4E901E42" w14:textId="62C3ED1D" w:rsidR="00AD6714" w:rsidRPr="00CB62B6" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00072B48">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Wymaga uzupełnienia o wskazanie wszystkich wymaganych zgód, zatwierdzeń, zawiadomień oraz rejestracji</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>omplete by indicating all required consents, approvals, notices and registrations.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00B53A7F" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
+    <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00CB62B6" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="750251C7" w14:textId="3F560868" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
+    <w:p w14:paraId="750251C7" w14:textId="2C300C22" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> married, please attach your spouse's consent to the processing of your data to this Form in accordance with the template attached to the Form.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>W przypadku pozostawania w związku małżeńskim do niniejszego Formularza należy załączyć zgodę małżonki/małżonka na przetwarzanie danych zgodnie ze wzorem załączonym do Formularza.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
+    <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="38397D7A" w14:textId="2B6D496F" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B53A7F">
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E05F03">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B53A7F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00CB62B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> contribution here.</w:t>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="69CE59BA" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="00E06CA7">
+    <w:p w14:paraId="39D5AF73" w14:textId="556A02D1" w:rsidR="00F756E6" w:rsidRPr="001F2A89" w:rsidRDefault="00F756E6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E7DB7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Niepotrzebne skreślić</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="2648D7DE" w14:textId="2AC97F8D" w:rsidR="0008362B" w:rsidRPr="0008362B" w:rsidRDefault="0008362B">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+      <w:r w:rsidRPr="0008362B">
+        <w:rPr>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A89">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3128">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...55 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="285B17D7" w14:textId="411AE7AC" w:rsidR="00B713A5" w:rsidRDefault="00072B48" w:rsidP="00D15466">
+  <w:p w14:paraId="285B17D7" w14:textId="36E2E7BF" w:rsidR="00B713A5" w:rsidRDefault="00D15466" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40367C57" wp14:editId="0FFC0D0F">
-          <wp:extent cx="5943600" cy="592455"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A1279" wp14:editId="66C5829C">
+          <wp:extent cx="5943600" cy="522605"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="4" name="Picture 3">
-[...5 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="1001744490" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Picture 3">
-[...5 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5943600" cy="592455"/>
+                    <a:ext cx="5943600" cy="522605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -4560,155 +7331,155 @@
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10861317"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1DC0A2F4"/>
+    <w:tmpl w:val="831685B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117C7695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8AAA424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5569,50 +8340,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61677B36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="9134FF06">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1506" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2226" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2946" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3666" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4386" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5106" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6546" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -5654,51 +8538,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E87A3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="381282A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
@@ -5767,147 +8651,174 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...31 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D613C20"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D794DA60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...21 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="59140584">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="720444182">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1563179963">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1491017010">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="437604618">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="514610168">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="61679125">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2120490221">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1953826197">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
@@ -5917,436 +8828,439 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="453791543">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="14" w16cid:durableId="647244074">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1986426453">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="15" w16cid:durableId="1506361534">
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
-    <w:rsid w:val="0000339B"/>
+    <w:rsid w:val="00002F73"/>
+    <w:rsid w:val="000102C7"/>
     <w:rsid w:val="000121BC"/>
-    <w:rsid w:val="000349E2"/>
+    <w:rsid w:val="000173CB"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
-    <w:rsid w:val="0006581B"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00081482"/>
+    <w:rsid w:val="0008362B"/>
     <w:rsid w:val="00090F7A"/>
-    <w:rsid w:val="00095FA4"/>
-    <w:rsid w:val="00097AA7"/>
+    <w:rsid w:val="0009276A"/>
+    <w:rsid w:val="0009401C"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
-    <w:rsid w:val="000C2241"/>
+    <w:rsid w:val="000B7FBA"/>
     <w:rsid w:val="000D232E"/>
-    <w:rsid w:val="000F385A"/>
+    <w:rsid w:val="000E1A56"/>
+    <w:rsid w:val="000E611C"/>
+    <w:rsid w:val="000F497D"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
-    <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
-    <w:rsid w:val="001250EF"/>
+    <w:rsid w:val="00111498"/>
+    <w:rsid w:val="00112B10"/>
     <w:rsid w:val="0013319F"/>
+    <w:rsid w:val="001365F0"/>
+    <w:rsid w:val="00136DDF"/>
     <w:rsid w:val="00154310"/>
-    <w:rsid w:val="001647C9"/>
+    <w:rsid w:val="001556B1"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
-    <w:rsid w:val="001777AB"/>
-    <w:rsid w:val="001A4DB2"/>
+    <w:rsid w:val="00192E39"/>
+    <w:rsid w:val="001B29C6"/>
+    <w:rsid w:val="001B3AE5"/>
+    <w:rsid w:val="001E05F1"/>
+    <w:rsid w:val="001F17C1"/>
+    <w:rsid w:val="001F2A89"/>
+    <w:rsid w:val="001F4438"/>
     <w:rsid w:val="001F7B45"/>
-    <w:rsid w:val="00211C1C"/>
+    <w:rsid w:val="00214893"/>
     <w:rsid w:val="002157BC"/>
+    <w:rsid w:val="00230DF0"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
-    <w:rsid w:val="0027468D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00280F4A"/>
+    <w:rsid w:val="00282BE8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
-    <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
+    <w:rsid w:val="002B2E8E"/>
+    <w:rsid w:val="002C3083"/>
+    <w:rsid w:val="002C72ED"/>
+    <w:rsid w:val="002D5B04"/>
     <w:rsid w:val="002E1734"/>
+    <w:rsid w:val="002E7A51"/>
     <w:rsid w:val="002F6627"/>
+    <w:rsid w:val="0030473E"/>
+    <w:rsid w:val="00321C1C"/>
     <w:rsid w:val="003331DF"/>
-    <w:rsid w:val="0036584B"/>
-    <w:rsid w:val="00366344"/>
+    <w:rsid w:val="0033396F"/>
     <w:rsid w:val="00371635"/>
+    <w:rsid w:val="003749E2"/>
+    <w:rsid w:val="00387EAA"/>
+    <w:rsid w:val="0039531E"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
-    <w:rsid w:val="003C6971"/>
+    <w:rsid w:val="003D1327"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
-    <w:rsid w:val="003D40F7"/>
+    <w:rsid w:val="003E0AB2"/>
     <w:rsid w:val="003E0F74"/>
-    <w:rsid w:val="003E31F5"/>
-    <w:rsid w:val="003E3513"/>
+    <w:rsid w:val="003E7AA7"/>
     <w:rsid w:val="003F612C"/>
-    <w:rsid w:val="00400A97"/>
-    <w:rsid w:val="0042098C"/>
+    <w:rsid w:val="004106E5"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
-    <w:rsid w:val="004434D9"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
+    <w:rsid w:val="004A0C69"/>
     <w:rsid w:val="004A3BBA"/>
-    <w:rsid w:val="004B5453"/>
+    <w:rsid w:val="004A4D2F"/>
+    <w:rsid w:val="004A55DF"/>
+    <w:rsid w:val="004B3DB1"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
+    <w:rsid w:val="004B7463"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
-    <w:rsid w:val="00511ED0"/>
+    <w:rsid w:val="00512E6A"/>
+    <w:rsid w:val="00522B6E"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
-    <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
+    <w:rsid w:val="00553D9D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
-    <w:rsid w:val="005832A5"/>
-    <w:rsid w:val="00587E22"/>
+    <w:rsid w:val="0058039B"/>
     <w:rsid w:val="00591665"/>
-    <w:rsid w:val="005B467B"/>
+    <w:rsid w:val="005B365A"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
-    <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
-    <w:rsid w:val="00613213"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
-    <w:rsid w:val="0062407B"/>
-    <w:rsid w:val="00632F07"/>
+    <w:rsid w:val="00625E3C"/>
+    <w:rsid w:val="00631B9F"/>
     <w:rsid w:val="006379D1"/>
-    <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
-    <w:rsid w:val="006522A4"/>
+    <w:rsid w:val="00650BF8"/>
+    <w:rsid w:val="00650C0B"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
-    <w:rsid w:val="00657BAE"/>
-    <w:rsid w:val="00680FA8"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
+    <w:rsid w:val="006B3128"/>
     <w:rsid w:val="006C3E8E"/>
-    <w:rsid w:val="006D29D7"/>
+    <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006E00AF"/>
-    <w:rsid w:val="006F240B"/>
+    <w:rsid w:val="006E2533"/>
+    <w:rsid w:val="006E461D"/>
+    <w:rsid w:val="006F6442"/>
+    <w:rsid w:val="006F78F2"/>
     <w:rsid w:val="00704A9C"/>
-    <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
+    <w:rsid w:val="00725150"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
+    <w:rsid w:val="00741C9A"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
-    <w:rsid w:val="007813B0"/>
     <w:rsid w:val="00786FE6"/>
+    <w:rsid w:val="00793DD4"/>
     <w:rsid w:val="007949CA"/>
-    <w:rsid w:val="007A2536"/>
-    <w:rsid w:val="007B281C"/>
+    <w:rsid w:val="007B67E0"/>
     <w:rsid w:val="007C488D"/>
-    <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
+    <w:rsid w:val="007E41A2"/>
     <w:rsid w:val="007E4DED"/>
-    <w:rsid w:val="007E5039"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00810DCB"/>
+    <w:rsid w:val="008050FD"/>
+    <w:rsid w:val="008112C8"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
-    <w:rsid w:val="00857111"/>
     <w:rsid w:val="008631FC"/>
-    <w:rsid w:val="008835FB"/>
-    <w:rsid w:val="008839BF"/>
     <w:rsid w:val="00886AC3"/>
+    <w:rsid w:val="008917E6"/>
+    <w:rsid w:val="00897DA6"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
-    <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
+    <w:rsid w:val="008C56A7"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
+    <w:rsid w:val="008E11DE"/>
+    <w:rsid w:val="008E6324"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
-    <w:rsid w:val="009049DE"/>
-    <w:rsid w:val="009307E5"/>
+    <w:rsid w:val="00907219"/>
+    <w:rsid w:val="00907671"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
-    <w:rsid w:val="009453F5"/>
     <w:rsid w:val="00946961"/>
+    <w:rsid w:val="00956C39"/>
     <w:rsid w:val="009710CB"/>
-    <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
-    <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
-    <w:rsid w:val="009A7B9D"/>
+    <w:rsid w:val="009D5FC3"/>
+    <w:rsid w:val="009D6D25"/>
     <w:rsid w:val="009E0684"/>
-    <w:rsid w:val="00A03B24"/>
+    <w:rsid w:val="009E5281"/>
+    <w:rsid w:val="00A00C53"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
-    <w:rsid w:val="00A535B2"/>
-    <w:rsid w:val="00A7170F"/>
+    <w:rsid w:val="00A57D4F"/>
+    <w:rsid w:val="00A67C8E"/>
     <w:rsid w:val="00A73D04"/>
-    <w:rsid w:val="00A760A2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A861A0"/>
+    <w:rsid w:val="00A7426A"/>
+    <w:rsid w:val="00A843B5"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
+    <w:rsid w:val="00A91AC6"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
+    <w:rsid w:val="00AC5C35"/>
     <w:rsid w:val="00AC7778"/>
+    <w:rsid w:val="00AD255B"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
+    <w:rsid w:val="00AE0A47"/>
+    <w:rsid w:val="00AE1D85"/>
+    <w:rsid w:val="00AE3BBB"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
-    <w:rsid w:val="00B1514D"/>
+    <w:rsid w:val="00B16A60"/>
+    <w:rsid w:val="00B228D9"/>
+    <w:rsid w:val="00B313E7"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
-    <w:rsid w:val="00B53A7F"/>
+    <w:rsid w:val="00B464E3"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
-    <w:rsid w:val="00B7620F"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
-    <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
+    <w:rsid w:val="00BA5B76"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
+    <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
-    <w:rsid w:val="00BF3B5D"/>
+    <w:rsid w:val="00BF6F65"/>
     <w:rsid w:val="00C02FA6"/>
+    <w:rsid w:val="00C0795C"/>
     <w:rsid w:val="00C07EE9"/>
-    <w:rsid w:val="00C13AD8"/>
+    <w:rsid w:val="00C24EEE"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
+    <w:rsid w:val="00C53778"/>
     <w:rsid w:val="00C56872"/>
+    <w:rsid w:val="00C62F99"/>
+    <w:rsid w:val="00C84289"/>
     <w:rsid w:val="00C91162"/>
+    <w:rsid w:val="00C91546"/>
     <w:rsid w:val="00C942C0"/>
+    <w:rsid w:val="00C9767B"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
-    <w:rsid w:val="00CB6F17"/>
     <w:rsid w:val="00CB75D0"/>
-    <w:rsid w:val="00CD2EA2"/>
+    <w:rsid w:val="00CE37DC"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
+    <w:rsid w:val="00CF7335"/>
+    <w:rsid w:val="00D01299"/>
     <w:rsid w:val="00D06FD3"/>
-    <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
-    <w:rsid w:val="00D56F26"/>
+    <w:rsid w:val="00D26A11"/>
+    <w:rsid w:val="00D564EB"/>
     <w:rsid w:val="00D65D22"/>
-    <w:rsid w:val="00D73915"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
-    <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
+    <w:rsid w:val="00DB0A50"/>
+    <w:rsid w:val="00DB5B23"/>
     <w:rsid w:val="00DB6D25"/>
-    <w:rsid w:val="00DF38ED"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E021CD"/>
+    <w:rsid w:val="00DF3C19"/>
+    <w:rsid w:val="00DF6DF3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
-    <w:rsid w:val="00E06CA7"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
-    <w:rsid w:val="00E441A0"/>
+    <w:rsid w:val="00E45972"/>
+    <w:rsid w:val="00E534ED"/>
     <w:rsid w:val="00E605BC"/>
+    <w:rsid w:val="00E65FF5"/>
+    <w:rsid w:val="00E66E42"/>
     <w:rsid w:val="00E75BC0"/>
-    <w:rsid w:val="00E75E1B"/>
+    <w:rsid w:val="00E84FE0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
+    <w:rsid w:val="00EA5E1A"/>
     <w:rsid w:val="00EB3BB3"/>
-    <w:rsid w:val="00EB3FB7"/>
-    <w:rsid w:val="00EB5AC2"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
+    <w:rsid w:val="00F1201E"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
+    <w:rsid w:val="00F262C0"/>
     <w:rsid w:val="00F41DFB"/>
+    <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
-    <w:rsid w:val="00F64A5E"/>
-    <w:rsid w:val="00F665C7"/>
+    <w:rsid w:val="00F756E6"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
-    <w:rsid w:val="00FA32F9"/>
+    <w:rsid w:val="00F963AE"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
-    <w:rsid w:val="00FC7099"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
-    <w:rsid w:val="00FE350D"/>
-    <w:rsid w:val="00FF2FFA"/>
+    <w:rsid w:val="00FE4579"/>
+    <w:rsid w:val="00FF0EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>
   <w15:docId w15:val="{47CEA12E-2610-4195-A31E-392B9F46DB10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -6513,51 +9427,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -6753,50 +9667,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7135,103 +10050,51 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="914511341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1394692969">
-[...37 lines deleted...]
-    </w:div>
     <w:div w:id="1990087759">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="2050258785">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -7548,99 +10411,108 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8908</Characters>
+  <Pages>6</Pages>
+  <Words>1521</Words>
+  <Characters>9132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10372</CharactersWithSpaces>
+  <CharactersWithSpaces>10632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Martyna Zwierzchowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
+    <vt:lpwstr>33fb7f1ad54754ed7fd0abed2483974c7458b1b8129c2aa7a1cd9425cac7ad68</vt:lpwstr>
+  </property>
 </Properties>
 </file>