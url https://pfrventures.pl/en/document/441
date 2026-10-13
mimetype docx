--- v2 (2026-08-27)
+++ v3 (2026-10-13)
@@ -8,7265 +8,4483 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A757E67" w14:textId="3888E866" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
+    <w:p w14:paraId="3A757E67" w14:textId="48457BE3" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Załącznik A </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exhibit A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
-      <w:r w:rsidR="00FA3BDE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="006379D1">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to Appendix 2</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="006379D1">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verification form for Key Person</w:t>
+      </w:r>
+      <w:r w:rsidR="00110119">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA3BDE">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00F9004A">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/Operating Team members.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A9E06B" w14:textId="669E48E3" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00002194">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00FA3BDE">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Statement by a Key Person</w:t>
+      </w:r>
+      <w:r w:rsidR="00072B48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...120 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:bookmarkStart w:id="1" w:name="_Ref230098841"/>
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>First and last name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="003E0AB2" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A03B843" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Adres zamieszkania:</w:t>
+              <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BC0BDE7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kraj:</w:t>
+              <w:t>- country:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C421F68" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FBBC67A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="3FBBC67A" w14:textId="367E236A" w:rsidR="006132D3" w:rsidRPr="00B53A7F" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- miejscowość:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00B53A7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>town:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21BA0D2A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7997CBBC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- ulica:</w:t>
+              <w:t>- street:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F6FF670" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="154E0C5E" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="154E0C5E" w14:textId="45BA08E1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- numer domu / lokalu:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00400A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>building No / unit No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E3D3847" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DA4FC98" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- kod pocztowy:</w:t>
+              <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D7B3658" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="001365F0" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75226DD9" w14:textId="6741AA3E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00AC5C35" w:rsidP="00AE3BBB">
+          <w:p w14:paraId="18CBCCCA" w14:textId="77777777" w:rsidR="00280F4A" w:rsidRPr="008E6BDB" w:rsidRDefault="00280F4A" w:rsidP="00280F4A">
             <w:pPr>
-              <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3BBB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00280F4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006132D3" w:rsidRPr="003E0AB2" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
+      <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="49E3BE7D" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="731522BC" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Dane kontaktowe:</w:t>
+              <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CE2708C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
+          <w:p w14:paraId="0CE2708C" w14:textId="67860D50" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- telefon:</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00400A97">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tele</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>phone:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66047436" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53EB3526" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>- adres e-mail:</w:t>
+              <w:t>- e-mail address:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0162E47A" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3988C2B3" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4EA23028" w14:textId="337FC337" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA23028" w14:textId="379A5A9A" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:t>KLUCZOWEGO PERSONELU</w:t>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="099441A0" w14:textId="171A5071" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I, the undersigned, hereby represent that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099441A0" w14:textId="31D12FFD" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...47 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref230098818"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have been indicated by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………….…………….…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tenderer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), as Key Person and will be responsible for the management of the VC Fund's investing activities following the receipt of the financing from </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="000807E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C25455">
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the Call procedure conducted by </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="000807E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for VC Funds (the “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...40 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Call Rules</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00282E83">
-[...162 lines deleted...]
-    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+    </w:p>
+    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="6101ADB2" w14:textId="13F7B463" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read the Call Rules and accept them without any reservations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6101ADB2" w14:textId="64B59E0F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...78 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's team, the Investment Policy of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Funduszu VC</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="0058039B">
+        <w:t xml:space="preserve">Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="27DF825A" w14:textId="20D002B9" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="008917E6" w:rsidP="0058039B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DF825A" w14:textId="1ED27156" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...22 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollowing the signing of the Investment Agreement, I will not hold, without the prior consent from PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
-      <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
-[...152 lines deleted...]
-    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, any management, supervisory, advisory or other key positions in entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5AC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Tenderer's Tender is selected as part of the Call procedure, I undertake to dedicate a minimum of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00820A74">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="008C7568">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="390D6EDB" w14:textId="4F63015F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hours per week to work for the VC Fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390D6EDB" w14:textId="476A3117" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...65 lines deleted...]
-        <w:t>fercie składanej do programu</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk155267678"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>….</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
-[...75 lines deleted...]
-      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...4 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595C00EA" w14:textId="7736F989" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="0058039B">
+    <w:p w14:paraId="595C00EA" w14:textId="194EC6B6" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...106 lines deleted...]
-      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I participated/did not participate</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="00886AC3">
-[...143 lines deleted...]
-      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as a management board member/key person) in acquiring financing from public funds and I was/was not</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="00886AC3">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00886AC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsible for the use of funds from public financing acquired</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r w:rsidRPr="00886AC3">
-[...7 lines deleted...]
-      <w:r w:rsidR="006E00AF" w:rsidRPr="00886AC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I represent</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:r w:rsidRPr="00886AC3">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00886AC3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that, to the best of my knowledge, the public financing received has been accounted for correctly and used as intended/the conducted inspections of the use of the financing received have not revealed any material irregularities/no authority has issued a decision ordering financing to be repaid in part or in full/did not impose any correction and did not issue other decisions concerning financing that would be adverse to the entity which has received financing</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
-      <w:r w:rsidRPr="00886AC3">
-[...3 lines deleted...]
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628766" w14:textId="670534FE" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00793DD4">
+    <w:p w14:paraId="53628766" w14:textId="0168C0D5" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="005D7749" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">y, że PFR </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am aware that PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="005F5C56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will obtain additional information about me and, at any time, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64A5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">share </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">belong, as well as to Bank </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C07EE9">
-[...5 lines deleted...]
-        <w:t>Ventures</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C07EE9">
-[...59 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
-[...6 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
-[...5 lines deleted...]
-        <w:t>Ventures</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
-[...56 lines deleted...]
-    <w:p w14:paraId="45A20FDA" w14:textId="17DF8FC5" w:rsidR="004106E5" w:rsidRPr="00C07EE9" w:rsidRDefault="004106E5" w:rsidP="00793DD4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22481A06" w14:textId="045B92F6" w:rsidR="00B1514D" w:rsidRDefault="00B1514D" w:rsidP="00B1514D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="426"/>
+          <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="7956D2D1" w14:textId="62DBB422" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I have full legal capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223F8435" w14:textId="77777777" w:rsidR="007B2E3F" w:rsidRPr="00B1514D" w:rsidRDefault="007B2E3F" w:rsidP="007C6320">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
-        <w:numPr>
-[...369 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="201361D9" w14:textId="6E3B1593" w:rsidR="006132D3" w:rsidRPr="001F2A89" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001F2A89">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001F2A89">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Status and authority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E299BC" w14:textId="73EFC016" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I have full capacity and authority to make a private</w:t>
+      </w:r>
+      <w:r w:rsidR="00973269">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution in the declared amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A) The fulfilment of the commitment to make a private contribution is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDA2327" w14:textId="5D92EF41" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00786FE6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>B) For the purposes of the commitment to make a private</w:t>
+      </w:r>
+      <w:r w:rsidR="009A155A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC7099">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution and save for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>……...……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, I am not required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to obtain any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am/am not married</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B63FD56" w14:textId="73D07C83" w:rsidR="00B63DE6" w:rsidRPr="003E3513" w:rsidRDefault="009859F1" w:rsidP="003E3513">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I am subject/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B932D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>not subject to statutory joint marital property regime</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201361D9" w14:textId="1282F3E7" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="003E3513">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="425" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Private</w:t>
+      </w:r>
+      <w:r w:rsidR="00B932D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001F2A89">
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the VC Fund as part of the declared contribution of the Managing Entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
-[...120 lines deleted...]
-    <w:p w14:paraId="465EF234" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+    </w:p>
+    <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="685637B1" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="229D8E69" w14:textId="678CCD46" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229D8E69" w14:textId="5FCF9F6D" w:rsidR="006132D3" w:rsidRPr="009307E5" w:rsidRDefault="006132D3" w:rsidP="00E06CA7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="644"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009859F1">
-[...3 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="004434D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C25455">
-[...37 lines deleted...]
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+      <w:r w:rsidR="00E06CA7" w:rsidRPr="00E06CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="116D1E0D" w14:textId="7A508BB9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+    </w:p>
+    <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="22268C47" w14:textId="28441D4C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The financial resources I earmarked as a private</w:t>
+      </w:r>
+      <w:r w:rsidR="00526556">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22268C47" w14:textId="77C64676" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="425"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...48 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The financial resources I earmarked as a private </w:t>
+      </w:r>
+      <w:r w:rsidR="00642520">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="006B3128">
-[...19 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, item </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>723</w:t>
       </w:r>
-      <w:r w:rsidRPr="009859F1">
-[...83 lines deleted...]
-    <w:p w14:paraId="3BE03212" w14:textId="7C633F15" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="009D6D25">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE03212" w14:textId="1C7689B4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001F2A89">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A760A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the conduct of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="pl-PL"/>
-[...37 lines deleted...]
-    <w:p w14:paraId="35191214" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>due diligence in the event the Tender is selected under the Call</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22EDB1CF" w14:textId="2422DCD6" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:vanish/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6780FCD4" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the conduct by PFR Ventures, </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00511ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6893">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution in the declared amount. To this end, at the request of PFR Ventures, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or their professional advisers, I undertake to provide PFR Ventures, PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CVC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>or their professional advisers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular, all documents necessary to conduct Due Diligence in accordance with the scope specified in point 9.4 of the Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624A0185" w14:textId="5C218A0C" w:rsidR="00B1514D" w:rsidRPr="00C07EE9" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:vanish/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F0E83DE" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I consent to PFR Ventures, PFR CVC or their professional advis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rs conducting Due Diligence of my spouse within the scope specified in point 9.4.3 of the Rules before signing the Investor Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
-[...402 lines deleted...]
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="22"/>
-[...59 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Ref467149754"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="72B620B3" w14:textId="193ABD81" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12</w:t>
+      </w:r>
+      <w:r w:rsidR="00D12A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Call Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50117720" w14:textId="6D98C3FF" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="007813B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E6BDB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="53AC2A23" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Other statements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2B3365" w14:textId="1710BE3F" w:rsidR="009307E5" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="72B620B3" w14:textId="3C98F999" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I hereby declare that</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541B3428" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ACC2F7" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749BFCD7" w14:textId="5A962334" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am/am not a family member of an individual holding a politically exposed position, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009307E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D8B098" w14:textId="63837F4F" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I am/am not related by kinship or affinity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2050587E" w14:textId="4D6C44D7" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
-[...179 lines deleted...]
-          <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
-        </w:numPr>
-[...446 lines deleted...]
-          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...40 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I consent to the disclosure by PFR Ventures and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="0062407B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>PFR CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00511ED0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0049257F">
-[...64 lines deleted...]
-    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of the received information about my investment</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D" w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entrepreneurial and industry activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ARP) to verify the indicated experience and market reputation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00522B6E">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk155616342"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="18B49646" w14:textId="2FF48072" w:rsidR="006132D3" w:rsidRPr="003E3513" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="2315AD96" w14:textId="77777777" w:rsidR="00793DD4" w:rsidRPr="00793DD4" w:rsidRDefault="00793DD4" w:rsidP="00793DD4">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2E3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2CEE29" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="28C6B24F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00E42BE2" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
-[...7 lines deleted...]
-              <w:t>odpis</w:t>
+              <w:t>Legible signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EF9481" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E6BDB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
-                <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, miejscowość </w:t>
+              <w:t xml:space="preserve">Date, place </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210500C9" w14:textId="682E5E34" w:rsidR="00ED6FA9" w:rsidRDefault="00ED6FA9"/>
-    <w:p w14:paraId="085AEBCE" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D"/>
-[...2 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3D479422" w14:textId="77777777" w:rsidR="007B2E3F" w:rsidRDefault="007B2E3F"/>
+    <w:p w14:paraId="7C5EC31C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00640E96">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...15 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Template for Consent to Personal Data Processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A70130A" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...13 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Place, date .......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189748DE" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...472 lines deleted...]
-      <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00210646">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Consent to Personal Data Processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED32524" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (the "GDPR"),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0544D4A3" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I, the undersigned .........................................(full name), PESEL: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9E1CC0" w14:textId="51F056AD" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby consent to the processing by PFR Ventures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spółka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ograniczoną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedzialnością</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with its registered office in Warsaw at ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kruczka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw (KRS: 0000533101), of my personal data for the purpose of conducting a reputational due diligence check as part of the evaluation process of the offer submitted in the call for applications carried out in accordance with Call for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Call for Tenders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B2E3F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2E3F" w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for VC Funds – PFR CVC dated .............., for the purpose of obtaining funding under the CVC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i.e. the financial instrument Investments in Innovative Enterprises with the Participation of Corporate Investors – CVC 2.0, forming part of the Operational </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Funds for a Modern Economy 2021–2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1B9AF" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This consent covers my personal data contained herein, namely: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...29 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>first name, surname and PESEL number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DB4287" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
-[...1 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3E380590" w14:textId="08FF01DC" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...62 lines deleted...]
-    <w:p w14:paraId="5494280F" w14:textId="68F1972D" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I acknowledge that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A4D18" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="52D19A65" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of this consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of processing carried out prior to its withdrawal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AC34CA" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...29 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I have the right to access my data, rectify, erase and port it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A71DD29" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739BF4FF" w14:textId="2A0637C6" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
-[...99 lines deleted...]
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I hereby also confirm that I have read the information clause constituting Annex No. 8 to the Rules for the Submission and Selection of Tenders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>regarding the processing of my personal data for the purpose of reputational due diligence, a copy of which has been provided to me. I understand the purposes and scope of the processing of my data, as well as my rights arising from data protection regulations, including the right to access, rectify, erase or restrict the processing of my data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1687092C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D57BA36" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00172E47" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00553D9D" w:rsidSect="00B63DE6">
+    <w:p w14:paraId="39C7E484" w14:textId="5577ACB5" w:rsidR="009A7B9D" w:rsidRPr="007C6320" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6320">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Legible signature</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009A7B9D" w:rsidRPr="007C6320" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08A241F6" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
+    <w:p w14:paraId="67A5A18F" w14:textId="77777777" w:rsidR="002F54DD" w:rsidRDefault="002F54DD" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="677D8E50" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
+    <w:p w14:paraId="57E88A56" w14:textId="77777777" w:rsidR="002F54DD" w:rsidRDefault="002F54DD" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
+    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="5A1708A0" w:rsidR="00B713A5" w:rsidRPr="001365F0" w:rsidRDefault="001365F0" w:rsidP="001365F0">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="627823613"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:noProof/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="1AEC9A93" w14:textId="589E0E1F" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="001365F0">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Nabór</w:t>
+      <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="001365F0">
+    <w:r w:rsidR="007B2E3F">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r w:rsidRPr="001365F0">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00E45972">
+    <w:r w:rsidR="009A7B9D">
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
-    </w:r>
-[...100 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75E563BA" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
+    <w:p w14:paraId="5A3A4E90" w14:textId="77777777" w:rsidR="002F54DD" w:rsidRDefault="002F54DD" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52047F0A" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
+    <w:p w14:paraId="2C538F28" w14:textId="77777777" w:rsidR="002F54DD" w:rsidRDefault="002F54DD" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0B4A2262" w14:textId="31A86B1A" w:rsidR="00B713A5" w:rsidRPr="00AC5C35" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
-[...396 lines deleted...]
-    <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+    <w:p w14:paraId="0B4A2262" w14:textId="152333E2" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E1734">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E1734">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Stosownie do oświadczenia zawartego we właściwej rubryce w sekcji A załącznika nr 2 dotyczącego historii dotychczasowego pozyskiwania finansowania.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> To be completed with the details of the Key Person.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5AC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The statement should be completed and signed separately by each of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00110119" w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Key P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ersons</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5AC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="490536DE" w14:textId="511B0331" w:rsidR="006E00AF" w:rsidRPr="006E00AF" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5D7C3201" w14:textId="4206C1CA" w:rsidR="00280F4A" w:rsidRPr="003E3513" w:rsidRDefault="00280F4A" w:rsidP="00280F4A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC5C35">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E3513">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For those who do not have a PESEL number, the date of birth </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3513">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be provided.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3615C4B9" w14:textId="6D0CCF31" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="00A929F8">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="006E00AF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E425F7">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB5AC2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>name of Tenderer.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="568D5EE5" w14:textId="1EF8696C" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004434D9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>z finansowania publicznego.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nter the number of hours here (the declared number of hours must be consistent with the details indicated in Appendix 1 - Tender Form). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w14:paraId="7E10058E" w14:textId="0CAC7FB6" w:rsidR="00B713A5" w:rsidRPr="002E1734" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="77E0F296" w14:textId="7AC0D40D" w:rsidR="00E605BC" w:rsidRPr="00B53A7F" w:rsidRDefault="00E605BC" w:rsidP="008C2C1D">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="7E09AFB8" w14:textId="31785DE5" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3BE8353A" w14:textId="0A6D2D9A" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E1734">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E1734">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As specified in the statement included in the relevant field in Section A of Appendix 2, concerning the history of acquiring financing to date.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="490536DE" w14:textId="3AF10683" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete if the Key Person was not involved in acquiring or using funds from public financing.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="7E10058E" w14:textId="4B93A4DC" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person should indicate such decisions/inspection results and their main conclusions. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="4E901E42" w14:textId="7ED238FE" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00072B48">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>omplete by indicating all required consents, approvals, notices and registrations.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00B53A7F" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
-    <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00CB62B6" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
+  <w:footnote w:id="13">
+    <w:p w14:paraId="750251C7" w14:textId="3F560868" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tenderer is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t>W przypadku pozostawania w związku małżeńskim do niniejszego Formularza należy załączyć zgodę małżonki/małżonka na przetwarzanie danych zgodnie ze wzorem załączonym do Formularza.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> married, please attach your spouse's consent to the processing of your data to this Form in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
+    <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Niepotrzebne skreślić.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="38397D7A" w14:textId="2B6D496F" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E05F03">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB62B6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> W tym miejscu należy uzupełnić kwotę deklarowanego wkładu.</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the value of the declared</w:t>
+      </w:r>
+      <w:r w:rsidR="000F385A" w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> capital</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="39D5AF73" w14:textId="556A02D1" w:rsidR="00F756E6" w:rsidRPr="001F2A89" w:rsidRDefault="00F756E6">
+    <w:p w14:paraId="69CE59BA" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="00E06CA7">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
-          <w:lang w:val="pl-PL"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...15 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0008362B">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FC7482" w14:textId="18E8C872" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="00E06CA7">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="285B17D7" w14:textId="36E2E7BF" w:rsidR="00B713A5" w:rsidRDefault="00D15466" w:rsidP="00D15466">
+  <w:p w14:paraId="285B17D7" w14:textId="411AE7AC" w:rsidR="00B713A5" w:rsidRDefault="00072B48" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B7A1279" wp14:editId="66C5829C">
-          <wp:extent cx="5943600" cy="522605"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40367C57" wp14:editId="0FFC0D0F">
+          <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1001744490" name="Obraz 1"/>
+          <wp:docPr id="4" name="Picture 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPr id="4" name="Picture 3">
+                    <a:extLst>
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5943600" cy="522605"/>
+                    <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -7331,155 +4549,155 @@
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10861317"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="831685B2"/>
+    <w:tmpl w:val="1DC0A2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117C7695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8AAA424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -8340,163 +5558,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61677B36"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8538,51 +5643,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63E87A3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="381282A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
@@ -8651,174 +5756,147 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...109 lines deleted...]
-      </w:rPr>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEF2C16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07140CE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="59140584">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="720444182">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1563179963">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1491017010">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="437604618">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="514610168">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="61679125">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2120490221">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1953826197">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
@@ -8828,439 +5906,443 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="453791543">
+    <w:abstractNumId w:val="5"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1986426453">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:markup="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
-    <w:rsid w:val="00002F73"/>
-    <w:rsid w:val="000102C7"/>
+    <w:rsid w:val="0000339B"/>
     <w:rsid w:val="000121BC"/>
-    <w:rsid w:val="000173CB"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
-    <w:rsid w:val="0008362B"/>
+    <w:rsid w:val="0006581B"/>
+    <w:rsid w:val="00072B48"/>
+    <w:rsid w:val="000807E9"/>
+    <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
-    <w:rsid w:val="0009276A"/>
-    <w:rsid w:val="0009401C"/>
+    <w:rsid w:val="00095FA4"/>
+    <w:rsid w:val="00097AA7"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
-    <w:rsid w:val="000B7FBA"/>
+    <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
-    <w:rsid w:val="000E1A56"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F497D"/>
+    <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
+    <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
-    <w:rsid w:val="00111498"/>
-    <w:rsid w:val="00112B10"/>
+    <w:rsid w:val="001250EF"/>
     <w:rsid w:val="0013319F"/>
-    <w:rsid w:val="001365F0"/>
-    <w:rsid w:val="00136DDF"/>
     <w:rsid w:val="00154310"/>
-    <w:rsid w:val="001556B1"/>
+    <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
-    <w:rsid w:val="00192E39"/>
-[...5 lines deleted...]
-    <w:rsid w:val="001F4438"/>
+    <w:rsid w:val="001777AB"/>
+    <w:rsid w:val="001A4DB2"/>
     <w:rsid w:val="001F7B45"/>
-    <w:rsid w:val="00214893"/>
+    <w:rsid w:val="00211C1C"/>
+    <w:rsid w:val="00213874"/>
     <w:rsid w:val="002157BC"/>
-    <w:rsid w:val="00230DF0"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
-    <w:rsid w:val="00282BE8"/>
+    <w:rsid w:val="0027468D"/>
+    <w:rsid w:val="00280AD5"/>
+    <w:rsid w:val="00280F4A"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
+    <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
-    <w:rsid w:val="002B2E8E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002D5B04"/>
     <w:rsid w:val="002E1734"/>
-    <w:rsid w:val="002E7A51"/>
+    <w:rsid w:val="002F54DD"/>
     <w:rsid w:val="002F6627"/>
-    <w:rsid w:val="0030473E"/>
-    <w:rsid w:val="00321C1C"/>
     <w:rsid w:val="003331DF"/>
-    <w:rsid w:val="0033396F"/>
+    <w:rsid w:val="0036584B"/>
+    <w:rsid w:val="00366344"/>
     <w:rsid w:val="00371635"/>
-    <w:rsid w:val="003749E2"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0039531E"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
-    <w:rsid w:val="003D1327"/>
+    <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
-    <w:rsid w:val="003E0AB2"/>
+    <w:rsid w:val="003D40F7"/>
     <w:rsid w:val="003E0F74"/>
-    <w:rsid w:val="003E7AA7"/>
+    <w:rsid w:val="003E31F5"/>
+    <w:rsid w:val="003E3513"/>
     <w:rsid w:val="003F612C"/>
-    <w:rsid w:val="004106E5"/>
+    <w:rsid w:val="00400A97"/>
+    <w:rsid w:val="0042098C"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
+    <w:rsid w:val="004434D9"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
+    <w:rsid w:val="00462293"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
-    <w:rsid w:val="004A0C69"/>
     <w:rsid w:val="004A3BBA"/>
-    <w:rsid w:val="004A4D2F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B3DB1"/>
+    <w:rsid w:val="004B5453"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
-    <w:rsid w:val="004B7463"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
-    <w:rsid w:val="00512E6A"/>
-    <w:rsid w:val="00522B6E"/>
+    <w:rsid w:val="00511ED0"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
+    <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
-    <w:rsid w:val="00553D9D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
-    <w:rsid w:val="0058039B"/>
+    <w:rsid w:val="005832A5"/>
+    <w:rsid w:val="00587E22"/>
     <w:rsid w:val="00591665"/>
-    <w:rsid w:val="005B365A"/>
+    <w:rsid w:val="005B467B"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
+    <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
+    <w:rsid w:val="00613213"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
-    <w:rsid w:val="00625E3C"/>
-    <w:rsid w:val="00631B9F"/>
+    <w:rsid w:val="0062407B"/>
+    <w:rsid w:val="00632F07"/>
     <w:rsid w:val="006379D1"/>
+    <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
-    <w:rsid w:val="00650BF8"/>
-    <w:rsid w:val="00650C0B"/>
+    <w:rsid w:val="006522A4"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
+    <w:rsid w:val="00657BAE"/>
+    <w:rsid w:val="00680FA8"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
-    <w:rsid w:val="006B3128"/>
     <w:rsid w:val="006C3E8E"/>
-    <w:rsid w:val="006C6C19"/>
+    <w:rsid w:val="006D29D7"/>
     <w:rsid w:val="006E00AF"/>
-    <w:rsid w:val="006E2533"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F78F2"/>
+    <w:rsid w:val="006F240B"/>
     <w:rsid w:val="00704A9C"/>
+    <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
-    <w:rsid w:val="00725150"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
-    <w:rsid w:val="00741C9A"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
+    <w:rsid w:val="007813B0"/>
     <w:rsid w:val="00786FE6"/>
-    <w:rsid w:val="00793DD4"/>
     <w:rsid w:val="007949CA"/>
-    <w:rsid w:val="007B67E0"/>
+    <w:rsid w:val="007A2536"/>
+    <w:rsid w:val="007B281C"/>
+    <w:rsid w:val="007B2E3F"/>
     <w:rsid w:val="007C488D"/>
+    <w:rsid w:val="007C6320"/>
+    <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
-    <w:rsid w:val="007E41A2"/>
     <w:rsid w:val="007E4DED"/>
-    <w:rsid w:val="008050FD"/>
-    <w:rsid w:val="008112C8"/>
+    <w:rsid w:val="007E5039"/>
+    <w:rsid w:val="007F0ED1"/>
+    <w:rsid w:val="007F1F4B"/>
+    <w:rsid w:val="00810DCB"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
+    <w:rsid w:val="00857111"/>
     <w:rsid w:val="008631FC"/>
+    <w:rsid w:val="008835FB"/>
+    <w:rsid w:val="008839BF"/>
     <w:rsid w:val="00886AC3"/>
-    <w:rsid w:val="008917E6"/>
-    <w:rsid w:val="00897DA6"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
+    <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
-    <w:rsid w:val="008C56A7"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
-    <w:rsid w:val="008E11DE"/>
-    <w:rsid w:val="008E6324"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
-    <w:rsid w:val="00907219"/>
-    <w:rsid w:val="00907671"/>
+    <w:rsid w:val="009049DE"/>
+    <w:rsid w:val="009307E5"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
+    <w:rsid w:val="009453F5"/>
     <w:rsid w:val="00946961"/>
-    <w:rsid w:val="00956C39"/>
     <w:rsid w:val="009710CB"/>
+    <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
+    <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
-    <w:rsid w:val="009D5FC3"/>
-    <w:rsid w:val="009D6D25"/>
+    <w:rsid w:val="009A7B9D"/>
     <w:rsid w:val="009E0684"/>
-    <w:rsid w:val="009E5281"/>
-    <w:rsid w:val="00A00C53"/>
+    <w:rsid w:val="00A03B24"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
-    <w:rsid w:val="00A57D4F"/>
-    <w:rsid w:val="00A67C8E"/>
+    <w:rsid w:val="00A535B2"/>
+    <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A73D04"/>
-    <w:rsid w:val="00A7426A"/>
-    <w:rsid w:val="00A843B5"/>
+    <w:rsid w:val="00A760A2"/>
+    <w:rsid w:val="00A76396"/>
+    <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
-    <w:rsid w:val="00A91AC6"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
-    <w:rsid w:val="00AC5C35"/>
     <w:rsid w:val="00AC7778"/>
-    <w:rsid w:val="00AD255B"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
-    <w:rsid w:val="00AE0A47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AE3BBB"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
-    <w:rsid w:val="00B16A60"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B313E7"/>
+    <w:rsid w:val="00B1514D"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
-    <w:rsid w:val="00B464E3"/>
+    <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
+    <w:rsid w:val="00B7620F"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
+    <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
-    <w:rsid w:val="00BA5B76"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
-    <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
-    <w:rsid w:val="00BF6F65"/>
+    <w:rsid w:val="00BF3B5D"/>
     <w:rsid w:val="00C02FA6"/>
-    <w:rsid w:val="00C0795C"/>
     <w:rsid w:val="00C07EE9"/>
-    <w:rsid w:val="00C24EEE"/>
+    <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
-    <w:rsid w:val="00C53778"/>
     <w:rsid w:val="00C56872"/>
-    <w:rsid w:val="00C62F99"/>
-    <w:rsid w:val="00C84289"/>
     <w:rsid w:val="00C91162"/>
-    <w:rsid w:val="00C91546"/>
     <w:rsid w:val="00C942C0"/>
-    <w:rsid w:val="00C9767B"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
+    <w:rsid w:val="00CB6F17"/>
     <w:rsid w:val="00CB75D0"/>
-    <w:rsid w:val="00CE37DC"/>
+    <w:rsid w:val="00CD2EA2"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
-    <w:rsid w:val="00CF7335"/>
-    <w:rsid w:val="00D01299"/>
     <w:rsid w:val="00D06FD3"/>
+    <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
-    <w:rsid w:val="00D26A11"/>
-    <w:rsid w:val="00D564EB"/>
+    <w:rsid w:val="00D31606"/>
+    <w:rsid w:val="00D56F26"/>
     <w:rsid w:val="00D65D22"/>
+    <w:rsid w:val="00D73915"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
+    <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
-    <w:rsid w:val="00DB0A50"/>
-    <w:rsid w:val="00DB5B23"/>
     <w:rsid w:val="00DB6D25"/>
-    <w:rsid w:val="00DF3C19"/>
-    <w:rsid w:val="00DF6DF3"/>
+    <w:rsid w:val="00DF38ED"/>
+    <w:rsid w:val="00DF75E3"/>
+    <w:rsid w:val="00E021CD"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
+    <w:rsid w:val="00E06CA7"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
-    <w:rsid w:val="00E45972"/>
-    <w:rsid w:val="00E534ED"/>
+    <w:rsid w:val="00E441A0"/>
     <w:rsid w:val="00E605BC"/>
-    <w:rsid w:val="00E65FF5"/>
-    <w:rsid w:val="00E66E42"/>
     <w:rsid w:val="00E75BC0"/>
-    <w:rsid w:val="00E84FE0"/>
+    <w:rsid w:val="00E75E1B"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
-    <w:rsid w:val="00EA5E1A"/>
     <w:rsid w:val="00EB3BB3"/>
+    <w:rsid w:val="00EB3FB7"/>
+    <w:rsid w:val="00EB5AC2"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
-    <w:rsid w:val="00F1201E"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
-    <w:rsid w:val="00F262C0"/>
     <w:rsid w:val="00F41DFB"/>
-    <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
-    <w:rsid w:val="00F756E6"/>
+    <w:rsid w:val="00F64A5E"/>
+    <w:rsid w:val="00F665C7"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
-    <w:rsid w:val="00F963AE"/>
+    <w:rsid w:val="00FA32F9"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
+    <w:rsid w:val="00FC7099"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
-    <w:rsid w:val="00FE4579"/>
-    <w:rsid w:val="00FF0EFF"/>
+    <w:rsid w:val="00FE350D"/>
+    <w:rsid w:val="00FF2FFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F14775E"/>
   <w15:docId w15:val="{47CEA12E-2610-4195-A31E-392B9F46DB10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -9427,51 +6509,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -9667,51 +6749,50 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="AkapitzlistZnak"/>
-    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10050,51 +7131,103 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="914511341">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1394692969">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1669013680">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1945768406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1990087759">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2050258785">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10411,108 +7544,99 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>9132</Characters>
+  <Pages>5</Pages>
+  <Words>1484</Words>
+  <Characters>8910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10632</CharactersWithSpaces>
+  <CharactersWithSpaces>10374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Martyna Zwierzchowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="GrammarlyDocumentId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>