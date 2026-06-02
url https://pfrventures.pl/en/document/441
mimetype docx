--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="48457BE3" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -134,61 +130,63 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Ref230098841"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Odwoanieprzypisudolnego"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
+            <w:bookmarkEnd w:id="1"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First and last name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="7AE0DA15" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
@@ -563,69 +561,70 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="45A311AB" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="57E0C36A" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Ref230098818"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>….…………………….…………….…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -683,230 +682,267 @@
       </w:r>
       <w:r w:rsidR="0062407B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidR="000807E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
-      <w:r w:rsidR="001A4DB2">
+      <w:r w:rsidR="00B1514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">”). </w:t>
+        <w:t>”).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and accept them without any reservations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="08395B8E" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="6101ADB2" w14:textId="64B59E0F" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's team, as well as the activities, the </w:t>
+        <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the merit-based requirements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the experience of the VC Fund's team, the Investment Policy of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
+        <w:t xml:space="preserve">Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="28879CED" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="27DF825A" w14:textId="1ED27156" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>In the period of carrying out the</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and following the signing of the Investment Agreement, I will not hold, without the prior consent from PFR </w:t>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="006132D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ollowing the signing of the Investment Agreement, I will not hold, without the prior consent from PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CB6F17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006132D3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, any management, supervisory, advisory or other key positions in entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by </w:t>
       </w:r>
       <w:r w:rsidR="0062407B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidR="00EB5AC2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
@@ -966,87 +1002,99 @@
     </w:p>
     <w:p w14:paraId="390D6EDB" w14:textId="476A3117" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C00EA" w14:textId="194EC6B6" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -1128,51 +1176,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that, to the best of my knowledge, the public financing received has been accounted for correctly and used as intended/the conducted inspections of the use of the financing received have not revealed any material irregularities/no authority has issued a decision ordering financing to be repaid in part or in full/did not impose any correction and did not issue other decisions concerning financing that would be adverse to the entity which has received financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628766" w14:textId="0168C0D5" w:rsidR="006132D3" w:rsidRPr="00C07EE9" w:rsidRDefault="005D7749" w:rsidP="006522E0">
+    <w:p w14:paraId="53628766" w14:textId="0168C0D5" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="005D7749" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -1251,50 +1299,80 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Krajowego</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="22481A06" w14:textId="045B92F6" w:rsidR="00B1514D" w:rsidRPr="00B1514D" w:rsidRDefault="00B1514D" w:rsidP="00B1514D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I have full legal capacity.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -1393,51 +1471,50 @@
     <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>A) The fulfilment of the commitment to make a private contribution is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA2327" w14:textId="5D92EF41" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00786FE6">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B) For the purposes of the commitment to make a private</w:t>
@@ -1611,239 +1688,321 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>not subject to statutory joint marital property regime</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201361D9" w14:textId="2AAAA55C" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="003E3513">
+    <w:p w14:paraId="201361D9" w14:textId="1282F3E7" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="003E3513">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="425" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Private</w:t>
       </w:r>
       <w:r w:rsidR="00B932D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contribution</w:t>
+        <w:t xml:space="preserve"> contribu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the VC Fund as part of the declared contribution of the Managing Entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="5D4A2FA5" w:rsidR="006132D3" w:rsidRPr="009307E5" w:rsidRDefault="006132D3" w:rsidP="00E06CA7">
+    <w:p w14:paraId="229D8E69" w14:textId="5FCF9F6D" w:rsidR="006132D3" w:rsidRPr="009307E5" w:rsidRDefault="006132D3" w:rsidP="00E06CA7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...42 lines deleted...]
-      <w:r w:rsidR="00E06CA7" w:rsidRPr="0006581B">
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………….…………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="004434D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E06CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E06CA7" w:rsidRPr="00E06CA7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E06CA7" w:rsidRPr="00E06CA7">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I represent that I have necessary resources sufficient to finance the said contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -1852,92 +2011,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The financial resources I earmarked as a private</w:t>
       </w:r>
       <w:r w:rsidR="00526556">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="6B5D6513" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="22268C47" w14:textId="77C64676" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The financial resources I earmarked as a private </w:t>
       </w:r>
       <w:r w:rsidR="00642520">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of 16 November 2000 on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 2016, item 299, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
+        <w:t xml:space="preserve">contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, item </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>723</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE03212" w14:textId="1C7689B4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1951,185 +2190,261 @@
         <w:t xml:space="preserve">Consent to </w:t>
       </w:r>
       <w:r w:rsidR="00A760A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the conduct of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDB1CF" w14:textId="188B100E" w:rsidR="006132D3" w:rsidRPr="00C07EE9" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="22EDB1CF" w14:textId="2422DCD6" w:rsidR="006132D3" w:rsidRPr="00B1514D" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by PFR Ventures, </w:t>
       </w:r>
       <w:r w:rsidR="0062407B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidR="00511ED0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>or their professional advisers, prior to signing the Investment Agreement, of due diligence in order to verify my legal and financial capacity to make a private</w:t>
+        <w:t xml:space="preserve">or their professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution in the declared amount. To this end, at the request of PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CB6F17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or their professional advisers, I undertake to provide PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CB6F17">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>or their professional advisers with all documents confirming that I hold a private contribution.</w:t>
+        <w:t>or their professional advisers</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular, all documents necessary to conduct Due Diligence in accordance with the scope specified in point 9.4 of the Rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="624A0185" w14:textId="5C218A0C" w:rsidR="00B1514D" w:rsidRPr="00C07EE9" w:rsidRDefault="00B1514D" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> I consent to PFR Ventures, PFR CVC or their professional advis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rs conducting Due Diligence of my spouse within the scope specified in point 9.4.3 of the Rules before signing the Investor Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref467149754"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="72B620B3" w14:textId="193ABD81" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2155,51 +2470,50 @@
     <w:p w14:paraId="50117720" w14:textId="6D98C3FF" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or </w:t>
       </w:r>
       <w:r w:rsidR="0062407B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidR="007813B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
@@ -2216,74 +2530,89 @@
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2B3365" w14:textId="1FA856DB" w:rsidR="009307E5" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
+    <w:p w14:paraId="1B2B3365" w14:textId="1710BE3F" w:rsidR="009307E5" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>I hereby declare that:</w:t>
+        <w:t>I hereby declare that</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541B3428" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2358,176 +2687,234 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I am/am not related by kinship or affinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
+        <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2050587E" w14:textId="42327355" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
+    <w:p w14:paraId="2050587E" w14:textId="4D6C44D7" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the disclosure by PFR Ventures and/or </w:t>
       </w:r>
       <w:r w:rsidR="0062407B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidR="00511ED0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, </w:t>
+        <w:t>of the received information about my investment</w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D" w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entrepreneurial and industry activities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
+        <w:t>ARP) to verify the indicated experience and market reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk155616342"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk155616342"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRPr="003E3513" w:rsidRDefault="005D7749" w:rsidP="006132D3">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="18B49646" w14:textId="21AFEB0B" w:rsidR="006132D3" w:rsidRPr="003E3513" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2CEE29" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRPr="009307E5" w:rsidRDefault="00E06CA7" w:rsidP="009307E5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
@@ -2621,164 +3008,572 @@
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date, place </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210500C9" w14:textId="682E5E34" w:rsidR="00ED6FA9" w:rsidRDefault="00ED6FA9"/>
-    <w:sectPr w:rsidR="00ED6FA9" w:rsidSect="003C6971">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="7C5EC31C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Template for Consent to Personal Data Processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A70130A" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Place, date .......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189748DE" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Consent to Personal Data Processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED32524" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (the "GDPR"),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0544D4A3" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I, the undersigned .........................................(full name), PESEL: ………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9E1CC0" w14:textId="2E97965F" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby consent to the processing by PFR Ventures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Spółka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ograniczoną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedzialnością</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with its registered office in Warsaw at ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Kruczka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw (KRS: 0000533101), of my personal data for the purpose of conducting a reputational due diligence check as part of the evaluation process of the offer submitted in the call for applications carried out in accordance with Call for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Call for Tenders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. 9 for VC Funds – PFR CVC dated .............., for the purpose of obtaining funding under the CVC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i.e. the financial instrument Investments in Innovative Enterprises with the Participation of Corporate Investors – CVC 2.0, forming part of the Operational </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Funds for a Modern Economy 2021–2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1B9AF" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This consent covers my personal data contained herein, namely: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>first name, surname and PESEL number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E380590" w14:textId="08FF01DC" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I acknowledge that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A4D18" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of this consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of processing carried out prior to its withdrawal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AC34CA" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I have the right to access my data, rectify, erase and port it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A71DD29" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D3E3514" w14:textId="1C49807C" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I hereby also confirm that I have read the information clause constituting Annex No. 8 to the Rules for the Submission and Selection of Tenders</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>regarding the processing of my personal data for the purpose of reputational due diligence, a copy of which has been provided to me. I understand the purposes and scope of the processing of my data, as well as my rights arising from data protection regulations, including the right to access, rectify, erase or restrict the processing of my data.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13524F21" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="739BF4FF" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1687092C" w14:textId="77777777" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C7E484" w14:textId="5577ACB5" w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="009A7B9D">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Legible signature</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009A7B9D" w:rsidRPr="009A7B9D" w:rsidSect="003C6971">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F21924C" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="39B6EA8D" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6322E3D4" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="6F79E97A" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
@@ -2797,113 +3592,103 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="4162C9DE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="0C8F9715" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
-    <w:r w:rsidR="001A4DB2">
+    <w:r w:rsidR="009A7B9D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="009049DE">
+    <w:r w:rsidR="009A7B9D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68297A2A" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="4A7AF3CB" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396D25FE" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="73EC3DF2" w14:textId="77777777" w:rsidR="00632F07" w:rsidRDefault="00632F07" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="152333E2" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -3360,78 +4145,114 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="750251C7" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
+    <w:p w14:paraId="750251C7" w14:textId="3F560868" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Tenderer is</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1514D" w:rsidRPr="00B1514D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> married, please attach your spouse's consent to the processing of your data to this Form in accordance with the template attached to the Form.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
@@ -3471,125 +4292,150 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the value of the declared</w:t>
       </w:r>
       <w:r w:rsidR="000F385A" w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="171145EE" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="00E06CA7">
+    <w:p w14:paraId="69CE59BA" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="00E06CA7">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142" w:hanging="142"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="69CE59BA" w14:textId="77777777" w:rsidR="00E06CA7" w:rsidRDefault="00E06CA7" w:rsidP="00E06CA7">
+        </w:rPr>
+        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79FC7482" w14:textId="18E8C872" w:rsidR="009A7B9D" w:rsidRDefault="009A7B9D" w:rsidP="00E06CA7">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:footnoteRef/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A7B9D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="411AE7AC" w:rsidR="00B713A5" w:rsidRDefault="00072B48" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40367C57" wp14:editId="0FFC0D0F">
           <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3617,60 +4463,50 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -4929,50 +5765,136 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CEF2C16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07140CE8"/>
+    <w:lvl w:ilvl="0" w:tplc="04150013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="59140584">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="720444182">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1563179963">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1491017010">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="437604618">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="514610168">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="61679125">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2120490221">
     <w:abstractNumId w:val="9"/>
@@ -5027,84 +5949,88 @@
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="15" w16cid:durableId="1986426453">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="0000339B"/>
     <w:rsid w:val="000121BC"/>
+    <w:rsid w:val="000349E2"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="0006581B"/>
     <w:rsid w:val="00072B48"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="00097AA7"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001250EF"/>
     <w:rsid w:val="0013319F"/>
@@ -5166,50 +6092,51 @@
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00511ED0"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="005832A5"/>
     <w:rsid w:val="00587E22"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="005B467B"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="00613213"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="0062407B"/>
+    <w:rsid w:val="00632F07"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522A4"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00657BAE"/>
     <w:rsid w:val="00680FA8"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006D29D7"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006F240B"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
@@ -5242,73 +6169,75 @@
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="009049DE"/>
     <w:rsid w:val="009307E5"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="009453F5"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
+    <w:rsid w:val="009A7B9D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A03B24"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A535B2"/>
     <w:rsid w:val="00A7170F"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A76396"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
+    <w:rsid w:val="00B1514D"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B7620F"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF3B5D"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
@@ -6291,54 +7220,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6619,76 +7548,76 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>6887</Characters>
+  <Pages>5</Pages>
+  <Words>1484</Words>
+  <Characters>8908</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>57</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>74</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8018</CharactersWithSpaces>
+  <CharactersWithSpaces>10372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Martyna Zwierzchowska</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>