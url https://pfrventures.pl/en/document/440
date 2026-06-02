--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -1,2152 +1,773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 7\1. Zasady Naboru\2. Dokumentacja wersja ENG\TRACK CHANGES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\1. Dokumentacja wersja PL\TRACK CHANGES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1470A9E8-039A-45B0-9AF1-8B688E309081}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D800C2E-5C1C-4F9D-A4BA-CB3032B7793C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Form_Section A" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Section F" sheetId="13" r:id="rId6"/>
+    <sheet name="Formularz_Sekcja A" sheetId="1" r:id="rId1"/>
+    <sheet name="Sekcja B" sheetId="8" r:id="rId2"/>
+    <sheet name="Sekcja C" sheetId="9" r:id="rId3"/>
+    <sheet name="Sekcja D" sheetId="11" r:id="rId4"/>
+    <sheet name="Sekcja E" sheetId="14" r:id="rId5"/>
+    <sheet name="Sekcja F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'Form_Section A'!#REF!</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Section F'!$B$2:$J$22</definedName>
+    <definedName name="_ftn1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
+    <definedName name="_ftn2" localSheetId="5">'Sekcja F'!$B$22</definedName>
+    <definedName name="_ftn3" localSheetId="5">'Sekcja F'!$B$23</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
+    <definedName name="_ftnref2" localSheetId="5">'Sekcja F'!$H$5</definedName>
+    <definedName name="_ftnref3" localSheetId="5">'Sekcja F'!$J$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formularz_Sekcja A'!$B$1:$I$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sekcja B'!$B$2:$R$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Sekcja C'!$B$2:$N$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Sekcja D'!$B$2:$O$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Sekcja E'!$B$2:$L$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Sekcja F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F28" i="1" l="1"/>
+  <c r="D28" i="1" l="1"/>
+  <c r="F28" i="1" s="1"/>
   <c r="J6" i="13" l="1"/>
   <c r="J9" i="13"/>
   <c r="J8" i="13"/>
   <c r="J7" i="13"/>
   <c r="J5" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="157">
+  <si>
+    <t>1. Formularz powinien zostać przygotowany jako plik stanowiący integralną część Oferty</t>
+  </si>
+  <si>
+    <t>Imię</t>
+  </si>
+  <si>
+    <t>Nazwisko</t>
+  </si>
+  <si>
+    <t>Telefon kontaktowy</t>
+  </si>
+  <si>
+    <t>Adres e-mail</t>
+  </si>
+  <si>
+    <t>Data inwestycji</t>
+  </si>
+  <si>
+    <t>Referencje</t>
+  </si>
+  <si>
+    <t>Podmiot inwestujący
+(nazwa funduszu/ inwestycja własna)</t>
+  </si>
+  <si>
+    <t>Imię i nazwisko</t>
+  </si>
+  <si>
+    <t>Pełna nazwa spółki, której dotyczyła transakcja</t>
+  </si>
+  <si>
+    <t>Kapitalizacja</t>
+  </si>
+  <si>
+    <t>Nazwa funduszu</t>
+  </si>
+  <si>
+    <t>Budżet Inwestycyjny zrealizowany</t>
+  </si>
+  <si>
+    <t>Całkowity Budżet Inwestycyjny</t>
+  </si>
+  <si>
+    <t>Waluta</t>
+  </si>
+  <si>
+    <t>Sektor*</t>
+  </si>
+  <si>
+    <t>Wykształcenie/ tytuł naukowy/ stopień naukowy/ kluczowe certyfikaty oraz uprawnienia zawodowe (z uwzględnieniem dat)</t>
+  </si>
+  <si>
+    <t>Venture Capital</t>
+  </si>
+  <si>
+    <t>Private Equity</t>
+  </si>
+  <si>
+    <t>Inkubator/ akcelerator</t>
+  </si>
+  <si>
+    <t>Transakcyjne</t>
+  </si>
+  <si>
+    <t>Liczba lat doświadczenia</t>
+  </si>
+  <si>
+    <t>Liczba wyjść kapitałowych w ramach</t>
+  </si>
+  <si>
+    <t>Liczba wejść kapitałowych w ramach</t>
+  </si>
+  <si>
+    <t>Przewidziane stanowisko oraz zakres obowiązków w ramach planowanej działalności</t>
+  </si>
+  <si>
+    <t>Agriculture</t>
+  </si>
+  <si>
+    <t>Business and Industrial Products</t>
+  </si>
+  <si>
+    <t>Chemicals and Materials</t>
+  </si>
+  <si>
+    <t>Business and Industrial Services</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>Consumer Goods and Retail</t>
+  </si>
+  <si>
+    <t>Consumer Services: Other</t>
+  </si>
+  <si>
+    <t>Energy and Environment</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
+    <t>Real Estate</t>
+  </si>
+  <si>
+    <t>Communications</t>
+  </si>
+  <si>
+    <t>Computer and Consumer Electronics</t>
+  </si>
+  <si>
+    <t>Life Sciences</t>
+  </si>
+  <si>
+    <t>M&amp;A</t>
+  </si>
+  <si>
+    <t>DCM</t>
+  </si>
+  <si>
+    <t>ECM</t>
+  </si>
+  <si>
+    <t>Seria A</t>
+  </si>
+  <si>
+    <t>Seria B</t>
+  </si>
+  <si>
+    <t>Seria C</t>
+  </si>
+  <si>
+    <t>Inne</t>
+  </si>
+  <si>
+    <t>Pre-seed / seed</t>
+  </si>
+  <si>
+    <t>Sektor 2*</t>
+  </si>
+  <si>
+    <t>Rola osoby w projekcie (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Rola oraz opis działań (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>Suma</t>
+  </si>
+  <si>
+    <t>Kontakt</t>
+  </si>
+  <si>
+    <t>AI</t>
+  </si>
+  <si>
+    <t>Big Data</t>
+  </si>
+  <si>
+    <t>BioTech</t>
+  </si>
+  <si>
+    <t>Blockchain</t>
+  </si>
+  <si>
+    <t>CleanTech</t>
+  </si>
+  <si>
+    <t>Cybersecurity</t>
+  </si>
+  <si>
+    <t>E-commerce</t>
+  </si>
+  <si>
+    <t>EdTech</t>
+  </si>
+  <si>
+    <t>FinTech</t>
+  </si>
+  <si>
+    <t>Gaming</t>
+  </si>
+  <si>
+    <t>IoT/Hardware</t>
+  </si>
+  <si>
+    <t>Marketplace</t>
+  </si>
+  <si>
+    <t>MarTech</t>
+  </si>
+  <si>
+    <t>MedTech</t>
+  </si>
+  <si>
+    <t>SaaS</t>
+  </si>
+  <si>
+    <t>VR/AR</t>
+  </si>
+  <si>
+    <t>Inna</t>
+  </si>
+  <si>
+    <t>Wartość transakcji (w mln PLN)</t>
+  </si>
+  <si>
+    <t>Rola pełniona w funduszu</t>
+  </si>
+  <si>
+    <t>Przedsiębiorcze**</t>
+  </si>
+  <si>
+    <t>Branżowe***</t>
+  </si>
+  <si>
+    <t>Biznesowe****</t>
+  </si>
+  <si>
+    <t>Relacja z osobą / zakres współpracy</t>
+  </si>
+  <si>
+    <t>Sektor 2**</t>
+  </si>
+  <si>
+    <t>Opis działalności spółki (krótkie podsumowanie w punktach)***</t>
+  </si>
+  <si>
+    <t>Nazwa</t>
+  </si>
+  <si>
+    <t>Pełniona rola</t>
+  </si>
+  <si>
+    <t>Tak</t>
+  </si>
+  <si>
+    <t>Nie</t>
+  </si>
+  <si>
+    <t>Ograniczenie zaangażowania</t>
+  </si>
+  <si>
+    <t>Utrzymanie zaangażowania</t>
+  </si>
+  <si>
+    <t>Rezygnacja z zaangażowania</t>
+  </si>
+  <si>
+    <t>Czy projekt został rozliczony przez instytucję zarządzającą</t>
+  </si>
+  <si>
+    <t>Instytucja realizująca program* oraz nazwa programu</t>
+  </si>
+  <si>
+    <t>Kwota finansowania projektu oraz charakter finansowania**</t>
+  </si>
+  <si>
+    <t>Czy projekt został zakończony 
+(Tak + Data***/ Nie)</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Np. PARP, ARP, NCBiR, BGK, KFK, fundusze regionalnych, samorządowe itp.
+** Np. inwestycje kapitałowe, pożyczki, kredyty, dotacje, granty i inne sposoby finansowania
+*** Z dokładnością do miesiąca</t>
+  </si>
   <si>
     <r>
-      <rPr>
-[...1172 lines deleted...]
-      <t>Time commitment (hours/week) 
+      <t>Zaangażowanie czasowe (godz./tyg.) 
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>does not apply to an Operating Team member</t>
+      <t>nie dotyczy członka Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...6 lines deleted...]
-(if exists) [in PLN thousands]
+      <t>Zaangażowanie kapitałowe 
+(jeśli występuje) [w tys. PLN]
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>does not apply to an Operating Team member</t>
+      <t>nie dotyczy członka Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
-    <r>
-[...629 lines deleted...]
-    <t xml:space="preserve">5. All Key Persons should complete and sign Exhibit A to this Form. 
+    <t>2. Formularz powinien zostać wypełniony oddzielnie przez wszystkich członków Kluczowego Personelu / każdego członka Zespołu Operacyjnego.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   6. Wszyscy członkowie Zespołu Operacyjnego powinny wypełnić oraz podpisać Załącznik B do niniejszego Formularza.</t>
+  </si>
+  <si>
+    <t>7. Forma przekazania informacji w ramach załącznika ograniczona jest do tekstu (bez dodatkowych obrazów, tabel, grafów, itp.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach naboru.
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>All Key Persons and Operating Team members should enclose their CVs (max. two A4 pages) with the form</t>
+      <t>Wszyscy członkowie Kluczowego Personelu oraz członkowie Zespołu Operacyjnego powinni załączyć do formularza swoje CV (maks. 2 strony A4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> and complete Section A and at least one of Sections B, C, D or E, subject to point 4 below.</t>
+      <t xml:space="preserve"> oraz wypełnić sekcję A oraz przynajmniej jedną z sekcji B, C, D lub E z zastrzeżeniem pkt. 4 poniżej.</t>
     </r>
   </si>
   <si>
-    <t>8. Following the completion of the relevant sections of the form for all Key Persons and the Operating Team members, Section F of the Form, “Summary”, is to be completed.</t>
-[...20 lines deleted...]
-    <t>List of all investment projects in the implementation of which the Key Person/Operating Team member has been engaged</t>
+    <t xml:space="preserve">4. Dla każdej z osób przedstawionych w ramach Formularza należy wybrać na potrzeby jej opisu odpowiedni/e profil/e zgodnie z ich doświadczeniem: 
+a. Osoby z doświadczeniem inwestycyjnym w zakresie wejść i wyjść kapitałowych z inwestycji – sekcja B.
+b. Osoby z doświadczeniem transakcyjnym – sekcja C.
+c. Osoby z doświadczeniem w zakresie zarządzania i rozwijania (w tym pozyskiwania finansowania) przedsiębiorstw, pełniące kluczowe role w tych przedsiębiorstwach, np. role współ/założyciela,  członka Zarządu odpowiedzialnego za działalność biznesową, inwestycyjną, finansową lub operacyjną przedsiębiorstwa w przypadku posiadania praw majątkowych w tym przedsiębiorstwie – sekcja D.
+d. W przypadku członków Kluczowego Personelu oraz członków Zespołu Operacyjnego, których doświadczenie nie odpowiada doświadczeniu wskazanemu w pkt. 4 a-c powyżej – sekcja E. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Wszyscy członkowie Kluczowego Personelu powinni wypełnić oraz podpisać Załącznik A do niniejszego Formularza. 
+</t>
+  </si>
+  <si>
+    <t>8. Po uzupełnieniu odpowiednich sekcji formularza dla wszystkich członków Kluczowego Personelu oraz członków Zespołu Operacyjnego należy wypełnić sekcję F Formularza „Podsumowanie”.</t>
+  </si>
+  <si>
+    <t>Profil członka Kluczowego Personelu / członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Podmioty / aktywności w których jest zaangażowany członek Kluczowego Personelu/ członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Historia dotychczasowego pozyskiwania finansowania ze środków publicznych przez Kluczowego Personelu </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nazwa podmiotu w imieniu którego występował członek Kluczowego Personelu </t>
+  </si>
+  <si>
+    <t>Doświadczenie inwestycyjne członka Kluczowego Personelu/członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Lista wszystkich funduszy VC/PE, w których realizację zaangażowany był członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Lista wszystkich projektów inwestycyjnych, w których realizację zaangażowany był członek Kluczowego Personelu/ członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Doświadczenie transakcyjne członka Kluczowego Personelu /członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu, w imieniu którego występował członek Kluczowego Personelu / członek Zespołu Operacyjnego oraz zajmowane w danym czasie stanowisko</t>
+  </si>
+  <si>
+    <t>Doświadczenie przedsiębiorcze członka Kluczowego Personelu /członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Szczególne osiągnięcia biznesowe/nagrody/wyróżnienia przedsiębiorstwa oraz wkład członka Kluczowego Personelu /członka Zespołu Operacyjnego w ich osiągnięcie</t>
+  </si>
+  <si>
+    <t>Lista wszystkich innych doświadczeń członka Kluczowego Personelu /członka Zespołu Operacyjnego, spójnych z profilem działalności potencjalnego Funduszu VC</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu w którym był zaangażowany członek Kluczowego Personelu/członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Podsumowanie doświadczenia oraz zrealizowanych inwestycji poszczególnych członków Kluczowego Personelu/członków Zespołu Operacyjnego.
+Liczba lat doświadczenia w danych obszarach powinny sumować się do łącznego zawodowego doświadczenia danej osoby*</t>
+  </si>
+  <si>
+    <t>Inwestycyje własne</t>
+  </si>
+  <si>
+    <t>Inwestycje własne</t>
   </si>
   <si>
     <r>
-      <t>Rows should be multiplied if necessary. Follow-ons should be indicated in separate/subsequent rows.
-* Total amount of investment exits made as per the final status or in the case of early termination of cooperation with the fund while the Key Person/</t>
+      <t>Załącznik nr 2</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Operating Team member </t>
+      <t xml:space="preserve">: 
+Formularz weryfikacji członków Kluczowego Personelu/członków Zespołu Operacyjnego </t>
     </r>
+  </si>
+  <si>
+    <t>Daty graniczne zaangażowania w fundusz</t>
+  </si>
+  <si>
+    <t>Zaangażowanie czasowe (w godz./tyg.)</t>
+  </si>
+  <si>
+    <t>Horyzont Inwestycyjny i Okres inwestycyjny funduszu (daty graniczne)</t>
+  </si>
+  <si>
+    <t>Pozyskane przez spółkę rundy inwestycyjne od chwili zaangażowania danej osoby w projekt inwestycyjny (daty, kwoty, inwestorzy)</t>
+  </si>
+  <si>
+    <t>Inwestorzy w funduszu, w tym podmioty, które zaangażowały środki publiczne</t>
+  </si>
+  <si>
+    <t>DPI</t>
+  </si>
+  <si>
+    <t>RVPI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kwota inwestycji </t>
+  </si>
+  <si>
+    <t>Wycena portfela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lista wszystkich projektów, w których realizację zaangażowany był członek Kluczowego Personelu/ członek Zespołu Operacyjnego (należy wykazać projekty, w których dana osoba występowała przynajmniej w roli managera) </t>
+  </si>
+  <si>
+    <t>Nazwa Inwestycji (pełna nazwa spółki)</t>
+  </si>
+  <si>
+    <t>Okres zaangażowania (w latach)****</t>
+  </si>
+  <si>
+    <t>Typ transakcji*****</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...54 lines deleted...]
-** Entrepreneurial experience in management and/or enterprise development (e.g. selected Key Persons/Operating Team members</t>
+      <t>W razie potrzeby wiersze należy multiplikować
+* W przypadku gdy dana rola/doświadczenie jest związane z więcej niż jednym typem doświadczenia, prosimy o podzielenie czasu przez zaangażowanie w danym obszarze np. Członek Zarządu / Współzałożyciel odpowiedzialny za kwestię technologiczne (eng. "CTO") zarządzający łącznie 4 lata może wskazać 2 lata doświadczenia przedsiębiorczego i 2 lata doświadczenia branżowego. Wskazane w tabeli liczby powinny być spójne i możliwe do weryfikacji z danymi podanymi w poprzednich zakładkach.
+** Doświadczenie przedsiębiorcze w zarządzaniu oraz/ lub rozwijaniu przedsiębiorstwa (np. wybrani członkowie Kluczowego Personelu /członkowie Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>co-founded the enterprise, hold/held the position of a Management Board member responsible for business, investment, financial or operating activities of the enterprise and, at the same time, have/had property rights, have sold property rights in the enterprise).
-[...1 lines deleted...]
-**** Business experience understood as strategic, advisory, marketing or sales experience (including in restructuring, with the exclusion of transactional experience).</t>
+      <t>współzałożyli dane przedsiębiorstwo, pełnią/li funkcję członka Zarządu przedsiębiorstwa odpowiedzialnego za działalność biznesową, inwestycyjną, finansową lub operacyjną przedsiębiorstwa oraz jednocześnie posiadają/li prawa majątkowe, sprzedali prawa majątkowe w przedsiębiorstwie)
+*** Doświadczenie branżowe rozumiane jako doświadczenie specjalistyczne w określonej branży m.in. w obszarze R&amp;D/B+R np. jako Biotechnolog, Software Developer
+**** Doświadczenie biznesowe rozumiane jako doświadczenie strategiczne, doradcze, marketingowe lub sprzedażowe (w tym restrukturyzacyjne, z wyłączniem doświadczenia transakcyjnego)</t>
     </r>
   </si>
   <si>
-    <t>Commitment following the commencement of activities by a potential VC fund as part of PFR CVC</t>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku transakcji związanych ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku transakcji związanych ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku
+***** Fuzja i/lub przejęcie (eng. "M&amp;A"), dłużne (eng. "DCM"), z obszaru rynków kapitałowych np. IPO (eng. "ECM"), runda zrealizowana przez daną spółkę jeśli osoba pełniła rolę/reprezentowała doradcę transakcyjnego</t>
+  </si>
+  <si>
+    <r>
+      <t>W razie potrzeby wiersze należy multiplikować. Inwestycje kontynuacyjne (eng. "follow-ons") należy wskazywać w osobnych/kolejnych wierszach z odpowiednią adnotacją
+*W zaokrągleniu do jednego miejsca po przecinku
+** Łączna kwota dokonanych wyjść z inwestycji wg stanu końcowego lub w przypadku wcześniejszego zakończenia współpracy z funduszem w okresie kiedy dany członek Kluczowego Personelu /</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">członek Zespołu Operacyjnego </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>był zangażowany
+*** Do uzupełnienia w przypadku dokonanego wyjścia z inwestycji / rozliczenia portfela inwetycji; "CoC" eng. Cash on Cash; W przypadku braku dokonanego wyjścia z inwestycji / rozliczenia portfela inwestycji zachęcamy do wskazania najbardziej aktualnej wyceny inwestycji
+**** Do uzupełnienia w przypadku inwestycji w spółki z obszaru nowych technologii w ramach VC / inwestycji własnych
+*****Do uzupełnienia w przypadku inwestycji w spółki z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+****** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+*******Informacje o pozyskanym dalszym finansowaniu, ocena rozwoju spółki od momentu inwestycji, oczekiwany/planowany sposób wyjścia z inwestycji, wraz z szacowanymi ramami czasowymi itp.</t>
+    </r>
+  </si>
+  <si>
+    <t>Okres zaangażowania (w latach)*</t>
+  </si>
+  <si>
+    <t>Kwota uzyskana ze zrealizowanych  wyjść z inwestycji**</t>
+  </si>
+  <si>
+    <t>CoC/
+IRR***</t>
+  </si>
+  <si>
+    <t>Sektor****</t>
+  </si>
+  <si>
+    <t>Sektor 2*****</t>
+  </si>
+  <si>
+    <t>Opis działalności spółki (krótkie podsumowanie w punktach)******</t>
+  </si>
+  <si>
+    <t>Data wyjścia z inwestycji***</t>
+  </si>
+  <si>
+    <t>CoC i
+IRR***</t>
+  </si>
+  <si>
+    <t>Status Inwestycji w przypadku braku wyjścia (krótkie podsumowanie w punktach) *******</t>
+  </si>
+  <si>
+    <t>Lista wszystkich podmotów, w których zarządzanie lub rozwój był zaangażowany członek Kluczowego Personelu /członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Data/daty graniczne zaangażowania</t>
+  </si>
+  <si>
+    <t>Daty graniczne zaangażowania</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku</t>
+  </si>
+  <si>
+    <t>Zajmowane stanowisko</t>
+  </si>
+  <si>
+    <t>Kwota i rodzaj prywatnego zaangażowania finansowego w dany podmiot</t>
+  </si>
+  <si>
+    <t>Kwota zwrotu z dokonanego zaangażowania finansowego</t>
+  </si>
+  <si>
+    <t>Rola oraz opis działań w zakresie rozwoju, budowania wartości, pozyskania finansowania zewnętrznego (w szczególności VC), rozwoju produktu i technologii oraz procesie sprzedaży przedsiębiorstwa (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku</t>
+  </si>
+  <si>
+    <t>Doświadczenie inne niż związane z działalnością inwestycyjną oraz doświadczeniem transakcyjnym, przedsiębiorczym członka Kluczowego Personelu/członka Zespołu Operacyjnego, np. związane z doświadczeniem branżowym, strategicznym, doradczym (np. restrukturyzacyjnym, z wyłączeniem doradztwa transakcyjnego/ M&amp;A), w tym doświadczenie w realizacji projektów we współpracy z Inwestorem Korporacyjnym lub innymi podmiotami, które mogą spełniać definicję Inwestora Korporacyjnego</t>
+  </si>
+  <si>
+    <t>Rola i daty graniczne zaangażowania osoby w projekcie inwestycyjnym (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>Zaangażowanie czasowe i pełniona rola po rozpoczęciu działalności przez planowany do utworzenia fundusz w ramach PFR CVC</t>
+  </si>
+  <si>
+    <t>Powiązanie z profilem działalności planowanego do utworzenia funduszu w ramach PFR CVC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
@@ -2199,167 +820,154 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...7 lines deleted...]
-      <b/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Georgia"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="51">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -2447,65 +1055,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -2648,61 +1241,50 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -2719,64 +1301,90 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -2784,50 +1392,61 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -2883,1078 +1502,1088 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="216">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...182 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>766345</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>218343</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>38099</xdr:rowOff>
+      <xdr:rowOff>98183</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>668111</xdr:colOff>
+      <xdr:colOff>701919</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>639779</xdr:rowOff>
+      <xdr:rowOff>542920</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ECB3C1-56AF-DDD8-4517-9A47CCBC151B}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FE3037C-A835-42DD-9241-AFDDA6A668DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="880645" y="38099"/>
-          <a:ext cx="6872705" cy="604855"/>
+          <a:off x="1704243" y="98183"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>19051</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>139874</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>321651</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>124061</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Obraz 1">
+        <xdr:cNvPr id="3" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E9CC58-7CAD-B29E-1DEE-4701EB7DB299}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C4D960E-AB35-4172-ABC7-472D2C1A1E37}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="142877" y="5734051"/>
-          <a:ext cx="8696324" cy="765348"/>
+          <a:off x="1409700" y="5876925"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
+      <xdr:colOff>241788</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>39639</xdr:rowOff>
+      <xdr:rowOff>87923</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>173</xdr:rowOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1438762</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>49082</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76AE7D7-4B09-44E6-B09C-56104718B131}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4E885B6-B97A-40E9-8B52-EAEF116D3A03}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="142875" y="3763914"/>
-          <a:ext cx="6838950" cy="601884"/>
+          <a:off x="359019" y="3810000"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>67235</xdr:colOff>
+      <xdr:colOff>390525</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>33617</xdr:rowOff>
+      <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>3131297</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>483576</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>87277</xdr:rowOff>
+      <xdr:rowOff>105012</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87EFC584-FB60-40B6-A729-086AA75AE59A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB31E6F-BC7B-496D-9997-A8850A3CDAAA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="179294" y="3316941"/>
-          <a:ext cx="6084794" cy="535512"/>
+          <a:off x="504825" y="3381375"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
+      <xdr:colOff>371475</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>182469</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>2274276</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>78312</xdr:rowOff>
+      <xdr:rowOff>60562</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 2">
+        <xdr:cNvPr id="3" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4037F73D-763B-4D7B-AA87-428AAA028524}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1E4F1B-702A-43B9-BF47-55C3F81570C5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="171450" y="3457575"/>
-          <a:ext cx="6084794" cy="535512"/>
+          <a:off x="485775" y="3533775"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>123825</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:colOff>289891</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>33130</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>855569</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>981913</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>154512</xdr:rowOff>
+      <xdr:rowOff>143388</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 2">
+        <xdr:cNvPr id="3" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329651D2-807B-433E-9916-C3C6D78339BE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A4B67E7-90E5-443F-AF8D-B961AE9951B3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="238125" y="5286375"/>
-          <a:ext cx="6084794" cy="535512"/>
+          <a:off x="405848" y="5416826"/>
+          <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2013–2022">
@@ -4256,2487 +2885,2679 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:L73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G26" sqref="G26:H26"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
+    <col min="2" max="3" width="20.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
+    <col min="7" max="8" width="21.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.7109375" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-      <c r="B4" s="127" t="s">
+    <row r="1" spans="2:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:10" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="135" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+    </row>
+    <row r="3" spans="2:10" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+    </row>
+    <row r="4" spans="2:10" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="127"/>
-[...92 lines deleted...]
-      <c r="H12" s="127"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+    </row>
+    <row r="5" spans="2:10" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="136" t="s">
+        <v>94</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
+    </row>
+    <row r="6" spans="2:10" s="5" customFormat="1" ht="40.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="136" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="136"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="136"/>
+      <c r="H6" s="136"/>
+    </row>
+    <row r="7" spans="2:10" s="5" customFormat="1" ht="108.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="C7" s="136"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="136"/>
+      <c r="G7" s="136"/>
+      <c r="H7" s="136"/>
+    </row>
+    <row r="8" spans="2:10" s="5" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="136" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="136"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="136"/>
+      <c r="H8" s="136"/>
+    </row>
+    <row r="9" spans="2:10" s="5" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="138"/>
+      <c r="D9" s="138"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="138"/>
+    </row>
+    <row r="10" spans="2:10" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="136" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="136"/>
+      <c r="D10" s="136"/>
+      <c r="E10" s="136"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="136"/>
+      <c r="H10" s="136"/>
+    </row>
+    <row r="11" spans="2:10" s="5" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" s="136"/>
+      <c r="D11" s="136"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="136"/>
+    </row>
+    <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="136" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="136"/>
+      <c r="D12" s="136"/>
+      <c r="E12" s="136"/>
+      <c r="F12" s="136"/>
+      <c r="G12" s="136"/>
+      <c r="H12" s="136"/>
       <c r="J12" s="19"/>
     </row>
-    <row r="13" spans="2:10" ht="1.5" customHeight="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="B15" s="28" t="s">
+    <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="27"/>
+      <c r="C13" s="27"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+    </row>
+    <row r="14" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="135" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="135"/>
+      <c r="D14" s="135"/>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135"/>
+      <c r="G14" s="135"/>
+      <c r="H14" s="135"/>
+    </row>
+    <row r="15" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B15" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="28" t="s">
+      <c r="C15" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="120" t="s">
+      <c r="D15" s="139" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="120"/>
-      <c r="F15" s="120" t="s">
+      <c r="E15" s="139"/>
+      <c r="F15" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="120"/>
-[...63 lines deleted...]
-      <c r="B22" s="30" t="s">
+      <c r="G15" s="139"/>
+      <c r="H15" s="139"/>
+    </row>
+    <row r="16" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="140"/>
+      <c r="E16" s="140"/>
+      <c r="F16" s="137"/>
+      <c r="G16" s="137"/>
+      <c r="H16" s="137"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B17" s="139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="139"/>
+      <c r="D17" s="139"/>
+      <c r="E17" s="139"/>
+      <c r="F17" s="139"/>
+      <c r="G17" s="139"/>
+      <c r="H17" s="139"/>
+    </row>
+    <row r="18" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B18" s="133"/>
+      <c r="C18" s="141"/>
+      <c r="D18" s="141"/>
+      <c r="E18" s="141"/>
+      <c r="F18" s="141"/>
+      <c r="G18" s="141"/>
+      <c r="H18" s="134"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B19" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="139"/>
+      <c r="D19" s="139"/>
+      <c r="E19" s="139"/>
+      <c r="F19" s="139"/>
+      <c r="G19" s="139"/>
+      <c r="H19" s="139"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B20" s="24"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="25"/>
+    </row>
+    <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="139" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="139"/>
+      <c r="D21" s="139"/>
+      <c r="E21" s="139"/>
+      <c r="F21" s="139"/>
+      <c r="G21" s="139"/>
+      <c r="H21" s="139"/>
+    </row>
+    <row r="22" spans="2:10" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="119" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="119"/>
+      <c r="F22" s="32" t="s">
         <v>93</v>
       </c>
-      <c r="C22" s="30" t="s">
-[...16 lines deleted...]
-    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="G22" s="131" t="s">
+        <v>155</v>
+      </c>
+      <c r="H22" s="132"/>
+    </row>
+    <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
-      <c r="D23" s="110"/>
-      <c r="E23" s="110"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="120"/>
       <c r="F23" s="20"/>
-      <c r="G23" s="123"/>
-[...2 lines deleted...]
-    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="G23" s="133"/>
+      <c r="H23" s="134"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
-      <c r="D24" s="110"/>
-      <c r="E24" s="110"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="120"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="117"/>
-[...2 lines deleted...]
-    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="G24" s="133"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="118"/>
+      <c r="J24" s="118"/>
+    </row>
+    <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
-      <c r="D25" s="110"/>
-      <c r="E25" s="110"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="120"/>
       <c r="F25" s="20"/>
-      <c r="G25" s="117"/>
-[...2 lines deleted...]
-    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="G25" s="133"/>
+      <c r="H25" s="134"/>
+    </row>
+    <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
-      <c r="D26" s="110"/>
-      <c r="E26" s="110"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="120"/>
       <c r="F26" s="20"/>
-      <c r="G26" s="117"/>
-[...2 lines deleted...]
-    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="G26" s="133"/>
+      <c r="H26" s="134"/>
+    </row>
+    <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
-      <c r="D27" s="110"/>
-[...13 lines deleted...]
-        <f>SUM(F23:F27)</f>
+      <c r="D27" s="120"/>
+      <c r="E27" s="120"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="134"/>
+    </row>
+    <row r="28" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="B28" s="129" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="130"/>
+      <c r="D28" s="124">
+        <f>SUM(D23:E27)</f>
         <v>0</v>
       </c>
-      <c r="G28" s="139"/>
-      <c r="H28" s="140"/>
+      <c r="E28" s="125"/>
+      <c r="F28" s="126" t="str">
+        <f>IF(D28&gt;40, "Łączne zaangażowanie czasowe powinno wynosić maksymalnie 40 godzin", "Ok")</f>
+        <v>Ok</v>
+      </c>
+      <c r="G28" s="127"/>
+      <c r="H28" s="128"/>
       <c r="J28" s="15"/>
     </row>
-    <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-    <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="139" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="139"/>
+      <c r="D29" s="139"/>
+      <c r="E29" s="139"/>
+      <c r="F29" s="139"/>
+      <c r="G29" s="139"/>
+      <c r="H29" s="139"/>
+    </row>
+    <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="119" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="119"/>
+      <c r="F30" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G30" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
-      <c r="D31" s="134"/>
-      <c r="E31" s="134"/>
+      <c r="D31" s="120"/>
+      <c r="E31" s="120"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
     </row>
-    <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
-      <c r="D32" s="134"/>
-      <c r="E32" s="134"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="120"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
     </row>
-    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
-      <c r="D33" s="134"/>
-      <c r="E33" s="134"/>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
     </row>
-    <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-      <c r="H37" s="32"/>
+    <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="121" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="122"/>
+      <c r="D34" s="122"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="122"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="123"/>
+    </row>
+    <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="35"/>
+      <c r="F35" s="35"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="34"/>
+    </row>
+    <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="35"/>
+      <c r="F36" s="35"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+    </row>
+    <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="34"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="34"/>
+      <c r="H37" s="34"/>
       <c r="L37" s="13"/>
     </row>
-    <row r="38" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="H38" s="32"/>
+    <row r="38" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="34"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="35"/>
+      <c r="F38" s="35"/>
+      <c r="G38" s="34"/>
+      <c r="H38" s="34"/>
       <c r="K38" s="14" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      <c r="H39" s="32"/>
+        <v>85</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="35"/>
+      <c r="G39" s="34"/>
+      <c r="H39" s="34"/>
       <c r="K39" s="14" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>97</v>
-[...9 lines deleted...]
-      <c r="H40" s="32"/>
+        <v>84</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="34"/>
+      <c r="H40" s="34"/>
       <c r="L40" s="14" t="s">
-        <v>99</v>
-[...263 lines deleted...]
-    <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="35"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="34"/>
+    </row>
+    <row r="42" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="35"/>
+      <c r="G42" s="34"/>
+      <c r="H42" s="34"/>
+    </row>
+    <row r="43" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="35"/>
+      <c r="F43" s="35"/>
+      <c r="G43" s="34"/>
+      <c r="H43" s="34"/>
+    </row>
+    <row r="44" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="35"/>
+      <c r="F44" s="35"/>
+      <c r="G44" s="34"/>
+      <c r="H44" s="34"/>
+    </row>
+    <row r="45" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="35"/>
+      <c r="F45" s="35"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="34"/>
+    </row>
+    <row r="46" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="34"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="35"/>
+      <c r="F46" s="35"/>
+      <c r="G46" s="34"/>
+      <c r="H46" s="34"/>
+    </row>
+    <row r="47" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="35"/>
+      <c r="F47" s="35"/>
+      <c r="G47" s="34"/>
+      <c r="H47" s="34"/>
+    </row>
+    <row r="48" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="35"/>
+      <c r="F48" s="35"/>
+      <c r="G48" s="34"/>
+      <c r="H48" s="34"/>
+    </row>
+    <row r="49" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="35"/>
+      <c r="G49" s="34"/>
+      <c r="H49" s="34"/>
+    </row>
+    <row r="50" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="34"/>
+      <c r="H50" s="34"/>
+    </row>
+    <row r="51" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="35"/>
+      <c r="G51" s="34"/>
+      <c r="H51" s="34"/>
+    </row>
+    <row r="52" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="35"/>
+      <c r="G52" s="34"/>
+      <c r="H52" s="34"/>
+    </row>
+    <row r="53" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="35"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
+    </row>
+    <row r="54" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="34"/>
+      <c r="C54" s="34"/>
+      <c r="D54" s="34"/>
+      <c r="E54" s="35"/>
+      <c r="F54" s="35"/>
+      <c r="G54" s="34"/>
+      <c r="H54" s="34"/>
+    </row>
+    <row r="55" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="34"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="35"/>
+      <c r="F55" s="35"/>
+      <c r="G55" s="34"/>
+      <c r="H55" s="34"/>
+    </row>
+    <row r="56" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="34"/>
+      <c r="C56" s="34"/>
+      <c r="D56" s="34"/>
+      <c r="E56" s="35"/>
+      <c r="F56" s="35"/>
+      <c r="G56" s="34"/>
+      <c r="H56" s="34"/>
+    </row>
+    <row r="57" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="34"/>
+      <c r="C57" s="34"/>
+      <c r="D57" s="34"/>
+      <c r="E57" s="35"/>
+      <c r="F57" s="35"/>
+      <c r="G57" s="34"/>
+      <c r="H57" s="34"/>
+    </row>
+    <row r="58" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="35"/>
+      <c r="F58" s="35"/>
+      <c r="G58" s="34"/>
+      <c r="H58" s="34"/>
+    </row>
+    <row r="59" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="34"/>
+      <c r="C59" s="34"/>
+      <c r="D59" s="34"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="35"/>
+      <c r="G59" s="34"/>
+      <c r="H59" s="34"/>
+    </row>
+    <row r="60" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="34"/>
+      <c r="C60" s="34"/>
+      <c r="D60" s="34"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="35"/>
+      <c r="G60" s="34"/>
+      <c r="H60" s="34"/>
+    </row>
+    <row r="61" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="34"/>
+      <c r="C61" s="34"/>
+      <c r="D61" s="34"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="35"/>
+      <c r="G61" s="34"/>
+      <c r="H61" s="34"/>
+    </row>
+    <row r="62" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="34"/>
+      <c r="C62" s="34"/>
+      <c r="D62" s="34"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="35"/>
+      <c r="G62" s="34"/>
+      <c r="H62" s="34"/>
+    </row>
+    <row r="63" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="34"/>
+      <c r="C63" s="34"/>
+      <c r="D63" s="34"/>
+      <c r="E63" s="35"/>
+      <c r="F63" s="35"/>
+      <c r="G63" s="34"/>
+      <c r="H63" s="34"/>
+    </row>
+    <row r="64" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="35"/>
+      <c r="F64" s="35"/>
+      <c r="G64" s="34"/>
+      <c r="H64" s="34"/>
+    </row>
+    <row r="65" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="34"/>
+      <c r="C65" s="34"/>
+      <c r="D65" s="34"/>
+      <c r="E65" s="35"/>
+      <c r="F65" s="35"/>
+      <c r="G65" s="34"/>
+      <c r="H65" s="34"/>
+    </row>
+    <row r="66" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="34"/>
+      <c r="C66" s="34"/>
+      <c r="D66" s="34"/>
+      <c r="E66" s="35"/>
+      <c r="F66" s="35"/>
+      <c r="G66" s="34"/>
+      <c r="H66" s="34"/>
+    </row>
+    <row r="67" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="34"/>
+      <c r="C67" s="34"/>
+      <c r="D67" s="34"/>
+      <c r="E67" s="35"/>
+      <c r="F67" s="35"/>
+      <c r="G67" s="34"/>
+      <c r="H67" s="34"/>
+    </row>
+    <row r="68" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="34"/>
+      <c r="C68" s="34"/>
+      <c r="D68" s="34"/>
+      <c r="E68" s="35"/>
+      <c r="F68" s="35"/>
+      <c r="G68" s="34"/>
+      <c r="H68" s="34"/>
+    </row>
+    <row r="69" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="34"/>
+      <c r="C69" s="34"/>
+      <c r="D69" s="34"/>
+      <c r="E69" s="35"/>
+      <c r="F69" s="35"/>
+      <c r="G69" s="34"/>
+      <c r="H69" s="34"/>
+    </row>
+    <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
     </row>
-    <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
     </row>
-    <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
     </row>
-    <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
-[...7 lines deleted...]
-    <mergeCell ref="B29:H29"/>
+  <mergeCells count="41">
     <mergeCell ref="G26:H26"/>
-    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="B21:H21"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B17:H17"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
-    <mergeCell ref="F15:H15"/>
-[...7 lines deleted...]
-    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="B29:H29"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="G25:H25"/>
-    <mergeCell ref="B21:H21"/>
-[...1 lines deleted...]
-    <mergeCell ref="G23:H23"/>
   </mergeCells>
-  <dataValidations count="2">
-[...3 lines deleted...]
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{00000000-0002-0000-0000-000001000000}">
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{C7A6D071-9480-4410-B6C0-14DB15F0C942}">
       <formula1>$K$37:$K$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:U33"/>
+  <dimension ref="B2:V33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O12" sqref="O12"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="8.5546875" style="7"/>
+    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
+    <col min="2" max="3" width="19.42578125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="13.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="23.140625" style="7" customWidth="1"/>
+    <col min="7" max="7" width="27.28515625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="20.85546875" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.7109375" style="7" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" style="8" customWidth="1"/>
+    <col min="11" max="11" width="16.7109375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="17.85546875" style="9" customWidth="1"/>
+    <col min="13" max="14" width="30.5703125" style="9" customWidth="1"/>
+    <col min="15" max="15" width="13.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="24.140625" style="9" customWidth="1"/>
+    <col min="17" max="17" width="20.7109375" style="7" customWidth="1"/>
+    <col min="18" max="18" width="26.5703125" style="7" customWidth="1"/>
+    <col min="19" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-[...39 lines deleted...]
-      <c r="B4" s="161" t="s">
+    <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="144" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="145"/>
+      <c r="D2" s="145"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
+      <c r="G2" s="145"/>
+      <c r="H2" s="145"/>
+      <c r="I2" s="145"/>
+      <c r="J2" s="145"/>
+      <c r="K2" s="145"/>
+      <c r="L2" s="145"/>
+      <c r="M2" s="145"/>
+      <c r="N2" s="145"/>
+      <c r="O2" s="145"/>
+      <c r="P2" s="145"/>
+      <c r="Q2" s="145"/>
+      <c r="R2" s="145"/>
+    </row>
+    <row r="3" spans="2:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="142" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="143"/>
+      <c r="G3" s="143"/>
+      <c r="H3" s="143"/>
+      <c r="I3" s="143"/>
+      <c r="J3" s="143"/>
+      <c r="K3" s="143"/>
+      <c r="L3" s="143"/>
+      <c r="M3" s="143"/>
+      <c r="N3" s="143"/>
+      <c r="O3" s="143"/>
+      <c r="P3" s="143"/>
+      <c r="Q3" s="143"/>
+      <c r="R3" s="143"/>
+    </row>
+    <row r="4" spans="2:18" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="148" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="149"/>
+      <c r="D4" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="162"/>
-[...9 lines deleted...]
-      <c r="G4" s="35" t="s">
+      <c r="K4" s="112" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="36" t="s">
-[...32 lines deleted...]
-      <c r="L5" s="38"/>
+      <c r="L4" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="M4" s="37" t="s">
+        <v>127</v>
+      </c>
+      <c r="N4" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="O4" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="P4" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q4" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="150"/>
+      <c r="C5" s="151"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="41"/>
+      <c r="L5" s="40"/>
       <c r="M5" s="40"/>
-      <c r="N5" s="39"/>
-[...14 lines deleted...]
-      <c r="L6" s="38"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="116"/>
+      <c r="P5" s="116"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="42"/>
+    </row>
+    <row r="6" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="150"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
       <c r="M6" s="40"/>
-      <c r="N6" s="39"/>
-[...14 lines deleted...]
-      <c r="L7" s="38"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="116"/>
+      <c r="P6" s="116"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+    </row>
+    <row r="7" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="150"/>
+      <c r="C7" s="151"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
       <c r="M7" s="40"/>
-      <c r="N7" s="39"/>
-[...14 lines deleted...]
-      <c r="L8" s="38"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="116"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="42"/>
+    </row>
+    <row r="8" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="150"/>
+      <c r="C8" s="151"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
       <c r="M8" s="40"/>
-      <c r="N8" s="39"/>
-[...43 lines deleted...]
-      <c r="C11" s="144" t="s">
+      <c r="N8" s="40"/>
+      <c r="O8" s="116"/>
+      <c r="P8" s="116"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="42"/>
+    </row>
+    <row r="9" spans="2:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="152"/>
+      <c r="C9" s="153"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="117"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="45"/>
+    </row>
+    <row r="10" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="157" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" s="158"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="158"/>
+      <c r="H10" s="158"/>
+      <c r="I10" s="158"/>
+      <c r="J10" s="158"/>
+      <c r="K10" s="158"/>
+      <c r="L10" s="158"/>
+      <c r="M10" s="158"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="158"/>
+      <c r="P10" s="158"/>
+      <c r="Q10" s="159"/>
+    </row>
+    <row r="11" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="160" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="144" t="s">
-[...11 lines deleted...]
-      <c r="H11" s="144" t="s">
+      <c r="C11" s="146" t="s">
+        <v>129</v>
+      </c>
+      <c r="D11" s="146" t="s">
+        <v>138</v>
+      </c>
+      <c r="E11" s="146" t="s">
+        <v>139</v>
+      </c>
+      <c r="F11" s="146" t="s">
+        <v>140</v>
+      </c>
+      <c r="G11" s="146" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="144" t="s">
+      <c r="I11" s="146" t="s">
+        <v>126</v>
+      </c>
+      <c r="J11" s="146" t="s">
+        <v>141</v>
+      </c>
+      <c r="K11" s="146" t="s">
+        <v>142</v>
+      </c>
+      <c r="L11" s="146" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="144" t="s">
-[...9 lines deleted...]
-        <v>87</v>
+      <c r="M11" s="146" t="s">
+        <v>143</v>
       </c>
       <c r="N11" s="146" t="s">
+        <v>122</v>
+      </c>
+      <c r="O11" s="154" t="s">
         <v>6</v>
       </c>
-      <c r="O11" s="147"/>
-[...130 lines deleted...]
-      <c r="S29" s="11"/>
+      <c r="P11" s="155"/>
+      <c r="Q11" s="156"/>
+    </row>
+    <row r="12" spans="2:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="161"/>
+      <c r="C12" s="162"/>
+      <c r="D12" s="147"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="147"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="147"/>
+      <c r="I12" s="147"/>
+      <c r="J12" s="147"/>
+      <c r="K12" s="147"/>
+      <c r="L12" s="147"/>
+      <c r="M12" s="147"/>
+      <c r="N12" s="147"/>
+      <c r="O12" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="P12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q12" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="48"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="51"/>
+      <c r="O13" s="52"/>
+      <c r="P13" s="52"/>
+      <c r="Q13" s="53"/>
+    </row>
+    <row r="14" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="48"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="52"/>
+      <c r="P14" s="52"/>
+      <c r="Q14" s="53"/>
+    </row>
+    <row r="15" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="48"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="52"/>
+      <c r="P15" s="52"/>
+      <c r="Q15" s="53"/>
+    </row>
+    <row r="16" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="48"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="2:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="58"/>
+      <c r="P17" s="58"/>
+      <c r="Q17" s="59"/>
+    </row>
+    <row r="18" spans="2:22" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="163" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" s="164"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="164"/>
+      <c r="F18" s="164"/>
+      <c r="G18" s="164"/>
+      <c r="H18" s="164"/>
+      <c r="I18" s="164"/>
+      <c r="J18" s="164"/>
+      <c r="K18" s="164"/>
+      <c r="L18" s="164"/>
+      <c r="M18" s="164"/>
+      <c r="N18" s="164"/>
+      <c r="O18" s="164"/>
+      <c r="P18" s="164"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+    </row>
+    <row r="29" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
-    </row>
-[...22 lines deleted...]
-      <c r="S33" s="11"/>
+      <c r="V29" s="11"/>
+    </row>
+    <row r="30" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T30" s="11"/>
+      <c r="U30" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="11"/>
+    </row>
+    <row r="31" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T31" s="11"/>
+      <c r="U31" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="V31" s="11"/>
+    </row>
+    <row r="32" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T32" s="11"/>
+      <c r="U32" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="V32" s="11"/>
+    </row>
+    <row r="33" spans="20:22" x14ac:dyDescent="0.2">
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...1 lines deleted...]
-    <mergeCell ref="B3:M3"/>
+  <mergeCells count="24">
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="B18:R18"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="B3:R3"/>
+    <mergeCell ref="B2:R2"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="K11:K12"/>
-    <mergeCell ref="D11:D12"/>
     <mergeCell ref="L11:L12"/>
-    <mergeCell ref="B18:P18"/>
+    <mergeCell ref="N11:N12"/>
     <mergeCell ref="J11:J12"/>
-    <mergeCell ref="N11:P11"/>
-[...6 lines deleted...]
-    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="O11:Q11"/>
+    <mergeCell ref="B10:Q10"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L9 L13:L17" xr:uid="{00000000-0002-0000-0100-000000000000}">
-      <formula1>$T$30:$T$32</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q5:R9 L13:L17" xr:uid="{1D9247DF-D7B9-453A-90ED-16A3ECAE5787}">
+      <formula1>$U$30:$U$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C52469BB-C678-44B4-8C5C-D8389D7FCD0F}">
           <x14:formula1>
-            <xm:f>'Section C'!$O$15:$O$30</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
           <xm:sqref>E13:E17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9A52608-8882-47C3-8821-549D4750C1F8}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>D13:D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:S32"/>
+  <dimension ref="B2:S32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:N11"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="7" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="22.7109375" style="7" customWidth="1"/>
+    <col min="3" max="4" width="17.28515625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="26.5703125" style="7" customWidth="1"/>
+    <col min="6" max="6" width="34.85546875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
-    <col min="10" max="10" width="28.44140625" style="7" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="7"/>
+    <col min="10" max="10" width="28.42578125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="15.42578125" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.42578125" style="9" customWidth="1"/>
+    <col min="13" max="13" width="16.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="13.5703125" style="7" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-[...16 lines deleted...]
-    <row r="3" spans="2:19" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="165" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+    </row>
+    <row r="3" spans="2:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="170" t="s">
-        <v>170</v>
+        <v>128</v>
       </c>
       <c r="C3" s="171"/>
       <c r="D3" s="171"/>
       <c r="E3" s="171"/>
       <c r="F3" s="171"/>
       <c r="G3" s="171"/>
       <c r="H3" s="171"/>
       <c r="I3" s="171"/>
       <c r="J3" s="171"/>
       <c r="K3" s="171"/>
       <c r="L3" s="171"/>
-      <c r="M3" s="172"/>
-[...17 lines deleted...]
-      <c r="G4" s="144" t="s">
+      <c r="M3" s="171"/>
+      <c r="N3" s="171"/>
+    </row>
+    <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="146" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="146" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="146" t="s">
+        <v>110</v>
+      </c>
+      <c r="G4" s="146" t="s">
+        <v>145</v>
+      </c>
+      <c r="H4" s="146" t="s">
+        <v>130</v>
+      </c>
+      <c r="I4" s="146" t="s">
+        <v>72</v>
+      </c>
+      <c r="J4" s="146" t="s">
+        <v>131</v>
+      </c>
+      <c r="K4" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="114"/>
+      <c r="N4" s="115"/>
+    </row>
+    <row r="5" spans="2:19" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="168"/>
+      <c r="C5" s="167"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="167"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="167"/>
+      <c r="K5" s="167"/>
+      <c r="L5" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="144" t="s">
+      <c r="M5" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" s="62" t="s">
         <v>77</v>
       </c>
-      <c r="I4" s="144" t="s">
-[...118 lines deleted...]
-    <row r="12" spans="2:19" x14ac:dyDescent="0.3">
+    </row>
+    <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="100"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+      <c r="K6" s="101"/>
+      <c r="L6" s="102"/>
+      <c r="M6" s="102"/>
+      <c r="N6" s="103"/>
+    </row>
+    <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="104"/>
+      <c r="C7" s="105"/>
+      <c r="D7" s="105"/>
+      <c r="E7" s="105"/>
+      <c r="F7" s="105"/>
+      <c r="G7" s="105"/>
+      <c r="H7" s="105"/>
+      <c r="I7" s="105"/>
+      <c r="J7" s="105"/>
+      <c r="K7" s="105"/>
+      <c r="L7" s="106"/>
+      <c r="M7" s="106"/>
+      <c r="N7" s="107"/>
+    </row>
+    <row r="8" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="104"/>
+      <c r="C8" s="105"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="105"/>
+      <c r="F8" s="105"/>
+      <c r="G8" s="105"/>
+      <c r="H8" s="105"/>
+      <c r="I8" s="105"/>
+      <c r="J8" s="105"/>
+      <c r="K8" s="105"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="107"/>
+    </row>
+    <row r="9" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="104"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="105"/>
+      <c r="I9" s="105"/>
+      <c r="J9" s="105"/>
+      <c r="K9" s="105"/>
+      <c r="L9" s="106"/>
+      <c r="M9" s="106"/>
+      <c r="N9" s="107"/>
+    </row>
+    <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="108"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="111"/>
+    </row>
+    <row r="11" spans="2:19" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="169" t="s">
+        <v>133</v>
+      </c>
+      <c r="C11" s="164"/>
+      <c r="D11" s="164"/>
+      <c r="E11" s="164"/>
+      <c r="F11" s="164"/>
+      <c r="G11" s="164"/>
+      <c r="H11" s="164"/>
+      <c r="I11" s="164"/>
+      <c r="J11" s="164"/>
+      <c r="K11" s="164"/>
+      <c r="L11" s="164"/>
+      <c r="M11" s="164"/>
+      <c r="N11" s="164"/>
+      <c r="S11" s="11">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="12" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
-      <c r="S12" s="11"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="S12" s="11">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="13" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
-      <c r="S13" s="11"/>
-[...1 lines deleted...]
-    <row r="14" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="S13" s="11">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="14" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
-      <c r="S14" s="11"/>
-[...1 lines deleted...]
-    <row r="15" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="S14" s="11">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="15" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
-      <c r="S15" s="11"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:19" x14ac:dyDescent="0.3">
+      <c r="S15" s="11">
+        <v>2019</v>
+      </c>
+    </row>
+    <row r="16" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="O16" s="11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="P16" s="11" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="Q16" s="11" t="s">
-        <v>124</v>
+        <v>49</v>
       </c>
       <c r="R16" s="11" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-    <row r="17" spans="5:19" x14ac:dyDescent="0.3">
+        <v>55</v>
+      </c>
+      <c r="S16" s="11">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="17" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="O17" s="11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>125</v>
+        <v>50</v>
       </c>
       <c r="R17" s="11" t="s">
-        <v>62</v>
-[...3 lines deleted...]
-    <row r="18" spans="5:19" x14ac:dyDescent="0.3">
+        <v>56</v>
+      </c>
+      <c r="S17" s="11">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="18" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="O18" s="11" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="P18" s="11" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="Q18" s="11" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="R18" s="11" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-    <row r="19" spans="5:19" x14ac:dyDescent="0.3">
+        <v>57</v>
+      </c>
+      <c r="S18" s="11">
+        <v>2016</v>
+      </c>
+    </row>
+    <row r="19" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="O19" s="11" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="P19" s="11" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="R19" s="11" t="s">
-        <v>64</v>
-[...3 lines deleted...]
-    <row r="20" spans="5:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+        <v>58</v>
+      </c>
+      <c r="S19" s="11">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="20" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="O20" s="11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="P20" s="11" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="11" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="E21" s="21"/>
+        <v>59</v>
+      </c>
+      <c r="S20" s="11">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="21" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="O21" s="11" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="P21" s="11" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="11" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-    <row r="22" spans="5:19" x14ac:dyDescent="0.3">
+        <v>60</v>
+      </c>
+      <c r="S21" s="11">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="22" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="O22" s="11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="P22" s="11" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="R22" s="11" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-    <row r="23" spans="5:19" x14ac:dyDescent="0.3">
+        <v>61</v>
+      </c>
+      <c r="S22" s="11">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="23" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="O23" s="11" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="P23" s="11" t="s">
-        <v>127</v>
+        <v>45</v>
       </c>
       <c r="R23" s="11" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-    <row r="24" spans="5:19" x14ac:dyDescent="0.3">
+        <v>62</v>
+      </c>
+      <c r="S23" s="11">
+        <v>2011</v>
+      </c>
+    </row>
+    <row r="24" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="O24" s="11" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="R24" s="11" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-    <row r="25" spans="5:19" x14ac:dyDescent="0.3">
+        <v>63</v>
+      </c>
+      <c r="S24" s="11">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="25" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="O25" s="11" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="R25" s="11" t="s">
-        <v>70</v>
-[...3 lines deleted...]
-    <row r="26" spans="5:19" x14ac:dyDescent="0.3">
+        <v>64</v>
+      </c>
+      <c r="S25" s="11">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="26" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="O26" s="11" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="R26" s="11" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-    <row r="27" spans="5:19" x14ac:dyDescent="0.3">
+        <v>65</v>
+      </c>
+      <c r="S26" s="11">
+        <v>2008</v>
+      </c>
+    </row>
+    <row r="27" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="O27" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="R27" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="S27" s="11">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="28" spans="11:19" x14ac:dyDescent="0.2">
+      <c r="O28" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="R28" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="S28" s="11">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="29" spans="11:19" x14ac:dyDescent="0.2">
+      <c r="O29" s="11" t="s">
         <v>38</v>
       </c>
-      <c r="R27" s="11" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="R29" s="11" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-    <row r="30" spans="5:19" x14ac:dyDescent="0.3">
+        <v>68</v>
+      </c>
+      <c r="S29" s="11">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="30" spans="11:19" x14ac:dyDescent="0.2">
       <c r="O30" s="11" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="R30" s="11" t="s">
-        <v>75</v>
-[...3 lines deleted...]
-    <row r="31" spans="5:19" x14ac:dyDescent="0.3">
+        <v>69</v>
+      </c>
+      <c r="S30" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="11:19" x14ac:dyDescent="0.2">
       <c r="R31" s="11" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-    <row r="32" spans="5:19" x14ac:dyDescent="0.3">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="32" spans="11:19" x14ac:dyDescent="0.2">
       <c r="R32" s="11" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
     <sortCondition descending="1" ref="S16"/>
   </sortState>
   <mergeCells count="13">
-    <mergeCell ref="B11:M11"/>
-    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B11:N11"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B2:N2"/>
     <mergeCell ref="H4:H5"/>
-    <mergeCell ref="B2:M2"/>
-    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
-    <mergeCell ref="I4:I5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{00000000-0002-0000-0200-000000000000}">
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{D1F3CA02-1694-4510-B13F-B7B25CD6B5F7}">
       <formula1>$O$15:$O$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{00000000-0002-0000-0200-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J6:J10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{00000000-0002-0000-0200-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{0A5059D1-4758-40DB-92B0-22D1A62C7DC5}">
       <formula1>$R$15:$R$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:J12"/>
+  <dimension ref="B1:O12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:B5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" style="7" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="52.5546875" style="7" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.5546875" style="7"/>
+    <col min="5" max="5" width="14.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="52.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="7" customWidth="1"/>
+    <col min="9" max="10" width="55.85546875" style="7" customWidth="1"/>
+    <col min="11" max="12" width="18" style="7" customWidth="1"/>
+    <col min="13" max="15" width="16.85546875" style="7" customWidth="1"/>
+    <col min="16" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-[...30 lines deleted...]
-      <c r="C4" s="187" t="s">
+    <row r="1" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:15" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="179"/>
+    </row>
+    <row r="3" spans="2:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="174" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="175"/>
+      <c r="E3" s="175"/>
+      <c r="F3" s="175"/>
+      <c r="G3" s="175"/>
+      <c r="H3" s="175"/>
+      <c r="I3" s="175"/>
+      <c r="J3" s="175"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="175"/>
+      <c r="M3" s="175"/>
+      <c r="N3" s="175"/>
+      <c r="O3" s="176"/>
+    </row>
+    <row r="4" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="180" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="180" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="180" t="s">
+        <v>146</v>
+      </c>
+      <c r="F4" s="180" t="s">
         <v>130</v>
       </c>
-      <c r="D4" s="187" t="s">
-[...102 lines deleted...]
-    <row r="12" spans="2:10" ht="38.85" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="G4" s="146" t="s">
+        <v>79</v>
+      </c>
+      <c r="H4" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="I4" s="180" t="s">
+        <v>151</v>
+      </c>
+      <c r="J4" s="180" t="s">
+        <v>112</v>
+      </c>
+      <c r="K4" s="180" t="s">
+        <v>149</v>
+      </c>
+      <c r="L4" s="180" t="s">
+        <v>150</v>
+      </c>
+      <c r="M4" s="182" t="s">
+        <v>6</v>
+      </c>
+      <c r="N4" s="183"/>
+      <c r="O4" s="184"/>
+    </row>
+    <row r="5" spans="2:15" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="186"/>
+      <c r="C5" s="181"/>
+      <c r="D5" s="181"/>
+      <c r="E5" s="181"/>
+      <c r="F5" s="181"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="181"/>
+      <c r="J5" s="181"/>
+      <c r="K5" s="181"/>
+      <c r="L5" s="181"/>
+      <c r="M5" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="66"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B7" s="67"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="70"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B8" s="67"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="70"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B9" s="67"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="70"/>
+    </row>
+    <row r="10" spans="2:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="71"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="74"/>
+    </row>
+    <row r="11" spans="2:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="172" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="173"/>
+      <c r="D11" s="173"/>
+      <c r="E11" s="173"/>
+      <c r="F11" s="173"/>
+      <c r="G11" s="173"/>
+      <c r="H11" s="173"/>
+      <c r="I11" s="173"/>
+      <c r="J11" s="173"/>
+      <c r="K11" s="173"/>
+      <c r="L11" s="173"/>
+      <c r="M11" s="173"/>
+      <c r="N11" s="173"/>
+      <c r="O11" s="173"/>
+    </row>
+    <row r="12" spans="2:15" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="113"/>
+    </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="B2:J2"/>
+  <mergeCells count="15">
+    <mergeCell ref="B11:O11"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="B2:O2"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="H4:J4"/>
-[...1 lines deleted...]
-    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
+    <mergeCell ref="G4:G5"/>
     <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C34021BF-9252-46E9-BC6C-0FD840649EF3}">
           <x14:formula1>
-            <xm:f>'Section C'!$O$15:$O$30</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:D10</xm:sqref>
+          <xm:sqref>D6:F10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{04824821-9934-46A8-8BB3-77B900B19143}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-[...3 lines deleted...]
-  <dimension ref="B1:K11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD646FA-1B8C-4924-A0B9-36FE1B300D6B}">
+  <dimension ref="B1:L11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K5" sqref="K5"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="16384" width="8.5546875" style="7"/>
+    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
+    <col min="2" max="2" width="31.85546875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.7109375" style="7" customWidth="1"/>
+    <col min="6" max="7" width="21.7109375" style="7" customWidth="1"/>
+    <col min="8" max="9" width="44.7109375" style="7" customWidth="1"/>
+    <col min="10" max="12" width="12.7109375" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-[...47 lines deleted...]
-      <c r="H4" s="194" t="s">
+    <row r="1" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:12" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="177" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="179"/>
+    </row>
+    <row r="3" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="191" t="s">
+        <v>113</v>
+      </c>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
+      <c r="G3" s="192"/>
+      <c r="H3" s="192"/>
+      <c r="I3" s="192"/>
+      <c r="J3" s="192"/>
+      <c r="K3" s="192"/>
+      <c r="L3" s="193"/>
+    </row>
+    <row r="4" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="194" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="189" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="189" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" s="196" t="s">
         <v>79</v>
       </c>
-      <c r="I4" s="201" t="s">
-[...95 lines deleted...]
-      <c r="K11" s="193"/>
+      <c r="F4" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="G4" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="H4" s="189" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="189" t="s">
+        <v>156</v>
+      </c>
+      <c r="J4" s="196" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="196"/>
+      <c r="L4" s="197"/>
+    </row>
+    <row r="5" spans="2:12" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="195"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="198"/>
+      <c r="F5" s="190"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="190"/>
+      <c r="I5" s="190"/>
+      <c r="J5" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="75"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="53"/>
+    </row>
+    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="75"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="53"/>
+    </row>
+    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="75"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="53"/>
+    </row>
+    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="75"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="53"/>
+    </row>
+    <row r="10" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="78"/>
+      <c r="L10" s="59"/>
+    </row>
+    <row r="11" spans="2:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="187" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" s="188"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="188"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="188"/>
+      <c r="H11" s="188"/>
+      <c r="I11" s="188"/>
+      <c r="J11" s="188"/>
+      <c r="K11" s="188"/>
+      <c r="L11" s="188"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="B11:K11"/>
+  <mergeCells count="12">
+    <mergeCell ref="B11:L11"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="B2:K2"/>
-    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:G5"/>
-    <mergeCell ref="H4:H5"/>
-[...1 lines deleted...]
-    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="41" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{898F5DCA-3001-485D-88A7-75129DDEAFFD}">
           <x14:formula1>
-            <xm:f>'Section C'!$O$15:$O$30</xm:f>
+            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:D10</xm:sqref>
+          <xm:sqref>D6:E10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9A646E86-269B-4F25-9307-100B02D49C78}">
           <x14:formula1>
-            <xm:f>'Section C'!$R$15:$R$32</xm:f>
+            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-[...2 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD13CA5F-EB22-4B78-8631-7ADEEE0AF92C}">
   <dimension ref="B1:J17"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17:J17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.5546875" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.5546875" style="12"/>
+    <col min="1" max="1" width="1.7109375" style="12" customWidth="1"/>
+    <col min="2" max="2" width="34.42578125" style="12" customWidth="1"/>
+    <col min="3" max="10" width="15.28515625" style="12" customWidth="1"/>
+    <col min="11" max="16384" width="8.7109375" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
-[...30 lines deleted...]
-      <c r="C4" s="23" t="s">
+    <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="209" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2" s="210"/>
+      <c r="D2" s="210"/>
+      <c r="E2" s="210"/>
+      <c r="F2" s="210"/>
+      <c r="G2" s="210"/>
+      <c r="H2" s="210"/>
+      <c r="I2" s="210"/>
+      <c r="J2" s="211"/>
+    </row>
+    <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="212" t="s">
         <v>21</v>
       </c>
-      <c r="D4" s="23" t="s">
-[...30 lines deleted...]
-      <c r="J5" s="79">
+      <c r="D3" s="207"/>
+      <c r="E3" s="207"/>
+      <c r="F3" s="207"/>
+      <c r="G3" s="207"/>
+      <c r="H3" s="207"/>
+      <c r="I3" s="207"/>
+      <c r="J3" s="208"/>
+    </row>
+    <row r="4" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="205"/>
+      <c r="C4" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="J4" s="21" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B5" s="79"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="81">
         <f>SUM(C5:I5)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:10" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J6" s="79">
+    <row r="6" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B6" s="82"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="84">
         <f>SUM(C6:I6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:10" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J7" s="79">
+    <row r="7" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="84">
         <f>SUM(C7:I7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:10" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J8" s="79">
+    <row r="8" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B8" s="82"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="84">
         <f>SUM(C8:I8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="J9" s="82">
+    <row r="9" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="85"/>
+      <c r="C9" s="86"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="87">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
-[...109 lines deleted...]
-      <c r="J17" s="206"/>
+    <row r="10" spans="2:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="206"/>
+      <c r="E10" s="206"/>
+      <c r="F10" s="206"/>
+      <c r="G10" s="207" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="207"/>
+      <c r="I10" s="207"/>
+      <c r="J10" s="208"/>
+    </row>
+    <row r="11" spans="2:10" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="205"/>
+      <c r="C11" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="G11" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="J11" s="23" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="88"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="90"/>
+    </row>
+    <row r="13" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B13" s="91"/>
+      <c r="C13" s="92"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92"/>
+      <c r="F13" s="92"/>
+      <c r="G13" s="92"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="92"/>
+      <c r="J13" s="93"/>
+    </row>
+    <row r="14" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B14" s="94"/>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="95"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="95"/>
+      <c r="I14" s="95"/>
+      <c r="J14" s="96"/>
+    </row>
+    <row r="15" spans="2:10" x14ac:dyDescent="0.2">
+      <c r="B15" s="94"/>
+      <c r="C15" s="95"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="95"/>
+      <c r="F15" s="95"/>
+      <c r="G15" s="95"/>
+      <c r="H15" s="95"/>
+      <c r="I15" s="95"/>
+      <c r="J15" s="96"/>
+    </row>
+    <row r="16" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="97"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="99"/>
+    </row>
+    <row r="17" spans="2:10" ht="115.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="201" t="s">
+        <v>132</v>
+      </c>
+      <c r="C17" s="202"/>
+      <c r="D17" s="202"/>
+      <c r="E17" s="202"/>
+      <c r="F17" s="202"/>
+      <c r="G17" s="202"/>
+      <c r="H17" s="202"/>
+      <c r="I17" s="202"/>
+      <c r="J17" s="203"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
-      <vt:lpstr>Form_Section A</vt:lpstr>
-[...14 lines deleted...]
-      <vt:lpstr>'Section F'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>Formularz_Sekcja A</vt:lpstr>
+      <vt:lpstr>Sekcja B</vt:lpstr>
+      <vt:lpstr>Sekcja C</vt:lpstr>
+      <vt:lpstr>Sekcja D</vt:lpstr>
+      <vt:lpstr>Sekcja E</vt:lpstr>
+      <vt:lpstr>Sekcja F</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftn2</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftn3</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftnref2</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!_ftnref3</vt:lpstr>
+      <vt:lpstr>'Formularz_Sekcja A'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja B'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja C'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja D'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja E'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">