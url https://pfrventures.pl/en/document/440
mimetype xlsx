--- v1 (2026-06-02)
+++ v2 (2026-10-13)
@@ -1,773 +1,2120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\1. Dokumentacja wersja PL\TRACK CHANGES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 10\1. Zasady Naboru\2. Dokumentacja wersja ENG\TRACK CHANGES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D800C2E-5C1C-4F9D-A4BA-CB3032B7793C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{939D85D8-C262-40B3-ADC8-9AEA7F1B9CAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-13020" yWindow="-16500" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Formularz_Sekcja A" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Sekcja F" sheetId="13" r:id="rId6"/>
+    <sheet name="Form_Section A" sheetId="1" r:id="rId1"/>
+    <sheet name="Section B" sheetId="8" r:id="rId2"/>
+    <sheet name="Section C" sheetId="9" r:id="rId3"/>
+    <sheet name="Section D" sheetId="11" r:id="rId4"/>
+    <sheet name="Section E" sheetId="14" r:id="rId5"/>
+    <sheet name="Section F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_ftn1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
-[...10 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'Sekcja F'!$B$2:$J$22</definedName>
+    <definedName name="_ftn1" localSheetId="0">'Form_Section A'!#REF!</definedName>
+    <definedName name="_ftn2" localSheetId="5">'Section F'!$B$22</definedName>
+    <definedName name="_ftn3" localSheetId="5">'Section F'!$B$23</definedName>
+    <definedName name="_ftnref1" localSheetId="0">'Form_Section A'!#REF!</definedName>
+    <definedName name="_ftnref2" localSheetId="5">'Section F'!$H$5</definedName>
+    <definedName name="_ftnref3" localSheetId="5">'Section F'!$J$5</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Form_Section A'!$B$1:$H$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Section B'!$B$2:$T$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Section C'!$B$2:$M$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Section D'!$B$2:$J$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Section E'!$B$2:$K$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'Section F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D28" i="1" l="1"/>
-  <c r="F28" i="1" s="1"/>
+  <c r="F28" i="1" l="1"/>
   <c r="J6" i="13" l="1"/>
   <c r="J9" i="13"/>
   <c r="J8" i="13"/>
   <c r="J7" i="13"/>
   <c r="J5" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="157">
-[...283 lines deleted...]
-      <t>Zaangażowanie czasowe (godz./tyg.) 
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="186">
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1. The form should be prepared as a file constituting an integral part of the Tender</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>First name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Contact phone number</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>E-mail address</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment date</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>References</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Name of the Investment (company)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Date</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investing entity
+(name of the fund/own investment)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Full name of the company to which the transaction related</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Capitalisation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Name of the fund</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment exit date</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Implemented Investment Budget</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Total Investment Budget</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Currency</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Portfolio value achieved*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Education/academic title/academic degree/key professional certificates and licences (including dates)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Venture Capital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Private Equity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Incubator/accelerator</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Transactional</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Number of years of experience</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Number of capital entries as part of</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Agriculture</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Business and Industrial Products</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Chemicals and Materials</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Business and Industrial Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Construction</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Transportation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Consumer Goods and Retail</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Consumer Services: Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Energy and Environment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Financial Services</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Real Estate</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Communications</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Computer and Consumer Electronics</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Life Sciences</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>M&amp;A</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>DCM</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ECM</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Series A</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Series B</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Series C</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Pre-seed/seed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector 2*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Person's role in the project (brief summary in point form)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PLN</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EUR</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>USD</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Role and description of activities in the field of development, value building, acquisition of external financing (in particular VC) and the business sale process (brief summary in point form)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Role and description of activities (brief summary in point form)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Contact</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AI</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Big Data</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>BioTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Blockchain</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>CleanTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Cybersecurity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>E-commerce</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EdTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>FinTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Gaming</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>IoT/Hardware</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Marketplace</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MarTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>MedTech</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>SaaS</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>VR/AR</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Transaction value (in PLN millions)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Relation to the potential fund's activity profile</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Role in the fund</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Entrepreneurial**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Industry***</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Business****</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Investment Horizon (years from the beginning to the end)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Relation to the person/scope of cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>CoC/
+IRR**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Description of the company's activities (brief summary in point form)*****</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector 2**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Description of the company's activities (brief summary in point form)***</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Transaction type****/VC investment round</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Period of experience (years from the beginning to the end)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Role performed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Yes</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>No</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Limiting the commitment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Maintaining the commitment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Withdrawing from the commitment</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Has the project been accounted for by the managing institution</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Institution implementing the programme* and the name of the programme</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Amount of the project financing and the nature of financing**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Has the project been completed 
+(Yes + Date***/ No)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Time commitment (hours/week) 
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>nie dotyczy członka Zespołu Operacyjnego</t>
+      <t>does not apply to an Operating Team member</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Zaangażowanie kapitałowe 
-(jeśli występuje) [w tys. PLN]
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Capital commitment 
+(if exists) [in PLN thousands]
 /</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t>nie dotyczy członka Zespołu Operacyjnego</t>
+      <t>does not apply to an Operating Team member</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
-    <t>2. Formularz powinien zostać wypełniony oddzielnie przez wszystkich członków Kluczowego Personelu / każdego członka Zespołu Operacyjnego.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">9. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach naboru.
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2. The form should be completed separately by all Key Persons/each Operating Team member.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>7. The form of providing information as part of the appendix is limited to text (without additional images, tables, graphs, etc.).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">9. Any terms not defined herein shall have the meaning assigned to them in the Call Rules.
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Rows should be multiplied if necessary.
+* E.g. PARP, ARP, NCBiR, BGK, KFK, regional funds, local government funds, etc.
+** E.g. capital investments, loans, credit facilities, subsidies, grants and other methods of financing.
+*** With one-month accuracy.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rows should be multiplied if necessary.
+* To be completed in the case of transactions relating to new technology companies.
+** To be completed in the case of transactions relating to traditional economy companies in accordance with the Invest Europe classification - “EVCA Final Classes” https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx 
+*** If the item “Other” has been indicated in the “Sector” or “Sector 2” column, please additionally provide a brief description of the sector in which the company operates.
+**** Merger and/or acquisition (“M&amp;A”), debt capital markets (“DCM”), equity capital markets, e.g. IPO (“ECM”)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rows should be multiplied if necessary.
+* To be completed in the case of experience relating to new technology companies.
+** To be completed in the case of experience relating to traditional economy companies in accordance with the Invest Europe classification - “EVCA Final Classes” https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx 
+*** If the item “Other” has been indicated in the “Sector” or “Sector 2” column, please additionally provide a brief description of the sector in which the company operates.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Rows should be multiplied if necessary.
+* To be completed in the case of other experience relating to new technology companies.
+** To be completed in the case of other experience relating to traditional economy companies in accordance with the Invest Europe classification - “EVCA Final Classes” https://www.investeurope.eu/media/3817/investeuropesectorclassifications-v2.xlsx 
+*** If the item “Other” has been indicated in the “Sector” or “Sector 2” column, please additionally provide a brief description of the sector in which the company operates.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>6. All Operating Team members should complete and sign Exhibit B to this Form.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Envisaged position and the scope of responsibilities as part of the VC Fund's planned activities</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Time commitment (as % of professional time)
+/</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>does not apply to an Operating Team member</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>/</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Role performed</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Person's role in the project (brief summary in point form)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>References</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Contact</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Relation to the person/scope of cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>PLN</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>EUR</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>USD</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.34998626667073579"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Other</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector 2**</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Description of the company's activities (brief summary in point form)***</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>References</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Contact</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Relation to the person/scope of cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Sector*</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Description of the company's activities (brief summary in point form)***</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>References</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Contact</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Relation to the person/scope of cooperation</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Total</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>First and last name</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Venture Capital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Private Equity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Incubator/accelerator</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Venture Capital</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Private Equity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Incubator/accelerator</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Number of capital exits as part of </t>
+  </si>
+  <si>
+    <r>
+      <t>Investors in the fund, including p</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>ublic funds</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Appendix 2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Verification form for Key Persons/Operating Team members</t>
+    </r>
+  </si>
+  <si>
+    <t>Personal Investments</t>
+  </si>
+  <si>
+    <r>
+      <t>Summary of experience and investments made by individual Key Persons/Operating Team members.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>Number of years of experience in specific fields should sum up to the person's total professional experience*</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">4. For the purpose of describing each of the persons presented as part of the Form, a relevant profile(s) should be selected consistently with their experience: 
+a. Persons with experience in capital investment entries and exits – Section B.
+b. Persons with transactional experience – Section C.
+c. Persons with experience in managing and developing (including acquiring financing for) enterprises who perform key roles in those enterprises, e.g. as a co-/founder, Management Board member responsible for business, financial, investment or operating activities of the enterprise in the case of holding property rights in the enterprise – Section D.
+d. Key Persons and the Operating Team members whose experience does not correspond to the experience indicated in point 4 a-c above – Section E. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. All Key Persons should complete and sign Exhibit A to this Form. 
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Wszyscy członkowie Kluczowego Personelu oraz członkowie Zespołu Operacyjnego powinni załączyć do formularza swoje CV (maks. 2 strony A4)</t>
+      <t>All Key Persons and Operating Team members should enclose their CVs (max. two A4 pages) with the form</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> oraz wypełnić sekcję A oraz przynajmniej jedną z sekcji B, C, D lub E z zastrzeżeniem pkt. 4 poniżej.</t>
-[...71 lines deleted...]
-        <b/>
+      <t xml:space="preserve"> and complete Section A and at least one of Sections B, C, D or E, subject to point 4 below.</t>
+    </r>
+  </si>
+  <si>
+    <t>8. Following the completion of the relevant sections of the form for all Key Persons and the Operating Team members, Section F of the Form, “Summary”, is to be completed.</t>
+  </si>
+  <si>
+    <t>Profile of the Key Person/Operating Team member</t>
+  </si>
+  <si>
+    <t>Entities/activities in which the Key Person/Operating Team member is engaged</t>
+  </si>
+  <si>
+    <t>History to date of acquiring financing from public resources for Key Persons or entities related to them in terms of equity or management</t>
+  </si>
+  <si>
+    <t>Name of the entity on behalf of which the Key Person has acted</t>
+  </si>
+  <si>
+    <t>Investment experience of the Key Person/Operating Team member</t>
+  </si>
+  <si>
+    <t>List of all VC/PE funds in the implementation of which the Key Person has been engaged</t>
+  </si>
+  <si>
+    <t>List of all investment projects in the implementation of which the Key Person/Operating Team member has been engaged</t>
+  </si>
+  <si>
+    <t>Transactional experience of the Key Person/Operating Team member</t>
+  </si>
+  <si>
+    <t xml:space="preserve">List of all investment projects in the implementation of which the Key Person/Operating Team member has been engaged (indicate the projects in which the person acted at least in a managerial capacity) </t>
+  </si>
+  <si>
+    <t>Name of the entity on behalf of which the Key Person/Operating Team member acted and the position held at the time</t>
+  </si>
+  <si>
+    <t>Entrepreneurial experience of the Key Person/Operating Team member</t>
+  </si>
+  <si>
+    <t>List of all enterprises in the management or development of which the Key Person/Operating Team member has been engaged</t>
+  </si>
+  <si>
+    <t>Name of the entity in which the Key Person/Operating Team member has been engaged</t>
+  </si>
+  <si>
+    <t>Special business achievements/awards/honourable mentions of the enterprise and the contribution of the Key Person/Operating Team member in getting them</t>
+  </si>
+  <si>
+    <t>Experience other than relating to investment activities and transactional or entrepreneurial experience of the Key Person/Operating Team member, e.g. relating to industry or strategic or advisory experience (e.g. restructuring, with the exclusion of transaction/M&amp;A advice), including experience in implementing projects in cooperation with entities that meet the definition of a Corporate Investor</t>
+  </si>
+  <si>
+    <t>List of all other experience of the Key Person/Operating Team member, consistent with the potential VC Fund's activity profile</t>
+  </si>
+  <si>
+    <r>
+      <t>Rows should be multiplied if necessary.
+* If the role/experience relates to more than one type of experience, please divide the time by commitment in a given field, e.g. a Management Board Member/Co-founder responsible for technology issues (“CTO”) who has held managerial positions for a total of 4 years could indicate 2 years of entrepreneurial experience and 2 years of industry experience.
+** Entrepreneurial experience in management and/or enterprise development (e.g. selected Key Persons/Operating Team members</t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">: 
-[...16 lines deleted...]
-    <t>Inwestorzy w funduszu, w tym podmioty, które zaangażowały środki publiczne</t>
+      <t xml:space="preserve">) </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>co-founded the enterprise, hold/held the position of a Management Board member responsible for business, investment, financial or operating activities of the enterprise and, at the same time, have/had property rights, have sold property rights in the enterprise).
+*** Industry experience understood as specialist experience in a specific industry, among other things in R&amp;D, e.g. as a Biotechnologist, Software Developer.
+**** Business experience understood as strategic, advisory, marketing or sales experience (including in restructuring, with the exclusion of transactional experience).</t>
+    </r>
+  </si>
+  <si>
+    <t>Commitment following the commencement of activities by a potential VC fund as part of PFR CVC</t>
+  </si>
+  <si>
+    <r>
+      <t>Rows should be multiplied if necessary. Follow-ons should be indicated in separate/subsequent rows.
+* Total amount of investment exits made as per the final status or in the case of early termination of cooperation with the fund while the Key Person/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Operating Team member </t>
+    </r>
+    <r>
+      <rPr>
+        <strike/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">- </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>was engaged.
+** To be completed in the case of an investment exit made/accounting for the investment portfolio; “CoC” - Cash on Cash; If there has not been an investment exit/the investment portfolio has not been accounted for, we encourage you to indicate the unrealised return/valuation.
+*** To be completed in the case of investments in new technology companies as part of VC/own investments.
+****To be completed in the case of investments in traditional economy companies in accordance with the Invest Europe classification - “EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+***** If the item “Other” has been indicated in the “Sector” or “Sector 2” column, please additionally provide a brief description of the sector in which the company operates.
+******Information about further financing acquired, the assessment of the company's development since the investment date, the expected/planned method of exiting from the investment, along with the time framework, etc.</t>
+    </r>
+  </si>
+  <si>
+    <t>Time commitment (if exists, in hours/week)</t>
   </si>
   <si>
     <t>DPI</t>
   </si>
   <si>
     <t>RVPI</t>
-  </si>
-[...91 lines deleted...]
-    <t>Kwota uzyskana ze zrealizowanych  wyjść z inwestycji**</t>
   </si>
   <si>
     <t>CoC/
 IRR***</t>
   </si>
   <si>
-    <t>Sektor****</t>
-[...62 lines deleted...]
-    <t>Powiązanie z profilem działalności planowanego do utworzenia funduszu w ramach PFR CVC</t>
+    <t>Proceeds from realised investment exits**</t>
+  </si>
+  <si>
+    <t>Engagement period (in years)*</t>
+  </si>
+  <si>
+    <t>Fund engagement start and end dates</t>
+  </si>
+  <si>
+    <t>Sector****</t>
+  </si>
+  <si>
+    <t>Sector 2*****</t>
+  </si>
+  <si>
+    <t>Description of the company's business (brief summary in bullet points)******</t>
+  </si>
+  <si>
+    <t>Role and boundary dates of the person's engagement in the investment project (brief summary in bullet points)</t>
+  </si>
+  <si>
+    <t>Investment amount</t>
+  </si>
+  <si>
+    <t>Investment status if there is no exit (brief summary in point form)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
@@ -820,154 +2167,167 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <u/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Georgia"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <strike/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="51">
+  <borders count="49">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1055,50 +2415,65 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1241,50 +2616,61 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1301,90 +2687,64 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1392,61 +2752,50 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -1502,1088 +2851,1126 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...12 lines deleted...]
-      <top/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
-      <bottom/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="213">
+  <cellXfs count="222">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="5" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="18" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...124 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...204 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="18" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>218343</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>766345</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>98183</xdr:rowOff>
+      <xdr:rowOff>38099</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>701919</xdr:colOff>
+      <xdr:colOff>668111</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>542920</xdr:rowOff>
+      <xdr:rowOff>635969</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FE3037C-A835-42DD-9241-AFDDA6A668DD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50ECB3C1-56AF-DDD8-4517-9A47CCBC151B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1704243" y="98183"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="880645" y="38099"/>
+          <a:ext cx="6872705" cy="604855"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>28577</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>19051</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>124061</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>935991</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>136064</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 1">
+        <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C4D960E-AB35-4172-ABC7-472D2C1A1E37}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6E9CC58-7CAD-B29E-1DEE-4701EB7DB299}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1409700" y="5876925"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="142877" y="5734051"/>
+          <a:ext cx="8696324" cy="765348"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>241788</xdr:colOff>
+      <xdr:colOff>28575</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>87923</xdr:rowOff>
+      <xdr:rowOff>39639</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>49082</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1276350</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>173</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4E885B6-B97A-40E9-8B52-EAEF116D3A03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76AE7D7-4B09-44E6-B09C-56104718B131}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="359019" y="3810000"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="142875" y="3763914"/>
+          <a:ext cx="6838950" cy="601884"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>390525</xdr:colOff>
+      <xdr:colOff>67235</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>85725</xdr:rowOff>
+      <xdr:rowOff>33617</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>483576</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>3131297</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>105012</xdr:rowOff>
+      <xdr:rowOff>87277</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB31E6F-BC7B-496D-9997-A8850A3CDAAA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87EFC584-FB60-40B6-A729-086AA75AE59A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="504825" y="3381375"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="179294" y="3316941"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>371475</xdr:colOff>
+      <xdr:colOff>57150</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>104775</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>2274276</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>182469</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>60562</xdr:rowOff>
+      <xdr:rowOff>78312</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 1">
+        <xdr:cNvPr id="3" name="Obraz 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF1E4F1B-702A-43B9-BF47-55C3F81570C5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4037F73D-763B-4D7B-AA87-428AAA028524}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="485775" y="3533775"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="171450" y="3457575"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>289891</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>33130</xdr:rowOff>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>981913</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>855569</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>143388</xdr:rowOff>
+      <xdr:rowOff>154512</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 1">
+        <xdr:cNvPr id="3" name="Obraz 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A4B67E7-90E5-443F-AF8D-B961AE9951B3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329651D2-807B-433E-9916-C3C6D78339BE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="405848" y="5416826"/>
-          <a:ext cx="5017476" cy="441562"/>
+          <a:off x="238125" y="5286375"/>
+          <a:ext cx="6084794" cy="535512"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office 2013–2022">
@@ -2885,2679 +4272,2582 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:L73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G26" sqref="G26:H26"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31:H33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
+    <col min="2" max="3" width="20.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="22.109375" style="2" customWidth="1"/>
+    <col min="6" max="6" width="23.88671875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10.88671875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="21.5546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="1.5546875" style="1" hidden="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-        <v>118</v>
+    <row r="1" spans="2:10" ht="52.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1"/>
+    </row>
+    <row r="2" spans="2:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="134" t="s">
+        <v>147</v>
       </c>
       <c r="C2" s="135"/>
       <c r="D2" s="135"/>
       <c r="E2" s="135"/>
       <c r="F2" s="135"/>
       <c r="G2" s="135"/>
       <c r="H2" s="135"/>
     </row>
-    <row r="3" spans="2:10" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="B4" s="136" t="s">
+    <row r="3" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+    </row>
+    <row r="4" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="130" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="136"/>
-[...29 lines deleted...]
-      <c r="B7" s="136" t="s">
+      <c r="C4" s="130"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+    </row>
+    <row r="5" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="130" t="s">
+        <v>101</v>
+      </c>
+      <c r="C5" s="130"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="130"/>
+    </row>
+    <row r="6" spans="2:10" s="5" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="130" t="s">
+        <v>152</v>
+      </c>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
+      <c r="G6" s="130"/>
+      <c r="H6" s="130"/>
+    </row>
+    <row r="7" spans="2:10" s="5" customFormat="1" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="130" t="s">
+        <v>150</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+    </row>
+    <row r="8" spans="2:10" s="5" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="130" t="s">
+        <v>151</v>
+      </c>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+    </row>
+    <row r="9" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="130" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" s="130"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+    </row>
+    <row r="10" spans="2:10" s="5" customFormat="1" ht="12.9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="130" t="s">
+        <v>102</v>
+      </c>
+      <c r="C10" s="130"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="130"/>
+      <c r="F10" s="130"/>
+      <c r="G10" s="130"/>
+      <c r="H10" s="130"/>
+    </row>
+    <row r="11" spans="2:10" s="5" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="130" t="s">
+        <v>153</v>
+      </c>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="130"/>
+    </row>
+    <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="130" t="s">
+        <v>103</v>
+      </c>
+      <c r="C12" s="130"/>
+      <c r="D12" s="130"/>
+      <c r="E12" s="130"/>
+      <c r="F12" s="130"/>
+      <c r="G12" s="130"/>
+      <c r="H12" s="130"/>
+      <c r="J12" s="19"/>
+    </row>
+    <row r="13" spans="2:10" ht="1.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="26"/>
+    </row>
+    <row r="14" spans="2:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="132" t="s">
+        <v>154</v>
+      </c>
+      <c r="C14" s="132"/>
+      <c r="D14" s="132"/>
+      <c r="E14" s="132"/>
+      <c r="F14" s="132"/>
+      <c r="G14" s="132"/>
+      <c r="H14" s="132"/>
+    </row>
+    <row r="15" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126" t="s">
+        <v>4</v>
+      </c>
+      <c r="G15" s="126"/>
+      <c r="H15" s="126"/>
+    </row>
+    <row r="16" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B16" s="29"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="131"/>
+      <c r="G16" s="131"/>
+      <c r="H16" s="131"/>
+    </row>
+    <row r="17" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B17" s="126" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="126"/>
+      <c r="D17" s="126"/>
+      <c r="E17" s="126"/>
+      <c r="F17" s="126"/>
+      <c r="G17" s="126"/>
+      <c r="H17" s="126"/>
+    </row>
+    <row r="18" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B18" s="120"/>
+      <c r="C18" s="121"/>
+      <c r="D18" s="121"/>
+      <c r="E18" s="121"/>
+      <c r="F18" s="121"/>
+      <c r="G18" s="121"/>
+      <c r="H18" s="122"/>
+    </row>
+    <row r="19" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B19" s="126" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" s="126"/>
+      <c r="D19" s="126"/>
+      <c r="E19" s="126"/>
+      <c r="F19" s="126"/>
+      <c r="G19" s="126"/>
+      <c r="H19" s="126"/>
+    </row>
+    <row r="20" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B20" s="120"/>
+      <c r="C20" s="121"/>
+      <c r="D20" s="121"/>
+      <c r="E20" s="121"/>
+      <c r="F20" s="121"/>
+      <c r="G20" s="121"/>
+      <c r="H20" s="122"/>
+    </row>
+    <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="126" t="s">
+        <v>155</v>
+      </c>
+      <c r="C21" s="126"/>
+      <c r="D21" s="126"/>
+      <c r="E21" s="126"/>
+      <c r="F21" s="126"/>
+      <c r="G21" s="126"/>
+      <c r="H21" s="126"/>
+    </row>
+    <row r="22" spans="2:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="C7" s="136"/>
-[...7 lines deleted...]
-      <c r="B8" s="136" t="s">
+      <c r="E22" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F22" s="30" t="s">
         <v>100</v>
       </c>
-      <c r="C8" s="136"/>
-[...167 lines deleted...]
-    <row r="23" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G22" s="136" t="s">
+        <v>171</v>
+      </c>
+      <c r="H22" s="137"/>
+    </row>
+    <row r="23" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
-      <c r="D23" s="120"/>
-      <c r="E23" s="120"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="108"/>
       <c r="F23" s="20"/>
-      <c r="G23" s="133"/>
-[...2 lines deleted...]
-    <row r="24" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G23" s="138"/>
+      <c r="H23" s="139"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
-      <c r="D24" s="120"/>
-      <c r="E24" s="120"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="108"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="133"/>
-[...4 lines deleted...]
-    <row r="25" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G24" s="120"/>
+      <c r="H24" s="122"/>
+    </row>
+    <row r="25" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
-      <c r="D25" s="120"/>
-      <c r="E25" s="120"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="108"/>
       <c r="F25" s="20"/>
-      <c r="G25" s="133"/>
-[...2 lines deleted...]
-    <row r="26" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G25" s="120"/>
+      <c r="H25" s="122"/>
+    </row>
+    <row r="26" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
-      <c r="D26" s="120"/>
-      <c r="E26" s="120"/>
+      <c r="D26" s="108"/>
+      <c r="E26" s="108"/>
       <c r="F26" s="20"/>
-      <c r="G26" s="133"/>
-[...2 lines deleted...]
-    <row r="27" spans="2:10" x14ac:dyDescent="0.25">
+      <c r="G26" s="120"/>
+      <c r="H26" s="122"/>
+    </row>
+    <row r="27" spans="2:10" x14ac:dyDescent="0.3">
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
-      <c r="D27" s="120"/>
-[...11 lines deleted...]
-        <f>SUM(D23:E27)</f>
+      <c r="D27" s="108"/>
+      <c r="E27" s="108"/>
+      <c r="F27" s="114"/>
+      <c r="G27" s="111"/>
+      <c r="H27" s="112"/>
+    </row>
+    <row r="28" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B28" s="123" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="124"/>
+      <c r="D28" s="109"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="113">
+        <f>SUM(F23:F27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="125"/>
-[...5 lines deleted...]
-      <c r="H28" s="128"/>
+      <c r="G28" s="128"/>
+      <c r="H28" s="129"/>
       <c r="J28" s="15"/>
     </row>
-    <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-    <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="126" t="s">
+        <v>156</v>
+      </c>
+      <c r="C29" s="126"/>
+      <c r="D29" s="126"/>
+      <c r="E29" s="127"/>
+      <c r="F29" s="126"/>
+      <c r="G29" s="126"/>
+      <c r="H29" s="126"/>
+    </row>
+    <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="30" t="s">
+        <v>157</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="125" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="125"/>
+      <c r="F30" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="30" t="s">
+        <v>98</v>
+      </c>
+      <c r="H30" s="31" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
-      <c r="D31" s="120"/>
-      <c r="E31" s="120"/>
+      <c r="D31" s="119"/>
+      <c r="E31" s="119"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
     </row>
-    <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
-      <c r="D32" s="120"/>
-      <c r="E32" s="120"/>
+      <c r="D32" s="119"/>
+      <c r="E32" s="119"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
     </row>
-    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
-      <c r="D33" s="120"/>
-      <c r="E33" s="120"/>
+      <c r="D33" s="119"/>
+      <c r="E33" s="119"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
     </row>
-    <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="121" t="s">
+    <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="116" t="s">
+        <v>104</v>
+      </c>
+      <c r="C34" s="117"/>
+      <c r="D34" s="117"/>
+      <c r="E34" s="117"/>
+      <c r="F34" s="117"/>
+      <c r="G34" s="117"/>
+      <c r="H34" s="118"/>
+    </row>
+    <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="32"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="33"/>
+      <c r="G35" s="32"/>
+      <c r="H35" s="32"/>
+    </row>
+    <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="32"/>
+      <c r="C36" s="32"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="33"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="32"/>
+      <c r="H36" s="32"/>
+    </row>
+    <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="32"/>
+      <c r="C37" s="32"/>
+      <c r="D37" s="32"/>
+      <c r="E37" s="33"/>
+      <c r="F37" s="33"/>
+      <c r="G37" s="32"/>
+      <c r="H37" s="32"/>
+      <c r="L37" s="13"/>
+    </row>
+    <row r="38" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="32"/>
+      <c r="C38" s="32"/>
+      <c r="D38" s="32"/>
+      <c r="E38" s="33"/>
+      <c r="F38" s="33"/>
+      <c r="G38" s="32"/>
+      <c r="H38" s="32"/>
+      <c r="K38" s="14" t="s">
+        <v>90</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B39" s="32"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="32"/>
+      <c r="E39" s="33"/>
+      <c r="F39" s="33"/>
+      <c r="G39" s="32"/>
+      <c r="H39" s="32"/>
+      <c r="K39" s="14" t="s">
         <v>91</v>
       </c>
-      <c r="C34" s="122"/>
-[...59 lines deleted...]
-      </c>
       <c r="L39" s="14" t="s">
-        <v>84</v>
-[...9 lines deleted...]
-      <c r="H40" s="34"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="32"/>
       <c r="L40" s="14" t="s">
-        <v>86</v>
-[...263 lines deleted...]
-    <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="33"/>
+      <c r="F41" s="33"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="32"/>
+    </row>
+    <row r="42" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="32"/>
+      <c r="C42" s="32"/>
+      <c r="D42" s="32"/>
+      <c r="E42" s="33"/>
+      <c r="F42" s="33"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="32"/>
+    </row>
+    <row r="43" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B43" s="32"/>
+      <c r="C43" s="32"/>
+      <c r="D43" s="32"/>
+      <c r="E43" s="33"/>
+      <c r="F43" s="33"/>
+      <c r="G43" s="32"/>
+      <c r="H43" s="32"/>
+    </row>
+    <row r="44" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="32"/>
+      <c r="C44" s="32"/>
+      <c r="D44" s="32"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="32"/>
+      <c r="H44" s="32"/>
+    </row>
+    <row r="45" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="33"/>
+      <c r="F45" s="33"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="32"/>
+    </row>
+    <row r="46" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="32"/>
+      <c r="C46" s="32"/>
+      <c r="D46" s="32"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="33"/>
+      <c r="G46" s="32"/>
+      <c r="H46" s="32"/>
+    </row>
+    <row r="47" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="32"/>
+      <c r="C47" s="32"/>
+      <c r="D47" s="32"/>
+      <c r="E47" s="33"/>
+      <c r="F47" s="33"/>
+      <c r="G47" s="32"/>
+      <c r="H47" s="32"/>
+    </row>
+    <row r="48" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="33"/>
+      <c r="F48" s="33"/>
+      <c r="G48" s="32"/>
+      <c r="H48" s="32"/>
+    </row>
+    <row r="49" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="32"/>
+      <c r="C49" s="32"/>
+      <c r="D49" s="32"/>
+      <c r="E49" s="33"/>
+      <c r="F49" s="33"/>
+      <c r="G49" s="32"/>
+      <c r="H49" s="32"/>
+    </row>
+    <row r="50" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="32"/>
+      <c r="C50" s="32"/>
+      <c r="D50" s="32"/>
+      <c r="E50" s="33"/>
+      <c r="F50" s="33"/>
+      <c r="G50" s="32"/>
+      <c r="H50" s="32"/>
+    </row>
+    <row r="51" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="32"/>
+      <c r="C51" s="32"/>
+      <c r="D51" s="32"/>
+      <c r="E51" s="33"/>
+      <c r="F51" s="33"/>
+      <c r="G51" s="32"/>
+      <c r="H51" s="32"/>
+    </row>
+    <row r="52" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="32"/>
+      <c r="C52" s="32"/>
+      <c r="D52" s="32"/>
+      <c r="E52" s="33"/>
+      <c r="F52" s="33"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="32"/>
+    </row>
+    <row r="53" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="32"/>
+      <c r="C53" s="32"/>
+      <c r="D53" s="32"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="32"/>
+      <c r="H53" s="32"/>
+    </row>
+    <row r="54" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="32"/>
+      <c r="C54" s="32"/>
+      <c r="D54" s="32"/>
+      <c r="E54" s="33"/>
+      <c r="F54" s="33"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="32"/>
+    </row>
+    <row r="55" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="32"/>
+      <c r="C55" s="32"/>
+      <c r="D55" s="32"/>
+      <c r="E55" s="33"/>
+      <c r="F55" s="33"/>
+      <c r="G55" s="32"/>
+      <c r="H55" s="32"/>
+    </row>
+    <row r="56" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="32"/>
+      <c r="C56" s="32"/>
+      <c r="D56" s="32"/>
+      <c r="E56" s="33"/>
+      <c r="F56" s="33"/>
+      <c r="G56" s="32"/>
+      <c r="H56" s="32"/>
+    </row>
+    <row r="57" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="32"/>
+      <c r="C57" s="32"/>
+      <c r="D57" s="32"/>
+      <c r="E57" s="33"/>
+      <c r="F57" s="33"/>
+      <c r="G57" s="32"/>
+      <c r="H57" s="32"/>
+    </row>
+    <row r="58" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="32"/>
+      <c r="C58" s="32"/>
+      <c r="D58" s="32"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="32"/>
+      <c r="H58" s="32"/>
+    </row>
+    <row r="59" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B59" s="32"/>
+      <c r="C59" s="32"/>
+      <c r="D59" s="32"/>
+      <c r="E59" s="33"/>
+      <c r="F59" s="33"/>
+      <c r="G59" s="32"/>
+      <c r="H59" s="32"/>
+    </row>
+    <row r="60" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B60" s="32"/>
+      <c r="C60" s="32"/>
+      <c r="D60" s="32"/>
+      <c r="E60" s="33"/>
+      <c r="F60" s="33"/>
+      <c r="G60" s="32"/>
+      <c r="H60" s="32"/>
+    </row>
+    <row r="61" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B61" s="32"/>
+      <c r="C61" s="32"/>
+      <c r="D61" s="32"/>
+      <c r="E61" s="33"/>
+      <c r="F61" s="33"/>
+      <c r="G61" s="32"/>
+      <c r="H61" s="32"/>
+    </row>
+    <row r="62" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B62" s="32"/>
+      <c r="C62" s="32"/>
+      <c r="D62" s="32"/>
+      <c r="E62" s="33"/>
+      <c r="F62" s="33"/>
+      <c r="G62" s="32"/>
+      <c r="H62" s="32"/>
+    </row>
+    <row r="63" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B63" s="32"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="32"/>
+      <c r="E63" s="33"/>
+      <c r="F63" s="33"/>
+      <c r="G63" s="32"/>
+      <c r="H63" s="32"/>
+    </row>
+    <row r="64" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B64" s="32"/>
+      <c r="C64" s="32"/>
+      <c r="D64" s="32"/>
+      <c r="E64" s="33"/>
+      <c r="F64" s="33"/>
+      <c r="G64" s="32"/>
+      <c r="H64" s="32"/>
+    </row>
+    <row r="65" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B65" s="32"/>
+      <c r="C65" s="32"/>
+      <c r="D65" s="32"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="32"/>
+      <c r="H65" s="32"/>
+    </row>
+    <row r="66" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B66" s="32"/>
+      <c r="C66" s="32"/>
+      <c r="D66" s="32"/>
+      <c r="E66" s="33"/>
+      <c r="F66" s="33"/>
+      <c r="G66" s="32"/>
+      <c r="H66" s="32"/>
+    </row>
+    <row r="67" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B67" s="32"/>
+      <c r="C67" s="32"/>
+      <c r="D67" s="32"/>
+      <c r="E67" s="33"/>
+      <c r="F67" s="33"/>
+      <c r="G67" s="32"/>
+      <c r="H67" s="32"/>
+    </row>
+    <row r="68" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B68" s="32"/>
+      <c r="C68" s="32"/>
+      <c r="D68" s="32"/>
+      <c r="E68" s="33"/>
+      <c r="F68" s="33"/>
+      <c r="G68" s="32"/>
+      <c r="H68" s="32"/>
+    </row>
+    <row r="69" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B69" s="32"/>
+      <c r="C69" s="32"/>
+      <c r="D69" s="32"/>
+      <c r="E69" s="33"/>
+      <c r="F69" s="33"/>
+      <c r="G69" s="32"/>
+      <c r="H69" s="32"/>
+    </row>
+    <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
     </row>
-    <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
     </row>
-    <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
     </row>
-    <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
-[...4 lines deleted...]
-    <mergeCell ref="F15:H15"/>
+  <mergeCells count="33">
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="B19:H19"/>
-    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="B21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B9:H9"/>
     <mergeCell ref="B14:H14"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="D16:E16"/>
-    <mergeCell ref="I24:J24"/>
-[...1 lines deleted...]
-    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F15:H15"/>
     <mergeCell ref="B34:H34"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D33:E33"/>
-    <mergeCell ref="D28:E28"/>
-    <mergeCell ref="F28:H28"/>
+    <mergeCell ref="B20:H20"/>
     <mergeCell ref="B28:C28"/>
-    <mergeCell ref="D24:E24"/>
-[...2 lines deleted...]
-    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
     <mergeCell ref="B29:H29"/>
-    <mergeCell ref="G24:H24"/>
-    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G28:H28"/>
   </mergeCells>
-  <dataValidations disablePrompts="1" count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{C7A6D071-9480-4410-B6C0-14DB15F0C942}">
+  <dataValidations count="2">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G23:G27 H23" xr:uid="{00000000-0002-0000-0000-000000000000}">
+      <formula1>$L$37:$L$40</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$K$37:$K$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:V33"/>
+  <dimension ref="B1:Y33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="O12" sqref="O12"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K25" sqref="K25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="19" max="16384" width="8.7109375" style="7"/>
+    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="2" max="3" width="19.44140625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="13.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="13.5546875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="14.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="23.109375" style="7" customWidth="1"/>
+    <col min="9" max="9" width="26" style="7" customWidth="1"/>
+    <col min="10" max="12" width="13.5546875" style="7" customWidth="1"/>
+    <col min="13" max="13" width="14.44140625" style="8" customWidth="1"/>
+    <col min="14" max="14" width="9.44140625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="8" style="8" customWidth="1"/>
+    <col min="16" max="16" width="8.6640625" style="9" customWidth="1"/>
+    <col min="17" max="17" width="30.5546875" style="9" customWidth="1"/>
+    <col min="18" max="18" width="13.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="7" style="9" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="15.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="21" max="16384" width="8.5546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-    <row r="4" spans="2:18" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:21" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="140" t="s">
+        <v>158</v>
+      </c>
+      <c r="C2" s="141"/>
+      <c r="D2" s="141"/>
+      <c r="E2" s="141"/>
+      <c r="F2" s="141"/>
+      <c r="G2" s="141"/>
+      <c r="H2" s="141"/>
+      <c r="I2" s="141"/>
+      <c r="J2" s="141"/>
+      <c r="K2" s="141"/>
+      <c r="L2" s="141"/>
+      <c r="M2" s="141"/>
+      <c r="N2" s="141"/>
+      <c r="O2" s="141"/>
+      <c r="P2" s="141"/>
+      <c r="Q2" s="142"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+    </row>
+    <row r="3" spans="2:21" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="143" t="s">
+        <v>159</v>
+      </c>
+      <c r="C3" s="144"/>
+      <c r="D3" s="144"/>
+      <c r="E3" s="144"/>
+      <c r="F3" s="144"/>
+      <c r="G3" s="144"/>
+      <c r="H3" s="144"/>
+      <c r="I3" s="144"/>
+      <c r="J3" s="144"/>
+      <c r="K3" s="144"/>
+      <c r="L3" s="144"/>
+      <c r="M3" s="144"/>
+      <c r="N3" s="144"/>
+      <c r="O3" s="144"/>
+      <c r="P3" s="144"/>
+      <c r="Q3" s="145"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+    </row>
+    <row r="4" spans="2:21" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="148" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C4" s="149"/>
-      <c r="D4" s="36" t="s">
-[...20 lines deleted...]
-      <c r="K4" s="112" t="s">
+      <c r="D4" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="F4" s="35" t="s">
+        <v>178</v>
+      </c>
+      <c r="G4" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="H4" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="I4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="37" t="s">
-[...21 lines deleted...]
-    <row r="5" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="K4" s="101" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="M4" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="36" t="s">
+        <v>176</v>
+      </c>
+      <c r="O4" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="P4" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q4" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="R4" s="102" t="s">
+        <v>146</v>
+      </c>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+    </row>
+    <row r="5" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="150"/>
       <c r="C5" s="151"/>
-      <c r="D5" s="39"/>
-[...11 lines deleted...]
-      <c r="P5" s="116"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="106"/>
+      <c r="J5" s="106"/>
+      <c r="K5" s="106"/>
+      <c r="L5" s="106"/>
+      <c r="M5" s="106"/>
+      <c r="N5" s="38"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
       <c r="Q5" s="40"/>
-      <c r="R5" s="42"/>
-[...1 lines deleted...]
-    <row r="6" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R5" s="40"/>
+      <c r="S5" s="39"/>
+      <c r="T5" s="39"/>
+    </row>
+    <row r="6" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="150"/>
       <c r="C6" s="151"/>
-      <c r="D6" s="39"/>
-[...11 lines deleted...]
-      <c r="P6" s="116"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="38"/>
+      <c r="H6" s="38"/>
+      <c r="I6" s="106"/>
+      <c r="J6" s="106"/>
+      <c r="K6" s="106"/>
+      <c r="L6" s="106"/>
+      <c r="M6" s="106"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="38"/>
+      <c r="P6" s="38"/>
       <c r="Q6" s="40"/>
-      <c r="R6" s="42"/>
-[...1 lines deleted...]
-    <row r="7" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R6" s="40"/>
+      <c r="S6" s="39"/>
+      <c r="T6" s="39"/>
+    </row>
+    <row r="7" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7" s="150"/>
       <c r="C7" s="151"/>
-      <c r="D7" s="39"/>
-[...11 lines deleted...]
-      <c r="P7" s="116"/>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="106"/>
+      <c r="J7" s="106"/>
+      <c r="K7" s="106"/>
+      <c r="L7" s="106"/>
+      <c r="M7" s="106"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
       <c r="Q7" s="40"/>
-      <c r="R7" s="42"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R7" s="40"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="39"/>
+    </row>
+    <row r="8" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="150"/>
       <c r="C8" s="151"/>
-      <c r="D8" s="39"/>
-[...11 lines deleted...]
-      <c r="P8" s="116"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="38"/>
+      <c r="P8" s="38"/>
       <c r="Q8" s="40"/>
-      <c r="R8" s="42"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="R8" s="40"/>
+      <c r="S8" s="39"/>
+      <c r="T8" s="39"/>
+    </row>
+    <row r="9" spans="2:21" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B9" s="152"/>
       <c r="C9" s="153"/>
-      <c r="D9" s="43"/>
-[...35 lines deleted...]
-      <c r="B11" s="160" t="s">
+      <c r="D9" s="41"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="107"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="107"/>
+      <c r="L9" s="107"/>
+      <c r="M9" s="107"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
+      <c r="Q9" s="43"/>
+      <c r="R9" s="40"/>
+      <c r="S9" s="39"/>
+      <c r="T9" s="39"/>
+    </row>
+    <row r="10" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="161" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="162"/>
+      <c r="D10" s="162"/>
+      <c r="E10" s="162"/>
+      <c r="F10" s="162"/>
+      <c r="G10" s="162"/>
+      <c r="H10" s="162"/>
+      <c r="I10" s="162"/>
+      <c r="J10" s="162"/>
+      <c r="K10" s="162"/>
+      <c r="L10" s="162"/>
+      <c r="M10" s="162"/>
+      <c r="N10" s="162"/>
+      <c r="O10" s="162"/>
+      <c r="P10" s="162"/>
+      <c r="Q10" s="162"/>
+      <c r="R10" s="162"/>
+      <c r="S10" s="162"/>
+      <c r="T10" s="163"/>
+    </row>
+    <row r="11" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="146" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="146" t="s">
-        <v>138</v>
-[...6 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
       <c r="G11" s="146" t="s">
-        <v>154</v>
+        <v>183</v>
       </c>
       <c r="H11" s="146" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" s="146" t="s">
+        <v>50</v>
+      </c>
+      <c r="J11" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="146" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K11" s="146" t="s">
-        <v>142</v>
+        <v>184</v>
       </c>
       <c r="L11" s="146" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="146" t="s">
-[...5 lines deleted...]
-      <c r="O11" s="154" t="s">
+      <c r="M11" s="158" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="215"/>
+      <c r="O11" s="146" t="s">
+        <v>17</v>
+      </c>
+      <c r="P11" s="146"/>
+      <c r="Q11" s="146" t="s">
+        <v>185</v>
+      </c>
+      <c r="R11" s="158" t="s">
         <v>6</v>
       </c>
-      <c r="P11" s="155"/>
-[...8 lines deleted...]
-      <c r="G12" s="162"/>
+      <c r="S11" s="159"/>
+      <c r="T11" s="160"/>
+    </row>
+    <row r="12" spans="2:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="165"/>
+      <c r="C12" s="154"/>
+      <c r="D12" s="154"/>
+      <c r="E12" s="115" t="s">
+        <v>181</v>
+      </c>
+      <c r="F12" s="115" t="s">
+        <v>182</v>
+      </c>
+      <c r="G12" s="154"/>
       <c r="H12" s="147"/>
-      <c r="I12" s="147"/>
+      <c r="I12" s="154"/>
       <c r="J12" s="147"/>
       <c r="K12" s="147"/>
       <c r="L12" s="147"/>
-      <c r="M12" s="147"/>
-[...143 lines deleted...]
-      <c r="U32" s="11" t="s">
+      <c r="M12" s="216"/>
+      <c r="N12" s="217"/>
+      <c r="O12" s="147"/>
+      <c r="P12" s="147"/>
+      <c r="Q12" s="147"/>
+      <c r="R12" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="S12" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="T12" s="45" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="46"/>
+      <c r="C13" s="47"/>
+      <c r="D13" s="47"/>
+      <c r="E13" s="47"/>
+      <c r="F13" s="47"/>
+      <c r="G13" s="47"/>
+      <c r="H13" s="47"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="48"/>
+      <c r="L13" s="48"/>
+      <c r="M13" s="218"/>
+      <c r="N13" s="219"/>
+      <c r="O13" s="49"/>
+      <c r="P13" s="47"/>
+      <c r="Q13" s="49"/>
+      <c r="R13" s="50"/>
+      <c r="S13" s="50"/>
+      <c r="T13" s="51"/>
+    </row>
+    <row r="14" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="46"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+      <c r="M14" s="218"/>
+      <c r="N14" s="219"/>
+      <c r="O14" s="49"/>
+      <c r="P14" s="47"/>
+      <c r="Q14" s="49"/>
+      <c r="R14" s="50"/>
+      <c r="S14" s="50"/>
+      <c r="T14" s="51"/>
+    </row>
+    <row r="15" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="46"/>
+      <c r="C15" s="47"/>
+      <c r="D15" s="47"/>
+      <c r="E15" s="47"/>
+      <c r="F15" s="47"/>
+      <c r="G15" s="47"/>
+      <c r="H15" s="47"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="48"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="218"/>
+      <c r="N15" s="219"/>
+      <c r="O15" s="49"/>
+      <c r="P15" s="47"/>
+      <c r="Q15" s="49"/>
+      <c r="R15" s="50"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="51"/>
+    </row>
+    <row r="16" spans="2:21" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="46"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="218"/>
+      <c r="N16" s="219"/>
+      <c r="O16" s="49"/>
+      <c r="P16" s="47"/>
+      <c r="Q16" s="49"/>
+      <c r="R16" s="50"/>
+      <c r="S16" s="50"/>
+      <c r="T16" s="51"/>
+    </row>
+    <row r="17" spans="2:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="52"/>
+      <c r="C17" s="53"/>
+      <c r="D17" s="53"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="53"/>
+      <c r="G17" s="53"/>
+      <c r="H17" s="53"/>
+      <c r="I17" s="53"/>
+      <c r="J17" s="54"/>
+      <c r="K17" s="54"/>
+      <c r="L17" s="54"/>
+      <c r="M17" s="220"/>
+      <c r="N17" s="221"/>
+      <c r="O17" s="55"/>
+      <c r="P17" s="53"/>
+      <c r="Q17" s="55"/>
+      <c r="R17" s="56"/>
+      <c r="S17" s="56"/>
+      <c r="T17" s="57"/>
+    </row>
+    <row r="18" spans="2:25" ht="99" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="155" t="s">
+        <v>172</v>
+      </c>
+      <c r="C18" s="156"/>
+      <c r="D18" s="156"/>
+      <c r="E18" s="156"/>
+      <c r="F18" s="156"/>
+      <c r="G18" s="156"/>
+      <c r="H18" s="156"/>
+      <c r="I18" s="156"/>
+      <c r="J18" s="156"/>
+      <c r="K18" s="156"/>
+      <c r="L18" s="156"/>
+      <c r="M18" s="156"/>
+      <c r="N18" s="156"/>
+      <c r="O18" s="156"/>
+      <c r="P18" s="156"/>
+      <c r="Q18" s="156"/>
+      <c r="R18" s="156"/>
+      <c r="S18" s="156"/>
+      <c r="T18" s="157"/>
+    </row>
+    <row r="29" spans="2:25" x14ac:dyDescent="0.3">
+      <c r="W29" s="11"/>
+      <c r="X29" s="11"/>
+      <c r="Y29" s="11"/>
+    </row>
+    <row r="30" spans="2:25" x14ac:dyDescent="0.3">
+      <c r="W30" s="11"/>
+      <c r="X30" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="V32" s="11"/>
-[...4 lines deleted...]
-      <c r="V33" s="11"/>
+      <c r="Y30" s="11"/>
+    </row>
+    <row r="31" spans="2:25" x14ac:dyDescent="0.3">
+      <c r="W31" s="11"/>
+      <c r="X31" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y31" s="11"/>
+    </row>
+    <row r="32" spans="2:25" x14ac:dyDescent="0.3">
+      <c r="W32" s="11"/>
+      <c r="X32" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y32" s="11"/>
+    </row>
+    <row r="33" spans="23:25" x14ac:dyDescent="0.3">
+      <c r="W33" s="11"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
-[...2 lines deleted...]
-    <mergeCell ref="B18:R18"/>
+  <mergeCells count="29">
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="B18:T18"/>
+    <mergeCell ref="R11:T11"/>
+    <mergeCell ref="B10:T10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
-    <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:N12"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="B3:Q3"/>
+    <mergeCell ref="Q11:Q12"/>
     <mergeCell ref="H11:H12"/>
-    <mergeCell ref="B3:R3"/>
-[...2 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
-    <mergeCell ref="K11:K12"/>
-[...4 lines deleted...]
-    <mergeCell ref="B10:Q10"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="P11:P12"/>
   </mergeCells>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$U$30:$U$32</formula1>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P5:P9 P13:P17" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$X$30:$X$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C52469BB-C678-44B4-8C5C-D8389D7FCD0F}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" disablePrompts="1" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+            <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>E13:E17</xm:sqref>
+          <xm:sqref>G13:G17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9A52608-8882-47C3-8821-549D4750C1F8}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
+            <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
-          <xm:sqref>D13:D17</xm:sqref>
+          <xm:sqref>D13:F17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:S32"/>
+  <dimension ref="B1:S32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="13.85546875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="22.5546875" style="7" customWidth="1"/>
+    <col min="3" max="4" width="17.44140625" style="7" customWidth="1"/>
+    <col min="5" max="5" width="26.5546875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="34.88671875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="7" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
-    <col min="10" max="10" width="28.42578125" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="7"/>
+    <col min="10" max="10" width="28.44140625" style="7" customWidth="1"/>
+    <col min="11" max="11" width="15.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="15.44140625" style="9" customWidth="1"/>
+    <col min="13" max="13" width="16.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-      <c r="L3" s="171"/>
+    <row r="1" spans="2:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="173" t="s">
+        <v>161</v>
+      </c>
+      <c r="C2" s="174"/>
+      <c r="D2" s="174"/>
+      <c r="E2" s="174"/>
+      <c r="F2" s="174"/>
+      <c r="G2" s="174"/>
+      <c r="H2" s="174"/>
+      <c r="I2" s="174"/>
+      <c r="J2" s="174"/>
+      <c r="K2" s="174"/>
+      <c r="L2" s="174"/>
+      <c r="M2" s="175"/>
+    </row>
+    <row r="3" spans="2:19" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="169" t="s">
+        <v>162</v>
+      </c>
+      <c r="C3" s="170"/>
+      <c r="D3" s="170"/>
+      <c r="E3" s="170"/>
+      <c r="F3" s="170"/>
+      <c r="G3" s="170"/>
+      <c r="H3" s="170"/>
+      <c r="I3" s="170"/>
+      <c r="J3" s="170"/>
+      <c r="K3" s="170"/>
+      <c r="L3" s="170"/>
       <c r="M3" s="171"/>
-      <c r="N3" s="171"/>
-[...3 lines deleted...]
-        <v>9</v>
+    </row>
+    <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="164" t="s">
+        <v>11</v>
       </c>
       <c r="C4" s="146" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D4" s="146" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="E4" s="146" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="F4" s="146" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="G4" s="146" t="s">
-        <v>145</v>
+        <v>8</v>
       </c>
       <c r="H4" s="146" t="s">
-        <v>130</v>
+        <v>74</v>
       </c>
       <c r="I4" s="146" t="s">
-        <v>72</v>
+        <v>86</v>
       </c>
       <c r="J4" s="146" t="s">
-        <v>131</v>
-[...126 lines deleted...]
-    <row r="12" spans="2:19" x14ac:dyDescent="0.2">
+        <v>112</v>
+      </c>
+      <c r="K4" s="176" t="s">
+        <v>113</v>
+      </c>
+      <c r="L4" s="177"/>
+      <c r="M4" s="178"/>
+    </row>
+    <row r="5" spans="2:19" ht="57.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="179"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
+      <c r="I5" s="172"/>
+      <c r="J5" s="172"/>
+      <c r="K5" s="58" t="s">
+        <v>114</v>
+      </c>
+      <c r="L5" s="59" t="s">
+        <v>115</v>
+      </c>
+      <c r="M5" s="60" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="89"/>
+      <c r="C6" s="90"/>
+      <c r="D6" s="90"/>
+      <c r="E6" s="90"/>
+      <c r="F6" s="90"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="90"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="92"/>
+    </row>
+    <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="93"/>
+      <c r="C7" s="94"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="94"/>
+      <c r="F7" s="94"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="94"/>
+      <c r="I7" s="94"/>
+      <c r="J7" s="94"/>
+      <c r="K7" s="95"/>
+      <c r="L7" s="95"/>
+      <c r="M7" s="96"/>
+    </row>
+    <row r="8" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="93"/>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94"/>
+      <c r="E8" s="94"/>
+      <c r="F8" s="94"/>
+      <c r="G8" s="104"/>
+      <c r="H8" s="94"/>
+      <c r="I8" s="94"/>
+      <c r="J8" s="94"/>
+      <c r="K8" s="95"/>
+      <c r="L8" s="95"/>
+      <c r="M8" s="96"/>
+    </row>
+    <row r="9" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="93"/>
+      <c r="C9" s="94"/>
+      <c r="D9" s="94"/>
+      <c r="E9" s="94"/>
+      <c r="F9" s="94"/>
+      <c r="G9" s="104"/>
+      <c r="H9" s="94"/>
+      <c r="I9" s="94"/>
+      <c r="J9" s="94"/>
+      <c r="K9" s="95"/>
+      <c r="L9" s="95"/>
+      <c r="M9" s="96"/>
+    </row>
+    <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="97"/>
+      <c r="C10" s="98"/>
+      <c r="D10" s="98"/>
+      <c r="E10" s="98"/>
+      <c r="F10" s="98"/>
+      <c r="G10" s="105"/>
+      <c r="H10" s="98"/>
+      <c r="I10" s="98"/>
+      <c r="J10" s="98"/>
+      <c r="K10" s="99"/>
+      <c r="L10" s="99"/>
+      <c r="M10" s="100"/>
+    </row>
+    <row r="11" spans="2:19" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="166" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" s="167"/>
+      <c r="D11" s="167"/>
+      <c r="E11" s="167"/>
+      <c r="F11" s="167"/>
+      <c r="G11" s="167"/>
+      <c r="H11" s="167"/>
+      <c r="I11" s="167"/>
+      <c r="J11" s="167"/>
+      <c r="K11" s="167"/>
+      <c r="L11" s="167"/>
+      <c r="M11" s="168"/>
+      <c r="S11" s="11"/>
+    </row>
+    <row r="12" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
-      <c r="S12" s="11">
-[...3 lines deleted...]
-    <row r="13" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="S12" s="11"/>
+    </row>
+    <row r="13" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
-      <c r="S13" s="11">
-[...3 lines deleted...]
-    <row r="14" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="S13" s="11"/>
+    </row>
+    <row r="14" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
-      <c r="S14" s="11">
-[...3 lines deleted...]
-    <row r="15" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="S14" s="11"/>
+    </row>
+    <row r="15" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
-      <c r="S15" s="11">
-[...3 lines deleted...]
-    <row r="16" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="S15" s="11"/>
+    </row>
+    <row r="16" spans="2:19" x14ac:dyDescent="0.3">
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="O16" s="11" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="P16" s="11" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="Q16" s="11" t="s">
-        <v>49</v>
+        <v>117</v>
       </c>
       <c r="R16" s="11" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-    <row r="17" spans="11:19" x14ac:dyDescent="0.2">
+        <v>58</v>
+      </c>
+      <c r="S16" s="11"/>
+    </row>
+    <row r="17" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="O17" s="11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Q17" s="11" t="s">
-        <v>50</v>
+        <v>118</v>
       </c>
       <c r="R17" s="11" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-    <row r="18" spans="11:19" x14ac:dyDescent="0.2">
+        <v>59</v>
+      </c>
+      <c r="S17" s="11"/>
+    </row>
+    <row r="18" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="O18" s="11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="P18" s="11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="Q18" s="11" t="s">
-        <v>51</v>
+        <v>119</v>
       </c>
       <c r="R18" s="11" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-    <row r="19" spans="11:19" x14ac:dyDescent="0.2">
+        <v>60</v>
+      </c>
+      <c r="S18" s="11"/>
+    </row>
+    <row r="19" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="O19" s="11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P19" s="11" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R19" s="11" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="20" spans="11:19" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+      <c r="S19" s="11"/>
+    </row>
+    <row r="20" spans="5:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="O20" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="P20" s="11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="11" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="21" spans="11:19" x14ac:dyDescent="0.2">
+        <v>62</v>
+      </c>
+      <c r="S20" s="11"/>
+    </row>
+    <row r="21" spans="5:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E21" s="21"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="O21" s="11" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P21" s="11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="11" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="22" spans="11:19" x14ac:dyDescent="0.2">
+        <v>63</v>
+      </c>
+      <c r="S21" s="11"/>
+    </row>
+    <row r="22" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="O22" s="11" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="P22" s="11" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R22" s="11" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-    <row r="23" spans="11:19" x14ac:dyDescent="0.2">
+        <v>64</v>
+      </c>
+      <c r="S22" s="11"/>
+    </row>
+    <row r="23" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="O23" s="11" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P23" s="11" t="s">
-        <v>45</v>
+        <v>120</v>
       </c>
       <c r="R23" s="11" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-    <row r="24" spans="11:19" x14ac:dyDescent="0.2">
+        <v>65</v>
+      </c>
+      <c r="S23" s="11"/>
+    </row>
+    <row r="24" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="O24" s="11" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="R24" s="11" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="25" spans="11:19" x14ac:dyDescent="0.2">
+        <v>66</v>
+      </c>
+      <c r="S24" s="11"/>
+    </row>
+    <row r="25" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="O25" s="11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="R25" s="11" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="26" spans="11:19" x14ac:dyDescent="0.2">
+        <v>67</v>
+      </c>
+      <c r="S25" s="11"/>
+    </row>
+    <row r="26" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="O26" s="11" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="R26" s="11" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-    <row r="27" spans="11:19" x14ac:dyDescent="0.2">
+        <v>68</v>
+      </c>
+      <c r="S26" s="11"/>
+    </row>
+    <row r="27" spans="5:19" x14ac:dyDescent="0.3">
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="O27" s="11" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="R27" s="11" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-    <row r="28" spans="11:19" x14ac:dyDescent="0.2">
+        <v>69</v>
+      </c>
+      <c r="S27" s="11"/>
+    </row>
+    <row r="28" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O28" s="11" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="R28" s="11" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-    <row r="29" spans="11:19" x14ac:dyDescent="0.2">
+        <v>70</v>
+      </c>
+      <c r="S28" s="11"/>
+    </row>
+    <row r="29" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O29" s="11" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="R29" s="11" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-    <row r="30" spans="11:19" x14ac:dyDescent="0.2">
+        <v>71</v>
+      </c>
+      <c r="S29" s="11"/>
+    </row>
+    <row r="30" spans="5:19" x14ac:dyDescent="0.3">
       <c r="O30" s="11" t="s">
-        <v>45</v>
+        <v>121</v>
       </c>
       <c r="R30" s="11" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-    <row r="31" spans="11:19" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+      <c r="S30" s="11"/>
+    </row>
+    <row r="31" spans="5:19" x14ac:dyDescent="0.3">
       <c r="R31" s="11" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="32" spans="11:19" x14ac:dyDescent="0.2">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="32" spans="5:19" x14ac:dyDescent="0.3">
       <c r="R32" s="11" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
     <sortCondition descending="1" ref="S16"/>
   </sortState>
   <mergeCells count="13">
-    <mergeCell ref="B11:N11"/>
-[...2 lines deleted...]
-    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="B11:M11"/>
+    <mergeCell ref="B3:M3"/>
     <mergeCell ref="H4:H5"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="J4:J5"/>
     <mergeCell ref="I4:I5"/>
-    <mergeCell ref="J4:J5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
-  <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{D1F3CA02-1694-4510-B13F-B7B25CD6B5F7}">
+  <dataValidations disablePrompts="1" count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$O$15:$O$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J6:J10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{0A5059D1-4758-40DB-92B0-22D1A62C7DC5}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>$R$15:$R$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:O12"/>
+  <dimension ref="B1:J12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="29.44140625" style="7" customWidth="1"/>
+    <col min="3" max="3" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="14.28515625" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="8.7109375" style="7"/>
+    <col min="5" max="5" width="52.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="55.88671875" style="7" customWidth="1"/>
+    <col min="8" max="10" width="16.88671875" style="7" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...91 lines deleted...]
-      <c r="N5" s="61" t="s">
+    <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="183" t="s">
+        <v>164</v>
+      </c>
+      <c r="C2" s="184"/>
+      <c r="D2" s="184"/>
+      <c r="E2" s="184"/>
+      <c r="F2" s="184"/>
+      <c r="G2" s="184"/>
+      <c r="H2" s="184"/>
+      <c r="I2" s="184"/>
+      <c r="J2" s="185"/>
+    </row>
+    <row r="3" spans="2:10" ht="14.85" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="169" t="s">
+        <v>165</v>
+      </c>
+      <c r="C3" s="170"/>
+      <c r="D3" s="170"/>
+      <c r="E3" s="170"/>
+      <c r="F3" s="170"/>
+      <c r="G3" s="170"/>
+      <c r="H3" s="170"/>
+      <c r="I3" s="170"/>
+      <c r="J3" s="171"/>
+    </row>
+    <row r="4" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="188" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" s="186" t="s">
+        <v>123</v>
+      </c>
+      <c r="D4" s="186" t="s">
+        <v>124</v>
+      </c>
+      <c r="E4" s="146" t="s">
+        <v>125</v>
+      </c>
+      <c r="F4" s="186" t="s">
         <v>54</v>
       </c>
-      <c r="O5" s="62" t="s">
-[...103 lines deleted...]
-    </row>
+      <c r="G4" s="186" t="s">
+        <v>167</v>
+      </c>
+      <c r="H4" s="176" t="s">
+        <v>126</v>
+      </c>
+      <c r="I4" s="177"/>
+      <c r="J4" s="178"/>
+    </row>
+    <row r="5" spans="2:10" ht="56.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="189"/>
+      <c r="C5" s="187"/>
+      <c r="D5" s="187"/>
+      <c r="E5" s="172"/>
+      <c r="F5" s="187"/>
+      <c r="G5" s="187"/>
+      <c r="H5" s="58" t="s">
+        <v>127</v>
+      </c>
+      <c r="I5" s="59" t="s">
+        <v>128</v>
+      </c>
+      <c r="J5" s="60" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="6" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="61"/>
+      <c r="C6" s="62"/>
+      <c r="D6" s="62"/>
+      <c r="E6" s="62"/>
+      <c r="F6" s="63"/>
+      <c r="G6" s="63"/>
+      <c r="H6" s="63"/>
+      <c r="I6" s="63"/>
+      <c r="J6" s="64"/>
+    </row>
+    <row r="7" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B7" s="65"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="67"/>
+      <c r="J7" s="68"/>
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="65"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66"/>
+      <c r="F8" s="67"/>
+      <c r="G8" s="67"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="67"/>
+      <c r="J8" s="68"/>
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B9" s="65"/>
+      <c r="C9" s="66"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="67"/>
+      <c r="G9" s="67"/>
+      <c r="H9" s="67"/>
+      <c r="I9" s="67"/>
+      <c r="J9" s="68"/>
+    </row>
+    <row r="10" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="69"/>
+      <c r="C10" s="70"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="71"/>
+      <c r="H10" s="71"/>
+      <c r="I10" s="71"/>
+      <c r="J10" s="72"/>
+    </row>
+    <row r="11" spans="2:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="180" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" s="181"/>
+      <c r="D11" s="181"/>
+      <c r="E11" s="181"/>
+      <c r="F11" s="181"/>
+      <c r="G11" s="181"/>
+      <c r="H11" s="181"/>
+      <c r="I11" s="181"/>
+      <c r="J11" s="182"/>
+    </row>
+    <row r="12" spans="2:10" ht="38.85" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="15">
-[...2 lines deleted...]
-    <mergeCell ref="B2:O2"/>
+  <mergeCells count="10">
+    <mergeCell ref="B11:J11"/>
+    <mergeCell ref="B3:J3"/>
+    <mergeCell ref="B2:J2"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="M4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="H4:J4"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="F4:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="G4:G5"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="F4:F5"/>
-[...2 lines deleted...]
-    <mergeCell ref="L4:L5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C34021BF-9252-46E9-BC6C-0FD840649EF3}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+            <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:F10</xm:sqref>
+          <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{04824821-9934-46A8-8BB3-77B900B19143}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
+            <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD646FA-1B8C-4924-A0B9-36FE1B300D6B}">
-  <dimension ref="B1:L11"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B1:K11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="16384" width="8.7109375" style="7"/>
+    <col min="1" max="1" width="1.5546875" style="7" customWidth="1"/>
+    <col min="2" max="2" width="31.88671875" style="7" customWidth="1"/>
+    <col min="3" max="3" width="6.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.5546875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" style="7" customWidth="1"/>
+    <col min="7" max="8" width="44.5546875" style="7" customWidth="1"/>
+    <col min="9" max="11" width="12.5546875" style="7" customWidth="1"/>
+    <col min="12" max="16384" width="8.5546875" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...46 lines deleted...]
-      <c r="G4" s="199" t="s">
+    <row r="1" spans="2:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="183" t="s">
+        <v>168</v>
+      </c>
+      <c r="C2" s="184"/>
+      <c r="D2" s="184"/>
+      <c r="E2" s="184"/>
+      <c r="F2" s="184"/>
+      <c r="G2" s="184"/>
+      <c r="H2" s="184"/>
+      <c r="I2" s="184"/>
+      <c r="J2" s="184"/>
+      <c r="K2" s="185"/>
+    </row>
+    <row r="3" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="195" t="s">
+        <v>169</v>
+      </c>
+      <c r="C3" s="196"/>
+      <c r="D3" s="196"/>
+      <c r="E3" s="196"/>
+      <c r="F3" s="196"/>
+      <c r="G3" s="196"/>
+      <c r="H3" s="196"/>
+      <c r="I3" s="196"/>
+      <c r="J3" s="196"/>
+      <c r="K3" s="197"/>
+    </row>
+    <row r="4" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="198" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" s="193" t="s">
         <v>130</v>
       </c>
-      <c r="H4" s="189" t="s">
-[...108 lines deleted...]
-      <c r="L11" s="188"/>
+      <c r="D4" s="193" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" s="200" t="s">
+        <v>131</v>
+      </c>
+      <c r="F4" s="193" t="s">
+        <v>87</v>
+      </c>
+      <c r="G4" s="193" t="s">
+        <v>55</v>
+      </c>
+      <c r="H4" s="193" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" s="200" t="s">
+        <v>132</v>
+      </c>
+      <c r="J4" s="200"/>
+      <c r="K4" s="201"/>
+    </row>
+    <row r="5" spans="2:11" ht="53.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="199"/>
+      <c r="C5" s="194"/>
+      <c r="D5" s="194"/>
+      <c r="E5" s="202"/>
+      <c r="F5" s="194"/>
+      <c r="G5" s="194"/>
+      <c r="H5" s="194"/>
+      <c r="I5" s="25" t="s">
+        <v>133</v>
+      </c>
+      <c r="J5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="K5" s="45" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="73"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="51"/>
+    </row>
+    <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="73"/>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="51"/>
+    </row>
+    <row r="8" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="73"/>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="51"/>
+    </row>
+    <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="73"/>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="51"/>
+    </row>
+    <row r="10" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="75"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="76"/>
+      <c r="F10" s="76"/>
+      <c r="G10" s="76"/>
+      <c r="H10" s="76"/>
+      <c r="I10" s="76"/>
+      <c r="J10" s="76"/>
+      <c r="K10" s="57"/>
+    </row>
+    <row r="11" spans="2:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="190" t="s">
+        <v>107</v>
+      </c>
+      <c r="C11" s="191"/>
+      <c r="D11" s="191"/>
+      <c r="E11" s="191"/>
+      <c r="F11" s="191"/>
+      <c r="G11" s="191"/>
+      <c r="H11" s="191"/>
+      <c r="I11" s="191"/>
+      <c r="J11" s="191"/>
+      <c r="K11" s="192"/>
     </row>
   </sheetData>
-  <mergeCells count="12">
-    <mergeCell ref="B11:L11"/>
+  <mergeCells count="11">
+    <mergeCell ref="B11:K11"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="B2:L2"/>
-    <mergeCell ref="B3:L3"/>
+    <mergeCell ref="B2:K2"/>
+    <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
-    <mergeCell ref="I4:I5"/>
-    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="I4:K4"/>
     <mergeCell ref="E4:E5"/>
-    <mergeCell ref="G4:G5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="41" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{898F5DCA-3001-485D-88A7-75129DDEAFFD}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
+            <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:E10</xm:sqref>
+          <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9A646E86-269B-4F25-9307-100B02D49C78}">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
           <x14:formula1>
-            <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
+            <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD13CA5F-EB22-4B78-8631-7ADEEE0AF92C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="B1:J17"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" style="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.7109375" style="12"/>
+    <col min="1" max="1" width="1.5546875" style="12" customWidth="1"/>
+    <col min="2" max="2" width="34.44140625" style="12" customWidth="1"/>
+    <col min="3" max="10" width="15.44140625" style="12" customWidth="1"/>
+    <col min="11" max="16384" width="8.5546875" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...17 lines deleted...]
-      <c r="C3" s="212" t="s">
+    <row r="1" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="211" t="s">
+        <v>149</v>
+      </c>
+      <c r="C2" s="212"/>
+      <c r="D2" s="212"/>
+      <c r="E2" s="212"/>
+      <c r="F2" s="212"/>
+      <c r="G2" s="212"/>
+      <c r="H2" s="212"/>
+      <c r="I2" s="212"/>
+      <c r="J2" s="213"/>
+    </row>
+    <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="206" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" s="214" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" s="209"/>
+      <c r="E3" s="209"/>
+      <c r="F3" s="209"/>
+      <c r="G3" s="209"/>
+      <c r="H3" s="209"/>
+      <c r="I3" s="209"/>
+      <c r="J3" s="210"/>
+    </row>
+    <row r="4" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="207"/>
+      <c r="C4" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="207"/>
-[...43 lines deleted...]
-      <c r="J5" s="81">
+      <c r="D4" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="F4" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="H4" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="I4" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="J4" s="22" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="5" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B5" s="77"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="78"/>
+      <c r="I5" s="78"/>
+      <c r="J5" s="79">
         <f>SUM(C5:I5)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:10" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="J6" s="84">
+    <row r="6" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B6" s="77"/>
+      <c r="C6" s="78"/>
+      <c r="D6" s="78"/>
+      <c r="E6" s="78"/>
+      <c r="F6" s="78"/>
+      <c r="G6" s="78"/>
+      <c r="H6" s="78"/>
+      <c r="I6" s="78"/>
+      <c r="J6" s="79">
         <f>SUM(C6:I6)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:10" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="J7" s="84">
+    <row r="7" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B7" s="77"/>
+      <c r="C7" s="78"/>
+      <c r="D7" s="78"/>
+      <c r="E7" s="78"/>
+      <c r="F7" s="78"/>
+      <c r="G7" s="78"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="79">
         <f>SUM(C7:I7)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="2:10" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="J8" s="84">
+    <row r="8" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B8" s="77"/>
+      <c r="C8" s="78"/>
+      <c r="D8" s="78"/>
+      <c r="E8" s="78"/>
+      <c r="F8" s="78"/>
+      <c r="G8" s="78"/>
+      <c r="H8" s="78"/>
+      <c r="I8" s="78"/>
+      <c r="J8" s="79">
         <f>SUM(C8:I8)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J9" s="87">
+    <row r="9" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="80"/>
+      <c r="C9" s="81"/>
+      <c r="D9" s="81"/>
+      <c r="E9" s="81"/>
+      <c r="F9" s="81"/>
+      <c r="G9" s="81"/>
+      <c r="H9" s="81"/>
+      <c r="I9" s="81"/>
+      <c r="J9" s="82">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="2:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-[...109 lines deleted...]
-      <c r="J17" s="203"/>
+    <row r="10" spans="2:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="206" t="s">
+        <v>138</v>
+      </c>
+      <c r="C10" s="208" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" s="208"/>
+      <c r="E10" s="208"/>
+      <c r="F10" s="208"/>
+      <c r="G10" s="209" t="s">
+        <v>145</v>
+      </c>
+      <c r="H10" s="209"/>
+      <c r="I10" s="209"/>
+      <c r="J10" s="210"/>
+    </row>
+    <row r="11" spans="2:10" ht="28.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="207"/>
+      <c r="C11" s="23" t="s">
+        <v>139</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>140</v>
+      </c>
+      <c r="E11" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="F11" s="23" t="s">
+        <v>148</v>
+      </c>
+      <c r="G11" s="23" t="s">
+        <v>142</v>
+      </c>
+      <c r="H11" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="I11" s="23" t="s">
+        <v>144</v>
+      </c>
+      <c r="J11" s="24" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B12" s="83"/>
+      <c r="C12" s="84"/>
+      <c r="D12" s="84"/>
+      <c r="E12" s="84"/>
+      <c r="F12" s="84"/>
+      <c r="G12" s="84"/>
+      <c r="H12" s="84"/>
+      <c r="I12" s="84"/>
+      <c r="J12" s="85"/>
+    </row>
+    <row r="13" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B13" s="83"/>
+      <c r="C13" s="84"/>
+      <c r="D13" s="84"/>
+      <c r="E13" s="84"/>
+      <c r="F13" s="84"/>
+      <c r="G13" s="84"/>
+      <c r="H13" s="84"/>
+      <c r="I13" s="84"/>
+      <c r="J13" s="85"/>
+    </row>
+    <row r="14" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B14" s="83"/>
+      <c r="C14" s="84"/>
+      <c r="D14" s="84"/>
+      <c r="E14" s="84"/>
+      <c r="F14" s="84"/>
+      <c r="G14" s="84"/>
+      <c r="H14" s="84"/>
+      <c r="I14" s="84"/>
+      <c r="J14" s="85"/>
+    </row>
+    <row r="15" spans="2:10" x14ac:dyDescent="0.3">
+      <c r="B15" s="83"/>
+      <c r="C15" s="84"/>
+      <c r="D15" s="84"/>
+      <c r="E15" s="84"/>
+      <c r="F15" s="84"/>
+      <c r="G15" s="84"/>
+      <c r="H15" s="84"/>
+      <c r="I15" s="84"/>
+      <c r="J15" s="85"/>
+    </row>
+    <row r="16" spans="2:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="86"/>
+      <c r="C16" s="87"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="87"/>
+      <c r="F16" s="87"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="87"/>
+      <c r="I16" s="87"/>
+      <c r="J16" s="88"/>
+    </row>
+    <row r="17" spans="2:10" ht="108.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="203" t="s">
+        <v>170</v>
+      </c>
+      <c r="C17" s="204"/>
+      <c r="D17" s="204"/>
+      <c r="E17" s="204"/>
+      <c r="F17" s="204"/>
+      <c r="G17" s="204"/>
+      <c r="H17" s="204"/>
+      <c r="I17" s="204"/>
+      <c r="J17" s="205"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
-      <vt:lpstr>Formularz_Sekcja A</vt:lpstr>
-[...14 lines deleted...]
-      <vt:lpstr>'Sekcja F'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>Form_Section A</vt:lpstr>
+      <vt:lpstr>Section B</vt:lpstr>
+      <vt:lpstr>Section C</vt:lpstr>
+      <vt:lpstr>Section D</vt:lpstr>
+      <vt:lpstr>Section E</vt:lpstr>
+      <vt:lpstr>Section F</vt:lpstr>
+      <vt:lpstr>'Section F'!_ftn2</vt:lpstr>
+      <vt:lpstr>'Section F'!_ftn3</vt:lpstr>
+      <vt:lpstr>'Section F'!_ftnref2</vt:lpstr>
+      <vt:lpstr>'Section F'!_ftnref3</vt:lpstr>
+      <vt:lpstr>'Form_Section A'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Section B'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Section C'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Section D'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Section E'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Section F'!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">