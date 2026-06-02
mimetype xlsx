--- v0 (2025-10-02)
+++ v1 (2026-06-02)
@@ -3,126 +3,126 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 7\1. Zasady Naboru\2. Dokumentacja wersja ENG\TRACK CHANGES\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\2. Dokumentacja wersja ENG\CLEAN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41977943-AF3A-4579-B535-8AEB38A59DA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F0E5FBE-FE78-4C2A-A674-7944D4CA3CE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20010" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form" sheetId="1" r:id="rId1"/>
     <sheet name="Arkusz1" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$2:$L$143</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$2:$L$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M68" i="1" l="1"/>
-[...4 lines deleted...]
-  <c r="M34" i="1"/>
+  <c r="M64" i="1" l="1"/>
+  <c r="M34" i="1" l="1"/>
   <c r="M33" i="1"/>
   <c r="M30" i="1"/>
   <c r="M21" i="1"/>
   <c r="O8" i="1"/>
   <c r="O6" i="1" l="1"/>
   <c r="O5" i="1"/>
   <c r="O9" i="1"/>
   <c r="O7" i="1"/>
   <c r="O10" i="1"/>
   <c r="O11" i="1" l="1"/>
   <c r="O12" i="1" l="1"/>
-  <c r="F60" i="1" l="1"/>
+  <c r="F56" i="1" l="1"/>
   <c r="O3" i="1" s="1"/>
-  <c r="K125" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="K68" i="1"/>
+  <c r="K119" i="1" l="1"/>
+  <c r="K120" i="1"/>
+  <c r="K121" i="1"/>
+  <c r="K118" i="1"/>
+  <c r="K64" i="1"/>
+  <c r="K62" i="1"/>
   <c r="K66" i="1"/>
-  <c r="K70" i="1"/>
-[...3 lines deleted...]
-  <c r="K123" i="1"/>
+  <c r="K60" i="1"/>
+  <c r="K122" i="1"/>
+  <c r="K58" i="1"/>
+  <c r="K117" i="1"/>
+  <c r="M62" i="1" l="1"/>
+  <c r="M60" i="1"/>
+  <c r="M58" i="1"/>
+  <c r="M66" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="148">
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
@@ -209,60 +209,51 @@
   <si>
     <t>7.1.2.</t>
   </si>
   <si>
     <t>7.1.3.</t>
   </si>
   <si>
     <t>7.2.</t>
   </si>
   <si>
     <t>7.3.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>8.2.</t>
   </si>
   <si>
     <t>9.1.</t>
   </si>
   <si>
-    <t>9.2.</t>
-[...4 lines deleted...]
-  <si>
     <t>13.</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.2.</t>
   </si>
   <si>
     <t>9.4.</t>
   </si>
   <si>
     <t>14.</t>
   </si>
   <si>
     <t>6.1.3.1.</t>
   </si>
   <si>
     <t>6.1.4.</t>
   </si>
   <si>
     <t>Appendix 1: Tender Identification Form</t>
   </si>
   <si>
     <t xml:space="preserve">Instructions for completing the table: all fields of the form, except for those marked blue, should be completed by the Tenderer; “x” should be inserted in the relevant boxes. </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
@@ -328,65 +319,50 @@
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Type of VC Fund</t>
     </r>
   </si>
   <si>
     <t>generalist</t>
   </si>
   <si>
     <t>industry-focused/specialist</t>
   </si>
   <si>
     <t>If the “industry-focused/specialist” option has been marked, at least one industry/spacialisation should be selected in which the VC Fund intends to invest resources</t>
   </si>
   <si>
-    <t>Declared model for providing private contributions</t>
-[...13 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Contact details of the Tenderer</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Registered office address</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
@@ -559,179 +535,69 @@
       </rPr>
       <t>Group C Portfolio Companies (% of the Investment Budget value)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Assumed share of Follow-ons in the Investment Budget (% of the Investment Budget value)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Does the VC Fund's investment policy takes into account sustainability factors in the assessment of investment projects (point 2 letter j of the Investment Policy) </t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
-    <t>Assumed Investment Horizon of the VC Fund, in accordance with point 18 of the Term Sheet</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Planned Investment Period of the VC Fund (in years)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Planned Disinvestment Period of the VC Fund (in years)</t>
-    </r>
-[...105 lines deleted...]
-      <t xml:space="preserve"> is selected</t>
     </r>
   </si>
   <si>
     <t>Details of the persons who form part/will form part of the Managing Entity</t>
   </si>
   <si>
     <t>First and last name</t>
   </si>
   <si>
     <t>Planned 
 position</t>
   </si>
   <si>
     <t>Declared time commitment in investment activities 
 (in hours/week)</t>
   </si>
   <si>
     <t>Declared time commitment in investment activities (as % of professional time)</t>
   </si>
   <si>
     <t>Declared own capital contribution as part of Declared Capitalisation 
 (in PLN thousands)</t>
   </si>
   <si>
     <t>Share in Carried Interest 
@@ -959,75 +825,50 @@
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> contributions to the VC Fund made by the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Operating Team members</t>
     </r>
   </si>
   <si>
     <t>Details of Key Persons</t>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-  <si>
     <t>1. The Tender Identification Form should be prepared as a separate document and a file forming an integral part of the Tender. 
 2. The form of providing information as part of the appendix is limited to text (without additional images, tables, graphs, etc.).
 3. The maximum limit of the permissible volume of the Form is not defined.
 4. The Tenderer not being a natural person should demonstrate it has the right to be represented by specific persons, by enclosing a transcript from the relevant register, an excerpt, powers of attorney or other corporate documents confirming the authority to represent the Tenderer with this Appendix.
 5. If the Tenderer is a group of natural persons, the form should include and be signed by all natural persons (rows referring to specific natural persons should in such a case be multiplied).
 6. If more than 1 (in words: one) Private Investor and/or a person being an Operating Team member is indicated as part of the Tender, the Form should include, as appropriate, all Private Investors and/or all persons being Operating Team members.
 7. The relevant fields of this Form may be multiplied (copied) if the existing fields in the Form are not sufficient to provide the required information.
 8. Any terms applied herein shall have the meaning assigned to them in the Rules for the Submission and Selection of Tenders for VC Funds.</t>
   </si>
   <si>
     <t>Tenderer's name/First and last name of the natural person who is to establish the Managing Entity</t>
   </si>
   <si>
     <t>[in the case of a Tender submitted by natural persons who are to establish the Managing Entity, rows should be added and the first and last name of each of these persons should be provided]</t>
   </si>
   <si>
     <t>Name of the Managing Entity (if the Tender is submitted by the Managing Entity - legal person)</t>
   </si>
   <si>
     <t>First and last name of the natural person (in the case of a Tender submitted by natural persons)</t>
   </si>
   <si>
     <t>[rows should be added and the first and last name and the address of residence of each of the natural persons who is to establish the Managing Entity should be provided]</t>
   </si>
   <si>
@@ -1035,149 +876,120 @@
   </si>
   <si>
     <t xml:space="preserve">   Natural persons who are to establish the Managing Entity</t>
   </si>
   <si>
     <t>1.	The Tenderer represents that it has full capacity and authority to submit the Tender in connection with the Call Rules and the Rules for Selecting Tenders for VC Funds (hereinafter: the “Call Rules”) and to accomplish the purposes of the Call conducted, as well as that it has obtained all consents and approvals and completed all notification and registration procedures, as long as obtaining/completing them is required by law.
 2.	No public collective insolvency proceedings have been opened in relation to the Tenderer, and there are no grounds for opening such proceedings, for the purpose of rescue, adjustment of debt, reorganisation or liquidation within the meaning of Article 1.1 (with the exclusion of the last sentence) of Regulation (EU) 2015/848 of 20 May 2015 on insolvency proceedings.
 3.	The Tenderer is not required to repay state aid under a decision issued by the European Commission or an authorised national body recognising such aid as contrary to law and/or not compatible with the internal market.
 4.	No criminal proceedings are pending in relation to the Tenderer and/or persons forming part of its management or supervisory bodies and commercial representatives in connection with an offence committed in relation to business transactions nor are there any circumstances that could cause the initiation of such proceedings, and the Tenderer and/or the aforementioned persons have not been convicted for committing such offences (applies only to a Tenderer being the Managing Entity).
 5.	No criminal proceedings are pending in relation to the Tenderer in connection with an offence committed in relation to business transactions nor are there any circumstances that could cause the initiation of such proceedings, and the Tenderer has not been convicted for committing such offences (applies to natural persons only who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 6.	There are no reasons for exclusion, as specified in Article 136 of the Regulation of the European Parliament (EU, Euratom) 2018/1046 of 18 July 2018, that would apply to the Tenderer or any of the persons forming part of its management or supervisory bodies or its commercial representatives (applies only to a Tenderer being the Managing Entity).
 7.	There are no reasons for exclusion, as specified in Article 136 of the Regulation of the European Parliament (EU, Euratom) 2018/1046 of 18 July 2018, that would apply to the Tenderer (applies only to natural persons who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 8.	The Tenderer is not in arrears with the payment of social security contributions, healthcare fund contributions, taxes or other public law liabilities.
 9.	The Tenderer is not subject to exclusion from the possibility of receiving funds, as referred to in Article 207 of the Act of 27 August 2009 on public finance.
 10.	The Tenderer has read the Rules and accepts them without any reservations.
 11.	The information, including representations, included in the Tender is true and consistent with the factual status and presents a full, fair and true view of the legal and financial situation of the Tenderer and Key Persons, as well as of the remaining persons/entities indicated in the Tender (applies only to a Tenderer being the Managing Entity).
 12.	The information, including representations, included in the Tender is true and consistent with the factual status and presents a full, fair and true view of the legal and financial situation of the Tenderer as well as of the remaining persons/entities indicated in the Tender (applies only to persons who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 13.	The Tenderer represents that in the case of receiving subsidies from PFR CVC to carry out the Investment it will not breach the principle of no double financing of expenses, i.e. it will not use European public funds or national public funds, whether in full or in part, to finance expenses (the VC Fund's costs and the VC Fund's Investments) financed by PFR CVC, and will not use PFR CVC's funds, whether in full or in part, to finance expenses financed earlier from other European or national public funds.
 14.	The Tenderer represents that there is no conflict of interest for any of the reasons specified in §12.1 of the Call Rules, and if it arises, it will immediately notify PFR Ventures of all circumstances constituting the conflict of interest.
 15.	The Tenderer represents that it consents for PFR CVC and/or its professional advisers to conduct a due diligence examination with respect to the issues required in PFR CVC's assessment.
 16.	The Tenderer acknowledges that the VC Fund will act as an intermediary in forwarding, to Portfolio Companies and Private Investors, the financial assistance granted by PFR CVC which has the status of state aid within the meaning of Article 107(1) of the TFEU and is regulated, in particular as regards use and accounting for, by the provisions of the Act of 30 April 2004 on proceedings in matters concerning state aid (Journal of Laws of 2007, No. 59, item 404, as amended) and the Tenderer undertakes to ensure the proper accounting for state aid granted and reporting it through the VC Fund.
 17.	The Tenderer represents that if any information included in this statement changes in the period from the date of submission of the Tender to the date of execution of the Framework Investment Agreement, it will immediately inform PFR CVC of the change.
 18.	The Tenderer undertakes to take into account sustainability factors when assessing investment projects, both at the level of the VC Fund and Portfolio Companies, e.g. by applying the Principles for Responsible Investment or other relevant international ESG standards.
 19.	This representation constitutes an integral part of the Tender.
 20.	Any terms applied in this Statement shall have the meaning assigned to them in the Call Rules.</t>
-  </si>
-[...35 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Details of Private Investors</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>(if no declaration from the Private Investors is presented at the time of submission of the Tender, enter the assumed target value of the Private Investors' contributions)</t>
     </r>
   </si>
   <si>
+    <t>Contribution of Corporate Investor &gt;=75% contribution of private capital</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">For </t>
+      <t>Value of capital contributions of Private Investors (assumed target value of Private Investors' contributions),</t>
     </r>
     <r>
       <rPr>
-        <b/>
+        <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">Model 1: </t>
+      <t xml:space="preserve"> including:</t>
     </r>
-    <r>
-[...11 lines deleted...]
-    <t>Contribution of Corporate Investor &gt;=75% contribution of private capital</t>
+  </si>
+  <si>
+    <t>Value of capital contributions of Corporate Investors (assumed target value)</t>
+  </si>
+  <si>
+    <t>Assumed Investment Horizon of the VC Fund, in accordance with point 17 of the Term Sheet</t>
+  </si>
+  <si>
+    <t>Planned level of Carried Interest and Minimum Rate of Return (Hurdle Rate), in accordance with point 19 and 21 of the Term Sheet</t>
+  </si>
+  <si>
+    <t>Carried Interest</t>
+  </si>
+  <si>
+    <t>Hurdle Rate</t>
+  </si>
+  <si>
+    <t>Details of Private Investors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
   <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1534,51 +1346,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="247">
+  <cellXfs count="240">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1803,537 +1615,516 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-    </xf>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...310 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1085644</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>30724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>925666</xdr:colOff>
+      <xdr:colOff>931381</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>608945</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C63C609-66DB-4830-88C2-62A0AAC4CAE1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2345,91 +2136,91 @@
         <a:xfrm>
           <a:off x="1915241" y="92176"/>
           <a:ext cx="7312743" cy="578221"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office 2013–2022">
+    <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office 2013–2022">
+    <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2491,51 +2282,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office 2013–2022">
+    <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2633,3223 +2424,3145 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P229"/>
+  <dimension ref="B1:P223"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A108" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C126" sqref="C126:K127"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="1.6640625" style="6" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" style="6" customWidth="1"/>
     <col min="4" max="4" width="2.33203125" style="6" customWidth="1"/>
     <col min="5" max="5" width="73.33203125" style="6" customWidth="1"/>
     <col min="6" max="6" width="16.6640625" style="13" customWidth="1"/>
     <col min="7" max="7" width="2.33203125" style="6" customWidth="1"/>
     <col min="8" max="8" width="19.6640625" style="6" customWidth="1"/>
     <col min="9" max="10" width="17.6640625" style="6" customWidth="1"/>
     <col min="11" max="11" width="20.44140625" style="6" customWidth="1"/>
     <col min="12" max="12" width="1.6640625" style="6" customWidth="1"/>
     <col min="13" max="13" width="13.44140625" style="9" customWidth="1"/>
     <col min="14" max="14" width="8.6640625" style="6"/>
     <col min="15" max="15" width="9.6640625" style="9" customWidth="1"/>
     <col min="16" max="16" width="8.6640625" style="9"/>
     <col min="17" max="16384" width="8.6640625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F1" s="6"/>
     </row>
     <row r="2" spans="2:16" s="7" customFormat="1" ht="49.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" s="14"/>
       <c r="G2" s="3"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
     <row r="3" spans="2:16" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3"/>
-      <c r="C3" s="193" t="s">
-[...9 lines deleted...]
-      <c r="K3" s="193"/>
+      <c r="C3" s="175" t="s">
+        <v>48</v>
+      </c>
+      <c r="D3" s="175"/>
+      <c r="E3" s="175"/>
+      <c r="F3" s="175"/>
+      <c r="G3" s="175"/>
+      <c r="H3" s="175"/>
+      <c r="I3" s="175"/>
+      <c r="J3" s="175"/>
+      <c r="K3" s="175"/>
       <c r="L3"/>
       <c r="M3" s="9"/>
       <c r="O3" s="9" t="b">
-        <f>SUM(F62,F64,F66,F70)=F60</f>
+        <f>SUM(F58,F60,F62,F66)=F56</f>
         <v>1</v>
       </c>
-      <c r="P3" s="103" t="s">
-        <v>132</v>
+      <c r="P3" s="97" t="s">
+        <v>118</v>
       </c>
     </row>
     <row r="4" spans="2:16" s="7" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" s="14"/>
       <c r="G4" s="3"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
     </row>
     <row r="5" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5"/>
-      <c r="C5" s="203" t="s">
-[...9 lines deleted...]
-      <c r="K5" s="204"/>
+      <c r="C5" s="187" t="s">
+        <v>130</v>
+      </c>
+      <c r="D5" s="188"/>
+      <c r="E5" s="188"/>
+      <c r="F5" s="188"/>
+      <c r="G5" s="188"/>
+      <c r="H5" s="188"/>
+      <c r="I5" s="188"/>
+      <c r="J5" s="188"/>
+      <c r="K5" s="188"/>
       <c r="L5"/>
       <c r="M5" s="9"/>
       <c r="O5" s="9" t="b">
-        <f>SUM(I95:I99)=F62</f>
+        <f>SUM(I89:I93)=F58</f>
         <v>1</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>133</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6"/>
-      <c r="C6" s="204"/>
-[...7 lines deleted...]
-      <c r="K6" s="204"/>
+      <c r="C6" s="188"/>
+      <c r="D6" s="188"/>
+      <c r="E6" s="188"/>
+      <c r="F6" s="188"/>
+      <c r="G6" s="188"/>
+      <c r="H6" s="188"/>
+      <c r="I6" s="188"/>
+      <c r="J6" s="188"/>
+      <c r="K6" s="188"/>
       <c r="L6"/>
       <c r="M6" s="9"/>
       <c r="O6" s="9" t="b">
-        <f>SUM(I102:I106)=F64</f>
+        <f>SUM(I96:I100)=F60</f>
         <v>1</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>134</v>
+        <v>120</v>
       </c>
     </row>
     <row r="7" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B7"/>
-      <c r="C7" s="204"/>
-[...7 lines deleted...]
-      <c r="K7" s="204"/>
+      <c r="C7" s="188"/>
+      <c r="D7" s="188"/>
+      <c r="E7" s="188"/>
+      <c r="F7" s="188"/>
+      <c r="G7" s="188"/>
+      <c r="H7" s="188"/>
+      <c r="I7" s="188"/>
+      <c r="J7" s="188"/>
+      <c r="K7" s="188"/>
       <c r="L7"/>
       <c r="M7" s="9"/>
       <c r="O7" s="9" t="b">
-        <f>SUM(G123:I128,)=F66</f>
+        <f>SUM(G117:I122,)=F62</f>
         <v>1</v>
       </c>
       <c r="P7" s="9" t="s">
-        <v>135</v>
+        <v>121</v>
       </c>
     </row>
     <row r="8" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8"/>
-      <c r="C8" s="204"/>
-[...7 lines deleted...]
-      <c r="K8" s="204"/>
+      <c r="C8" s="188"/>
+      <c r="D8" s="188"/>
+      <c r="E8" s="188"/>
+      <c r="F8" s="188"/>
+      <c r="G8" s="188"/>
+      <c r="H8" s="188"/>
+      <c r="I8" s="188"/>
+      <c r="J8" s="188"/>
+      <c r="K8" s="188"/>
       <c r="L8"/>
       <c r="M8" s="9"/>
-      <c r="O8" s="102" t="str">
-[...1 lines deleted...]
-        <v>FALSE</v>
+      <c r="O8" s="96" t="e">
+        <f>IF(#REF!&lt;&gt;"",IF(SUM(K58)&gt;=0.01,"TRUE","FALSE"),IF(SUM(K58)&gt;=0.03,"TRUE","FALSE"))</f>
+        <v>#REF!</v>
       </c>
       <c r="P8" s="9" t="s">
-        <v>136</v>
+        <v>122</v>
       </c>
     </row>
     <row r="9" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9"/>
-      <c r="C9" s="204"/>
-[...7 lines deleted...]
-      <c r="K9" s="204"/>
+      <c r="C9" s="188"/>
+      <c r="D9" s="188"/>
+      <c r="E9" s="188"/>
+      <c r="F9" s="188"/>
+      <c r="G9" s="188"/>
+      <c r="H9" s="188"/>
+      <c r="I9" s="188"/>
+      <c r="J9" s="188"/>
+      <c r="K9" s="188"/>
       <c r="L9"/>
       <c r="M9" s="9"/>
-      <c r="O9" s="102" t="b">
-        <f>F68&gt;=0.75*F66</f>
+      <c r="O9" s="96" t="b">
+        <f>F64&gt;=0.75*F62</f>
         <v>1</v>
       </c>
       <c r="P9" s="9" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10"/>
-      <c r="C10" s="204"/>
-[...7 lines deleted...]
-      <c r="K10" s="204"/>
+      <c r="C10" s="188"/>
+      <c r="D10" s="188"/>
+      <c r="E10" s="188"/>
+      <c r="F10" s="188"/>
+      <c r="G10" s="188"/>
+      <c r="H10" s="188"/>
+      <c r="I10" s="188"/>
+      <c r="J10" s="188"/>
+      <c r="K10" s="188"/>
       <c r="L10"/>
       <c r="M10" s="9"/>
       <c r="O10" s="9" t="b">
-        <f>F70&lt;=110000</f>
+        <f>F66&lt;=110000</f>
         <v>1</v>
       </c>
       <c r="P10" s="9" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11"/>
-      <c r="C11" s="204"/>
-[...7 lines deleted...]
-      <c r="K11" s="204"/>
+      <c r="C11" s="188"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="188"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="188"/>
+      <c r="H11" s="188"/>
+      <c r="I11" s="188"/>
+      <c r="J11" s="188"/>
+      <c r="K11" s="188"/>
       <c r="L11"/>
       <c r="M11" s="9"/>
       <c r="O11" s="9" t="b">
-        <f>F76&lt;=0.6</f>
+        <f>F72&lt;=0.6</f>
         <v>1</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
     </row>
     <row r="12" spans="2:16" s="8" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B12" s="2"/>
-      <c r="C12" s="204"/>
-[...7 lines deleted...]
-      <c r="K12" s="204"/>
+      <c r="C12" s="188"/>
+      <c r="D12" s="188"/>
+      <c r="E12" s="188"/>
+      <c r="F12" s="188"/>
+      <c r="G12" s="188"/>
+      <c r="H12" s="188"/>
+      <c r="I12" s="188"/>
+      <c r="J12" s="188"/>
+      <c r="K12" s="188"/>
       <c r="L12" s="2"/>
       <c r="M12" s="10"/>
       <c r="O12" s="10" t="b">
-        <f>SUM(F73:K75)=1</f>
+        <f>SUM(F69:K71)=1</f>
         <v>0</v>
       </c>
       <c r="P12" s="10" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="2:16" s="8" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B13" s="2"/>
-      <c r="C13" s="204"/>
-[...7 lines deleted...]
-      <c r="K13" s="204"/>
+      <c r="C13" s="188"/>
+      <c r="D13" s="188"/>
+      <c r="E13" s="188"/>
+      <c r="F13" s="188"/>
+      <c r="G13" s="188"/>
+      <c r="H13" s="188"/>
+      <c r="I13" s="188"/>
+      <c r="J13" s="188"/>
+      <c r="K13" s="188"/>
       <c r="L13" s="2"/>
       <c r="M13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
     </row>
     <row r="14" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B14" s="2"/>
-      <c r="C14" s="205" t="s">
-[...9 lines deleted...]
-      <c r="K14" s="206"/>
+      <c r="C14" s="189" t="s">
+        <v>49</v>
+      </c>
+      <c r="D14" s="190"/>
+      <c r="E14" s="190"/>
+      <c r="F14" s="190"/>
+      <c r="G14" s="190"/>
+      <c r="H14" s="190"/>
+      <c r="I14" s="190"/>
+      <c r="J14" s="190"/>
+      <c r="K14" s="190"/>
       <c r="L14" s="2"/>
       <c r="M14" s="10"/>
     </row>
     <row r="15" spans="2:16" s="7" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B15"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="27"/>
       <c r="G15" s="28"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15"/>
       <c r="M15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
     </row>
     <row r="16" spans="2:16" s="7" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B16"/>
-      <c r="C16" s="148" t="s">
-[...9 lines deleted...]
-      <c r="K16" s="150"/>
+      <c r="C16" s="179" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="180"/>
+      <c r="E16" s="180"/>
+      <c r="F16" s="180"/>
+      <c r="G16" s="180"/>
+      <c r="H16" s="180"/>
+      <c r="I16" s="180"/>
+      <c r="J16" s="180"/>
+      <c r="K16" s="181"/>
       <c r="L16"/>
       <c r="M16" s="9"/>
     </row>
     <row r="17" spans="2:16" s="7" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B17"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="27"/>
       <c r="G17" s="28"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B18" s="1"/>
       <c r="C18" s="29" t="s">
         <v>0</v>
       </c>
-      <c r="D18" s="165" t="s">
-[...8 lines deleted...]
-      <c r="K18" s="112"/>
+      <c r="D18" s="139" t="s">
+        <v>131</v>
+      </c>
+      <c r="E18" s="98"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="98"/>
+      <c r="H18" s="98"/>
+      <c r="I18" s="98"/>
+      <c r="J18" s="98"/>
+      <c r="K18" s="99"/>
       <c r="L18" s="1"/>
       <c r="M18" s="10"/>
     </row>
     <row r="19" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B19" s="1"/>
-      <c r="C19" s="207"/>
-[...7 lines deleted...]
-      <c r="K19" s="209"/>
+      <c r="C19" s="191"/>
+      <c r="D19" s="192"/>
+      <c r="E19" s="192"/>
+      <c r="F19" s="192"/>
+      <c r="G19" s="192"/>
+      <c r="H19" s="192"/>
+      <c r="I19" s="192"/>
+      <c r="J19" s="192"/>
+      <c r="K19" s="193"/>
       <c r="L19" s="1"/>
       <c r="M19" s="10"/>
     </row>
     <row r="20" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B20" s="1"/>
-      <c r="C20" s="194" t="s">
-[...9 lines deleted...]
-      <c r="K20" s="196"/>
+      <c r="C20" s="176" t="s">
+        <v>132</v>
+      </c>
+      <c r="D20" s="177"/>
+      <c r="E20" s="177"/>
+      <c r="F20" s="177"/>
+      <c r="G20" s="177"/>
+      <c r="H20" s="177"/>
+      <c r="I20" s="177"/>
+      <c r="J20" s="177"/>
+      <c r="K20" s="178"/>
       <c r="L20" s="1"/>
       <c r="M20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
     </row>
     <row r="21" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B21" s="1"/>
       <c r="C21" s="29" t="s">
         <v>1</v>
       </c>
-      <c r="D21" s="111" t="s">
-[...8 lines deleted...]
-      <c r="K21" s="112"/>
+      <c r="D21" s="98" t="s">
+        <v>51</v>
+      </c>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="98"/>
+      <c r="J21" s="98"/>
+      <c r="K21" s="99"/>
       <c r="L21" s="1"/>
       <c r="M21" s="10" t="str">
         <f>IF(SUM(COUNTBLANK(D23),COUNTBLANK(G23))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
     </row>
     <row r="22" spans="2:16" s="8" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B22" s="1"/>
       <c r="C22" s="30"/>
       <c r="D22" s="31"/>
-      <c r="E22" s="174" t="s">
-        <v>55</v>
+      <c r="E22" s="154" t="s">
+        <v>52</v>
       </c>
       <c r="F22" s="32"/>
       <c r="G22" s="33"/>
-      <c r="H22" s="197" t="s">
-[...4 lines deleted...]
-      <c r="K22" s="198"/>
+      <c r="H22" s="182" t="s">
+        <v>137</v>
+      </c>
+      <c r="I22" s="182"/>
+      <c r="J22" s="182"/>
+      <c r="K22" s="183"/>
       <c r="L22" s="1"/>
       <c r="M22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
     </row>
     <row r="23" spans="2:16" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="1"/>
       <c r="C23" s="34"/>
       <c r="D23" s="35"/>
-      <c r="E23" s="175"/>
+      <c r="E23" s="156"/>
       <c r="F23" s="36"/>
       <c r="G23" s="37"/>
-      <c r="H23" s="199"/>
-[...2 lines deleted...]
-      <c r="K23" s="200"/>
+      <c r="H23" s="105"/>
+      <c r="I23" s="105"/>
+      <c r="J23" s="105"/>
+      <c r="K23" s="184"/>
       <c r="L23" s="1"/>
       <c r="M23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
     </row>
     <row r="24" spans="2:16" s="8" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="1"/>
       <c r="C24" s="38"/>
       <c r="D24" s="39"/>
-      <c r="E24" s="176"/>
+      <c r="E24" s="158"/>
       <c r="F24" s="40"/>
       <c r="G24" s="41"/>
-      <c r="H24" s="201"/>
-[...2 lines deleted...]
-      <c r="K24" s="202"/>
+      <c r="H24" s="185"/>
+      <c r="I24" s="185"/>
+      <c r="J24" s="185"/>
+      <c r="K24" s="186"/>
       <c r="L24" s="1"/>
       <c r="M24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
     </row>
     <row r="25" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="1"/>
       <c r="C25" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="111" t="s">
-[...8 lines deleted...]
-      <c r="K25" s="112"/>
+      <c r="D25" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="E25" s="98"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="98"/>
+      <c r="H25" s="98"/>
+      <c r="I25" s="98"/>
+      <c r="J25" s="98"/>
+      <c r="K25" s="99"/>
       <c r="L25" s="1"/>
       <c r="M25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
     </row>
     <row r="26" spans="2:16" s="8" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="1"/>
       <c r="C26" s="42"/>
       <c r="D26" s="43"/>
       <c r="E26" s="44"/>
       <c r="F26" s="42"/>
       <c r="G26" s="43"/>
-      <c r="H26" s="177" t="s">
-[...4 lines deleted...]
-      <c r="K26" s="174"/>
+      <c r="H26" s="153" t="s">
+        <v>55</v>
+      </c>
+      <c r="I26" s="153"/>
+      <c r="J26" s="153"/>
+      <c r="K26" s="154"/>
       <c r="L26" s="1"/>
       <c r="M26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
     </row>
     <row r="27" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B27" s="1"/>
       <c r="C27" s="45"/>
       <c r="D27" s="46"/>
       <c r="E27" s="70" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="F27" s="45"/>
       <c r="G27" s="46"/>
-      <c r="H27" s="178"/>
-[...2 lines deleted...]
-      <c r="K27" s="175"/>
+      <c r="H27" s="155"/>
+      <c r="I27" s="155"/>
+      <c r="J27" s="155"/>
+      <c r="K27" s="156"/>
       <c r="L27" s="1"/>
       <c r="M27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
     </row>
     <row r="28" spans="2:16" s="8" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B28" s="1"/>
       <c r="C28" s="47"/>
       <c r="D28" s="48"/>
       <c r="E28" s="49"/>
       <c r="F28" s="47"/>
       <c r="G28" s="48"/>
-      <c r="H28" s="179"/>
-[...2 lines deleted...]
-      <c r="K28" s="176"/>
+      <c r="H28" s="157"/>
+      <c r="I28" s="157"/>
+      <c r="J28" s="157"/>
+      <c r="K28" s="158"/>
       <c r="L28" s="1"/>
       <c r="M28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
     </row>
     <row r="29" spans="2:16" s="8" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B29" s="1"/>
-      <c r="C29" s="210" t="s">
-[...9 lines deleted...]
-      <c r="K29" s="212"/>
+      <c r="C29" s="150" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="151"/>
+      <c r="E29" s="151"/>
+      <c r="F29" s="151"/>
+      <c r="G29" s="151"/>
+      <c r="H29" s="151"/>
+      <c r="I29" s="151"/>
+      <c r="J29" s="151"/>
+      <c r="K29" s="152"/>
       <c r="L29" s="1"/>
       <c r="M29" s="10"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
     </row>
     <row r="30" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B30" s="1"/>
       <c r="C30" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="D30" s="111" t="s">
-[...8 lines deleted...]
-      <c r="K30" s="112"/>
+      <c r="D30" s="98" t="s">
+        <v>58</v>
+      </c>
+      <c r="E30" s="98"/>
+      <c r="F30" s="98"/>
+      <c r="G30" s="98"/>
+      <c r="H30" s="98"/>
+      <c r="I30" s="98"/>
+      <c r="J30" s="98"/>
+      <c r="K30" s="99"/>
       <c r="L30" s="1"/>
       <c r="M30" s="10" t="str">
         <f>IF(SUM(COUNTBLANK(D32),COUNTBLANK(G32))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
     </row>
     <row r="31" spans="2:16" s="8" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="1"/>
       <c r="C31" s="30"/>
       <c r="D31" s="31"/>
-      <c r="E31" s="174" t="s">
-        <v>62</v>
+      <c r="E31" s="154" t="s">
+        <v>59</v>
       </c>
       <c r="F31" s="50"/>
       <c r="G31" s="51"/>
-      <c r="H31" s="177" t="s">
-[...4 lines deleted...]
-      <c r="K31" s="174"/>
+      <c r="H31" s="153" t="s">
+        <v>60</v>
+      </c>
+      <c r="I31" s="153"/>
+      <c r="J31" s="153"/>
+      <c r="K31" s="154"/>
       <c r="L31" s="1"/>
       <c r="M31" s="10"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
     </row>
     <row r="32" spans="2:16" s="8" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="1"/>
       <c r="C32" s="34"/>
       <c r="D32" s="35"/>
-      <c r="E32" s="175"/>
+      <c r="E32" s="156"/>
       <c r="F32" s="24"/>
       <c r="G32" s="52"/>
-      <c r="H32" s="178"/>
-[...2 lines deleted...]
-      <c r="K32" s="175"/>
+      <c r="H32" s="155"/>
+      <c r="I32" s="155"/>
+      <c r="J32" s="155"/>
+      <c r="K32" s="156"/>
       <c r="L32" s="1"/>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
     </row>
     <row r="33" spans="2:16" s="8" customFormat="1" ht="10.199999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="1"/>
       <c r="C33" s="38"/>
       <c r="D33" s="39"/>
-      <c r="E33" s="176"/>
+      <c r="E33" s="158"/>
       <c r="F33" s="25"/>
       <c r="G33" s="53"/>
-      <c r="H33" s="179"/>
-[...2 lines deleted...]
-      <c r="K33" s="176"/>
+      <c r="H33" s="157"/>
+      <c r="I33" s="157"/>
+      <c r="J33" s="157"/>
+      <c r="K33" s="158"/>
       <c r="L33" s="1"/>
       <c r="M33" s="10" t="str">
         <f>IF(COUNTA(G32)=1,IF(COUNTA(F34:K34)&gt;=1,"ok","For an industry-focused/specialist fund, check at least one box of item 6.1. below"),"Not applicable")</f>
         <v>Not applicable</v>
       </c>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
     </row>
     <row r="34" spans="2:16" s="8" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="1"/>
       <c r="C34" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="D34" s="111" t="s">
-[...4 lines deleted...]
-      <c r="G34" s="141"/>
+      <c r="D34" s="98" t="s">
+        <v>61</v>
+      </c>
+      <c r="E34" s="99"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="108"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="1"/>
       <c r="M34" s="10" t="str">
         <f>IF(OR(F34="Inne",H34="Inne",I34="Inne",J34="Inne"),"If item Other is indicated, please provide brief information regarding the industry/specialisation in cell K34 next to","Not applicable")</f>
         <v>Not applicable</v>
       </c>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
     </row>
-    <row r="35" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="1"/>
-      <c r="C35" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K35" s="112"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="65"/>
+      <c r="E35" s="70"/>
+      <c r="F35" s="58"/>
+      <c r="G35" s="58"/>
+      <c r="H35" s="58"/>
+      <c r="I35" s="58"/>
+      <c r="J35" s="58"/>
+      <c r="K35" s="70"/>
       <c r="L35" s="1"/>
       <c r="M35" s="10"/>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
     </row>
-    <row r="36" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="1"/>
-      <c r="C36" s="30"/>
-[...7 lines deleted...]
-      <c r="K36" s="94"/>
+      <c r="C36" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36" s="98" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="98"/>
+      <c r="F36" s="98"/>
+      <c r="G36" s="98"/>
+      <c r="H36" s="98"/>
+      <c r="I36" s="98"/>
+      <c r="J36" s="98"/>
+      <c r="K36" s="99"/>
       <c r="L36" s="1"/>
       <c r="M36" s="10"/>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
     </row>
-    <row r="37" spans="2:16" s="8" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:16" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="1"/>
-      <c r="C37" s="34"/>
-[...11 lines deleted...]
-      <c r="K37" s="70"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="139" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="99"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="107"/>
+      <c r="H37" s="107"/>
+      <c r="I37" s="107"/>
+      <c r="J37" s="107"/>
+      <c r="K37" s="108"/>
       <c r="L37" s="1"/>
       <c r="M37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
     </row>
-    <row r="38" spans="2:16" s="8" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B38" s="1"/>
-      <c r="C38" s="34"/>
-[...11 lines deleted...]
-      <c r="K38" s="214"/>
+      <c r="C38" s="54"/>
+      <c r="D38" s="197" t="s">
+        <v>63</v>
+      </c>
+      <c r="E38" s="198"/>
+      <c r="F38" s="194"/>
+      <c r="G38" s="195"/>
+      <c r="H38" s="195"/>
+      <c r="I38" s="195"/>
+      <c r="J38" s="195"/>
+      <c r="K38" s="196"/>
       <c r="L38" s="1"/>
       <c r="M38" s="10"/>
       <c r="O38" s="10"/>
       <c r="P38" s="10"/>
     </row>
-    <row r="39" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B39" s="1"/>
-      <c r="C39" s="34"/>
-[...7 lines deleted...]
-      <c r="K39" s="70"/>
+      <c r="C39" s="55"/>
+      <c r="D39" s="165" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" s="168"/>
+      <c r="F39" s="201"/>
+      <c r="G39" s="202"/>
+      <c r="H39" s="202"/>
+      <c r="I39" s="202"/>
+      <c r="J39" s="202"/>
+      <c r="K39" s="203"/>
       <c r="L39" s="1"/>
       <c r="M39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
     </row>
     <row r="40" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B40" s="1"/>
-      <c r="C40" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K40" s="112"/>
+      <c r="C40" s="55"/>
+      <c r="D40" s="165" t="s">
+        <v>65</v>
+      </c>
+      <c r="E40" s="168"/>
+      <c r="F40" s="201"/>
+      <c r="G40" s="202"/>
+      <c r="H40" s="202"/>
+      <c r="I40" s="202"/>
+      <c r="J40" s="202"/>
+      <c r="K40" s="203"/>
       <c r="L40" s="1"/>
       <c r="M40" s="10"/>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
     </row>
-    <row r="41" spans="2:16" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B41" s="1"/>
-      <c r="C41" s="29"/>
+      <c r="C41" s="55"/>
       <c r="D41" s="165" t="s">
-        <v>148</v>
-[...7 lines deleted...]
-      <c r="K41" s="141"/>
+        <v>66</v>
+      </c>
+      <c r="E41" s="168"/>
+      <c r="F41" s="201"/>
+      <c r="G41" s="202"/>
+      <c r="H41" s="202"/>
+      <c r="I41" s="202"/>
+      <c r="J41" s="202"/>
+      <c r="K41" s="203"/>
       <c r="L41" s="1"/>
       <c r="M41" s="10"/>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
     </row>
     <row r="42" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B42" s="1"/>
-      <c r="C42" s="54"/>
-[...9 lines deleted...]
-      <c r="K42" s="184"/>
+      <c r="C42" s="55"/>
+      <c r="D42" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="E42" s="168"/>
+      <c r="F42" s="201"/>
+      <c r="G42" s="202"/>
+      <c r="H42" s="202"/>
+      <c r="I42" s="202"/>
+      <c r="J42" s="202"/>
+      <c r="K42" s="203"/>
       <c r="L42" s="1"/>
       <c r="M42" s="10"/>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
     </row>
     <row r="43" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B43" s="1"/>
       <c r="C43" s="55"/>
-      <c r="D43" s="132" t="s">
-[...8 lines deleted...]
-      <c r="K43" s="118"/>
+      <c r="D43" s="165" t="s">
+        <v>68</v>
+      </c>
+      <c r="E43" s="168"/>
+      <c r="F43" s="201"/>
+      <c r="G43" s="202"/>
+      <c r="H43" s="202"/>
+      <c r="I43" s="202"/>
+      <c r="J43" s="202"/>
+      <c r="K43" s="203"/>
       <c r="L43" s="1"/>
       <c r="M43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
     </row>
     <row r="44" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B44" s="1"/>
-      <c r="C44" s="55"/>
-[...9 lines deleted...]
-      <c r="K44" s="118"/>
+      <c r="C44" s="56"/>
+      <c r="D44" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="E44" s="167"/>
+      <c r="F44" s="236"/>
+      <c r="G44" s="237"/>
+      <c r="H44" s="237"/>
+      <c r="I44" s="237"/>
+      <c r="J44" s="237"/>
+      <c r="K44" s="238"/>
       <c r="L44" s="1"/>
       <c r="M44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
     </row>
-    <row r="45" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:16" s="8" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="1"/>
-      <c r="C45" s="55"/>
-[...9 lines deleted...]
-      <c r="K45" s="118"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="98" t="s">
+        <v>70</v>
+      </c>
+      <c r="E45" s="99"/>
+      <c r="F45" s="106"/>
+      <c r="G45" s="107"/>
+      <c r="H45" s="107"/>
+      <c r="I45" s="107"/>
+      <c r="J45" s="107"/>
+      <c r="K45" s="108"/>
       <c r="L45" s="1"/>
       <c r="M45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
     </row>
-    <row r="46" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:16" s="8" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B46" s="1"/>
-      <c r="C46" s="55"/>
-[...9 lines deleted...]
-      <c r="K46" s="118"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="139" t="s">
+        <v>134</v>
+      </c>
+      <c r="E46" s="99"/>
+      <c r="F46" s="106"/>
+      <c r="G46" s="107"/>
+      <c r="H46" s="107"/>
+      <c r="I46" s="107"/>
+      <c r="J46" s="107"/>
+      <c r="K46" s="108"/>
       <c r="L46" s="1"/>
       <c r="M46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
     </row>
     <row r="47" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B47" s="1"/>
       <c r="C47" s="55"/>
-      <c r="D47" s="132" t="s">
-[...8 lines deleted...]
-      <c r="K47" s="118"/>
+      <c r="D47" s="199" t="s">
+        <v>71</v>
+      </c>
+      <c r="E47" s="200"/>
+      <c r="F47" s="146"/>
+      <c r="G47" s="147"/>
+      <c r="H47" s="147"/>
+      <c r="I47" s="147"/>
+      <c r="J47" s="147"/>
+      <c r="K47" s="148"/>
       <c r="L47" s="1"/>
       <c r="M47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
     </row>
     <row r="48" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B48" s="1"/>
-      <c r="C48" s="56"/>
-[...9 lines deleted...]
-      <c r="K48" s="139"/>
+      <c r="C48" s="55"/>
+      <c r="D48" s="165" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="165"/>
+      <c r="F48" s="169"/>
+      <c r="G48" s="170"/>
+      <c r="H48" s="170"/>
+      <c r="I48" s="170"/>
+      <c r="J48" s="170"/>
+      <c r="K48" s="171"/>
       <c r="L48" s="1"/>
       <c r="M48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
     </row>
-    <row r="49" spans="2:16" s="8" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="1"/>
-      <c r="C49" s="29"/>
-[...9 lines deleted...]
-      <c r="K49" s="141"/>
+      <c r="C49" s="55"/>
+      <c r="D49" s="165" t="s">
+        <v>65</v>
+      </c>
+      <c r="E49" s="165"/>
+      <c r="F49" s="169"/>
+      <c r="G49" s="170"/>
+      <c r="H49" s="170"/>
+      <c r="I49" s="170"/>
+      <c r="J49" s="170"/>
+      <c r="K49" s="171"/>
       <c r="L49" s="1"/>
       <c r="M49" s="10"/>
       <c r="O49" s="10"/>
       <c r="P49" s="10"/>
     </row>
-    <row r="50" spans="2:16" s="8" customFormat="1" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="1"/>
-      <c r="C50" s="29"/>
+      <c r="C50" s="55"/>
       <c r="D50" s="165" t="s">
-        <v>149</v>
-[...7 lines deleted...]
-      <c r="K50" s="141"/>
+        <v>66</v>
+      </c>
+      <c r="E50" s="165"/>
+      <c r="F50" s="169"/>
+      <c r="G50" s="170"/>
+      <c r="H50" s="170"/>
+      <c r="I50" s="170"/>
+      <c r="J50" s="170"/>
+      <c r="K50" s="171"/>
       <c r="L50" s="1"/>
       <c r="M50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
     </row>
     <row r="51" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="1"/>
       <c r="C51" s="55"/>
-      <c r="D51" s="188" t="s">
-[...8 lines deleted...]
-      <c r="K51" s="157"/>
+      <c r="D51" s="165" t="s">
+        <v>67</v>
+      </c>
+      <c r="E51" s="165"/>
+      <c r="F51" s="169"/>
+      <c r="G51" s="170"/>
+      <c r="H51" s="170"/>
+      <c r="I51" s="170"/>
+      <c r="J51" s="170"/>
+      <c r="K51" s="171"/>
       <c r="L51" s="1"/>
       <c r="M51" s="10"/>
       <c r="O51" s="10"/>
       <c r="P51" s="10"/>
     </row>
     <row r="52" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="1"/>
       <c r="C52" s="55"/>
-      <c r="D52" s="132" t="s">
-[...8 lines deleted...]
-      <c r="K52" s="218"/>
+      <c r="D52" s="165" t="s">
+        <v>68</v>
+      </c>
+      <c r="E52" s="165"/>
+      <c r="F52" s="169"/>
+      <c r="G52" s="170"/>
+      <c r="H52" s="170"/>
+      <c r="I52" s="170"/>
+      <c r="J52" s="170"/>
+      <c r="K52" s="171"/>
       <c r="L52" s="1"/>
       <c r="M52" s="10"/>
       <c r="O52" s="10"/>
       <c r="P52" s="10"/>
     </row>
     <row r="53" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="1"/>
-      <c r="C53" s="55"/>
-[...9 lines deleted...]
-      <c r="K53" s="218"/>
+      <c r="C53" s="56"/>
+      <c r="D53" s="166" t="s">
+        <v>69</v>
+      </c>
+      <c r="E53" s="167"/>
+      <c r="F53" s="172"/>
+      <c r="G53" s="173"/>
+      <c r="H53" s="173"/>
+      <c r="I53" s="173"/>
+      <c r="J53" s="173"/>
+      <c r="K53" s="174"/>
       <c r="L53" s="1"/>
       <c r="M53" s="10"/>
       <c r="O53" s="10"/>
       <c r="P53" s="10"/>
     </row>
-    <row r="54" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="1"/>
-      <c r="C54" s="55"/>
-[...9 lines deleted...]
-      <c r="K54" s="218"/>
+      <c r="C54" s="233" t="s">
+        <v>135</v>
+      </c>
+      <c r="D54" s="234"/>
+      <c r="E54" s="234"/>
+      <c r="F54" s="234"/>
+      <c r="G54" s="234"/>
+      <c r="H54" s="234"/>
+      <c r="I54" s="234"/>
+      <c r="J54" s="234"/>
+      <c r="K54" s="235"/>
       <c r="L54" s="1"/>
       <c r="M54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
     </row>
     <row r="55" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="1"/>
-      <c r="C55" s="55"/>
-[...9 lines deleted...]
-      <c r="K55" s="218"/>
+      <c r="C55" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="D55" s="98" t="s">
+        <v>72</v>
+      </c>
+      <c r="E55" s="98"/>
+      <c r="F55" s="98"/>
+      <c r="G55" s="98"/>
+      <c r="H55" s="98"/>
+      <c r="I55" s="98"/>
+      <c r="J55" s="98"/>
+      <c r="K55" s="99"/>
       <c r="L55" s="1"/>
       <c r="M55" s="10"/>
       <c r="O55" s="10"/>
       <c r="P55" s="10"/>
     </row>
     <row r="56" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="1"/>
-      <c r="C56" s="55"/>
-[...9 lines deleted...]
-      <c r="K56" s="218"/>
+      <c r="C56" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="139" t="s">
+        <v>73</v>
+      </c>
+      <c r="E56" s="98"/>
+      <c r="F56" s="140">
+        <f>F58+F60+F62+F66</f>
+        <v>0</v>
+      </c>
+      <c r="G56" s="141"/>
+      <c r="H56" s="141"/>
+      <c r="I56" s="141"/>
+      <c r="J56" s="141"/>
+      <c r="K56" s="142"/>
       <c r="L56" s="1"/>
       <c r="M56" s="10"/>
       <c r="O56" s="10"/>
       <c r="P56" s="10"/>
     </row>
-    <row r="57" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="1"/>
-      <c r="C57" s="56"/>
-[...9 lines deleted...]
-      <c r="K57" s="221"/>
+      <c r="C57" s="159" t="s">
+        <v>30</v>
+      </c>
+      <c r="D57" s="164" t="s">
+        <v>127</v>
+      </c>
+      <c r="E57" s="162"/>
+      <c r="F57" s="143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G57" s="144"/>
+      <c r="H57" s="144"/>
+      <c r="I57" s="144"/>
+      <c r="J57" s="145"/>
+      <c r="K57" s="21" t="s">
+        <v>75</v>
+      </c>
       <c r="L57" s="1"/>
       <c r="M57" s="10"/>
       <c r="O57" s="10"/>
       <c r="P57" s="10"/>
     </row>
-    <row r="58" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:16" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B58" s="1"/>
-      <c r="C58" s="134" t="s">
-[...9 lines deleted...]
-      <c r="K58" s="136"/>
+      <c r="C58" s="160"/>
+      <c r="D58" s="149"/>
+      <c r="E58" s="163"/>
+      <c r="F58" s="102"/>
+      <c r="G58" s="103"/>
+      <c r="H58" s="103"/>
+      <c r="I58" s="103"/>
+      <c r="J58" s="104"/>
+      <c r="K58" s="22" t="str">
+        <f>IFERROR(F58/$F$56,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L58" s="1"/>
-      <c r="M58" s="10"/>
+      <c r="M58" s="10" t="str">
+        <f>IF(SUM(K58,K60,K62,K66)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O58" s="10"/>
       <c r="P58" s="10"/>
     </row>
     <row r="59" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B59" s="1"/>
-      <c r="C59" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K59" s="112"/>
+      <c r="C59" s="159" t="s">
+        <v>31</v>
+      </c>
+      <c r="D59" s="223" t="s">
+        <v>128</v>
+      </c>
+      <c r="E59" s="162"/>
+      <c r="F59" s="143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G59" s="144"/>
+      <c r="H59" s="144"/>
+      <c r="I59" s="144"/>
+      <c r="J59" s="145"/>
+      <c r="K59" s="21" t="s">
+        <v>75</v>
+      </c>
       <c r="L59" s="1"/>
       <c r="M59" s="10"/>
       <c r="O59" s="10"/>
       <c r="P59" s="10"/>
     </row>
-    <row r="60" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B60" s="1"/>
-      <c r="C60" s="29" t="s">
-[...14 lines deleted...]
-      <c r="K60" s="224"/>
+      <c r="C60" s="160"/>
+      <c r="D60" s="149"/>
+      <c r="E60" s="163"/>
+      <c r="F60" s="102"/>
+      <c r="G60" s="103"/>
+      <c r="H60" s="103"/>
+      <c r="I60" s="103"/>
+      <c r="J60" s="104"/>
+      <c r="K60" s="22" t="str">
+        <f>IFERROR(F60/$F$56,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L60" s="1"/>
-      <c r="M60" s="10"/>
+      <c r="M60" s="10" t="str">
+        <f>IF(SUM(K58,K60,K62,K66)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O60" s="10"/>
       <c r="P60" s="10"/>
     </row>
-    <row r="61" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="1"/>
-      <c r="C61" s="119" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="215" t="s">
+      <c r="C61" s="159" t="s">
+        <v>32</v>
+      </c>
+      <c r="D61" s="161" t="s">
         <v>141</v>
       </c>
-      <c r="E61" s="152"/>
-[...6 lines deleted...]
-      <c r="J61" s="192"/>
+      <c r="E61" s="162"/>
+      <c r="F61" s="143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G61" s="144"/>
+      <c r="H61" s="144"/>
+      <c r="I61" s="144"/>
+      <c r="J61" s="145"/>
       <c r="K61" s="21" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="L61" s="1"/>
       <c r="M61" s="10"/>
       <c r="O61" s="10"/>
       <c r="P61" s="10"/>
     </row>
-    <row r="62" spans="2:16" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:16" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B62" s="1"/>
-      <c r="C62" s="120"/>
-[...6 lines deleted...]
-      <c r="J62" s="173"/>
+      <c r="C62" s="160"/>
+      <c r="D62" s="149"/>
+      <c r="E62" s="163"/>
+      <c r="F62" s="102"/>
+      <c r="G62" s="103"/>
+      <c r="H62" s="103"/>
+      <c r="I62" s="103"/>
+      <c r="J62" s="104"/>
       <c r="K62" s="22" t="str">
-        <f>IFERROR(F62/$F$60,"-")</f>
+        <f>IFERROR(F62/$F$56,"-")</f>
         <v>-</v>
       </c>
       <c r="L62" s="1"/>
       <c r="M62" s="10" t="str">
-        <f>IF(SUM(K62,K64,K66,K70)=1,"ok","total of declared contributions is not 100%")</f>
+        <f>IF(SUM(K58,K60,K62,K66)=1,"ok","total of declared contributions is not 100%")</f>
         <v>total of declared contributions is not 100%</v>
       </c>
       <c r="O62" s="10"/>
       <c r="P62" s="10"/>
     </row>
     <row r="63" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B63" s="1"/>
-      <c r="C63" s="119" t="s">
-        <v>31</v>
+      <c r="C63" s="159" t="s">
+        <v>46</v>
       </c>
       <c r="D63" s="161" t="s">
         <v>142</v>
       </c>
-      <c r="E63" s="152"/>
-[...6 lines deleted...]
-      <c r="J63" s="192"/>
+      <c r="E63" s="162"/>
+      <c r="F63" s="143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G63" s="144"/>
+      <c r="H63" s="144"/>
+      <c r="I63" s="144"/>
+      <c r="J63" s="145"/>
       <c r="K63" s="21" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="L63" s="1"/>
       <c r="M63" s="10"/>
       <c r="O63" s="10"/>
       <c r="P63" s="10"/>
     </row>
-    <row r="64" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:16" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B64" s="1"/>
-      <c r="C64" s="120"/>
-[...6 lines deleted...]
-      <c r="J64" s="173"/>
+      <c r="C64" s="160"/>
+      <c r="D64" s="149"/>
+      <c r="E64" s="163"/>
+      <c r="F64" s="102"/>
+      <c r="G64" s="103"/>
+      <c r="H64" s="103"/>
+      <c r="I64" s="103"/>
+      <c r="J64" s="104"/>
       <c r="K64" s="22" t="str">
-        <f>IFERROR(F64/$F$60,"-")</f>
+        <f>IFERROR(F64/$F$56,"-")</f>
         <v>-</v>
       </c>
       <c r="L64" s="1"/>
       <c r="M64" s="10" t="str">
-        <f>IF(SUM(K62,K64,K66,K70)=1,"ok","total of declared contributions is not 100%")</f>
-        <v>total of declared contributions is not 100%</v>
+        <f>IF(F64&gt;=0.75*(F62+F58+F60),"ok","Contribution of Corporate Investor &lt;75% contribution of private capital")</f>
+        <v>ok</v>
       </c>
       <c r="O64" s="10"/>
       <c r="P64" s="10"/>
     </row>
     <row r="65" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B65" s="1"/>
-      <c r="C65" s="119" t="s">
-[...12 lines deleted...]
-      <c r="J65" s="192"/>
+      <c r="C65" s="159" t="s">
+        <v>47</v>
+      </c>
+      <c r="D65" s="161" t="s">
+        <v>76</v>
+      </c>
+      <c r="E65" s="162"/>
+      <c r="F65" s="143" t="s">
+        <v>74</v>
+      </c>
+      <c r="G65" s="144"/>
+      <c r="H65" s="144"/>
+      <c r="I65" s="144"/>
+      <c r="J65" s="145"/>
       <c r="K65" s="21" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="L65" s="1"/>
       <c r="M65" s="10"/>
       <c r="O65" s="10"/>
       <c r="P65" s="10"/>
     </row>
     <row r="66" spans="2:16" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B66" s="1"/>
-      <c r="C66" s="120"/>
-[...6 lines deleted...]
-      <c r="J66" s="173"/>
+      <c r="C66" s="160"/>
+      <c r="D66" s="149"/>
+      <c r="E66" s="163"/>
+      <c r="F66" s="102"/>
+      <c r="G66" s="103"/>
+      <c r="H66" s="103"/>
+      <c r="I66" s="103"/>
+      <c r="J66" s="104"/>
       <c r="K66" s="22" t="str">
-        <f>IFERROR(F66/$F$60,"-")</f>
+        <f>IFERROR(F66/$F$56,"-")</f>
         <v>-</v>
       </c>
       <c r="L66" s="1"/>
       <c r="M66" s="10" t="str">
-        <f>IF(SUM(K62,K64,K66,K70)=1,"ok","total of declared contributions is not 100%")</f>
+        <f>IF(SUM(K58,K60,K62,K66)=1,"ok","total of declared contributions is not 100%")</f>
         <v>total of declared contributions is not 100%</v>
       </c>
       <c r="O66" s="10"/>
       <c r="P66" s="10"/>
     </row>
     <row r="67" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B67" s="1"/>
-      <c r="C67" s="119" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C67" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="98" t="s">
+        <v>77</v>
+      </c>
+      <c r="E67" s="98"/>
+      <c r="F67" s="98"/>
+      <c r="G67" s="98"/>
+      <c r="H67" s="98"/>
+      <c r="I67" s="98"/>
+      <c r="J67" s="98"/>
+      <c r="K67" s="99"/>
       <c r="L67" s="1"/>
       <c r="M67" s="10"/>
       <c r="O67" s="10"/>
       <c r="P67" s="10"/>
     </row>
-    <row r="68" spans="2:16" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B68" s="1"/>
-      <c r="C68" s="120"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C68" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="D68" s="139" t="s">
+        <v>78</v>
+      </c>
+      <c r="E68" s="98"/>
+      <c r="F68" s="98"/>
+      <c r="G68" s="98"/>
+      <c r="H68" s="98"/>
+      <c r="I68" s="98"/>
+      <c r="J68" s="98"/>
+      <c r="K68" s="99"/>
       <c r="L68" s="1"/>
-      <c r="M68" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M68" s="10"/>
       <c r="O68" s="10"/>
       <c r="P68" s="10"/>
     </row>
-    <row r="69" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="1"/>
-      <c r="C69" s="119" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C69" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="D69" s="98" t="s">
+        <v>79</v>
+      </c>
+      <c r="E69" s="99"/>
+      <c r="F69" s="226"/>
+      <c r="G69" s="120"/>
+      <c r="H69" s="120"/>
+      <c r="I69" s="120"/>
+      <c r="J69" s="120"/>
+      <c r="K69" s="227"/>
       <c r="L69" s="1"/>
       <c r="M69" s="10"/>
       <c r="O69" s="10"/>
       <c r="P69" s="10"/>
     </row>
-    <row r="70" spans="2:16" s="8" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="1"/>
-      <c r="C70" s="120"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C70" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="D70" s="98" t="s">
+        <v>80</v>
+      </c>
+      <c r="E70" s="99"/>
+      <c r="F70" s="226"/>
+      <c r="G70" s="120"/>
+      <c r="H70" s="120"/>
+      <c r="I70" s="120"/>
+      <c r="J70" s="120"/>
+      <c r="K70" s="227"/>
       <c r="L70" s="1"/>
-      <c r="M70" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M70" s="10"/>
       <c r="O70" s="10"/>
       <c r="P70" s="10"/>
     </row>
-    <row r="71" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="1"/>
       <c r="C71" s="29" t="s">
-        <v>6</v>
-[...10 lines deleted...]
-      <c r="K71" s="112"/>
+        <v>36</v>
+      </c>
+      <c r="D71" s="98" t="s">
+        <v>81</v>
+      </c>
+      <c r="E71" s="99"/>
+      <c r="F71" s="226"/>
+      <c r="G71" s="120"/>
+      <c r="H71" s="120"/>
+      <c r="I71" s="120"/>
+      <c r="J71" s="120"/>
+      <c r="K71" s="227"/>
       <c r="L71" s="1"/>
       <c r="M71" s="10"/>
       <c r="O71" s="10"/>
       <c r="P71" s="10"/>
     </row>
-    <row r="72" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:16" s="8" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="1"/>
       <c r="C72" s="29" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-      <c r="K72" s="112"/>
+        <v>37</v>
+      </c>
+      <c r="D72" s="98" t="s">
+        <v>82</v>
+      </c>
+      <c r="E72" s="99"/>
+      <c r="F72" s="122"/>
+      <c r="G72" s="119"/>
+      <c r="H72" s="119"/>
+      <c r="I72" s="119"/>
+      <c r="J72" s="119"/>
+      <c r="K72" s="121"/>
       <c r="L72" s="1"/>
       <c r="M72" s="10"/>
       <c r="O72" s="10"/>
       <c r="P72" s="10"/>
     </row>
-    <row r="73" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="1"/>
-      <c r="C73" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K73" s="123"/>
+      <c r="C73" s="159" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" s="161" t="s">
+        <v>83</v>
+      </c>
+      <c r="E73" s="162"/>
+      <c r="F73" s="19"/>
+      <c r="G73" s="19"/>
+      <c r="H73" s="19"/>
+      <c r="I73" s="19"/>
+      <c r="J73" s="19"/>
+      <c r="K73" s="20"/>
       <c r="L73" s="1"/>
       <c r="M73" s="10"/>
       <c r="O73" s="10"/>
       <c r="P73" s="10"/>
     </row>
-    <row r="74" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="1"/>
-      <c r="C74" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K74" s="123"/>
+      <c r="C74" s="224"/>
+      <c r="D74" s="225"/>
+      <c r="E74" s="225"/>
+      <c r="F74" s="94" t="s">
+        <v>84</v>
+      </c>
+      <c r="G74" s="81"/>
+      <c r="H74" s="77"/>
+      <c r="I74" s="77"/>
+      <c r="J74" s="77"/>
+      <c r="K74" s="78"/>
       <c r="L74" s="1"/>
       <c r="M74" s="10"/>
       <c r="O74" s="10"/>
       <c r="P74" s="10"/>
     </row>
-    <row r="75" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B75" s="1"/>
-      <c r="C75" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K75" s="123"/>
+      <c r="C75" s="224"/>
+      <c r="D75" s="225"/>
+      <c r="E75" s="225"/>
+      <c r="F75" s="76"/>
+      <c r="G75" s="77"/>
+      <c r="H75" s="77"/>
+      <c r="I75" s="77"/>
+      <c r="J75" s="77"/>
+      <c r="K75" s="78"/>
       <c r="L75" s="1"/>
       <c r="M75" s="10"/>
       <c r="O75" s="10"/>
       <c r="P75" s="10"/>
     </row>
-    <row r="76" spans="2:16" s="8" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B76" s="1"/>
-      <c r="C76" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K76" s="169"/>
+      <c r="C76" s="224"/>
+      <c r="D76" s="225"/>
+      <c r="E76" s="225"/>
+      <c r="F76" s="94" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" s="81"/>
+      <c r="H76" s="77"/>
+      <c r="I76" s="77"/>
+      <c r="J76" s="77"/>
+      <c r="K76" s="78"/>
       <c r="L76" s="1"/>
       <c r="M76" s="10"/>
       <c r="O76" s="10"/>
       <c r="P76" s="10"/>
     </row>
-    <row r="77" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B77" s="1"/>
-      <c r="C77" s="119" t="s">
-[...11 lines deleted...]
-      <c r="K77" s="20"/>
+      <c r="C77" s="160"/>
+      <c r="D77" s="149"/>
+      <c r="E77" s="163"/>
+      <c r="F77" s="77"/>
+      <c r="G77" s="92"/>
+      <c r="H77" s="79"/>
+      <c r="I77" s="79"/>
+      <c r="J77" s="79"/>
+      <c r="K77" s="80"/>
       <c r="L77" s="1"/>
       <c r="M77" s="10"/>
       <c r="O77" s="10"/>
       <c r="P77" s="10"/>
     </row>
-    <row r="78" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B78" s="1"/>
-      <c r="C78" s="166"/>
-[...9 lines deleted...]
-      <c r="K78" s="78"/>
+      <c r="C78" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="98" t="s">
+        <v>143</v>
+      </c>
+      <c r="E78" s="98"/>
+      <c r="F78" s="98"/>
+      <c r="G78" s="149"/>
+      <c r="H78" s="98"/>
+      <c r="I78" s="98"/>
+      <c r="J78" s="98"/>
+      <c r="K78" s="99"/>
       <c r="L78" s="1"/>
       <c r="M78" s="10"/>
       <c r="O78" s="10"/>
       <c r="P78" s="10"/>
     </row>
-    <row r="79" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B79" s="1"/>
-      <c r="C79" s="166"/>
-[...7 lines deleted...]
-      <c r="K79" s="78"/>
+      <c r="C79" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D79" s="98" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79" s="99"/>
+      <c r="F79" s="122"/>
+      <c r="G79" s="119"/>
+      <c r="H79" s="119"/>
+      <c r="I79" s="119"/>
+      <c r="J79" s="119"/>
+      <c r="K79" s="121"/>
       <c r="L79" s="1"/>
       <c r="M79" s="10"/>
       <c r="O79" s="10"/>
       <c r="P79" s="10"/>
     </row>
-    <row r="80" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B80" s="1"/>
-      <c r="C80" s="166"/>
-[...9 lines deleted...]
-      <c r="K80" s="78"/>
+      <c r="C80" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" s="98" t="s">
+        <v>87</v>
+      </c>
+      <c r="E80" s="99"/>
+      <c r="F80" s="122"/>
+      <c r="G80" s="119"/>
+      <c r="H80" s="119"/>
+      <c r="I80" s="119"/>
+      <c r="J80" s="119"/>
+      <c r="K80" s="121"/>
       <c r="L80" s="1"/>
       <c r="M80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
     </row>
     <row r="81" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B81" s="1"/>
-      <c r="C81" s="120"/>
-[...7 lines deleted...]
-      <c r="K81" s="80"/>
+      <c r="C81" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D81" s="98" t="s">
+        <v>144</v>
+      </c>
+      <c r="E81" s="98"/>
+      <c r="F81" s="98"/>
+      <c r="G81" s="98"/>
+      <c r="H81" s="98"/>
+      <c r="I81" s="98"/>
+      <c r="J81" s="98"/>
+      <c r="K81" s="99"/>
       <c r="L81" s="1"/>
       <c r="M81" s="10"/>
       <c r="O81" s="10"/>
       <c r="P81" s="10"/>
     </row>
-    <row r="82" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B82" s="1"/>
       <c r="C82" s="29" t="s">
-        <v>7</v>
-[...10 lines deleted...]
-      <c r="K82" s="112"/>
+        <v>42</v>
+      </c>
+      <c r="D82" s="98" t="s">
+        <v>145</v>
+      </c>
+      <c r="E82" s="99"/>
+      <c r="F82" s="126"/>
+      <c r="G82" s="127"/>
+      <c r="H82" s="126"/>
+      <c r="I82" s="126"/>
+      <c r="J82" s="126"/>
+      <c r="K82" s="128"/>
       <c r="L82" s="1"/>
       <c r="M82" s="10"/>
       <c r="O82" s="10"/>
       <c r="P82" s="10"/>
     </row>
     <row r="83" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B83" s="1"/>
       <c r="C83" s="29" t="s">
-        <v>40</v>
-[...10 lines deleted...]
-      <c r="K83" s="169"/>
+        <v>44</v>
+      </c>
+      <c r="D83" s="98" t="s">
+        <v>146</v>
+      </c>
+      <c r="E83" s="99"/>
+      <c r="F83" s="122"/>
+      <c r="G83" s="119"/>
+      <c r="H83" s="119"/>
+      <c r="I83" s="119"/>
+      <c r="J83" s="119"/>
+      <c r="K83" s="121"/>
       <c r="L83" s="1"/>
       <c r="M83" s="10"/>
       <c r="O83" s="10"/>
       <c r="P83" s="10"/>
     </row>
-    <row r="84" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="L84" s="1"/>
+    <row r="84" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B84" s="2"/>
+      <c r="C84" s="91"/>
+      <c r="D84" s="57"/>
+      <c r="E84" s="58"/>
+      <c r="F84" s="59"/>
+      <c r="G84" s="58"/>
+      <c r="H84" s="16"/>
+      <c r="I84" s="16"/>
+      <c r="J84" s="16"/>
+      <c r="K84" s="16"/>
+      <c r="L84" s="2"/>
       <c r="M84" s="10"/>
       <c r="O84" s="10"/>
       <c r="P84" s="10"/>
     </row>
-    <row r="85" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="L85" s="1"/>
+    <row r="85" spans="2:16" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B85" s="2"/>
+      <c r="C85" s="113" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="114"/>
+      <c r="E85" s="114"/>
+      <c r="F85" s="114"/>
+      <c r="G85" s="114"/>
+      <c r="H85" s="114"/>
+      <c r="I85" s="114"/>
+      <c r="J85" s="114"/>
+      <c r="K85" s="115"/>
+      <c r="L85" s="2"/>
       <c r="M85" s="10"/>
       <c r="O85" s="10"/>
       <c r="P85" s="10"/>
     </row>
-    <row r="86" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="L86" s="1"/>
+    <row r="86" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B86" s="2"/>
+      <c r="C86" s="57"/>
+      <c r="D86" s="57"/>
+      <c r="E86" s="58"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="58"/>
+      <c r="H86" s="16"/>
+      <c r="I86" s="16"/>
+      <c r="J86" s="16"/>
+      <c r="K86" s="16"/>
+      <c r="L86" s="2"/>
       <c r="M86" s="10"/>
       <c r="O86" s="10"/>
       <c r="P86" s="10"/>
     </row>
     <row r="87" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B87" s="1"/>
       <c r="C87" s="29" t="s">
-        <v>43</v>
-[...10 lines deleted...]
-      <c r="K87" s="169"/>
+        <v>39</v>
+      </c>
+      <c r="D87" s="98" t="s">
+        <v>129</v>
+      </c>
+      <c r="E87" s="98"/>
+      <c r="F87" s="98"/>
+      <c r="G87" s="98"/>
+      <c r="H87" s="98"/>
+      <c r="I87" s="98"/>
+      <c r="J87" s="98"/>
+      <c r="K87" s="99"/>
       <c r="L87" s="1"/>
       <c r="M87" s="10"/>
       <c r="O87" s="10"/>
       <c r="P87" s="10"/>
     </row>
-    <row r="88" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:16" s="8" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B88" s="1"/>
-      <c r="C88" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K88" s="169"/>
+      <c r="C88" s="29"/>
+      <c r="D88" s="98" t="s">
+        <v>89</v>
+      </c>
+      <c r="E88" s="99"/>
+      <c r="F88" s="100" t="s">
+        <v>90</v>
+      </c>
+      <c r="G88" s="101"/>
+      <c r="H88" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="I88" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="J88" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="K88" s="23" t="s">
+        <v>94</v>
+      </c>
       <c r="L88" s="1"/>
       <c r="M88" s="10"/>
       <c r="O88" s="10"/>
       <c r="P88" s="10"/>
     </row>
     <row r="89" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B89" s="1"/>
-[...12 lines deleted...]
-      <c r="K89" s="169"/>
+      <c r="B89" s="4"/>
+      <c r="C89" s="123"/>
+      <c r="D89" s="124"/>
+      <c r="E89" s="125"/>
+      <c r="F89" s="110"/>
+      <c r="G89" s="111"/>
+      <c r="H89" s="60"/>
+      <c r="I89" s="60"/>
+      <c r="J89" s="60"/>
+      <c r="K89" s="60"/>
       <c r="L89" s="1"/>
       <c r="M89" s="10"/>
       <c r="O89" s="10"/>
       <c r="P89" s="10"/>
     </row>
-    <row r="90" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L90" s="2"/>
+    <row r="90" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B90" s="4"/>
+      <c r="C90" s="82"/>
+      <c r="D90" s="83"/>
+      <c r="E90" s="84"/>
+      <c r="F90" s="71"/>
+      <c r="G90" s="72"/>
+      <c r="H90" s="60"/>
+      <c r="I90" s="60"/>
+      <c r="J90" s="60"/>
+      <c r="K90" s="60"/>
+      <c r="L90" s="1"/>
       <c r="M90" s="10"/>
       <c r="O90" s="10"/>
       <c r="P90" s="10"/>
     </row>
-    <row r="91" spans="2:16" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L91" s="2"/>
+    <row r="91" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B91" s="4"/>
+      <c r="C91" s="123"/>
+      <c r="D91" s="124"/>
+      <c r="E91" s="125"/>
+      <c r="F91" s="110"/>
+      <c r="G91" s="111"/>
+      <c r="H91" s="60"/>
+      <c r="I91" s="60"/>
+      <c r="J91" s="60"/>
+      <c r="K91" s="60"/>
+      <c r="L91" s="1"/>
       <c r="M91" s="10"/>
       <c r="O91" s="10"/>
       <c r="P91" s="10"/>
     </row>
-    <row r="92" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L92" s="2"/>
+    <row r="92" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B92" s="4"/>
+      <c r="C92" s="123"/>
+      <c r="D92" s="124"/>
+      <c r="E92" s="125"/>
+      <c r="F92" s="110"/>
+      <c r="G92" s="111"/>
+      <c r="H92" s="60"/>
+      <c r="I92" s="60"/>
+      <c r="J92" s="60"/>
+      <c r="K92" s="60"/>
+      <c r="L92" s="1"/>
       <c r="M92" s="10"/>
       <c r="O92" s="10"/>
       <c r="P92" s="10"/>
     </row>
     <row r="93" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B93" s="1"/>
-[...7 lines deleted...]
-      <c r="F93" s="111"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="D93" s="117"/>
+      <c r="E93" s="118"/>
+      <c r="F93" s="110"/>
       <c r="G93" s="111"/>
-      <c r="H93" s="111"/>
-[...2 lines deleted...]
-      <c r="K93" s="112"/>
+      <c r="H93" s="60"/>
+      <c r="I93" s="60"/>
+      <c r="J93" s="60"/>
+      <c r="K93" s="60"/>
       <c r="L93" s="1"/>
       <c r="M93" s="10"/>
       <c r="O93" s="10"/>
       <c r="P93" s="10"/>
     </row>
-    <row r="94" spans="2:16" s="8" customFormat="1" ht="141" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="1"/>
-      <c r="C94" s="29"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C94" s="73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="132" t="s">
+        <v>96</v>
+      </c>
+      <c r="E94" s="132"/>
+      <c r="F94" s="132"/>
+      <c r="G94" s="132"/>
+      <c r="H94" s="132"/>
+      <c r="I94" s="132"/>
+      <c r="J94" s="132"/>
+      <c r="K94" s="133"/>
       <c r="L94" s="1"/>
       <c r="M94" s="10"/>
       <c r="O94" s="10"/>
       <c r="P94" s="10"/>
     </row>
-    <row r="95" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="K95" s="60"/>
+    <row r="95" spans="2:16" s="8" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B95" s="1"/>
+      <c r="C95" s="73"/>
+      <c r="D95" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="E95" s="132"/>
+      <c r="F95" s="134" t="s">
+        <v>90</v>
+      </c>
+      <c r="G95" s="135"/>
+      <c r="H95" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="I95" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="J95" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="K95" s="74" t="s">
+        <v>94</v>
+      </c>
       <c r="L95" s="1"/>
       <c r="M95" s="10"/>
       <c r="O95" s="10"/>
       <c r="P95" s="10"/>
     </row>
     <row r="96" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B96" s="4"/>
-[...4 lines deleted...]
-      <c r="G96" s="72"/>
+      <c r="B96" s="1"/>
+      <c r="C96" s="129"/>
+      <c r="D96" s="130"/>
+      <c r="E96" s="131"/>
+      <c r="F96" s="110"/>
+      <c r="G96" s="111"/>
       <c r="H96" s="60"/>
       <c r="I96" s="60"/>
       <c r="J96" s="60"/>
       <c r="K96" s="60"/>
       <c r="L96" s="1"/>
       <c r="M96" s="10"/>
       <c r="O96" s="10"/>
       <c r="P96" s="10"/>
     </row>
     <row r="97" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B97" s="4"/>
-[...4 lines deleted...]
-      <c r="G97" s="226"/>
+      <c r="B97" s="1"/>
+      <c r="C97" s="88"/>
+      <c r="D97" s="89"/>
+      <c r="E97" s="90"/>
+      <c r="F97" s="71"/>
+      <c r="G97" s="72"/>
       <c r="H97" s="60"/>
       <c r="I97" s="60"/>
       <c r="J97" s="60"/>
       <c r="K97" s="60"/>
       <c r="L97" s="1"/>
       <c r="M97" s="10"/>
       <c r="O97" s="10"/>
       <c r="P97" s="10"/>
     </row>
     <row r="98" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="4"/>
-[...4 lines deleted...]
-      <c r="G98" s="226"/>
+      <c r="B98" s="1"/>
+      <c r="C98" s="88"/>
+      <c r="D98" s="89"/>
+      <c r="E98" s="90"/>
+      <c r="F98" s="71"/>
+      <c r="G98" s="72"/>
       <c r="H98" s="60"/>
       <c r="I98" s="60"/>
       <c r="J98" s="60"/>
       <c r="K98" s="60"/>
       <c r="L98" s="1"/>
       <c r="M98" s="10"/>
       <c r="O98" s="10"/>
       <c r="P98" s="10"/>
     </row>
     <row r="99" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B99" s="4"/>
-[...6 lines deleted...]
-      <c r="G99" s="226"/>
+      <c r="B99" s="1"/>
+      <c r="C99" s="129"/>
+      <c r="D99" s="130"/>
+      <c r="E99" s="131"/>
+      <c r="F99" s="71"/>
+      <c r="G99" s="72"/>
       <c r="H99" s="60"/>
       <c r="I99" s="60"/>
       <c r="J99" s="60"/>
       <c r="K99" s="60"/>
       <c r="L99" s="1"/>
       <c r="M99" s="10"/>
       <c r="O99" s="10"/>
       <c r="P99" s="10"/>
     </row>
     <row r="100" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B100" s="1"/>
-      <c r="C100" s="73" t="s">
-[...11 lines deleted...]
-      <c r="K100" s="237"/>
+      <c r="C100" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="D100" s="117"/>
+      <c r="E100" s="118"/>
+      <c r="F100" s="136"/>
+      <c r="G100" s="137"/>
+      <c r="H100" s="60"/>
+      <c r="I100" s="60"/>
+      <c r="J100" s="60"/>
+      <c r="K100" s="75"/>
       <c r="L100" s="1"/>
       <c r="M100" s="10"/>
       <c r="O100" s="10"/>
       <c r="P100" s="10"/>
     </row>
-    <row r="101" spans="2:16" s="8" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B101" s="1"/>
-      <c r="C101" s="73"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C101" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="98" t="s">
+        <v>98</v>
+      </c>
+      <c r="E101" s="98"/>
+      <c r="F101" s="98"/>
+      <c r="G101" s="98"/>
+      <c r="H101" s="98"/>
+      <c r="I101" s="98"/>
+      <c r="J101" s="98"/>
+      <c r="K101" s="99"/>
       <c r="L101" s="1"/>
       <c r="M101" s="10"/>
       <c r="O101" s="10"/>
       <c r="P101" s="10"/>
     </row>
     <row r="102" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B102" s="1"/>
-      <c r="C102" s="233"/>
-[...7 lines deleted...]
-      <c r="K102" s="60"/>
+      <c r="C102" s="29"/>
+      <c r="D102" s="132" t="s">
+        <v>89</v>
+      </c>
+      <c r="E102" s="132"/>
+      <c r="F102" s="138" t="s">
+        <v>99</v>
+      </c>
+      <c r="G102" s="98"/>
+      <c r="H102" s="98"/>
+      <c r="I102" s="98"/>
+      <c r="J102" s="98"/>
+      <c r="K102" s="99"/>
       <c r="L102" s="1"/>
       <c r="M102" s="10"/>
       <c r="O102" s="10"/>
       <c r="P102" s="10"/>
     </row>
     <row r="103" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B103" s="1"/>
-      <c r="C103" s="88"/>
-[...7 lines deleted...]
-      <c r="K103" s="60"/>
+      <c r="C103" s="106"/>
+      <c r="D103" s="107"/>
+      <c r="E103" s="108"/>
+      <c r="F103" s="123"/>
+      <c r="G103" s="124"/>
+      <c r="H103" s="124"/>
+      <c r="I103" s="124"/>
+      <c r="J103" s="124"/>
+      <c r="K103" s="125"/>
       <c r="L103" s="1"/>
       <c r="M103" s="10"/>
       <c r="O103" s="10"/>
       <c r="P103" s="10"/>
     </row>
     <row r="104" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B104" s="1"/>
-      <c r="C104" s="88"/>
-[...7 lines deleted...]
-      <c r="K104" s="60"/>
+      <c r="C104" s="106"/>
+      <c r="D104" s="107"/>
+      <c r="E104" s="108"/>
+      <c r="F104" s="83"/>
+      <c r="G104" s="83"/>
+      <c r="H104" s="83"/>
+      <c r="I104" s="83"/>
+      <c r="J104" s="83"/>
+      <c r="K104" s="84"/>
       <c r="L104" s="1"/>
       <c r="M104" s="10"/>
       <c r="O104" s="10"/>
       <c r="P104" s="10"/>
     </row>
     <row r="105" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B105" s="1"/>
-      <c r="C105" s="233"/>
-[...7 lines deleted...]
-      <c r="K105" s="60"/>
+      <c r="C105" s="106"/>
+      <c r="D105" s="107"/>
+      <c r="E105" s="108"/>
+      <c r="F105" s="83"/>
+      <c r="G105" s="83"/>
+      <c r="H105" s="83"/>
+      <c r="I105" s="83"/>
+      <c r="J105" s="83"/>
+      <c r="K105" s="84"/>
       <c r="L105" s="1"/>
       <c r="M105" s="10"/>
       <c r="O105" s="10"/>
       <c r="P105" s="10"/>
     </row>
     <row r="106" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B106" s="1"/>
-      <c r="C106" s="162" t="s">
-[...9 lines deleted...]
-      <c r="K106" s="75"/>
+      <c r="C106" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="D106" s="117"/>
+      <c r="E106" s="118"/>
+      <c r="F106" s="83"/>
+      <c r="G106" s="83"/>
+      <c r="H106" s="83"/>
+      <c r="I106" s="83"/>
+      <c r="J106" s="83"/>
+      <c r="K106" s="84"/>
       <c r="L106" s="1"/>
       <c r="M106" s="10"/>
       <c r="O106" s="10"/>
       <c r="P106" s="10"/>
     </row>
     <row r="107" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B107" s="1"/>
       <c r="C107" s="29" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-      <c r="K107" s="112"/>
+        <v>43</v>
+      </c>
+      <c r="D107" s="98" t="s">
+        <v>100</v>
+      </c>
+      <c r="E107" s="98"/>
+      <c r="F107" s="98"/>
+      <c r="G107" s="98"/>
+      <c r="H107" s="98"/>
+      <c r="I107" s="98"/>
+      <c r="J107" s="98"/>
+      <c r="K107" s="99"/>
       <c r="L107" s="1"/>
       <c r="M107" s="10"/>
       <c r="O107" s="10"/>
       <c r="P107" s="10"/>
     </row>
     <row r="108" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B108" s="1"/>
-      <c r="C108" s="29"/>
-[...11 lines deleted...]
-      <c r="K108" s="112"/>
+      <c r="C108" s="106" t="s">
+        <v>101</v>
+      </c>
+      <c r="D108" s="107"/>
+      <c r="E108" s="108"/>
+      <c r="F108" s="146"/>
+      <c r="G108" s="147"/>
+      <c r="H108" s="147"/>
+      <c r="I108" s="147"/>
+      <c r="J108" s="147"/>
+      <c r="K108" s="148"/>
       <c r="L108" s="1"/>
       <c r="M108" s="10"/>
       <c r="O108" s="10"/>
       <c r="P108" s="10"/>
     </row>
     <row r="109" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B109" s="1"/>
-      <c r="C109" s="140"/>
-[...7 lines deleted...]
-      <c r="K109" s="115"/>
+      <c r="C109" s="106" t="s">
+        <v>102</v>
+      </c>
+      <c r="D109" s="107"/>
+      <c r="E109" s="108"/>
+      <c r="F109" s="146"/>
+      <c r="G109" s="147"/>
+      <c r="H109" s="147"/>
+      <c r="I109" s="147"/>
+      <c r="J109" s="147"/>
+      <c r="K109" s="148"/>
       <c r="L109" s="1"/>
       <c r="M109" s="10"/>
       <c r="O109" s="10"/>
       <c r="P109" s="10"/>
     </row>
     <row r="110" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B110" s="1"/>
-      <c r="C110" s="140"/>
-[...7 lines deleted...]
-      <c r="K110" s="84"/>
+      <c r="C110" s="106" t="s">
+        <v>103</v>
+      </c>
+      <c r="D110" s="107"/>
+      <c r="E110" s="108"/>
+      <c r="F110" s="123"/>
+      <c r="G110" s="124"/>
+      <c r="H110" s="124"/>
+      <c r="I110" s="124"/>
+      <c r="J110" s="124"/>
+      <c r="K110" s="125"/>
       <c r="L110" s="1"/>
       <c r="M110" s="10"/>
       <c r="O110" s="10"/>
       <c r="P110" s="10"/>
     </row>
     <row r="111" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="1"/>
-[...9 lines deleted...]
-      <c r="L111" s="1"/>
+      <c r="B111" s="2"/>
+      <c r="C111" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="D111" s="117"/>
+      <c r="E111" s="118"/>
+      <c r="F111" s="123"/>
+      <c r="G111" s="124"/>
+      <c r="H111" s="124"/>
+      <c r="I111" s="124"/>
+      <c r="J111" s="124"/>
+      <c r="K111" s="125"/>
+      <c r="L111" s="2"/>
       <c r="M111" s="10"/>
       <c r="O111" s="10"/>
       <c r="P111" s="10"/>
     </row>
-    <row r="112" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L112" s="1"/>
+    <row r="112" spans="2:16" s="8" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B112" s="2"/>
+      <c r="C112" s="57"/>
+      <c r="D112" s="57"/>
+      <c r="E112" s="58"/>
+      <c r="F112" s="59"/>
+      <c r="G112" s="58"/>
+      <c r="H112" s="16"/>
+      <c r="I112" s="16"/>
+      <c r="J112" s="16"/>
+      <c r="K112" s="16"/>
+      <c r="L112" s="2"/>
       <c r="M112" s="10"/>
       <c r="O112" s="10"/>
       <c r="P112" s="10"/>
     </row>
     <row r="113" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B113" s="1"/>
-[...13 lines deleted...]
-      <c r="L113" s="1"/>
+      <c r="B113" s="2"/>
+      <c r="C113" s="239" t="s">
+        <v>147</v>
+      </c>
+      <c r="D113" s="114"/>
+      <c r="E113" s="114"/>
+      <c r="F113" s="114"/>
+      <c r="G113" s="114"/>
+      <c r="H113" s="114"/>
+      <c r="I113" s="114"/>
+      <c r="J113" s="114"/>
+      <c r="K113" s="115"/>
+      <c r="L113" s="2"/>
       <c r="M113" s="10"/>
       <c r="O113" s="10"/>
       <c r="P113" s="10"/>
     </row>
-    <row r="114" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L114" s="1"/>
+    <row r="114" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B114" s="2"/>
+      <c r="C114" s="53"/>
+      <c r="D114" s="53"/>
+      <c r="E114" s="61"/>
+      <c r="F114" s="62"/>
+      <c r="G114" s="61"/>
+      <c r="H114" s="63"/>
+      <c r="I114" s="63"/>
+      <c r="J114" s="63"/>
+      <c r="K114" s="63"/>
+      <c r="L114" s="2"/>
       <c r="M114" s="10"/>
       <c r="O114" s="10"/>
       <c r="P114" s="10"/>
     </row>
-    <row r="115" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="2:16" s="8" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B115" s="1"/>
-      <c r="C115" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K115" s="157"/>
+      <c r="C115" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="D115" s="98" t="s">
+        <v>139</v>
+      </c>
+      <c r="E115" s="98"/>
+      <c r="F115" s="98"/>
+      <c r="G115" s="98"/>
+      <c r="H115" s="98"/>
+      <c r="I115" s="98"/>
+      <c r="J115" s="98"/>
+      <c r="K115" s="99"/>
       <c r="L115" s="1"/>
       <c r="M115" s="10"/>
       <c r="O115" s="10"/>
       <c r="P115" s="10"/>
     </row>
-    <row r="116" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:16" s="8" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B116" s="1"/>
-      <c r="C116" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K116" s="115"/>
+      <c r="C116" s="29"/>
+      <c r="D116" s="98" t="s">
+        <v>104</v>
+      </c>
+      <c r="E116" s="99"/>
+      <c r="F116" s="93" t="s">
+        <v>105</v>
+      </c>
+      <c r="G116" s="100" t="s">
+        <v>106</v>
+      </c>
+      <c r="H116" s="109"/>
+      <c r="I116" s="109"/>
+      <c r="J116" s="101"/>
+      <c r="K116" s="23" t="s">
+        <v>107</v>
+      </c>
       <c r="L116" s="1"/>
       <c r="M116" s="10"/>
       <c r="O116" s="10"/>
       <c r="P116" s="10"/>
     </row>
     <row r="117" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B117" s="2"/>
-[...11 lines deleted...]
-      <c r="L117" s="2"/>
+      <c r="B117" s="1"/>
+      <c r="C117" s="106"/>
+      <c r="D117" s="107"/>
+      <c r="E117" s="108"/>
+      <c r="F117" s="95"/>
+      <c r="G117" s="102"/>
+      <c r="H117" s="103"/>
+      <c r="I117" s="103"/>
+      <c r="J117" s="104"/>
+      <c r="K117" s="64" t="str">
+        <f>IFERROR(F117/$F$56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L117" s="1"/>
       <c r="M117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
     </row>
-    <row r="118" spans="2:16" s="8" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L118" s="2"/>
+    <row r="118" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B118" s="1"/>
+      <c r="C118" s="85"/>
+      <c r="D118" s="86"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="87"/>
+      <c r="G118" s="102"/>
+      <c r="H118" s="103"/>
+      <c r="I118" s="103"/>
+      <c r="J118" s="104"/>
+      <c r="K118" s="64" t="str">
+        <f t="shared" ref="K118:K121" si="0">IFERROR(F118/$F$56,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L118" s="1"/>
       <c r="M118" s="10"/>
       <c r="O118" s="10"/>
       <c r="P118" s="10"/>
     </row>
     <row r="119" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="2"/>
-[...11 lines deleted...]
-      <c r="L119" s="2"/>
+      <c r="B119" s="1"/>
+      <c r="C119" s="85"/>
+      <c r="D119" s="86"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="87"/>
+      <c r="G119" s="102"/>
+      <c r="H119" s="103"/>
+      <c r="I119" s="103"/>
+      <c r="J119" s="104"/>
+      <c r="K119" s="64" t="str">
+        <f t="shared" si="0"/>
+        <v>-</v>
+      </c>
+      <c r="L119" s="1"/>
       <c r="M119" s="10"/>
       <c r="O119" s="10"/>
       <c r="P119" s="10"/>
     </row>
-    <row r="120" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L120" s="2"/>
+    <row r="120" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B120" s="1"/>
+      <c r="C120" s="85"/>
+      <c r="D120" s="86"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="87"/>
+      <c r="G120" s="102"/>
+      <c r="H120" s="103"/>
+      <c r="I120" s="103"/>
+      <c r="J120" s="104"/>
+      <c r="K120" s="64" t="str">
+        <f t="shared" si="0"/>
+        <v>-</v>
+      </c>
+      <c r="L120" s="1"/>
       <c r="M120" s="10"/>
       <c r="O120" s="10"/>
       <c r="P120" s="10"/>
     </row>
-    <row r="121" spans="2:16" s="8" customFormat="1" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B121" s="1"/>
-      <c r="C121" s="29" t="s">
-[...11 lines deleted...]
-      <c r="K121" s="112"/>
+      <c r="C121" s="106"/>
+      <c r="D121" s="107"/>
+      <c r="E121" s="108"/>
+      <c r="F121" s="95"/>
+      <c r="G121" s="102"/>
+      <c r="H121" s="103"/>
+      <c r="I121" s="103"/>
+      <c r="J121" s="104"/>
+      <c r="K121" s="64" t="str">
+        <f t="shared" si="0"/>
+        <v>-</v>
+      </c>
       <c r="L121" s="1"/>
       <c r="M121" s="10"/>
       <c r="O121" s="10"/>
       <c r="P121" s="10"/>
     </row>
-    <row r="122" spans="2:16" s="8" customFormat="1" ht="84.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B122" s="1"/>
-      <c r="C122" s="29"/>
-[...14 lines deleted...]
-        <v>121</v>
+      <c r="C122" s="116" t="s">
+        <v>97</v>
+      </c>
+      <c r="D122" s="117"/>
+      <c r="E122" s="118"/>
+      <c r="F122" s="95"/>
+      <c r="G122" s="102"/>
+      <c r="H122" s="103"/>
+      <c r="I122" s="103"/>
+      <c r="J122" s="104"/>
+      <c r="K122" s="64" t="str">
+        <f t="shared" ref="K122" si="1">IFERROR(F122/$F$56,"-")</f>
+        <v>-</v>
       </c>
       <c r="L122" s="1"/>
       <c r="M122" s="10"/>
       <c r="O122" s="10"/>
       <c r="P122" s="10"/>
     </row>
     <row r="123" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B123" s="1"/>
-      <c r="C123" s="140"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C123" s="16"/>
+      <c r="D123" s="16"/>
+      <c r="E123" s="16"/>
+      <c r="F123" s="17"/>
+      <c r="G123" s="17"/>
+      <c r="H123" s="17"/>
+      <c r="I123" s="17"/>
+      <c r="J123" s="17"/>
+      <c r="K123" s="17"/>
       <c r="L123" s="1"/>
       <c r="M123" s="10"/>
       <c r="O123" s="10"/>
       <c r="P123" s="10"/>
     </row>
     <row r="124" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B124" s="1"/>
-      <c r="C124" s="85"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C124" s="16"/>
+      <c r="D124" s="16"/>
+      <c r="E124" s="16"/>
+      <c r="F124" s="17"/>
+      <c r="G124" s="17"/>
+      <c r="H124" s="17"/>
+      <c r="I124" s="17"/>
+      <c r="J124" s="17"/>
+      <c r="K124" s="17"/>
       <c r="L124" s="1"/>
       <c r="M124" s="10"/>
       <c r="O124" s="10"/>
       <c r="P124" s="10"/>
     </row>
-    <row r="125" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:16" s="8" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B125" s="1"/>
-      <c r="C125" s="85"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C125" s="220" t="s">
+        <v>136</v>
+      </c>
+      <c r="D125" s="221"/>
+      <c r="E125" s="221"/>
+      <c r="F125" s="221"/>
+      <c r="G125" s="221"/>
+      <c r="H125" s="221"/>
+      <c r="I125" s="221"/>
+      <c r="J125" s="221"/>
+      <c r="K125" s="222"/>
       <c r="L125" s="1"/>
       <c r="M125" s="10"/>
       <c r="O125" s="10"/>
       <c r="P125" s="10"/>
     </row>
-    <row r="126" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:16" s="8" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B126" s="1"/>
-      <c r="C126" s="85"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C126" s="228" t="s">
+        <v>138</v>
+      </c>
+      <c r="D126" s="229"/>
+      <c r="E126" s="229"/>
+      <c r="F126" s="229"/>
+      <c r="G126" s="229"/>
+      <c r="H126" s="229"/>
+      <c r="I126" s="229"/>
+      <c r="J126" s="229"/>
+      <c r="K126" s="229"/>
       <c r="L126" s="1"/>
       <c r="M126" s="10"/>
       <c r="O126" s="10"/>
       <c r="P126" s="10"/>
     </row>
-    <row r="127" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:16" s="8" customFormat="1" ht="291" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B127" s="1"/>
-      <c r="C127" s="140"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C127" s="229"/>
+      <c r="D127" s="229"/>
+      <c r="E127" s="229"/>
+      <c r="F127" s="229"/>
+      <c r="G127" s="229"/>
+      <c r="H127" s="229"/>
+      <c r="I127" s="229"/>
+      <c r="J127" s="229"/>
+      <c r="K127" s="229"/>
       <c r="L127" s="1"/>
       <c r="M127" s="10"/>
       <c r="O127" s="10"/>
       <c r="P127" s="10"/>
     </row>
-    <row r="128" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:16" s="8" customFormat="1" ht="18" x14ac:dyDescent="0.3">
       <c r="B128" s="1"/>
-      <c r="C128" s="162" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="C128" s="230"/>
+      <c r="D128" s="231"/>
+      <c r="E128" s="231"/>
+      <c r="F128" s="231"/>
+      <c r="G128" s="231"/>
+      <c r="H128" s="231"/>
+      <c r="I128" s="231"/>
+      <c r="J128" s="231"/>
+      <c r="K128" s="232"/>
       <c r="L128" s="1"/>
       <c r="M128" s="10"/>
       <c r="O128" s="10"/>
       <c r="P128" s="10"/>
     </row>
     <row r="129" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B129" s="1"/>
-      <c r="C129" s="16"/>
-[...7 lines deleted...]
-      <c r="K129" s="17"/>
+      <c r="C129" s="112" t="s">
+        <v>108</v>
+      </c>
+      <c r="D129" s="112"/>
+      <c r="E129" s="112"/>
+      <c r="F129" s="112"/>
+      <c r="G129" s="112"/>
+      <c r="H129" s="112"/>
+      <c r="I129" s="112"/>
+      <c r="J129" s="112"/>
+      <c r="K129" s="112"/>
       <c r="L129" s="1"/>
       <c r="M129" s="10"/>
       <c r="O129" s="10"/>
       <c r="P129" s="10"/>
     </row>
     <row r="130" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B130" s="1"/>
-      <c r="C130" s="16"/>
-[...8 lines deleted...]
-      <c r="L130" s="1"/>
+      <c r="C130" s="105" t="s">
+        <v>109</v>
+      </c>
+      <c r="D130" s="105"/>
+      <c r="E130" s="105"/>
+      <c r="F130" s="105"/>
+      <c r="G130" s="105"/>
+      <c r="H130" s="105"/>
+      <c r="I130" s="105"/>
+      <c r="J130" s="105"/>
+      <c r="K130" s="105"/>
+      <c r="L130" s="105"/>
       <c r="M130" s="10"/>
       <c r="O130" s="10"/>
       <c r="P130" s="10"/>
     </row>
-    <row r="131" spans="2:16" s="8" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B131" s="1"/>
-      <c r="C131" s="158" t="s">
-[...10 lines deleted...]
-      <c r="L131" s="1"/>
+      <c r="C131" s="105" t="s">
+        <v>110</v>
+      </c>
+      <c r="D131" s="105"/>
+      <c r="E131" s="105"/>
+      <c r="F131" s="105"/>
+      <c r="G131" s="105"/>
+      <c r="H131" s="105"/>
+      <c r="I131" s="105"/>
+      <c r="J131" s="105"/>
+      <c r="K131" s="105"/>
+      <c r="L131" s="105"/>
       <c r="M131" s="10"/>
       <c r="O131" s="10"/>
       <c r="P131" s="10"/>
     </row>
-    <row r="132" spans="2:16" s="8" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B132" s="1"/>
-      <c r="C132" s="127" t="s">
-[...10 lines deleted...]
-      <c r="L132" s="1"/>
+      <c r="C132" s="105" t="s">
+        <v>126</v>
+      </c>
+      <c r="D132" s="105"/>
+      <c r="E132" s="105"/>
+      <c r="F132" s="105"/>
+      <c r="G132" s="105"/>
+      <c r="H132" s="105"/>
+      <c r="I132" s="105"/>
+      <c r="J132" s="105"/>
+      <c r="K132" s="105"/>
+      <c r="L132" s="105"/>
       <c r="M132" s="10"/>
       <c r="O132" s="10"/>
       <c r="P132" s="10"/>
     </row>
-    <row r="133" spans="2:16" s="8" customFormat="1" ht="291" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B133" s="1"/>
-      <c r="C133" s="128"/>
-[...8 lines deleted...]
-      <c r="L133" s="1"/>
+      <c r="C133" s="105" t="s">
+        <v>111</v>
+      </c>
+      <c r="D133" s="105"/>
+      <c r="E133" s="105"/>
+      <c r="F133" s="105"/>
+      <c r="G133" s="105"/>
+      <c r="H133" s="105"/>
+      <c r="I133" s="105"/>
+      <c r="J133" s="105"/>
+      <c r="K133" s="105"/>
+      <c r="L133" s="105"/>
       <c r="M133" s="10"/>
       <c r="O133" s="10"/>
       <c r="P133" s="10"/>
     </row>
-    <row r="134" spans="2:16" s="8" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B134" s="1"/>
-      <c r="C134" s="129"/>
-[...8 lines deleted...]
-      <c r="L134" s="1"/>
+      <c r="C134" s="105" t="s">
+        <v>112</v>
+      </c>
+      <c r="D134" s="105"/>
+      <c r="E134" s="105"/>
+      <c r="F134" s="105"/>
+      <c r="G134" s="105"/>
+      <c r="H134" s="105"/>
+      <c r="I134" s="105"/>
+      <c r="J134" s="105"/>
+      <c r="K134" s="105"/>
+      <c r="L134" s="105"/>
       <c r="M134" s="10"/>
       <c r="O134" s="10"/>
       <c r="P134" s="10"/>
     </row>
-    <row r="135" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:16" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B135" s="1"/>
-      <c r="C135" s="246" t="s">
-[...9 lines deleted...]
-      <c r="K135" s="246"/>
+      <c r="C135" s="179" t="s">
+        <v>113</v>
+      </c>
+      <c r="D135" s="180"/>
+      <c r="E135" s="180"/>
+      <c r="F135" s="180"/>
+      <c r="G135" s="180"/>
+      <c r="H135" s="180"/>
+      <c r="I135" s="180"/>
+      <c r="J135" s="180"/>
+      <c r="K135" s="181"/>
       <c r="L135" s="1"/>
       <c r="M135" s="10"/>
       <c r="O135" s="10"/>
       <c r="P135" s="10"/>
     </row>
-    <row r="136" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:16" s="8" customFormat="1" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B136" s="1"/>
-      <c r="C136" s="199" t="s">
-[...10 lines deleted...]
-      <c r="L136" s="199"/>
+      <c r="C136" s="65"/>
+      <c r="D136" s="65"/>
+      <c r="E136" s="65"/>
+      <c r="F136" s="18"/>
+      <c r="G136" s="57"/>
+      <c r="H136" s="65"/>
+      <c r="I136" s="65"/>
+      <c r="J136" s="65"/>
+      <c r="K136" s="65"/>
+      <c r="L136" s="1"/>
       <c r="M136" s="10"/>
       <c r="O136" s="10"/>
       <c r="P136" s="10"/>
     </row>
-    <row r="137" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B137" s="1"/>
-      <c r="C137" s="199" t="s">
-[...10 lines deleted...]
-      <c r="L137" s="199"/>
+      <c r="C137" s="65"/>
+      <c r="D137" s="65"/>
+      <c r="E137" s="65"/>
+      <c r="F137" s="18"/>
+      <c r="G137" s="57"/>
+      <c r="H137" s="65"/>
+      <c r="I137" s="65"/>
+      <c r="J137" s="65"/>
+      <c r="K137" s="65"/>
+      <c r="L137" s="1"/>
       <c r="M137" s="10"/>
       <c r="O137" s="10"/>
       <c r="P137" s="10"/>
     </row>
-    <row r="138" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B138" s="1"/>
-      <c r="C138" s="199" t="s">
-[...10 lines deleted...]
-      <c r="L138" s="199"/>
+      <c r="C138" s="213"/>
+      <c r="D138" s="214"/>
+      <c r="E138" s="214"/>
+      <c r="F138" s="214"/>
+      <c r="G138" s="214"/>
+      <c r="H138" s="214"/>
+      <c r="I138" s="214"/>
+      <c r="J138" s="214"/>
+      <c r="K138" s="215"/>
+      <c r="L138" s="1"/>
       <c r="M138" s="10"/>
       <c r="O138" s="10"/>
       <c r="P138" s="10"/>
     </row>
-    <row r="139" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B139" s="1"/>
-      <c r="C139" s="199" t="s">
-[...10 lines deleted...]
-      <c r="L139" s="199"/>
+      <c r="C139" s="210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="211"/>
+      <c r="E139" s="211"/>
+      <c r="F139" s="211"/>
+      <c r="G139" s="211"/>
+      <c r="H139" s="211"/>
+      <c r="I139" s="211"/>
+      <c r="J139" s="211"/>
+      <c r="K139" s="212"/>
+      <c r="L139" s="1"/>
       <c r="M139" s="10"/>
       <c r="O139" s="10"/>
       <c r="P139" s="10"/>
     </row>
-    <row r="140" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B140" s="1"/>
-      <c r="C140" s="199" t="s">
-[...10 lines deleted...]
-      <c r="L140" s="199"/>
+      <c r="C140" s="204" t="s">
+        <v>114</v>
+      </c>
+      <c r="D140" s="205"/>
+      <c r="E140" s="205"/>
+      <c r="F140" s="205"/>
+      <c r="G140" s="205"/>
+      <c r="H140" s="205"/>
+      <c r="I140" s="205"/>
+      <c r="J140" s="205"/>
+      <c r="K140" s="206"/>
+      <c r="L140" s="1"/>
       <c r="M140" s="10"/>
+      <c r="N140" s="5" t="s">
+        <v>13</v>
+      </c>
       <c r="O140" s="10"/>
       <c r="P140" s="10"/>
     </row>
-    <row r="141" spans="2:16" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B141" s="1"/>
-      <c r="C141" s="148" t="s">
-[...9 lines deleted...]
-      <c r="K141" s="150"/>
+      <c r="C141" s="207"/>
+      <c r="D141" s="208"/>
+      <c r="E141" s="208"/>
+      <c r="F141" s="208"/>
+      <c r="G141" s="208"/>
+      <c r="H141" s="208"/>
+      <c r="I141" s="208"/>
+      <c r="J141" s="208"/>
+      <c r="K141" s="209"/>
       <c r="L141" s="1"/>
       <c r="M141" s="10"/>
+      <c r="N141" s="5" t="s">
+        <v>14</v>
+      </c>
       <c r="O141" s="10"/>
       <c r="P141" s="10"/>
     </row>
-    <row r="142" spans="2:16" s="8" customFormat="1" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B142" s="1"/>
-      <c r="C142" s="65"/>
-[...7 lines deleted...]
-      <c r="K142" s="65"/>
+      <c r="C142" s="213"/>
+      <c r="D142" s="214"/>
+      <c r="E142" s="214"/>
+      <c r="F142" s="214"/>
+      <c r="G142" s="214"/>
+      <c r="H142" s="214"/>
+      <c r="I142" s="214"/>
+      <c r="J142" s="214"/>
+      <c r="K142" s="215"/>
       <c r="L142" s="1"/>
       <c r="M142" s="10"/>
+      <c r="N142" s="5" t="s">
+        <v>15</v>
+      </c>
       <c r="O142" s="10"/>
       <c r="P142" s="10"/>
     </row>
-    <row r="143" spans="2:16" s="8" customFormat="1" ht="4.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B143" s="1"/>
-      <c r="C143" s="65"/>
-[...7 lines deleted...]
-      <c r="K143" s="65"/>
+      <c r="C143" s="210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" s="211"/>
+      <c r="E143" s="211"/>
+      <c r="F143" s="211"/>
+      <c r="G143" s="211"/>
+      <c r="H143" s="211"/>
+      <c r="I143" s="211"/>
+      <c r="J143" s="211"/>
+      <c r="K143" s="212"/>
       <c r="L143" s="1"/>
       <c r="M143" s="10"/>
+      <c r="N143" s="5" t="s">
+        <v>16</v>
+      </c>
       <c r="O143" s="10"/>
       <c r="P143" s="10"/>
     </row>
     <row r="144" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B144" s="1"/>
-      <c r="C144" s="124"/>
-[...7 lines deleted...]
-      <c r="K144" s="126"/>
+      <c r="C144" s="216" t="s">
+        <v>115</v>
+      </c>
+      <c r="D144" s="211"/>
+      <c r="E144" s="211"/>
+      <c r="F144" s="211"/>
+      <c r="G144" s="211"/>
+      <c r="H144" s="211"/>
+      <c r="I144" s="211"/>
+      <c r="J144" s="211"/>
+      <c r="K144" s="212"/>
       <c r="L144" s="1"/>
       <c r="M144" s="10"/>
+      <c r="N144" s="5" t="s">
+        <v>17</v>
+      </c>
       <c r="O144" s="10"/>
       <c r="P144" s="10"/>
     </row>
     <row r="145" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B145" s="1"/>
-      <c r="C145" s="104" t="s">
-[...9 lines deleted...]
-      <c r="K145" s="106"/>
+      <c r="C145" s="217"/>
+      <c r="D145" s="218"/>
+      <c r="E145" s="218"/>
+      <c r="F145" s="218"/>
+      <c r="G145" s="218"/>
+      <c r="H145" s="218"/>
+      <c r="I145" s="218"/>
+      <c r="J145" s="218"/>
+      <c r="K145" s="219"/>
       <c r="L145" s="1"/>
       <c r="M145" s="10"/>
+      <c r="N145" s="5" t="s">
+        <v>18</v>
+      </c>
       <c r="O145" s="10"/>
       <c r="P145" s="10"/>
     </row>
     <row r="146" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B146" s="1"/>
-      <c r="C146" s="142" t="s">
-[...9 lines deleted...]
-      <c r="K146" s="144"/>
+      <c r="C146" s="213"/>
+      <c r="D146" s="214"/>
+      <c r="E146" s="214"/>
+      <c r="F146" s="214"/>
+      <c r="G146" s="214"/>
+      <c r="H146" s="214"/>
+      <c r="I146" s="214"/>
+      <c r="J146" s="214"/>
+      <c r="K146" s="215"/>
       <c r="L146" s="1"/>
       <c r="M146" s="10"/>
       <c r="N146" s="5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="O146" s="10"/>
       <c r="P146" s="10"/>
     </row>
     <row r="147" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B147" s="1"/>
-      <c r="C147" s="145"/>
-[...7 lines deleted...]
-      <c r="K147" s="147"/>
+      <c r="C147" s="210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D147" s="211"/>
+      <c r="E147" s="211"/>
+      <c r="F147" s="211"/>
+      <c r="G147" s="211"/>
+      <c r="H147" s="211"/>
+      <c r="I147" s="211"/>
+      <c r="J147" s="211"/>
+      <c r="K147" s="212"/>
       <c r="L147" s="1"/>
       <c r="M147" s="10"/>
       <c r="N147" s="5" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="O147" s="10"/>
       <c r="P147" s="10"/>
     </row>
     <row r="148" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B148" s="1"/>
-      <c r="C148" s="124"/>
-[...7 lines deleted...]
-      <c r="K148" s="126"/>
+      <c r="C148" s="204" t="s">
+        <v>116</v>
+      </c>
+      <c r="D148" s="205"/>
+      <c r="E148" s="205"/>
+      <c r="F148" s="205"/>
+      <c r="G148" s="205"/>
+      <c r="H148" s="205"/>
+      <c r="I148" s="205"/>
+      <c r="J148" s="205"/>
+      <c r="K148" s="206"/>
       <c r="L148" s="1"/>
       <c r="M148" s="10"/>
       <c r="N148" s="5" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="O148" s="10"/>
       <c r="P148" s="10"/>
     </row>
     <row r="149" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B149" s="1"/>
-      <c r="C149" s="104" t="s">
-[...9 lines deleted...]
-      <c r="K149" s="106"/>
+      <c r="C149" s="207"/>
+      <c r="D149" s="208"/>
+      <c r="E149" s="208"/>
+      <c r="F149" s="208"/>
+      <c r="G149" s="208"/>
+      <c r="H149" s="208"/>
+      <c r="I149" s="208"/>
+      <c r="J149" s="208"/>
+      <c r="K149" s="209"/>
       <c r="L149" s="1"/>
       <c r="M149" s="10"/>
       <c r="N149" s="5" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="O149" s="10"/>
       <c r="P149" s="10"/>
     </row>
     <row r="150" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B150" s="1"/>
-      <c r="C150" s="107" t="s">
-[...9 lines deleted...]
-      <c r="K150" s="106"/>
+      <c r="C150" s="213"/>
+      <c r="D150" s="214"/>
+      <c r="E150" s="214"/>
+      <c r="F150" s="214"/>
+      <c r="G150" s="214"/>
+      <c r="H150" s="214"/>
+      <c r="I150" s="214"/>
+      <c r="J150" s="214"/>
+      <c r="K150" s="215"/>
       <c r="L150" s="1"/>
       <c r="M150" s="10"/>
       <c r="N150" s="5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="O150" s="10"/>
       <c r="P150" s="10"/>
     </row>
     <row r="151" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B151" s="1"/>
-      <c r="C151" s="108"/>
-[...7 lines deleted...]
-      <c r="K151" s="110"/>
+      <c r="C151" s="210" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" s="211"/>
+      <c r="E151" s="211"/>
+      <c r="F151" s="211"/>
+      <c r="G151" s="211"/>
+      <c r="H151" s="211"/>
+      <c r="I151" s="211"/>
+      <c r="J151" s="211"/>
+      <c r="K151" s="212"/>
       <c r="L151" s="1"/>
       <c r="M151" s="10"/>
       <c r="N151" s="5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="O151" s="10"/>
       <c r="P151" s="10"/>
     </row>
     <row r="152" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B152" s="1"/>
-      <c r="C152" s="124"/>
-[...7 lines deleted...]
-      <c r="K152" s="126"/>
+      <c r="C152" s="216" t="s">
+        <v>117</v>
+      </c>
+      <c r="D152" s="211"/>
+      <c r="E152" s="211"/>
+      <c r="F152" s="211"/>
+      <c r="G152" s="211"/>
+      <c r="H152" s="211"/>
+      <c r="I152" s="211"/>
+      <c r="J152" s="211"/>
+      <c r="K152" s="212"/>
       <c r="L152" s="1"/>
       <c r="M152" s="10"/>
       <c r="N152" s="5" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="O152" s="10"/>
       <c r="P152" s="10"/>
     </row>
     <row r="153" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B153" s="1"/>
-      <c r="C153" s="104" t="s">
-[...9 lines deleted...]
-      <c r="K153" s="106"/>
+      <c r="C153" s="217"/>
+      <c r="D153" s="218"/>
+      <c r="E153" s="218"/>
+      <c r="F153" s="218"/>
+      <c r="G153" s="218"/>
+      <c r="H153" s="218"/>
+      <c r="I153" s="218"/>
+      <c r="J153" s="218"/>
+      <c r="K153" s="219"/>
       <c r="L153" s="1"/>
       <c r="M153" s="10"/>
       <c r="N153" s="5" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="O153" s="10"/>
       <c r="P153" s="10"/>
     </row>
     <row r="154" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="B154" s="1"/>
-      <c r="C154" s="142" t="s">
-[...9 lines deleted...]
-      <c r="K154" s="144"/>
+      <c r="C154" s="65"/>
+      <c r="D154" s="65"/>
+      <c r="E154" s="65"/>
+      <c r="F154" s="18"/>
+      <c r="G154" s="57"/>
+      <c r="H154" s="65"/>
+      <c r="I154" s="65"/>
+      <c r="J154" s="65"/>
+      <c r="K154" s="65"/>
       <c r="L154" s="1"/>
       <c r="M154" s="10"/>
       <c r="N154" s="5" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="O154" s="10"/>
       <c r="P154" s="10"/>
     </row>
     <row r="155" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="1"/>
-[...9 lines deleted...]
-      <c r="L155" s="1"/>
+      <c r="C155" s="66"/>
+      <c r="D155" s="66"/>
+      <c r="E155" s="66"/>
+      <c r="F155" s="67"/>
+      <c r="G155" s="66"/>
+      <c r="H155" s="66"/>
+      <c r="I155" s="66"/>
+      <c r="J155" s="66"/>
+      <c r="K155" s="66"/>
       <c r="M155" s="10"/>
       <c r="N155" s="5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="O155" s="10"/>
       <c r="P155" s="10"/>
     </row>
     <row r="156" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B156" s="1"/>
-[...9 lines deleted...]
-      <c r="L156" s="1"/>
+      <c r="C156" s="66"/>
+      <c r="D156" s="66"/>
+      <c r="E156" s="66"/>
+      <c r="F156" s="67"/>
+      <c r="G156" s="66"/>
+      <c r="H156" s="66"/>
+      <c r="I156" s="66"/>
+      <c r="J156" s="66"/>
+      <c r="K156" s="66"/>
       <c r="M156" s="10"/>
       <c r="N156" s="5" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="O156" s="10"/>
       <c r="P156" s="10"/>
     </row>
     <row r="157" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B157" s="1"/>
-[...11 lines deleted...]
-      <c r="L157" s="1"/>
+      <c r="C157" s="66"/>
+      <c r="D157" s="66"/>
+      <c r="E157" s="66"/>
+      <c r="F157" s="67"/>
+      <c r="G157" s="66"/>
+      <c r="H157" s="66"/>
+      <c r="I157" s="66"/>
+      <c r="J157" s="66"/>
+      <c r="K157" s="66"/>
       <c r="M157" s="10"/>
-      <c r="N157" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O157" s="10"/>
       <c r="P157" s="10"/>
     </row>
     <row r="158" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B158" s="1"/>
-[...11 lines deleted...]
-      <c r="L158" s="1"/>
+      <c r="C158" s="68"/>
+      <c r="D158" s="68"/>
+      <c r="E158" s="68"/>
+      <c r="F158" s="69"/>
+      <c r="G158" s="66"/>
+      <c r="H158" s="66"/>
+      <c r="I158" s="66"/>
+      <c r="J158" s="66"/>
+      <c r="K158" s="66"/>
       <c r="M158" s="10"/>
-      <c r="N158" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O158" s="10"/>
       <c r="P158" s="10"/>
     </row>
     <row r="159" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="1"/>
-[...9 lines deleted...]
-      <c r="L159" s="1"/>
+      <c r="C159" s="66"/>
+      <c r="D159" s="66"/>
+      <c r="E159" s="66"/>
+      <c r="F159" s="67"/>
+      <c r="G159" s="66"/>
+      <c r="H159" s="66"/>
+      <c r="I159" s="66"/>
+      <c r="J159" s="66"/>
+      <c r="K159" s="66"/>
       <c r="M159" s="10"/>
-      <c r="N159" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O159" s="10"/>
       <c r="P159" s="10"/>
     </row>
     <row r="160" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="1"/>
-[...9 lines deleted...]
-      <c r="L160" s="1"/>
+      <c r="C160" s="66"/>
+      <c r="D160" s="66"/>
+      <c r="E160" s="66"/>
+      <c r="F160" s="67"/>
+      <c r="G160" s="66"/>
+      <c r="H160" s="66"/>
+      <c r="I160" s="66"/>
+      <c r="J160" s="66"/>
+      <c r="K160" s="66"/>
       <c r="M160" s="10"/>
-      <c r="N160" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O160" s="10"/>
       <c r="P160" s="10"/>
     </row>
     <row r="161" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C161" s="66"/>
       <c r="D161" s="66"/>
       <c r="E161" s="66"/>
       <c r="F161" s="67"/>
       <c r="G161" s="66"/>
       <c r="H161" s="66"/>
       <c r="I161" s="66"/>
       <c r="J161" s="66"/>
       <c r="K161" s="66"/>
       <c r="M161" s="10"/>
-      <c r="N161" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O161" s="10"/>
       <c r="P161" s="10"/>
     </row>
     <row r="162" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C162" s="66"/>
       <c r="D162" s="66"/>
       <c r="E162" s="66"/>
       <c r="F162" s="67"/>
       <c r="G162" s="66"/>
       <c r="H162" s="66"/>
       <c r="I162" s="66"/>
       <c r="J162" s="66"/>
       <c r="K162" s="66"/>
       <c r="M162" s="10"/>
-      <c r="N162" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O162" s="10"/>
       <c r="P162" s="10"/>
     </row>
     <row r="163" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C163" s="66"/>
       <c r="D163" s="66"/>
       <c r="E163" s="66"/>
       <c r="F163" s="67"/>
       <c r="G163" s="66"/>
       <c r="H163" s="66"/>
       <c r="I163" s="66"/>
       <c r="J163" s="66"/>
       <c r="K163" s="66"/>
       <c r="M163" s="10"/>
       <c r="O163" s="10"/>
       <c r="P163" s="10"/>
     </row>
     <row r="164" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C164" s="68"/>
-[...7 lines deleted...]
-      <c r="K164" s="66"/>
+      <c r="F164" s="15"/>
       <c r="M164" s="10"/>
       <c r="O164" s="10"/>
       <c r="P164" s="10"/>
     </row>
     <row r="165" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C165" s="66"/>
-[...7 lines deleted...]
-      <c r="K165" s="66"/>
+      <c r="F165" s="15"/>
       <c r="M165" s="10"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
     </row>
     <row r="166" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C166" s="66"/>
-[...7 lines deleted...]
-      <c r="K166" s="66"/>
+      <c r="F166" s="15"/>
       <c r="M166" s="10"/>
       <c r="O166" s="10"/>
       <c r="P166" s="10"/>
     </row>
     <row r="167" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C167" s="66"/>
-[...7 lines deleted...]
-      <c r="K167" s="66"/>
+      <c r="F167" s="15"/>
       <c r="M167" s="10"/>
       <c r="O167" s="10"/>
       <c r="P167" s="10"/>
     </row>
     <row r="168" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C168" s="66"/>
-[...7 lines deleted...]
-      <c r="K168" s="66"/>
+      <c r="F168" s="15"/>
       <c r="M168" s="10"/>
       <c r="O168" s="10"/>
       <c r="P168" s="10"/>
     </row>
     <row r="169" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="C169" s="66"/>
-[...7 lines deleted...]
-      <c r="K169" s="66"/>
+      <c r="F169" s="15"/>
       <c r="M169" s="10"/>
       <c r="O169" s="10"/>
       <c r="P169" s="10"/>
     </row>
     <row r="170" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F170" s="15"/>
       <c r="M170" s="10"/>
       <c r="O170" s="10"/>
       <c r="P170" s="10"/>
     </row>
     <row r="171" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F171" s="15"/>
       <c r="M171" s="10"/>
       <c r="O171" s="10"/>
       <c r="P171" s="10"/>
     </row>
     <row r="172" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F172" s="15"/>
       <c r="M172" s="10"/>
       <c r="O172" s="10"/>
       <c r="P172" s="10"/>
     </row>
     <row r="173" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F173" s="15"/>
       <c r="M173" s="10"/>
@@ -5948,540 +5661,498 @@
     </row>
     <row r="189" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F189" s="15"/>
       <c r="M189" s="10"/>
       <c r="O189" s="10"/>
       <c r="P189" s="10"/>
     </row>
     <row r="190" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F190" s="15"/>
       <c r="M190" s="10"/>
       <c r="O190" s="10"/>
       <c r="P190" s="10"/>
     </row>
     <row r="191" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F191" s="15"/>
       <c r="M191" s="10"/>
       <c r="O191" s="10"/>
       <c r="P191" s="10"/>
     </row>
     <row r="192" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F192" s="15"/>
       <c r="M192" s="10"/>
       <c r="O192" s="10"/>
       <c r="P192" s="10"/>
     </row>
-    <row r="193" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F193" s="15"/>
       <c r="M193" s="10"/>
       <c r="O193" s="10"/>
       <c r="P193" s="10"/>
     </row>
-    <row r="194" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F194" s="15"/>
       <c r="M194" s="10"/>
       <c r="O194" s="10"/>
       <c r="P194" s="10"/>
     </row>
-    <row r="195" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F195" s="15"/>
       <c r="M195" s="10"/>
       <c r="O195" s="10"/>
       <c r="P195" s="10"/>
     </row>
-    <row r="196" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F196" s="15"/>
       <c r="M196" s="10"/>
       <c r="O196" s="10"/>
       <c r="P196" s="10"/>
     </row>
-    <row r="197" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F197" s="15"/>
       <c r="M197" s="10"/>
       <c r="O197" s="10"/>
       <c r="P197" s="10"/>
     </row>
-    <row r="198" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F198" s="15"/>
       <c r="M198" s="10"/>
       <c r="O198" s="10"/>
       <c r="P198" s="10"/>
     </row>
-    <row r="199" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F199" s="15"/>
       <c r="M199" s="10"/>
       <c r="O199" s="10"/>
       <c r="P199" s="10"/>
     </row>
-    <row r="200" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F200" s="15"/>
       <c r="M200" s="10"/>
       <c r="O200" s="10"/>
       <c r="P200" s="10"/>
     </row>
-    <row r="201" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F201" s="15"/>
       <c r="M201" s="10"/>
       <c r="O201" s="10"/>
       <c r="P201" s="10"/>
     </row>
-    <row r="202" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F202" s="15"/>
       <c r="M202" s="10"/>
       <c r="O202" s="10"/>
       <c r="P202" s="10"/>
     </row>
-    <row r="203" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F203" s="15"/>
       <c r="M203" s="10"/>
       <c r="O203" s="10"/>
       <c r="P203" s="10"/>
     </row>
-    <row r="204" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F204" s="15"/>
       <c r="M204" s="10"/>
       <c r="O204" s="10"/>
       <c r="P204" s="10"/>
     </row>
-    <row r="205" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F205" s="15"/>
       <c r="M205" s="10"/>
       <c r="O205" s="10"/>
       <c r="P205" s="10"/>
     </row>
-    <row r="206" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
       <c r="F206" s="15"/>
       <c r="M206" s="10"/>
       <c r="O206" s="10"/>
       <c r="P206" s="10"/>
     </row>
-    <row r="207" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="3:16" x14ac:dyDescent="0.3">
+      <c r="C207" s="5"/>
+      <c r="D207" s="5"/>
+      <c r="E207" s="5"/>
       <c r="F207" s="15"/>
-      <c r="M207" s="10"/>
-[...3 lines deleted...]
-    <row r="208" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G207" s="5"/>
+      <c r="H207" s="5"/>
+      <c r="I207" s="5"/>
+      <c r="J207" s="5"/>
+      <c r="K207" s="5"/>
+    </row>
+    <row r="208" spans="3:16" x14ac:dyDescent="0.3">
+      <c r="C208" s="5"/>
+      <c r="D208" s="5"/>
+      <c r="E208" s="5"/>
       <c r="F208" s="15"/>
-      <c r="M208" s="10"/>
-[...3 lines deleted...]
-    <row r="209" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G208" s="5"/>
+      <c r="H208" s="5"/>
+      <c r="I208" s="5"/>
+      <c r="J208" s="5"/>
+      <c r="K208" s="5"/>
+    </row>
+    <row r="209" spans="3:11" x14ac:dyDescent="0.3">
+      <c r="C209" s="5"/>
+      <c r="D209" s="5"/>
+      <c r="E209" s="5"/>
       <c r="F209" s="15"/>
-      <c r="M209" s="10"/>
-[...3 lines deleted...]
-    <row r="210" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G209" s="5"/>
+      <c r="H209" s="5"/>
+      <c r="I209" s="5"/>
+      <c r="J209" s="5"/>
+      <c r="K209" s="5"/>
+    </row>
+    <row r="210" spans="3:11" x14ac:dyDescent="0.3">
+      <c r="C210" s="5"/>
+      <c r="D210" s="5"/>
+      <c r="E210" s="5"/>
       <c r="F210" s="15"/>
-      <c r="M210" s="10"/>
-[...3 lines deleted...]
-    <row r="211" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G210" s="5"/>
+      <c r="H210" s="5"/>
+      <c r="I210" s="5"/>
+      <c r="J210" s="5"/>
+      <c r="K210" s="5"/>
+    </row>
+    <row r="211" spans="3:11" x14ac:dyDescent="0.3">
+      <c r="C211" s="5"/>
+      <c r="D211" s="5"/>
+      <c r="E211" s="5"/>
       <c r="F211" s="15"/>
-      <c r="M211" s="10"/>
-[...3 lines deleted...]
-    <row r="212" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="G211" s="5"/>
+      <c r="H211" s="5"/>
+      <c r="I211" s="5"/>
+      <c r="J211" s="5"/>
+      <c r="K211" s="5"/>
+    </row>
+    <row r="212" spans="3:11" x14ac:dyDescent="0.3">
+      <c r="C212" s="5"/>
+      <c r="D212" s="5"/>
+      <c r="E212" s="5"/>
       <c r="F212" s="15"/>
-      <c r="M212" s="10"/>
-[...3 lines deleted...]
-    <row r="213" spans="3:16" x14ac:dyDescent="0.3">
+      <c r="G212" s="5"/>
+      <c r="H212" s="5"/>
+      <c r="I212" s="5"/>
+      <c r="J212" s="5"/>
+      <c r="K212" s="5"/>
+    </row>
+    <row r="213" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="15"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
     </row>
-    <row r="214" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="214" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C214" s="5"/>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="15"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
       <c r="J214" s="5"/>
       <c r="K214" s="5"/>
     </row>
-    <row r="215" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="215" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C215" s="5"/>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="15"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
       <c r="J215" s="5"/>
       <c r="K215" s="5"/>
     </row>
-    <row r="216" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="216" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="15"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
     </row>
-    <row r="217" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="217" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C217" s="5"/>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="15"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
       <c r="J217" s="5"/>
       <c r="K217" s="5"/>
     </row>
-    <row r="218" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="218" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C218" s="5"/>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="15"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
       <c r="J218" s="5"/>
       <c r="K218" s="5"/>
     </row>
-    <row r="219" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="219" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C219" s="5"/>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="15"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
       <c r="J219" s="5"/>
       <c r="K219" s="5"/>
     </row>
-    <row r="220" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="220" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C220" s="5"/>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="15"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
       <c r="J220" s="5"/>
       <c r="K220" s="5"/>
     </row>
-    <row r="221" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="221" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C221" s="5"/>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="15"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
       <c r="J221" s="5"/>
       <c r="K221" s="5"/>
     </row>
-    <row r="222" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="222" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C222" s="5"/>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="15"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
       <c r="J222" s="5"/>
       <c r="K222" s="5"/>
     </row>
-    <row r="223" spans="3:16" x14ac:dyDescent="0.3">
+    <row r="223" spans="3:11" x14ac:dyDescent="0.3">
       <c r="C223" s="5"/>
       <c r="D223" s="5"/>
       <c r="E223" s="5"/>
       <c r="F223" s="15"/>
       <c r="G223" s="5"/>
       <c r="H223" s="5"/>
       <c r="I223" s="5"/>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
     </row>
-    <row r="224" spans="3:16" x14ac:dyDescent="0.3">
-[...64 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="177">
-[...16 lines deleted...]
-    <mergeCell ref="F98:G98"/>
+  <mergeCells count="171">
+    <mergeCell ref="C151:K151"/>
+    <mergeCell ref="C152:K153"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="C91:E91"/>
+    <mergeCell ref="F41:K41"/>
+    <mergeCell ref="F42:K42"/>
+    <mergeCell ref="C57:C58"/>
+    <mergeCell ref="F69:K69"/>
+    <mergeCell ref="F70:K70"/>
+    <mergeCell ref="F71:K71"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="C146:K146"/>
+    <mergeCell ref="C150:K150"/>
+    <mergeCell ref="C138:K138"/>
+    <mergeCell ref="C139:K139"/>
+    <mergeCell ref="C126:K127"/>
+    <mergeCell ref="C128:K128"/>
+    <mergeCell ref="D36:K36"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="C54:K54"/>
+    <mergeCell ref="F43:K43"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="C148:K149"/>
+    <mergeCell ref="C147:K147"/>
+    <mergeCell ref="C142:K142"/>
     <mergeCell ref="C135:K135"/>
-    <mergeCell ref="D121:K121"/>
-[...7 lines deleted...]
-    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="C144:K145"/>
+    <mergeCell ref="C143:K143"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="C61:C62"/>
+    <mergeCell ref="D61:E62"/>
     <mergeCell ref="D107:K107"/>
-    <mergeCell ref="F109:K109"/>
-[...16 lines deleted...]
-    <mergeCell ref="D108:E108"/>
     <mergeCell ref="F108:K108"/>
-    <mergeCell ref="D71:K71"/>
-[...2 lines deleted...]
-    <mergeCell ref="D59:K59"/>
+    <mergeCell ref="D116:E116"/>
+    <mergeCell ref="C125:K125"/>
+    <mergeCell ref="C140:K141"/>
+    <mergeCell ref="D59:E60"/>
+    <mergeCell ref="D88:E88"/>
+    <mergeCell ref="C89:E89"/>
+    <mergeCell ref="C92:E92"/>
+    <mergeCell ref="C93:E93"/>
+    <mergeCell ref="D68:K68"/>
+    <mergeCell ref="C73:C77"/>
+    <mergeCell ref="F72:K72"/>
+    <mergeCell ref="D73:E77"/>
+    <mergeCell ref="D72:E72"/>
+    <mergeCell ref="F64:J64"/>
+    <mergeCell ref="F47:K47"/>
+    <mergeCell ref="D30:K30"/>
+    <mergeCell ref="E31:E33"/>
+    <mergeCell ref="H31:K33"/>
+    <mergeCell ref="D42:E42"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="F38:K38"/>
+    <mergeCell ref="D38:E38"/>
+    <mergeCell ref="F37:K37"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="F39:K39"/>
+    <mergeCell ref="F40:K40"/>
+    <mergeCell ref="F58:J58"/>
+    <mergeCell ref="F60:J60"/>
+    <mergeCell ref="F62:J62"/>
     <mergeCell ref="F61:J61"/>
-    <mergeCell ref="C114:E114"/>
-[...41 lines deleted...]
-    <mergeCell ref="D69:E70"/>
+    <mergeCell ref="F59:J59"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C16:K16"/>
     <mergeCell ref="D21:K21"/>
     <mergeCell ref="D25:K25"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="H22:K24"/>
     <mergeCell ref="D18:K18"/>
     <mergeCell ref="C5:K13"/>
     <mergeCell ref="C14:K14"/>
     <mergeCell ref="C19:K19"/>
-    <mergeCell ref="F68:J68"/>
-[...3 lines deleted...]
-    <mergeCell ref="H31:K33"/>
+    <mergeCell ref="C29:K29"/>
+    <mergeCell ref="H26:K28"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="D63:E64"/>
     <mergeCell ref="D46:E46"/>
-    <mergeCell ref="D47:E47"/>
-[...5 lines deleted...]
-    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D57:E58"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="D53:E53"/>
-    <mergeCell ref="D54:E54"/>
-[...4 lines deleted...]
-    <mergeCell ref="F66:J66"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="F45:K45"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="F49:K49"/>
+    <mergeCell ref="F50:K50"/>
+    <mergeCell ref="F51:K51"/>
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F46:K46"/>
+    <mergeCell ref="D65:E66"/>
+    <mergeCell ref="D67:K67"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:K56"/>
+    <mergeCell ref="D55:K55"/>
+    <mergeCell ref="F57:J57"/>
+    <mergeCell ref="C108:E108"/>
+    <mergeCell ref="C109:E109"/>
+    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="F111:K111"/>
+    <mergeCell ref="F109:K109"/>
+    <mergeCell ref="F110:K110"/>
+    <mergeCell ref="F93:G93"/>
+    <mergeCell ref="D81:K81"/>
+    <mergeCell ref="D82:E82"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="D70:E70"/>
+    <mergeCell ref="D71:E71"/>
+    <mergeCell ref="D78:K78"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="F79:K79"/>
     <mergeCell ref="F65:J65"/>
     <mergeCell ref="F63:J63"/>
-    <mergeCell ref="C154:K155"/>
-[...16 lines deleted...]
-    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="F66:J66"/>
+    <mergeCell ref="D83:E83"/>
+    <mergeCell ref="F83:K83"/>
+    <mergeCell ref="D101:K101"/>
+    <mergeCell ref="F103:K103"/>
+    <mergeCell ref="C103:E103"/>
+    <mergeCell ref="C106:E106"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="F80:K80"/>
+    <mergeCell ref="C85:K85"/>
+    <mergeCell ref="F89:G89"/>
+    <mergeCell ref="F91:G91"/>
+    <mergeCell ref="F82:K82"/>
+    <mergeCell ref="C96:E96"/>
     <mergeCell ref="C99:E99"/>
-    <mergeCell ref="D72:K72"/>
-[...27 lines deleted...]
-    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="D94:K94"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="F95:G95"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="F102:K102"/>
+    <mergeCell ref="D87:K87"/>
+    <mergeCell ref="F88:G88"/>
+    <mergeCell ref="G122:J122"/>
+    <mergeCell ref="C130:L130"/>
+    <mergeCell ref="C131:L131"/>
+    <mergeCell ref="C132:L132"/>
+    <mergeCell ref="C133:L133"/>
+    <mergeCell ref="C134:L134"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="C105:E105"/>
+    <mergeCell ref="G116:J116"/>
+    <mergeCell ref="G117:J117"/>
+    <mergeCell ref="G118:J118"/>
+    <mergeCell ref="G119:J119"/>
+    <mergeCell ref="G120:J120"/>
+    <mergeCell ref="G121:J121"/>
+    <mergeCell ref="F92:G92"/>
+    <mergeCell ref="C129:K129"/>
+    <mergeCell ref="D115:K115"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="C113:K113"/>
+    <mergeCell ref="C121:E121"/>
+    <mergeCell ref="C122:E122"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F34:J34" xr:uid="{62402614-6DFA-4B9C-B68B-14A3D219A311}">
-      <formula1>$N$145:$N$162</formula1>
+      <formula1>$N$139:$N$156</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{536A9265-D7FE-413B-8B97-B00AD02FB0D9}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>