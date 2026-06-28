--- v2 (2026-03-31)
+++ v3 (2026-06-28)
@@ -86,51 +86,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00170935" w:rsidRPr="007844A0" w14:paraId="7AB32232" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A48C9D" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004E4A99" w:rsidRDefault="0089319B" w:rsidP="00056BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First name and surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="00B17858" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00861B00" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4533DD16" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B577D2" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -253,51 +253,51 @@
               </w:rPr>
               <w:t>PESEL number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="00B17858" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00861B00" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B6B686E" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22921DA7" w14:textId="1B60F076" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -1064,51 +1064,67 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nvestor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CF2C78" w14:textId="3A8D642F" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="00D9712D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the amount of </w:t>
       </w:r>
       <w:r w:rsidRPr="006F5F25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">PLN </w:t>
       </w:r>
       <w:r w:rsidRPr="00992197">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1520,51 +1536,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or their professional advisers, I undertake to provide PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00C44113">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or their professional advisers with, in particular, any documents confirming my possession of the private contribution.</w:t>
+        <w:t xml:space="preserve"> or their professional advisers with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, in particular, any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents confirming my possession of the private contribution.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4C4B1FF0" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -1960,51 +1992,67 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The information contained in this statement concerning state aid, including </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2509">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aid, is in compliance with the provisions of the Act of 30 April 2004 on proceedings </w:t>
+        <w:t xml:space="preserve"> aid, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the provisions of the Act of 30 April 2004 on proceedings </w:t>
       </w:r>
       <w:r w:rsidR="00204719" w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00204719">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> matters</w:t>
       </w:r>
       <w:r w:rsidR="00204719" w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204719">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2697,51 +2745,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> activity and reputation on the market </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">institutions offering financing from public funds (PARP, NCBR, BGK, ARP) in order to verify the indicated </w:t>
+        <w:t xml:space="preserve">institutions offering financing from public funds (PARP, NCBR, BGK, ARP) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify the indicated </w:t>
       </w:r>
       <w:r w:rsidR="00D046DB" w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>investment</w:t>
       </w:r>
       <w:r w:rsidR="00D046DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
       <w:r w:rsidR="00D046DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2989,71 +3053,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00816BB7" w:rsidSect="0040488C">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C3DD94" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1" w:rsidP="00170935">
+    <w:p w14:paraId="46A4316B" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1807C7F4" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1" w:rsidP="00170935">
+    <w:p w14:paraId="7ACB5BFC" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="640661AF" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1">
+    <w:p w14:paraId="77FB2F2F" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3124,103 +3188,103 @@
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007844A0">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E4A99">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="61C0D04A" w14:textId="065D98AD" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
+  <w:p w14:paraId="61C0D04A" w14:textId="12066175" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="0014162F">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00B17858">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00861B00">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B304ED">
       <w:t>/20</w:t>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0014162F">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="519252F9" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1">
+    <w:p w14:paraId="3A950B92" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="306408FD" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1">
+    <w:p w14:paraId="5AFD04E0" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="52D9DAA2" w14:textId="77777777" w:rsidR="00212BB1" w:rsidRDefault="00212BB1">
+    <w:p w14:paraId="198111DD" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00176689" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176689">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
@@ -5433,51 +5497,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1037121850">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1957903417">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="263533315">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -5674,116 +5738,119 @@
     <w:rsid w:val="007466AB"/>
     <w:rsid w:val="00751A1C"/>
     <w:rsid w:val="0077092E"/>
     <w:rsid w:val="00775CE4"/>
     <w:rsid w:val="007772B7"/>
     <w:rsid w:val="007844A0"/>
     <w:rsid w:val="00791DEF"/>
     <w:rsid w:val="00791E02"/>
     <w:rsid w:val="00794FC7"/>
     <w:rsid w:val="00796674"/>
     <w:rsid w:val="007B3101"/>
     <w:rsid w:val="007B4570"/>
     <w:rsid w:val="007B593A"/>
     <w:rsid w:val="007C39BC"/>
     <w:rsid w:val="007D6B1F"/>
     <w:rsid w:val="007F5EFF"/>
     <w:rsid w:val="0081531B"/>
     <w:rsid w:val="00816BB7"/>
     <w:rsid w:val="00823F58"/>
     <w:rsid w:val="00824099"/>
     <w:rsid w:val="00827BD7"/>
     <w:rsid w:val="00855A4E"/>
     <w:rsid w:val="00856979"/>
     <w:rsid w:val="008569DB"/>
     <w:rsid w:val="0085709D"/>
+    <w:rsid w:val="00861B00"/>
     <w:rsid w:val="00861D23"/>
     <w:rsid w:val="00862AEC"/>
     <w:rsid w:val="008714A0"/>
     <w:rsid w:val="00874F45"/>
     <w:rsid w:val="00875669"/>
     <w:rsid w:val="0089319B"/>
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008B7DD7"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="0094642B"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00992197"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
+    <w:rsid w:val="00A07368"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A22C4B"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A55788"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00AA19F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
     <w:rsid w:val="00AC64BD"/>
     <w:rsid w:val="00AC6CD8"/>
     <w:rsid w:val="00AD7AE4"/>
     <w:rsid w:val="00AE3324"/>
     <w:rsid w:val="00AF4580"/>
+    <w:rsid w:val="00B0314B"/>
     <w:rsid w:val="00B04AAC"/>
     <w:rsid w:val="00B139F7"/>
     <w:rsid w:val="00B17858"/>
     <w:rsid w:val="00B23AC4"/>
     <w:rsid w:val="00B304ED"/>
     <w:rsid w:val="00B30A85"/>
     <w:rsid w:val="00B31A54"/>
     <w:rsid w:val="00B428E1"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B63571"/>
     <w:rsid w:val="00B66771"/>
     <w:rsid w:val="00B724DE"/>
     <w:rsid w:val="00B7443C"/>
     <w:rsid w:val="00B7634B"/>
     <w:rsid w:val="00B77703"/>
     <w:rsid w:val="00B82291"/>
     <w:rsid w:val="00B84372"/>
     <w:rsid w:val="00B85909"/>
     <w:rsid w:val="00BA05D7"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BA5058"/>
     <w:rsid w:val="00BB274C"/>
     <w:rsid w:val="00BB4B9A"/>
     <w:rsid w:val="00BC7E02"/>
     <w:rsid w:val="00BD7802"/>
@@ -6931,55 +6998,55 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD48CEB-E1DB-4427-8607-98F8541F145A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1048</Words>
-  <Characters>5974</Characters>
+  <Words>1003</Words>
+  <Characters>6019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>