--- v3 (2026-06-28)
+++ v4 (2026-09-02)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13118EEB" w14:textId="6F8CCC70" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 6(</w:t>
       </w:r>
       <w:r w:rsidR="005B7FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -86,51 +89,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00170935" w:rsidRPr="007844A0" w14:paraId="7AB32232" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A48C9D" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004E4A99" w:rsidRDefault="0089319B" w:rsidP="00056BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First name and surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="00861B00" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00FB0928" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4533DD16" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B577D2" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -253,51 +256,51 @@
               </w:rPr>
               <w:t>PESEL number</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="00861B00" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00FB0928" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B6B686E" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22921DA7" w14:textId="1B60F076" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -3039,85 +3042,85 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E24E6C2" w14:textId="5F74B4E9" w:rsidR="00816BB7" w:rsidRDefault="00816BB7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00816BB7" w:rsidSect="0040488C">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46A4316B" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B" w:rsidP="00170935">
+    <w:p w14:paraId="0E3BBB6A" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ACB5BFC" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B" w:rsidP="00170935">
+    <w:p w14:paraId="7DCFC768" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="77FB2F2F" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:p w14:paraId="56CA176F" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3151,140 +3154,140 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335896334"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1C96D6F2" w14:textId="77777777" w:rsidR="003F1CA2" w:rsidRDefault="00170935">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007844A0">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E4A99">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="61C0D04A" w14:textId="12066175" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
+  <w:p w14:paraId="61C0D04A" w14:textId="3488F82A" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="0014162F">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00861B00">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00FB0928">
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidR="00B304ED">
       <w:t>/20</w:t>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0014162F">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A950B92" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:p w14:paraId="0BBDDAFF" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AFD04E0" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:p w14:paraId="16B82EE5" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="198111DD" w14:textId="77777777" w:rsidR="00B0314B" w:rsidRDefault="00B0314B">
+    <w:p w14:paraId="1A4DADCF" w14:textId="77777777" w:rsidR="00D40A55" w:rsidRDefault="00D40A55">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00176689" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00176689">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
@@ -3668,51 +3671,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00176689">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00176689">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C64D38F" w14:textId="1DD84796" w:rsidR="00256D68" w:rsidRDefault="004F6D9E" w:rsidP="004F6D9E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D3F19A4" wp14:editId="2344FBF6">
           <wp:extent cx="5760720" cy="521970"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92E297DD-D028-E8B1-A5BF-57D3E56F596D}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3740,51 +3743,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="521970"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -5640,50 +5643,51 @@
     <w:rsid w:val="00311281"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="0035331D"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003759D5"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D39A6"/>
     <w:rsid w:val="003E5122"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="0040488C"/>
     <w:rsid w:val="00407965"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
+    <w:rsid w:val="0045084D"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00492E67"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="00496ACB"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004C6058"/>
     <w:rsid w:val="004D6179"/>
     <w:rsid w:val="004E4A99"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F6D9E"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00532AEE"/>
@@ -5861,50 +5865,51 @@
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C10138"/>
     <w:rsid w:val="00C10774"/>
     <w:rsid w:val="00C33AC0"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
     <w:rsid w:val="00C43870"/>
     <w:rsid w:val="00C44113"/>
     <w:rsid w:val="00C475E9"/>
     <w:rsid w:val="00C7468E"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB79C0"/>
     <w:rsid w:val="00CD1D3E"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00D046DB"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
     <w:rsid w:val="00D11BEE"/>
+    <w:rsid w:val="00D40A55"/>
     <w:rsid w:val="00D6356C"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D91B86"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>
     <w:rsid w:val="00D9712D"/>
     <w:rsid w:val="00DA3701"/>
     <w:rsid w:val="00DA62C8"/>
     <w:rsid w:val="00DA6B94"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB76DD"/>
     <w:rsid w:val="00DC35F7"/>
     <w:rsid w:val="00DC4699"/>
     <w:rsid w:val="00DD3AD4"/>
     <w:rsid w:val="00DD74CA"/>
     <w:rsid w:val="00DE17CA"/>
     <w:rsid w:val="00DF357E"/>
     <w:rsid w:val="00DF70FA"/>
     <w:rsid w:val="00E01CE9"/>
     <w:rsid w:val="00E13585"/>
     <w:rsid w:val="00E13843"/>
     <w:rsid w:val="00E13C29"/>
     <w:rsid w:val="00E233DA"/>
     <w:rsid w:val="00E44E3C"/>
@@ -5929,50 +5934,51 @@
     <w:rsid w:val="00F039F7"/>
     <w:rsid w:val="00F067B5"/>
     <w:rsid w:val="00F07E95"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F50AA3"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00FA127D"/>
     <w:rsid w:val="00FA4F7F"/>
+    <w:rsid w:val="00FB0928"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC59FD"/>
     <w:rsid w:val="00FD0B6F"/>
     <w:rsid w:val="00FD0FBD"/>
     <w:rsid w:val="00FD4C7C"/>
     <w:rsid w:val="00FE06E5"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -6679,51 +6685,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1900483101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6975,55 +6981,305 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64a265bd-06ac-493e-ba66-480fe28d8ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003E08111F92DE2043B54C190C059CF613" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="cfb8df3591e8e3837554059e76054ff1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64a265bd-06ac-493e-ba66-480fe28d8ce9" xmlns:ns3="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3013d51fad840fd65b6e4f3a15efbde7" ns2:_="" ns3:_="">
+    <xsd:import namespace="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <xsd:import namespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64a265bd-06ac-493e-ba66-480fe28d8ce9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36dcf515-9b08-4374-8b28-3ef51893e63e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{865A4B2A-90D1-456A-B088-44D4CA7725FB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <ds:schemaRef ds:uri="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1060BDF1-02AD-4F8C-9E88-66F1B872EAAC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F56717B9-A476-443A-BF45-A4429AD2C06D}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FFD48CEB-E1DB-4427-8607-98F8541F145A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1003</Words>
   <Characters>6019</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
@@ -7075,27 +7331,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>mateusz.przysucha@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-09-28T15:33:02.4973071+02:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E08111F92DE2043B54C190C059CF613</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>