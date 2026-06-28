--- v2 (2026-03-31)
+++ v3 (2026-06-28)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="5952766D" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -105,51 +109,79 @@
       </w:r>
       <w:r w:rsidR="00A96C63">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">the Investment Policy may take any form and may include, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96C63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">, text, drawings, tables, photographs and diagrams embedded in a Word document. If the Tendered is in the possession of an additional investment presentation containing information that are, in their opinion, crucial for the operation of the fund (“pitch deck”), we kindly request that it be attached to the documentation submitted. PFR Ventures </w:t>
+        <w:t xml:space="preserve">, text, drawings, tables, photographs and diagrams embedded in a Word document. If the Tendered is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>the possession</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of an additional investment presentation containing information that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in their opinion, crucial for the operation of the fund (“pitch deck”), we kindly request that it be attached to the documentation submitted. PFR Ventures </w:t>
       </w:r>
       <w:r w:rsidR="00FF6441">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>stipulates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the wording of the pitch deck shall </w:t>
       </w:r>
       <w:r w:rsidR="00FF6441">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">solely </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
@@ -307,51 +339,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The volume of the Investment Policy </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed 40 pages (with the exception of </w:t>
+        <w:t xml:space="preserve"> not exceed 40 pages (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E48B8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00D469FD">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="008908F3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to Appendix 3 to Rules and </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -912,51 +960,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Schedule)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00AB4BCD" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00F24191" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investment type</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1339,51 +1387,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
+        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1393,51 +1457,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy for examination of investment projects (due diligence),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8138E0" w14:textId="195AC786" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">basic terms and conditions for investment agreements entered into with </w:t>
+        <w:t xml:space="preserve">basic terms and conditions for investment agreements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6FF14C" w14:textId="45024061" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1456,51 +1536,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ortfolio </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ompanies, taking into account activities aimed at </w:t>
+        <w:t xml:space="preserve">ompanies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities aimed at </w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1838,58 +1934,83 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presentation of the responsibilities of </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>shareholders</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the aforementioned bodies</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned bodies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with the exception of persons identified in Appendix 2</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persons identified in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD07D25" w14:textId="7FDD75B7" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
@@ -1949,51 +2070,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>’s or the Managing Entity’s other Team members who have not been described in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>, including in particular experience in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in particular experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
       </w:r>
       <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB7E3F" w14:textId="38726B59" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2027,51 +2164,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Managing Entity,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, in particular the rules for distribution of extra</w:t>
+        <w:t xml:space="preserve">description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules for distribution of extra</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> remuneration (Carried Interest)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EA2F49" w14:textId="41CB1814" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00336964">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2526,85 +2679,89 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ESG policies and procedures related to social and employee </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>matters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="008B2906">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2272FAF2" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5" w:rsidP="00B84A0E">
+    <w:p w14:paraId="68CA8A51" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390B2919" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5" w:rsidP="00B84A0E">
+    <w:p w14:paraId="70D76063" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05DDCC41" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5">
+    <w:p w14:paraId="4CB591FE" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2628,85 +2785,94 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10A2D8F6" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -2732,123 +2898,133 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="54DCE2E6" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="495F9E99" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00F655A7">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00AB4BCD">
+    <w:r w:rsidR="00F24191">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00F655A7">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="710EAB19" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CD7E417" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5" w:rsidP="00432F80">
+    <w:p w14:paraId="4610454B" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41995EC4" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5" w:rsidP="00432F80">
+    <w:p w14:paraId="07FFD983" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A924758" w14:textId="77777777" w:rsidR="002B1BE5" w:rsidRDefault="002B1BE5">
+    <w:p w14:paraId="53E1A717" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI, Big Data, </w:t>
@@ -2944,50 +3120,60 @@
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_Financial Schedule.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EB81EE0" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="541DFEE5" w:rsidR="00432F80" w:rsidRDefault="00A73949" w:rsidP="00A73949">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DC881E4" wp14:editId="302BD47B">
           <wp:extent cx="5624898" cy="588700"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3023,50 +3209,60 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="5624898" cy="588700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:extLst>
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AD641A3" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -7040,51 +7236,51 @@
   <w:num w:numId="30" w16cid:durableId="1671373610">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="743262065">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="427039224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9705,50 +9901,51 @@
     <w:rsid w:val="00C45C61"/>
     <w:rsid w:val="00C47100"/>
     <w:rsid w:val="00C476FF"/>
     <w:rsid w:val="00C5195E"/>
     <w:rsid w:val="00C519BD"/>
     <w:rsid w:val="00C51A8D"/>
     <w:rsid w:val="00C52A9C"/>
     <w:rsid w:val="00C53B67"/>
     <w:rsid w:val="00C5489C"/>
     <w:rsid w:val="00C5564C"/>
     <w:rsid w:val="00C56BDF"/>
     <w:rsid w:val="00C570B4"/>
     <w:rsid w:val="00C6044E"/>
     <w:rsid w:val="00C6114B"/>
     <w:rsid w:val="00C615BD"/>
     <w:rsid w:val="00C616F2"/>
     <w:rsid w:val="00C62023"/>
     <w:rsid w:val="00C626AD"/>
     <w:rsid w:val="00C62A3D"/>
     <w:rsid w:val="00C62CEF"/>
     <w:rsid w:val="00C65422"/>
     <w:rsid w:val="00C65F32"/>
     <w:rsid w:val="00C669F7"/>
     <w:rsid w:val="00C66EB6"/>
     <w:rsid w:val="00C67084"/>
+    <w:rsid w:val="00C67BE6"/>
     <w:rsid w:val="00C70429"/>
     <w:rsid w:val="00C70694"/>
     <w:rsid w:val="00C70C49"/>
     <w:rsid w:val="00C72816"/>
     <w:rsid w:val="00C72C5B"/>
     <w:rsid w:val="00C7321B"/>
     <w:rsid w:val="00C73BCA"/>
     <w:rsid w:val="00C7426E"/>
     <w:rsid w:val="00C750AF"/>
     <w:rsid w:val="00C7631D"/>
     <w:rsid w:val="00C776D5"/>
     <w:rsid w:val="00C77855"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C82517"/>
     <w:rsid w:val="00C838C6"/>
     <w:rsid w:val="00C83E39"/>
     <w:rsid w:val="00C83F64"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C845F4"/>
     <w:rsid w:val="00C84AEE"/>
     <w:rsid w:val="00C86C72"/>
     <w:rsid w:val="00C86E2E"/>
     <w:rsid w:val="00C87309"/>
     <w:rsid w:val="00C87463"/>
     <w:rsid w:val="00C9073E"/>
@@ -10230,50 +10427,51 @@
     <w:rsid w:val="00EC2470"/>
     <w:rsid w:val="00EC4A8A"/>
     <w:rsid w:val="00EC4FFC"/>
     <w:rsid w:val="00EC56A7"/>
     <w:rsid w:val="00EC5BE3"/>
     <w:rsid w:val="00EC5FE3"/>
     <w:rsid w:val="00EC678A"/>
     <w:rsid w:val="00EC7483"/>
     <w:rsid w:val="00EC7865"/>
     <w:rsid w:val="00ED09D3"/>
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED248A"/>
     <w:rsid w:val="00ED29BC"/>
     <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED3C4A"/>
     <w:rsid w:val="00ED3E45"/>
     <w:rsid w:val="00ED500E"/>
     <w:rsid w:val="00ED5B2B"/>
     <w:rsid w:val="00ED5CBA"/>
     <w:rsid w:val="00ED68EF"/>
     <w:rsid w:val="00ED69FC"/>
     <w:rsid w:val="00ED6F3D"/>
     <w:rsid w:val="00ED7292"/>
     <w:rsid w:val="00ED7E2C"/>
     <w:rsid w:val="00ED7EA5"/>
+    <w:rsid w:val="00EE0D3E"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE38FC"/>
     <w:rsid w:val="00EE4B4B"/>
     <w:rsid w:val="00EE5443"/>
     <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE5D5E"/>
     <w:rsid w:val="00EE5F57"/>
     <w:rsid w:val="00EE6816"/>
     <w:rsid w:val="00EE6F00"/>
     <w:rsid w:val="00EE7626"/>
     <w:rsid w:val="00EE7B4E"/>
     <w:rsid w:val="00EE7BDF"/>
     <w:rsid w:val="00EF1317"/>
     <w:rsid w:val="00EF14CA"/>
     <w:rsid w:val="00EF16B6"/>
     <w:rsid w:val="00EF19FD"/>
     <w:rsid w:val="00EF1A67"/>
     <w:rsid w:val="00EF2580"/>
     <w:rsid w:val="00EF2599"/>
     <w:rsid w:val="00EF2FA7"/>
     <w:rsid w:val="00EF406B"/>
     <w:rsid w:val="00EF5B22"/>
     <w:rsid w:val="00EF5B71"/>
     <w:rsid w:val="00EF7348"/>
     <w:rsid w:val="00F02220"/>
@@ -10285,50 +10483,51 @@
     <w:rsid w:val="00F03D58"/>
     <w:rsid w:val="00F04770"/>
     <w:rsid w:val="00F0596C"/>
     <w:rsid w:val="00F05D61"/>
     <w:rsid w:val="00F05DBF"/>
     <w:rsid w:val="00F06F19"/>
     <w:rsid w:val="00F07807"/>
     <w:rsid w:val="00F11191"/>
     <w:rsid w:val="00F1197C"/>
     <w:rsid w:val="00F12BA2"/>
     <w:rsid w:val="00F1382C"/>
     <w:rsid w:val="00F13BD6"/>
     <w:rsid w:val="00F13CB0"/>
     <w:rsid w:val="00F14206"/>
     <w:rsid w:val="00F14A49"/>
     <w:rsid w:val="00F14E5F"/>
     <w:rsid w:val="00F16594"/>
     <w:rsid w:val="00F16D96"/>
     <w:rsid w:val="00F17866"/>
     <w:rsid w:val="00F2083C"/>
     <w:rsid w:val="00F22119"/>
     <w:rsid w:val="00F224CC"/>
     <w:rsid w:val="00F23021"/>
     <w:rsid w:val="00F23748"/>
     <w:rsid w:val="00F23F56"/>
+    <w:rsid w:val="00F24191"/>
     <w:rsid w:val="00F24EA7"/>
     <w:rsid w:val="00F253B8"/>
     <w:rsid w:val="00F2542C"/>
     <w:rsid w:val="00F2547E"/>
     <w:rsid w:val="00F25C2F"/>
     <w:rsid w:val="00F2668C"/>
     <w:rsid w:val="00F26E4D"/>
     <w:rsid w:val="00F26E67"/>
     <w:rsid w:val="00F274AA"/>
     <w:rsid w:val="00F30E91"/>
     <w:rsid w:val="00F31727"/>
     <w:rsid w:val="00F3229D"/>
     <w:rsid w:val="00F3328C"/>
     <w:rsid w:val="00F33C24"/>
     <w:rsid w:val="00F36289"/>
     <w:rsid w:val="00F368C9"/>
     <w:rsid w:val="00F3711A"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
@@ -14126,58 +14325,58 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -14459,52 +14658,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1035</Words>
-  <Characters>5901</Characters>
+  <Words>990</Words>
+  <Characters>5946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>