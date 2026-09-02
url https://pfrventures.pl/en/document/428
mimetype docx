--- v3 (2026-06-28)
+++ v4 (2026-09-02)
@@ -1,60 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="5952766D" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix 3: Investment </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
@@ -960,51 +963,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Schedule)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00F24191" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="001D5335" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investment type</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2679,89 +2682,89 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ESG policies and procedures related to social and employee </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>matters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="008B2906">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68CA8A51" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00B84A0E">
+    <w:p w14:paraId="5D2A2043" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70D76063" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00B84A0E">
+    <w:p w14:paraId="7AE6883D" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CB591FE" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E">
+    <w:p w14:paraId="62C4761A" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2818,61 +2821,61 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10A2D8F6" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1200887A" w14:textId="77777777" w:rsidR="001D5335" w:rsidRDefault="001D5335">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -2898,133 +2901,133 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="495F9E99" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="6BB20329" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00F655A7">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00F24191">
+    <w:r w:rsidR="001D5335">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00F655A7">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="710EAB19" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A2737F8" w14:textId="77777777" w:rsidR="001D5335" w:rsidRDefault="001D5335">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4610454B" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00432F80">
+    <w:p w14:paraId="5E4F5258" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07FFD983" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E" w:rsidP="00432F80">
+    <w:p w14:paraId="1E4F1544" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53E1A717" w14:textId="77777777" w:rsidR="00EE0D3E" w:rsidRDefault="00EE0D3E">
+    <w:p w14:paraId="33507650" w14:textId="77777777" w:rsidR="00157427" w:rsidRDefault="00157427">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI, Big Data, </w:t>
@@ -3120,61 +3123,61 @@
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_Financial Schedule.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5EB81EE0" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D451DBE" w14:textId="77777777" w:rsidR="001D5335" w:rsidRDefault="001D5335">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="541DFEE5" w:rsidR="00432F80" w:rsidRDefault="00A73949" w:rsidP="00A73949">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DC881E4" wp14:editId="302BD47B">
           <wp:extent cx="5624898" cy="588700"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3217,61 +3220,61 @@
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4AD641A3" w14:textId="77777777" w:rsidR="00F24191" w:rsidRDefault="00F24191">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10AED62F" w14:textId="77777777" w:rsidR="001D5335" w:rsidRDefault="001D5335">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7535,50 +7538,51 @@
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
     <w:rsid w:val="00136723"/>
     <w:rsid w:val="00136AA8"/>
     <w:rsid w:val="00136C87"/>
     <w:rsid w:val="00137EB8"/>
     <w:rsid w:val="0014010A"/>
     <w:rsid w:val="001418B6"/>
     <w:rsid w:val="00141F11"/>
     <w:rsid w:val="0014274B"/>
     <w:rsid w:val="00143635"/>
     <w:rsid w:val="001449A8"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="00147A29"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00151F40"/>
     <w:rsid w:val="00153B7B"/>
     <w:rsid w:val="00154E05"/>
     <w:rsid w:val="001550A1"/>
     <w:rsid w:val="0015726D"/>
+    <w:rsid w:val="00157427"/>
     <w:rsid w:val="00157DCE"/>
     <w:rsid w:val="00157F84"/>
     <w:rsid w:val="00161430"/>
     <w:rsid w:val="001626BD"/>
     <w:rsid w:val="00163171"/>
     <w:rsid w:val="00164F5B"/>
     <w:rsid w:val="00165B60"/>
     <w:rsid w:val="00165F23"/>
     <w:rsid w:val="0016676B"/>
     <w:rsid w:val="00166E0D"/>
     <w:rsid w:val="001700F1"/>
     <w:rsid w:val="00170435"/>
     <w:rsid w:val="00171B36"/>
     <w:rsid w:val="00172092"/>
     <w:rsid w:val="001726EC"/>
     <w:rsid w:val="00172994"/>
     <w:rsid w:val="00172C94"/>
     <w:rsid w:val="00173105"/>
     <w:rsid w:val="001742CE"/>
     <w:rsid w:val="00175259"/>
     <w:rsid w:val="00175C44"/>
     <w:rsid w:val="00175FDD"/>
     <w:rsid w:val="001764F4"/>
     <w:rsid w:val="00176619"/>
     <w:rsid w:val="00176944"/>
@@ -7637,75 +7641,77 @@
     <w:rsid w:val="001B77BF"/>
     <w:rsid w:val="001C000D"/>
     <w:rsid w:val="001C1470"/>
     <w:rsid w:val="001C1491"/>
     <w:rsid w:val="001C1692"/>
     <w:rsid w:val="001C2E1C"/>
     <w:rsid w:val="001C34D8"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C4000"/>
     <w:rsid w:val="001C4502"/>
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
     <w:rsid w:val="001D268D"/>
     <w:rsid w:val="001D2FED"/>
     <w:rsid w:val="001D3BCB"/>
     <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D4665"/>
+    <w:rsid w:val="001D5335"/>
     <w:rsid w:val="001D562A"/>
     <w:rsid w:val="001D5B42"/>
     <w:rsid w:val="001D7120"/>
     <w:rsid w:val="001D78A8"/>
     <w:rsid w:val="001D7C8B"/>
     <w:rsid w:val="001E1693"/>
     <w:rsid w:val="001E178E"/>
     <w:rsid w:val="001E1855"/>
     <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001E2889"/>
     <w:rsid w:val="001E37C7"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E472B"/>
     <w:rsid w:val="001E48AF"/>
     <w:rsid w:val="001E531D"/>
     <w:rsid w:val="001E5CA9"/>
     <w:rsid w:val="001E5DEC"/>
     <w:rsid w:val="001E6257"/>
     <w:rsid w:val="001E7566"/>
     <w:rsid w:val="001F1A0B"/>
     <w:rsid w:val="001F23AD"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F3B35"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F47C7"/>
+    <w:rsid w:val="001F4903"/>
     <w:rsid w:val="001F52F3"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F5E4D"/>
     <w:rsid w:val="001F6CF2"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002002FA"/>
     <w:rsid w:val="00200390"/>
     <w:rsid w:val="00200B3D"/>
     <w:rsid w:val="00202211"/>
     <w:rsid w:val="00202D4F"/>
     <w:rsid w:val="002030AD"/>
     <w:rsid w:val="00206613"/>
     <w:rsid w:val="00206E07"/>
     <w:rsid w:val="00206E30"/>
     <w:rsid w:val="002071A0"/>
     <w:rsid w:val="0021027E"/>
     <w:rsid w:val="002105CA"/>
     <w:rsid w:val="00210F8A"/>
     <w:rsid w:val="002116F4"/>
     <w:rsid w:val="00212227"/>
     <w:rsid w:val="002125CD"/>
     <w:rsid w:val="00212788"/>
     <w:rsid w:val="0021286E"/>
     <w:rsid w:val="002132E1"/>
     <w:rsid w:val="002135B7"/>
@@ -14325,51 +14331,51 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -14635,58 +14641,308 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003E08111F92DE2043B54C190C059CF613" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="cfb8df3591e8e3837554059e76054ff1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64a265bd-06ac-493e-ba66-480fe28d8ce9" xmlns:ns3="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3013d51fad840fd65b6e4f3a15efbde7" ns2:_="" ns3:_="">
+    <xsd:import namespace="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <xsd:import namespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64a265bd-06ac-493e-ba66-480fe28d8ce9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36dcf515-9b08-4374-8b28-3ef51893e63e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64a265bd-06ac-493e-ba66-480fe28d8ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E9EEDA3-A4F3-49E6-B27D-030CE63C40C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4396E16C-DEB7-4CA9-88D4-3BA7FE892391}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{424A7D98-25AC-4AEF-97C5-791F103E64BE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <ds:schemaRef ds:uri="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>990</Words>
   <Characters>5946</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
@@ -14736,27 +14992,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-10-25T12:33:38.4532429+02:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E08111F92DE2043B54C190C059CF613</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>