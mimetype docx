--- v2 (2026-03-31)
+++ v3 (2026-06-28)
@@ -625,92 +625,92 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="5A58B435" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="59AC18C4" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
       <w:r w:rsidR="003164E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00376A26">
-[...5 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00BF2AC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2204,61 +2204,61 @@
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00FC49D3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6516EF42" w14:textId="77777777" w:rsidR="00D81D1B" w:rsidRDefault="00D81D1B" w:rsidP="006132D3">
+    <w:p w14:paraId="0AFDCD46" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A68B73" w14:textId="77777777" w:rsidR="00D81D1B" w:rsidRDefault="00D81D1B" w:rsidP="006132D3">
+    <w:p w14:paraId="579D437D" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2350,110 +2350,110 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="294D3E89" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="743BAB5B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="003164E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00376A26">
+    <w:r w:rsidR="0079522D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="003164E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B3895B2" w14:textId="77777777" w:rsidR="00D81D1B" w:rsidRDefault="00D81D1B" w:rsidP="006132D3">
+    <w:p w14:paraId="08EFB152" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59CD4F01" w14:textId="77777777" w:rsidR="00D81D1B" w:rsidRDefault="00D81D1B" w:rsidP="006132D3">
+    <w:p w14:paraId="2FBAB9D8" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -4358,50 +4358,51 @@
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A660B"/>
     <w:rsid w:val="002A7F9F"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003164E8"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00376A26"/>
     <w:rsid w:val="003800E8"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
+    <w:rsid w:val="003B76D5"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004325E1"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="004F79DC"/>
@@ -4429,50 +4430,51 @@
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00690F2C"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00736A59"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00761F18"/>
     <w:rsid w:val="00764264"/>
+    <w:rsid w:val="0079522D"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00842B7E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00872548"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008927D3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F016E"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="00934AFC"/>
@@ -4500,58 +4502,60 @@
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B52E5E"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA1488"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD105F"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
+    <w:rsid w:val="00BF2AC4"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C57074"/>
     <w:rsid w:val="00C7468E"/>
     <w:rsid w:val="00C91162"/>
+    <w:rsid w:val="00CA4517"/>
     <w:rsid w:val="00CB424C"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D81D1B"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
@@ -5769,52 +5773,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>975</Words>
-  <Characters>5562</Characters>
+  <Words>933</Words>
+  <Characters>5604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>