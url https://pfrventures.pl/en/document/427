--- v3 (2026-06-28)
+++ v4 (2026-09-02)
@@ -1,56 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="5A9C3C2F" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Exhibit B to Verification form for Key Persons /</w:t>
       </w:r>
       <w:r w:rsidR="00A57C5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -587,130 +590,152 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..…</w:t>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="59AC18C4" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="0F9A63C4" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
       <w:r w:rsidR="003164E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2AC4">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00E4338B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -858,52 +883,64 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in Tenders other than the Tender/I do act in another Tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -946,51 +983,87 @@
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will obtain additional information about me and, at any time, transfer information about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="00BA1488">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve"> belong, as well as to Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="26606B0E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1458,104 +1531,206 @@
     <w:p w14:paraId="229D8E69" w14:textId="4B869032" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I represent that I declare to make a contribution to the VC Fund as a declared</w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared</w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> capital </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….……….……………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……….…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -1757,51 +1932,69 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by PFR </w:t>
       </w:r>
       <w:r w:rsidR="00BA1488">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence in order to verify my legal and financial capacity to make a private </w:t>
+        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private </w:t>
       </w:r>
       <w:r w:rsidR="00297619">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution in the declared amount. To this end, at the request of PFR </w:t>
       </w:r>
       <w:r w:rsidR="00BA1488">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
@@ -2190,75 +2383,75 @@
               </w:rPr>
               <w:t xml:space="preserve">Date, place </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00FC49D3">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AFDCD46" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
+    <w:p w14:paraId="7E58C5A1" w14:textId="77777777" w:rsidR="00337D58" w:rsidRDefault="00337D58" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="579D437D" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
+    <w:p w14:paraId="30B31A0E" w14:textId="77777777" w:rsidR="00337D58" w:rsidRDefault="00337D58" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2288,51 +2481,51 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2350,110 +2543,110 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="743BAB5B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="50BFCC96" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="003164E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0079522D">
+    <w:r w:rsidR="00E4338B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="003164E8">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08EFB152" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
+    <w:p w14:paraId="6C2A964C" w14:textId="77777777" w:rsidR="00337D58" w:rsidRDefault="00337D58" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FBAB9D8" w14:textId="77777777" w:rsidR="003B76D5" w:rsidRDefault="003B76D5" w:rsidP="006132D3">
+    <w:p w14:paraId="59694000" w14:textId="77777777" w:rsidR="00337D58" w:rsidRDefault="00337D58" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -2584,51 +2777,71 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2739,51 +2952,71 @@
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2824,51 +3057,51 @@
       </w:r>
       <w:r w:rsidR="00A57C5A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> name of the Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="2CAA2646" w:rsidR="00B713A5" w:rsidRDefault="005A1C69" w:rsidP="005A1C69">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="168B21C0" wp14:editId="729A7FD0">
           <wp:extent cx="5624898" cy="588700"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2906,51 +3139,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:extLst>
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -4281,50 +4514,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00006C70"/>
@@ -4346,56 +4580,58 @@
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="0019204B"/>
     <w:rsid w:val="001A6C2E"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001C79EB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A660B"/>
     <w:rsid w:val="002A7F9F"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
+    <w:rsid w:val="002B2B84"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003164E8"/>
     <w:rsid w:val="003331DF"/>
+    <w:rsid w:val="00337D58"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00376A26"/>
     <w:rsid w:val="003800E8"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B76D5"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004325E1"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
@@ -4536,50 +4772,51 @@
     <w:rsid w:val="00CA4517"/>
     <w:rsid w:val="00CB424C"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D81D1B"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
+    <w:rsid w:val="00E4338B"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E63331"/>
     <w:rsid w:val="00E73542"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F02E0A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F40111"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC49D3"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
@@ -5444,51 +5681,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990087759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5750,55 +5987,305 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64a265bd-06ac-493e-ba66-480fe28d8ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003E08111F92DE2043B54C190C059CF613" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="cfb8df3591e8e3837554059e76054ff1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64a265bd-06ac-493e-ba66-480fe28d8ce9" xmlns:ns3="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3013d51fad840fd65b6e4f3a15efbde7" ns2:_="" ns3:_="">
+    <xsd:import namespace="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <xsd:import namespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64a265bd-06ac-493e-ba66-480fe28d8ce9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36dcf515-9b08-4374-8b28-3ef51893e63e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8FF7EA4-7FEA-4DFD-8EB1-884E1DC86012}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <ds:schemaRef ds:uri="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C411A155-C31D-4708-A431-57724D829BF8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B2172F9-B811-4C48-96E5-322AA059055F}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>933</Words>
   <Characters>5604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
@@ -5851,27 +6338,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E08111F92DE2043B54C190C059CF613</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>