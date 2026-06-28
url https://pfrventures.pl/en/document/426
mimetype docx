--- v2 (2026-03-31)
+++ v3 (2026-06-28)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="5B854412" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -583,51 +587,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="74D20050" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="7B16C0F1" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -703,57 +707,57 @@
       </w:r>
       <w:r w:rsidR="003F51BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR KOFFI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
       <w:r w:rsidR="00907389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FC62D6">
+      <w:r w:rsidR="00973468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B73FBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3211,75 +3215,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1425B15D" w14:textId="77777777" w:rsidR="00D7179A" w:rsidRPr="00E069CF" w:rsidRDefault="00D7179A" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D7179A" w:rsidRPr="00E069CF" w:rsidSect="00930745">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26314FE3" w14:textId="77777777" w:rsidR="002065E6" w:rsidRDefault="002065E6" w:rsidP="006132D3">
+    <w:p w14:paraId="12C6970C" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4456D7EE" w14:textId="77777777" w:rsidR="002065E6" w:rsidRDefault="002065E6" w:rsidP="006132D3">
+    <w:p w14:paraId="19202786" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3310,50 +3318,60 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06CB8FDB" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3371,110 +3389,120 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="3DFE031F" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="17EE428B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00907389">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00FC62D6">
+    <w:r w:rsidR="009F7347">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00907389">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09290ED7" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01071905" w14:textId="77777777" w:rsidR="002065E6" w:rsidRDefault="002065E6" w:rsidP="006132D3">
+    <w:p w14:paraId="54627B7A" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20903CDF" w14:textId="77777777" w:rsidR="002065E6" w:rsidRDefault="002065E6" w:rsidP="006132D3">
+    <w:p w14:paraId="52F9BC40" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="4E771865" w:rsidR="00B713A5" w:rsidRPr="001A444B" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -4106,50 +4134,60 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F53EAB5" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="1EAFEF75" w:rsidR="00B713A5" w:rsidRDefault="009B5ED1" w:rsidP="009B5ED1">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E8213C6" wp14:editId="3F3D7C94">
           <wp:extent cx="5624898" cy="588700"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4187,50 +4225,60 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:extLst>
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CC9F6CA" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
@@ -5655,51 +5703,50 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -5734,50 +5781,51 @@
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="0019785D"/>
     <w:rsid w:val="001A444B"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002065E6"/>
     <w:rsid w:val="00211C1C"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002221CA"/>
     <w:rsid w:val="00226640"/>
     <w:rsid w:val="00231465"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="0027468D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00290661"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C2595"/>
     <w:rsid w:val="002D6E33"/>
+    <w:rsid w:val="002D6F69"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00387C44"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003C777A"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003D6566"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003E241E"/>
     <w:rsid w:val="003F51BA"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00400A97"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00434A14"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
@@ -5854,59 +5902,61 @@
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00884DC4"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="008F52E6"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00907389"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="00930745"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
+    <w:rsid w:val="00973468"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009B5ED1"/>
     <w:rsid w:val="009C4799"/>
     <w:rsid w:val="009E0684"/>
+    <w:rsid w:val="009F7347"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B73FBD"/>
     <w:rsid w:val="00B859AC"/>
@@ -5949,50 +5999,51 @@
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D7179A"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB58DE"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E069CF"/>
     <w:rsid w:val="00E27D05"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E72261"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
+    <w:rsid w:val="00E97E4A"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F40111"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F64A5E"/>
     <w:rsid w:val="00F665C7"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FC62D6"/>
     <w:rsid w:val="00FC7099"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
     <w:rsid w:val="00FE06E5"/>
     <w:rsid w:val="00FE578F"/>
     <w:rsid w:val="00FF2FFA"/>
     <w:rsid w:val="00FF4CBD"/>
@@ -6855,54 +6906,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7184,52 +7235,52 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1563</Words>
-  <Characters>8915</Characters>
+  <Words>1496</Words>
+  <Characters>8982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>