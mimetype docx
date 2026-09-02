--- v3 (2026-06-28)
+++ v4 (2026-09-02)
@@ -1,60 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="5B854412" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -587,51 +590,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="7B16C0F1" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="12E6D625" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -707,57 +710,57 @@
       </w:r>
       <w:r w:rsidR="003F51BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PFR KOFFI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
       <w:r w:rsidR="00907389">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00973468">
+      <w:r w:rsidR="00CE16D5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00B73FBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1015,52 +1018,64 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1236,51 +1251,87 @@
         </w:rPr>
         <w:t xml:space="preserve">share </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="0019785D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">KOFFI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve">belong, as well as to Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1725,88 +1776,172 @@
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………….…………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………….………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -2078,51 +2213,69 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="00D7179A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iligence in order to verify my legal</w:t>
+        <w:t xml:space="preserve">iligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal</w:t>
       </w:r>
       <w:r w:rsidR="00846B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
@@ -2981,132 +3134,301 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Consent to the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="526CC69F" w14:textId="7D555420" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4F8262" w14:textId="58841FF9" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00E069CF">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F2C232" w14:textId="2055ACC6" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>hereby consent to the processing of my personal data by PFR Ventures spółka z ograniczoną odpowiedzialnością, with its registered office in Warsaw at ul. Krucza 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… programme, i.e. the financial instrument ……….. 2.0, forming part of the Operational Programme European Funds for a Modern Economy 2021–2027.</w:t>
+        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spółka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ograniczoną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedzialnością</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with its registered office in Warsaw at ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Krucza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for VC Funds – PFR ………. dated …………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, i.e. the financial instrument ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.0, forming part of the Operational </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> European Funds for a Modern Economy 2021–2027.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="324BF462" w14:textId="3C7FA8F4" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This consent covers my personal data contained herein, namely: first name, last name, and PESEL number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279FB533" w14:textId="0F205D79" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41077901" w14:textId="77777777" w:rsidR="00053C41" w:rsidRDefault="00846B53" w:rsidP="00373DD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>the provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E069CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143D2859" w14:textId="4E0AEA16" w:rsidR="00846B53" w:rsidRPr="00E069CF" w:rsidRDefault="00846B53" w:rsidP="00E069CF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E069CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I have the right to access my personal data, to rectify, erase, and transfer such data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="676F30C2" w:rsidR="00ED6FA9" w:rsidRDefault="00846B53" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
@@ -3215,79 +3537,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1425B15D" w14:textId="77777777" w:rsidR="00D7179A" w:rsidRPr="00E069CF" w:rsidRDefault="00D7179A" w:rsidP="00846B53">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D7179A" w:rsidRPr="00E069CF" w:rsidSect="00930745">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12C6970C" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
+    <w:p w14:paraId="23272147" w14:textId="77777777" w:rsidR="00B02E6C" w:rsidRDefault="00B02E6C" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19202786" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
+    <w:p w14:paraId="0ACD307A" w14:textId="77777777" w:rsidR="00B02E6C" w:rsidRDefault="00B02E6C" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3317,61 +3639,61 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06CB8FDB" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3389,120 +3711,120 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="17EE428B" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
+  <w:p w14:paraId="1AEC9A93" w14:textId="1503E0BE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00D15466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00907389">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="009F7347">
+    <w:r w:rsidR="00CE16D5">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00907389">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09290ED7" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54627B7A" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
+    <w:p w14:paraId="347D88DF" w14:textId="77777777" w:rsidR="00B02E6C" w:rsidRDefault="00B02E6C" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52F9BC40" w14:textId="77777777" w:rsidR="002D6F69" w:rsidRDefault="002D6F69" w:rsidP="006132D3">
+    <w:p w14:paraId="32B05407" w14:textId="77777777" w:rsidR="00B02E6C" w:rsidRDefault="00B02E6C" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="4E771865" w:rsidR="00B713A5" w:rsidRPr="001A444B" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -3960,57 +4282,67 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00907389" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In the event that the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00907389" w:rsidRPr="00907389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="001A444B" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
@@ -4134,61 +4466,61 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001A444B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F53EAB5" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="1EAFEF75" w:rsidR="00B713A5" w:rsidRDefault="009B5ED1" w:rsidP="009B5ED1">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E8213C6" wp14:editId="3F3D7C94">
           <wp:extent cx="5624898" cy="588700"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
           <wp:docPr id="3" name="Picture 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C44DF7E3-F7DC-4D30-A115-BE60D0472917}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4226,61 +4558,61 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:extLst>
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CC9F6CA" w14:textId="77777777" w:rsidR="009F7347" w:rsidRDefault="009F7347">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -5703,50 +6035,51 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -5851,50 +6184,51 @@
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00595E90"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005F2C84"/>
     <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00674F7A"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006D29D7"/>
     <w:rsid w:val="006E00AF"/>
+    <w:rsid w:val="007027D4"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007813B0"/>
     <w:rsid w:val="0078356F"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="007E5039"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
@@ -5930,88 +6264,90 @@
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009B5ED1"/>
     <w:rsid w:val="009C4799"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009F7347"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AF1713"/>
+    <w:rsid w:val="00B02E6C"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B73FBD"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C15226"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C51C93"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C7468E"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
+    <w:rsid w:val="00CE16D5"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D7179A"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB58DE"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E069CF"/>
     <w:rsid w:val="00E27D05"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
@@ -6906,51 +7242,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125923746">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7212,58 +7548,308 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003E08111F92DE2043B54C190C059CF613" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="cfb8df3591e8e3837554059e76054ff1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64a265bd-06ac-493e-ba66-480fe28d8ce9" xmlns:ns3="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3013d51fad840fd65b6e4f3a15efbde7" ns2:_="" ns3:_="">
+    <xsd:import namespace="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <xsd:import namespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64a265bd-06ac-493e-ba66-480fe28d8ce9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36dcf515-9b08-4374-8b28-3ef51893e63e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64a265bd-06ac-493e-ba66-480fe28d8ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFB11D7-406C-427F-9559-029A420E50ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA2CB306-3F62-434C-BE53-213B97C671E5}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F6EE80C-C4F8-4108-9020-494C7B0F0CCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <ds:schemaRef ds:uri="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1496</Words>
   <Characters>8982</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
@@ -7313,27 +7899,33 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>jaroslaw.wieckowski@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2017-11-03T09:24:29.4216305+01:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E08111F92DE2043B54C190C059CF613</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>