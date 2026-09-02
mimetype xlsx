--- v0 (2025-10-10)
+++ v1 (2026-09-02)
@@ -1,54 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_KOFFI\2. Nabory\Nabór nr 6\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D971DCE-516D-4D36-BA20-E60E91CD0BBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form_Section A" sheetId="15" r:id="rId1"/>
     <sheet name="Section B" sheetId="16" r:id="rId2"/>
     <sheet name="Section C" sheetId="17" r:id="rId3"/>
     <sheet name="Section D" sheetId="18" r:id="rId4"/>
@@ -3133,51 +3134,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -6293,205 +6294,169 @@
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
-[...2 lines deleted...]
-    <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003E08111F92DE2043B54C190C059CF613" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="67eab58b04c5b0acc4af7fe1a725f130">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64a265bd-06ac-493e-ba66-480fe28d8ce9" xmlns:ns3="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b32e0ce86beff6f6b726276000d71ef" ns2:_="" ns3:_="">
+    <xsd:import namespace="64a265bd-06ac-493e-ba66-480fe28d8ce9"/>
+    <xsd:import namespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d96b2b94-cd0d-498f-97c3-d18670b51294" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="64a265bd-06ac-493e-ba66-480fe28d8ce9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="1d9afc5f-0e13-4ad5-9fc9-1a4fe86ef208" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...33 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="25db5b77-9e2c-44db-a8bd-2255c20fa970" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{aebe3f46-ad31-44a1-8181-f8e82fe731c6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="25db5b77-9e2c-44db-a8bd-2255c20fa970">
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{36dcf515-9b08-4374-8b28-3ef51893e63e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...24 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="5" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
@@ -6537,75 +6502,75 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64a265bd-06ac-493e-ba66-480fe28d8ce9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aeb73b0b-a3bc-458b-bab0-d6b0dad7cb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1478A9-562E-4BFC-A4F3-8727A9718AB0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66C3553A-A82E-4730-9606-7355EE3443A3}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF299E61-0EEA-4992-AF97-0E3FBD7B99E3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB8F7254-2E5C-4CA8-BB4C-089056F95AD9}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
@@ -6652,27 +6617,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Owner">
     <vt:lpwstr>karol.lasota@pfrventures.pl</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SetDate">
     <vt:lpwstr>2018-06-04T18:59:02.6602484+02:00</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Name">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Extended_MSFT_Method">
     <vt:lpwstr>Automatic</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Sensitivity">
     <vt:lpwstr>Publiczne</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ContentTypeId">
+    <vt:lpwstr>0x0101003E08111F92DE2043B54C190C059CF613</vt:lpwstr>
+  </property>
 </Properties>
 </file>