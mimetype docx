--- v1 (2026-02-04)
+++ v2 (2026-05-25)
@@ -98,51 +98,51 @@
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>erson</w:t>
       </w:r>
       <w:r w:rsidR="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/other legal entity</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C65BC0">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BA98B2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B80D522" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00CD329D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
@@ -181,58 +181,58 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investor’s data (legal person</w:t>
       </w:r>
       <w:r w:rsidR="00C65BC0" w:rsidRPr="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/other legal entity</w:t>
       </w:r>
       <w:r w:rsidR="00412519" w:rsidRPr="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9301" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00010643" w14:paraId="14D77049" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="14D77049" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420D5735" w14:textId="6E12705B" w:rsidR="00407C19" w:rsidRPr="00412519" w:rsidRDefault="00F86CD3" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of the Private Investor </w:t>
             </w:r>
             <w:r w:rsidRPr="00E40C37">
               <w:rPr>
@@ -366,68 +366,70 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- country:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C7795A6" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">town </w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="62B4BA79" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- street:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A62A480" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
@@ -441,79 +443,99 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- building / unit No:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454D9598" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00010643" w14:paraId="19B60F0E" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="19B60F0E" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F584E06" w14:textId="162A01D6" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Number of entry in the national court register (KRS):</w:t>
+              <w:t xml:space="preserve">Number of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>entry</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A00610">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the national court register (KRS):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00010643" w14:paraId="338A0E8A" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="338A0E8A" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="786C3B83" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
@@ -646,94 +668,94 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk499108024"/>
       <w:r w:rsidRPr="007F5B3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Beneficial Owner's data</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5B3A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F8168E" w:rsidRPr="00412519" w14:paraId="3EBA386E" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BE6C256" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="003A4183">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First name and surname</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="24D055BF" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="24D055BF" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
           <w:trHeight w:val="2796"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0913AFFA" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
@@ -750,68 +772,70 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- country:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28855AA9" w14:textId="3DA6ADC9" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="001933B7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">town </w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="1EF3DE7D" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- street:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAB13C4" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
@@ -852,71 +876,71 @@
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="677648FD" w14:textId="1C8B2C52" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F4DC6" w:rsidP="003A4183">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5261138F" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contact details:</w:t>
             </w:r>
@@ -1011,566 +1035,575 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PRIVATE INVESTOR'S STATEMENT/Beneficial Owner's Statement</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29EB6328" w14:textId="77777777" w:rsidR="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, being the Beneficial Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Beneficial Owner</w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E490D1F" w14:textId="196C9ED0" w:rsidR="007F5B3A" w:rsidRPr="003039FD" w:rsidRDefault="007F5B3A" w:rsidP="003039FD">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I/We, the undersigned, representing</w:t>
       </w:r>
       <w:r w:rsidR="003039FD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Private Investor operating under the corporate name </w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________________ </w:t>
       </w:r>
       <w:r w:rsidR="0058753F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="003039FD">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1389236C" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>hereby represent that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F20B2D0" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="00917361">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Beneficial Owner status</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="124184D4" w14:textId="77777777" w:rsidR="0058753F" w:rsidRPr="0058753F" w:rsidRDefault="007F5B3A" w:rsidP="0058753F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I am the Beneficial Owner due to the fact that</w:t>
-      </w:r>
+        <w:t xml:space="preserve">I am the Beneficial Owner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>due to the fact that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0058753F" w:rsidRPr="0058753F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6603DAE5" w14:textId="163107D9" w:rsidR="000F197F" w:rsidRDefault="0058753F" w:rsidP="0058753F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00597479">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79763064" w14:textId="77777777" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I hereby declare that</w:t>
       </w:r>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="462B644A" w14:textId="77777777" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B33D62" w14:textId="77777777" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C468B8E" w14:textId="77777777" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I am/am not a family member of an individual holding a politically exposed position,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79648DD7" w14:textId="77777777" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00335B38">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3770271F" w14:textId="501EFB5E" w:rsidR="00335B38" w:rsidRPr="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>I am/am not related by kinship or affinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF17828" w14:textId="7ADF2728" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Status and authority of the</w:t>
       </w:r>
       <w:r w:rsidR="000275DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169B5EC4" w14:textId="74413FA2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been duly incorporated and operates in compliance with the governing law of the place of incorporation and/or registration of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="618F3C93" w14:textId="0227D2FA" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has full capacity and authority to fulfil the commitment to make a private </w:t>
       </w:r>
       <w:r w:rsidR="00BC00F5">
@@ -1652,64 +1685,64 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>under the provisions of</w:t>
       </w:r>
       <w:r w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> law</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F13B628" w14:textId="109AFD62" w:rsidR="007F5B3A" w:rsidRPr="00082BAA" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A) the fulfilment of the </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Investor’s commitment to make a private contribution </w:t>
@@ -1723,179 +1756,179 @@
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00082BAA" w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="424005CE" w14:textId="06727FC2" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Save</w:t>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA" w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidR="00082BAA" w:rsidRPr="008E6BDB">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, the fulfilment of the Investor’s commitment to make a private </w:t>
       </w:r>
       <w:r w:rsidR="008B5243">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution does not require the </w:t>
       </w:r>
       <w:r w:rsidR="009B23B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidRPr="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investor’s obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2B918B" w14:textId="167E6AB8" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not in liquidation or bankruptcy, nor have public collective insolvency </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>proceedings been</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> initiated against the Private Investor for the purpose of rescue, adjustment of debt, reorganisation or liquidation within the meaning of Article 1(1) (without the last sentence) of Regulation (EU) 2015/848.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7B55F0" w14:textId="33DC175D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> meets the definition of independent </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
@@ -1907,138 +1940,138 @@
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rivate </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nvestor within the meaning of Article 2 (72) of Commission Regulation (EU) No 651/2014 of 17 June 2014 declaring certain categories of aid compatible with the internal market in application of Articles 107 and 108 of the Treaty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC3B12F" w14:textId="32A25031" w:rsidR="00082BAA" w:rsidRDefault="00082BAA" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Private Investor meets </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the conditions for </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9712D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">holding the right/participation title in a VC Fund specified in the Act on Investment Funds </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9712D">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="374151"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and Alternative Investment Fund Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:color w:val="374151"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459CCD3A" w14:textId="17EB4756" w:rsidR="007F5B3A" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The ownership structure of the Private Investor forms Exhibit A hereto</w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B79F96C" w14:textId="18609656" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
@@ -2052,51 +2085,51 @@
         <w:t xml:space="preserve">’s private </w:t>
       </w:r>
       <w:r w:rsidR="00A60FF4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0162656D" w14:textId="491B0818" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="0058753F" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will make a private </w:t>
       </w:r>
@@ -2132,51 +2165,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the necessary resources sufficient to finance the Investor’s private contribution to the </w:t>
@@ -2199,51 +2232,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_____</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Private Investor</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">'s contribution to the </w:t>
@@ -2256,67 +2289,67 @@
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will come from amounts contributed/paid to the </w:t>
       </w:r>
       <w:r w:rsidR="009B23B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investor by the Beneficial Owner.</w:t>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00DE4BE0">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
       <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D9BB20" w14:textId="7CB960E5" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The amounts earmarked </w:t>
       </w:r>
       <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by the Private Investor</w:t>
@@ -2346,56 +2379,72 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution to the </w:t>
       </w:r>
       <w:r w:rsidR="00082BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> come from its own resources and are free from any public support and/or state aid, in particular they do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
+        <w:t xml:space="preserve"> come from its own resources and are free from any public support and/or state aid, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular they</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A00610">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do not constitute public funding within the meaning of the Act of 27 August 2009 on public finance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EC7AC3" w14:textId="7DDB2A34" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The funds earmarked </w:t>
       </w:r>
       <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by the Private Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
@@ -2529,51 +2578,51 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="602E82B9" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E008B5" w:rsidRDefault="000F197F" w:rsidP="003D3102">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7359E505" w14:textId="59A45F8D" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Consent to</w:t>
       </w:r>
       <w:r w:rsidR="00A7127C">
@@ -2586,95 +2635,95 @@
         </w:rPr>
         <w:t xml:space="preserve"> the conduct</w:t>
       </w:r>
       <w:r w:rsidR="00B7283F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> due diligence</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
-          <w:rStyle w:val="Odwoaniedokomentarza"/>
+          <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in the event the Tender is selected </w:t>
       </w:r>
       <w:r w:rsidR="009B23B8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the Call</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB3EDA5" w14:textId="0297F44C" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Beneficial Owner/</w:t>
       </w:r>
       <w:r w:rsidR="00DE4BE0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
@@ -2853,130 +2902,130 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the Private Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B0C475" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F" w:rsidP="003D3102">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6D9D75" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="709" w:hanging="352"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Ref467149754"/>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="5B3E935A" w14:textId="1581AB6E" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Beneficial Owner/</w:t>
       </w:r>
       <w:r w:rsidR="001C76BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor represents that there is no conflict of interest regarding the Beneficial Owner or </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the Private Investor or</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> members of their managing and supervisory bodies and arising for any of the reasons set out in §12 of the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AA7DBA9" w14:textId="29A4C40E" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="007F5B3A" w:rsidP="00E40C37">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Beneficial Owner/ </w:t>
       </w:r>
       <w:r w:rsidR="000F57CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
@@ -3023,131 +3072,147 @@
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of any circumstances constituting a conflict of interest </w:t>
       </w:r>
       <w:r w:rsidR="000F57CA" w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>rendering untrue the statement contained in Section</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5.1 above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A28E73" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007906DE" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>statements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="531FB09E" w14:textId="512E3E55" w:rsidR="000F57CA" w:rsidRDefault="000F57CA" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The information contained in this statement concerning state aid, including </w:t>
       </w:r>
       <w:r w:rsidRPr="000F57CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aid, is in compliance with the provisions of the Act of 30 April 2004 on proceedings </w:t>
+        <w:t xml:space="preserve"> aid, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the provisions of the Act of 30 April 2004 on proceedings </w:t>
       </w:r>
       <w:r w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> matters</w:t>
       </w:r>
       <w:r w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3199,51 +3264,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> 59, item 404, as amended) and with the provisions of the relevant aid scheme</w:t>
       </w:r>
       <w:r w:rsidR="006A2F83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3FCA7D" w14:textId="2A45ACE0" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In connection with the repayable financing provided by PFR </w:t>
       </w:r>
       <w:r w:rsidR="00F75F28">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
@@ -3326,51 +3391,51 @@
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor there will be no double financing, in part or in whole, in accordance with the </w:t>
       </w:r>
       <w:r w:rsidR="000F57CA" w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Guidelines of the Minister of Funds and Regional Policy on the eligibility of expenditures under the European Regional Development Fund,  the European Social Fund Plus, the Cohesion Fund and the Just Transition Fund for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6947E8C9" w14:textId="38A3CA17" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The Beneficial Owner/ </w:t>
       </w:r>
       <w:r w:rsidR="000F57CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
@@ -3403,51 +3468,51 @@
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> acknowledges that upon entering into the Investment Agreement </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the Private Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will have the status of state aid beneficiary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BA5CE3" w14:textId="029507E1" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00D31045">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Beneficial Owner </w:t>
       </w:r>
       <w:r w:rsidR="000F57CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/ Private Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
@@ -3681,72 +3746,72 @@
       </w:r>
       <w:r w:rsidR="00CA4B66" w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Managing Authority under </w:t>
       </w:r>
       <w:r w:rsidR="00CA4B66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the FENG Programme</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368A193A" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00CA4B66" w:rsidRDefault="00412519" w:rsidP="003D3102">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Any terms not defined herein shall have the meaning assigned to them in the Call Rules. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E3BCB66" w14:textId="7FB0C792" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he Beneficial Owner</w:t>
       </w:r>
       <w:r>
@@ -3842,51 +3907,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> not object to the manner of processing personal data</w:t>
       </w:r>
       <w:r w:rsidR="00A63287">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5132D97F" w14:textId="7361EA47" w:rsidR="00CA4B66" w:rsidRDefault="00CA4B66" w:rsidP="00CA4B66">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>he Beneficial Owner</w:t>
       </w:r>
       <w:r>
@@ -4023,51 +4088,51 @@
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and reputation on the market.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E193D7" w14:textId="3BE53682" w:rsidR="00BB0E41" w:rsidRPr="00CA4B66" w:rsidRDefault="00BB0E41" w:rsidP="00BB0E41">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Beneficial Owner / Private Investor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>represents</w:t>
       </w:r>
       <w:r w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -4277,51 +4342,51 @@
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F8168E" w14:paraId="57DFAB47" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="114D8BBC" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="66F66A76" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
@@ -4475,51 +4540,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>eneficial Owner)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1813131A" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00A942BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F8168E" w14:paraId="64DEEEB1" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="600"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ED08D09" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="000F197F" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11BF5BC7" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="003D3102" w:rsidRDefault="00412519" w:rsidP="002F5E53">
@@ -4658,60 +4723,60 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A to the </w:t>
       </w:r>
       <w:r w:rsidR="00F74E6F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">tatement by the Private Investor being a legal person which is not controlled by Beneficial Owners in the manner indicated in footnote 3 in the Form </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F322909" w14:textId="3C4EA037" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00DD40FB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
@@ -4754,127 +4819,127 @@
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">% of </w:t>
             </w:r>
             <w:r w:rsidR="001C76BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Private Investor</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>’s capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BFA1C3" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DAD8F02" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2653F90C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="798C282C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10EE0B82" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="173C46E2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00010643" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B894E77" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D940452" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4960,61 +5025,61 @@
     </w:p>
     <w:p w14:paraId="31A1AB7F" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidSect="00FB3452">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56B89491" w14:textId="77777777" w:rsidR="00F34249" w:rsidRDefault="00F34249" w:rsidP="00F8168E">
+    <w:p w14:paraId="21280EB7" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6530FF93" w14:textId="77777777" w:rsidR="00F34249" w:rsidRDefault="00F34249" w:rsidP="00F8168E">
+    <w:p w14:paraId="7E18BC47" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5057,179 +5122,182 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1409141810"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2A591974" w14:textId="77777777" w:rsidR="000F197F" w:rsidRDefault="00F8168E">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00412519">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007906DE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="37323568" w14:textId="19863166" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
+  <w:p w14:paraId="37323568" w14:textId="62A1477F" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00A407E7">
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A41AAD">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="00292BD8">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00A41AAD">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5D4283" w14:textId="77777777" w:rsidR="00F34249" w:rsidRDefault="00F34249">
+    <w:p w14:paraId="0CD4DBB3" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42085233" w14:textId="77777777" w:rsidR="00F34249" w:rsidRDefault="00F34249">
+    <w:p w14:paraId="75373BA2" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="249E4EFD" w14:textId="77777777" w:rsidR="00F34249" w:rsidRDefault="00F34249">
+    <w:p w14:paraId="54AB41D9" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3667E4CC" w14:textId="5992849C" w:rsidR="00C65BC0" w:rsidRPr="001C76BE" w:rsidRDefault="00C65BC0" w:rsidP="00C65BC0">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>If more than one Private Investor has been named in the Tender, the statement should be completed and signed separately by each Private Investor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="204C1D30" w14:textId="41A27013" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="000F4DC6">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> To be completed if the</w:t>
       </w:r>
       <w:r w:rsidR="003039FD" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -5269,225 +5337,225 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Investor has more than one Beneficial Owner, please </w:t>
       </w:r>
       <w:r w:rsidR="003039FD" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">enter </w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>details of all the Beneficial Owners. In such case, the statement should be completed and signed separately by all Beneficial Owners.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="222FF48C" w14:textId="1A203FEE" w:rsidR="000F4DC6" w:rsidRPr="000F4DC6" w:rsidRDefault="000F4DC6">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F4DC6">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B45F3">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>For those who do not have a PESEL number, the date of birth must be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="230874E2" w14:textId="19D93830" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Where the </w:t>
       </w:r>
       <w:r w:rsidR="009B23B8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Private </w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Investor has a Beneficial Owner, the statement is signed both by the Investor (in accordance with the representation disclosed in KRS) and the Beneficial Owner.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="1678CFA8" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Beneficial Owner is defined as:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C3136F" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>a natural person or natural persons who own or control the Investor,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCD5407" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>a natural person or natural persons who are shareholders or hold voting rights at the shareholders’ meeting in excess of 50% in the legal person concerned, through bearer share holdings, other than companies listed on a regulated market, subject to or applying laws and regulations of the European Union concerning information disclosure, as well as entities providing financial services within the territory of a Member State of the European Union or an equivalent state - in the case of legal persons,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291D6E0E" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>a natural person or natural persons who control at least 50% of assets - in the case of entities entrusted with the administration of assets and distribution of such assets, except entities performing portfolio management activities, where the portfolios consist of one or more financial instruments,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6913DCEF" w14:textId="669B6EB6" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>In each case, the persons concerned are natural persons who ultimately, directly or through other entities, finance and control the</w:t>
       </w:r>
       <w:r w:rsidR="0058753F" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
@@ -5497,156 +5565,156 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor’s activities (in the case of Investors registered in countries where, in accordance with the</w:t>
       </w:r>
       <w:r w:rsidR="0058753F" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> provisions of</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> law, direct shareholders are trust funds, acting on behalf of and for the benefit of individual natural persons not disclosed in the register files of such Investors as bodies controlling or financing their activities).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="6C58BDE5" w14:textId="2CA5B662" w:rsidR="003039FD" w:rsidRPr="001C76BE" w:rsidRDefault="003039FD">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> To be completed by persons authorised to represent the Private Investor,</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="2449F3C0" w14:textId="6C528891" w:rsidR="0058753F" w:rsidRPr="001C76BE" w:rsidRDefault="0058753F">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please enter here the name of the Private Investor.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="3A0FB276" w14:textId="3C80BBE4" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>To be completed only by the Beneficial Owner</w:t>
       </w:r>
       <w:r w:rsidR="002F7232">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="073E3974" w14:textId="709C6EAC" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">Please describe the basis on which the person concerned is deemed to be a Beneficial Owner within the meaning of footnote </w:t>
       </w:r>
       <w:r w:rsidR="00B7401A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -5686,279 +5754,279 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Investor by holding controlling interest in the</w:t>
       </w:r>
       <w:r w:rsidR="00184A88">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Private</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Investor).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="21A26758" w14:textId="77777777" w:rsidR="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> For a Private Investor contributing less than 10% of the Private Contribution Amount, this declaration should be deleted.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="031C6626" w14:textId="77777777" w:rsidR="00335B38" w:rsidRDefault="00335B38" w:rsidP="00335B38">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="792ECFC9" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="00F2DAE6" w14:textId="304E13C8" w:rsidR="00082BAA" w:rsidRPr="001C76BE" w:rsidRDefault="00082BAA" w:rsidP="00082BAA">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Please enter all </w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="rynqvb"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>required consents, approvals, notifications and registrations</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="381C786C" w14:textId="12FB64AF" w:rsidR="00082BAA" w:rsidRPr="001C76BE" w:rsidRDefault="00082BAA">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> To be filled in by Investors in the case of whom no control over the Investor is exercised by the Beneficial Owners, as referred to in footnote 3.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="13E63826" w14:textId="5FBA6F0D" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the value of the declared contribution to the </w:t>
       </w:r>
       <w:r w:rsidR="009B23B8">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="0204D377" w14:textId="713E1617" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please enter </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE" w:rsidRPr="00951468">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -5967,61 +6035,61 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE" w:rsidRPr="00951468">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name of the Tenderer</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p w14:paraId="0E311E8D" w14:textId="2F652ED4" w:rsidR="007F5B3A" w:rsidRPr="001C76BE" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete</w:t>
       </w:r>
       <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> the last sentence </w:t>
       </w:r>
       <w:r w:rsidR="009B090E">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -6041,51 +6109,51 @@
       <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>section 3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the Private Investor has no Beneficial Owner or the Private Investor is not an investment vehicle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C722E94" w14:textId="5A4C4CD7" w:rsidR="000F197F" w:rsidRDefault="007601C4" w:rsidP="00C47E45">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C2CC519" wp14:editId="7C4DFEFC">
           <wp:extent cx="5760720" cy="574040"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554F45A0-0E0D-4217-F616-35A9896FE7F9}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="5" name="Picture 4">
                     <a:extLst>
@@ -8858,165 +8926,168 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1923175968">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="960382880">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="84768677">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8168E"/>
     <w:rsid w:val="000045AB"/>
     <w:rsid w:val="00010643"/>
     <w:rsid w:val="000153D1"/>
     <w:rsid w:val="000275DB"/>
     <w:rsid w:val="00082BAA"/>
     <w:rsid w:val="000D5E89"/>
     <w:rsid w:val="000F197F"/>
     <w:rsid w:val="000F4DC6"/>
     <w:rsid w:val="000F57CA"/>
     <w:rsid w:val="00174A60"/>
     <w:rsid w:val="00184A88"/>
     <w:rsid w:val="001933B7"/>
     <w:rsid w:val="001B79F7"/>
     <w:rsid w:val="001C76BE"/>
     <w:rsid w:val="001D0373"/>
     <w:rsid w:val="00292BD8"/>
     <w:rsid w:val="002D6F9D"/>
     <w:rsid w:val="002F7232"/>
     <w:rsid w:val="003039FD"/>
+    <w:rsid w:val="00304C6C"/>
     <w:rsid w:val="00335B38"/>
     <w:rsid w:val="00336AE3"/>
     <w:rsid w:val="00390E6B"/>
     <w:rsid w:val="003B64B0"/>
     <w:rsid w:val="003E6417"/>
     <w:rsid w:val="00407C19"/>
     <w:rsid w:val="00412519"/>
     <w:rsid w:val="0048680A"/>
     <w:rsid w:val="004A0375"/>
     <w:rsid w:val="004F1B4D"/>
     <w:rsid w:val="00542A00"/>
     <w:rsid w:val="005746D4"/>
     <w:rsid w:val="005831E8"/>
     <w:rsid w:val="0058753F"/>
     <w:rsid w:val="00616F57"/>
     <w:rsid w:val="0063342E"/>
     <w:rsid w:val="00642F9B"/>
     <w:rsid w:val="006519E8"/>
     <w:rsid w:val="006A2F83"/>
     <w:rsid w:val="006C1F30"/>
     <w:rsid w:val="006D0A73"/>
     <w:rsid w:val="006E01BA"/>
     <w:rsid w:val="0073283E"/>
     <w:rsid w:val="00751688"/>
     <w:rsid w:val="007601C4"/>
     <w:rsid w:val="007906DE"/>
     <w:rsid w:val="007B3B60"/>
     <w:rsid w:val="007F5B3A"/>
     <w:rsid w:val="00885E9A"/>
     <w:rsid w:val="008A21D0"/>
     <w:rsid w:val="008B5243"/>
     <w:rsid w:val="008E0923"/>
     <w:rsid w:val="009B090E"/>
     <w:rsid w:val="009B23B8"/>
     <w:rsid w:val="009F174A"/>
     <w:rsid w:val="009F54DB"/>
     <w:rsid w:val="00A407E7"/>
+    <w:rsid w:val="00A41AAD"/>
     <w:rsid w:val="00A60FF4"/>
     <w:rsid w:val="00A6318B"/>
     <w:rsid w:val="00A63287"/>
     <w:rsid w:val="00A7127C"/>
     <w:rsid w:val="00AB16EC"/>
     <w:rsid w:val="00AC2468"/>
     <w:rsid w:val="00B014B3"/>
     <w:rsid w:val="00B7283F"/>
     <w:rsid w:val="00B7401A"/>
     <w:rsid w:val="00BA6F57"/>
     <w:rsid w:val="00BB0E41"/>
     <w:rsid w:val="00BC00F5"/>
     <w:rsid w:val="00BF561D"/>
     <w:rsid w:val="00C42F62"/>
     <w:rsid w:val="00C65BC0"/>
     <w:rsid w:val="00CA4B66"/>
     <w:rsid w:val="00D17D50"/>
     <w:rsid w:val="00D6256E"/>
     <w:rsid w:val="00D83556"/>
     <w:rsid w:val="00D85550"/>
     <w:rsid w:val="00DD40FB"/>
     <w:rsid w:val="00DE4BE0"/>
     <w:rsid w:val="00E008B5"/>
     <w:rsid w:val="00E1448F"/>
     <w:rsid w:val="00E40C37"/>
     <w:rsid w:val="00F34249"/>
     <w:rsid w:val="00F74E6F"/>
     <w:rsid w:val="00F75F28"/>
     <w:rsid w:val="00F8168E"/>
     <w:rsid w:val="00F86CD3"/>
     <w:rsid w:val="00FB3452"/>
+    <w:rsid w:val="00FD74A6"/>
     <w:rsid w:val="00FE422E"/>
     <w:rsid w:val="00FE4EBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -9393,390 +9464,390 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="160"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="00C47E45"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Tekst przypisu Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="007B02CB"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
     <w:name w:val="Tekst przypisu dolnego Znak"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
     <w:rsid w:val="007B02CB"/>
     <w:rPr>
       <w:position w:val="0"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Akapit z listą BS Char,Kolorowa lista — akcent 11 Char,Numerowanie Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="005C55C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="003806F0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003806F0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003806F0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E334D7"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak1">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="00E334D7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00E334D7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B6D9E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B6D9E"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B6D9E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006961B7"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Georgia" w:cstheme="minorBidi"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008145CF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A45380"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rynqvb">
     <w:name w:val="rynqvb"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00082BAA"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak1">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="-E Fußnotentext Char,-E Fuﬂnotentext Char,Footnote Char,Footnote text Char,Fußnote Char,Fußnotentext Ursprung Char,Fuﬂnotentext Ursprung Char,Podrozdzia3 Char,Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:locked/>
     <w:rsid w:val="00335B38"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="179441511">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>