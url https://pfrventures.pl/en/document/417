--- v2 (2026-05-25)
+++ v3 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4ADB8643" w14:textId="6B8DC338" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="00412519" w:rsidP="00273455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40C37">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 6(</w:t>
       </w:r>
       <w:r w:rsidR="00E008B5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>b</w:t>
@@ -188,51 +188,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/other legal entity</w:t>
       </w:r>
       <w:r w:rsidR="00412519" w:rsidRPr="00C65BC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9301" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="14D77049" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00E16106" w14:paraId="14D77049" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="420D5735" w14:textId="6E12705B" w:rsidR="00407C19" w:rsidRPr="00412519" w:rsidRDefault="00F86CD3" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of the Private Investor </w:t>
             </w:r>
             <w:r w:rsidRPr="00E40C37">
               <w:rPr>
@@ -443,99 +443,99 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- building / unit No:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="454D9598" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>- postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="19B60F0E" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00E16106" w14:paraId="19B60F0E" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="747"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F584E06" w14:textId="162A01D6" w:rsidR="00407C19" w:rsidRPr="00E40C37" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Number of </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>entry</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in the national court register (KRS):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00407C19" w:rsidRPr="00A41AAD" w14:paraId="338A0E8A" w14:textId="77777777" w:rsidTr="00407C19">
+      <w:tr w:rsidR="00407C19" w:rsidRPr="00E16106" w14:paraId="338A0E8A" w14:textId="77777777" w:rsidTr="00407C19">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9301" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="786C3B83" w14:textId="77777777" w:rsidR="00407C19" w:rsidRPr="00A00610" w:rsidRDefault="00407C19" w:rsidP="00813E6B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
@@ -896,51 +896,51 @@
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
             <w:r w:rsidR="007F5B3A" w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00E16106" w14:paraId="11BBF84C" w14:textId="77777777" w:rsidTr="00A45380">
         <w:trPr>
           <w:trHeight w:val="1398"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5261138F" w14:textId="77777777" w:rsidR="007F5B3A" w:rsidRPr="00A00610" w:rsidRDefault="007F5B3A" w:rsidP="007F5B3A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contact details:</w:t>
             </w:r>
@@ -4732,51 +4732,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00A00610">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">tatement by the Private Investor being a legal person which is not controlled by Beneficial Owners in the manner indicated in footnote 3 in the Form </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00E16106" w14:paraId="147E2E37" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F322909" w14:textId="3C4EA037" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="007F5B3A" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00DD40FB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>partner</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
@@ -4819,127 +4819,127 @@
             </w:pPr>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">% of </w:t>
             </w:r>
             <w:r w:rsidR="001C76BE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Private Investor</w:t>
             </w:r>
             <w:r w:rsidRPr="00A00610">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>’s capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00E16106" w14:paraId="7E861979" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BFA1C3" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DAD8F02" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2653F90C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00E16106" w14:paraId="7E77F89B" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="798C282C" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10EE0B82" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="173C46E2" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8168E" w:rsidRPr="00A41AAD" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
+      <w:tr w:rsidR="00F8168E" w:rsidRPr="00E16106" w14:paraId="4A78AF1A" w14:textId="77777777" w:rsidTr="00A45380">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B894E77" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D940452" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00412519" w:rsidRDefault="000F197F" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5023,63 +5023,63 @@
         <w:t>shareholder must also be indicated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A1AB7F" w14:textId="77777777" w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidRDefault="000F197F" w:rsidP="007F5B3A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F197F" w:rsidRPr="00E40C37" w:rsidSect="00FB3452">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21280EB7" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C" w:rsidP="00F8168E">
+    <w:p w14:paraId="08717A24" w14:textId="77777777" w:rsidR="00196B2E" w:rsidRDefault="00196B2E" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E18BC47" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C" w:rsidP="00F8168E">
+    <w:p w14:paraId="118EB74F" w14:textId="77777777" w:rsidR="00196B2E" w:rsidRDefault="00196B2E" w:rsidP="00F8168E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5109,137 +5109,137 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1409141810"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="2A591974" w14:textId="77777777" w:rsidR="000F197F" w:rsidRDefault="00F8168E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00412519">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007906DE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="37323568" w14:textId="62A1477F" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
+  <w:p w14:paraId="37323568" w14:textId="03EED624" w:rsidR="000F197F" w:rsidRDefault="00E008B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00A407E7">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A41AAD">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00E16106">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00A41AAD">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CD4DBB3" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
+    <w:p w14:paraId="087EF70F" w14:textId="77777777" w:rsidR="00196B2E" w:rsidRDefault="00196B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75373BA2" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
+    <w:p w14:paraId="570E405B" w14:textId="77777777" w:rsidR="00196B2E" w:rsidRDefault="00196B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="54AB41D9" w14:textId="77777777" w:rsidR="00304C6C" w:rsidRDefault="00304C6C">
+    <w:p w14:paraId="05162DA8" w14:textId="77777777" w:rsidR="00196B2E" w:rsidRDefault="00196B2E">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3667E4CC" w14:textId="5992849C" w:rsidR="00C65BC0" w:rsidRPr="001C76BE" w:rsidRDefault="00C65BC0" w:rsidP="00C65BC0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -6106,51 +6106,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C76BE" w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>section 3.1</w:t>
       </w:r>
       <w:r w:rsidRPr="001C76BE">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> if the Private Investor has no Beneficial Owner or the Private Investor is not an investment vehicle.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C722E94" w14:textId="5A4C4CD7" w:rsidR="000F197F" w:rsidRDefault="007601C4" w:rsidP="00C47E45">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C2CC519" wp14:editId="7C4DFEFC">
           <wp:extent cx="5760720" cy="574040"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554F45A0-0E0D-4217-F616-35A9896FE7F9}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -6176,51 +6176,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="574040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -8926,90 +8926,91 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1923175968">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="960382880">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="84768677">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F8168E"/>
     <w:rsid w:val="000045AB"/>
     <w:rsid w:val="00010643"/>
     <w:rsid w:val="000153D1"/>
     <w:rsid w:val="000275DB"/>
     <w:rsid w:val="00082BAA"/>
     <w:rsid w:val="000D5E89"/>
     <w:rsid w:val="000F197F"/>
     <w:rsid w:val="000F4DC6"/>
     <w:rsid w:val="000F57CA"/>
     <w:rsid w:val="00174A60"/>
     <w:rsid w:val="00184A88"/>
     <w:rsid w:val="001933B7"/>
+    <w:rsid w:val="00196B2E"/>
     <w:rsid w:val="001B79F7"/>
     <w:rsid w:val="001C76BE"/>
     <w:rsid w:val="001D0373"/>
     <w:rsid w:val="00292BD8"/>
     <w:rsid w:val="002D6F9D"/>
     <w:rsid w:val="002F7232"/>
     <w:rsid w:val="003039FD"/>
     <w:rsid w:val="00304C6C"/>
     <w:rsid w:val="00335B38"/>
     <w:rsid w:val="00336AE3"/>
     <w:rsid w:val="00390E6B"/>
     <w:rsid w:val="003B64B0"/>
     <w:rsid w:val="003E6417"/>
     <w:rsid w:val="00407C19"/>
     <w:rsid w:val="00412519"/>
     <w:rsid w:val="0048680A"/>
     <w:rsid w:val="004A0375"/>
     <w:rsid w:val="004F1B4D"/>
     <w:rsid w:val="00542A00"/>
     <w:rsid w:val="005746D4"/>
     <w:rsid w:val="005831E8"/>
     <w:rsid w:val="0058753F"/>
     <w:rsid w:val="00616F57"/>
     <w:rsid w:val="0063342E"/>
     <w:rsid w:val="00642F9B"/>
@@ -9029,57 +9030,59 @@
     <w:rsid w:val="008B5243"/>
     <w:rsid w:val="008E0923"/>
     <w:rsid w:val="009B090E"/>
     <w:rsid w:val="009B23B8"/>
     <w:rsid w:val="009F174A"/>
     <w:rsid w:val="009F54DB"/>
     <w:rsid w:val="00A407E7"/>
     <w:rsid w:val="00A41AAD"/>
     <w:rsid w:val="00A60FF4"/>
     <w:rsid w:val="00A6318B"/>
     <w:rsid w:val="00A63287"/>
     <w:rsid w:val="00A7127C"/>
     <w:rsid w:val="00AB16EC"/>
     <w:rsid w:val="00AC2468"/>
     <w:rsid w:val="00B014B3"/>
     <w:rsid w:val="00B7283F"/>
     <w:rsid w:val="00B7401A"/>
     <w:rsid w:val="00BA6F57"/>
     <w:rsid w:val="00BB0E41"/>
     <w:rsid w:val="00BC00F5"/>
     <w:rsid w:val="00BF561D"/>
     <w:rsid w:val="00C42F62"/>
     <w:rsid w:val="00C65BC0"/>
     <w:rsid w:val="00CA4B66"/>
     <w:rsid w:val="00D17D50"/>
+    <w:rsid w:val="00D207E1"/>
     <w:rsid w:val="00D6256E"/>
     <w:rsid w:val="00D83556"/>
     <w:rsid w:val="00D85550"/>
     <w:rsid w:val="00DD40FB"/>
     <w:rsid w:val="00DE4BE0"/>
     <w:rsid w:val="00E008B5"/>
     <w:rsid w:val="00E1448F"/>
+    <w:rsid w:val="00E16106"/>
     <w:rsid w:val="00E40C37"/>
     <w:rsid w:val="00F34249"/>
     <w:rsid w:val="00F74E6F"/>
     <w:rsid w:val="00F75F28"/>
     <w:rsid w:val="00F8168E"/>
     <w:rsid w:val="00F86CD3"/>
     <w:rsid w:val="00FB3452"/>
     <w:rsid w:val="00FD74A6"/>
     <w:rsid w:val="00FE422E"/>
     <w:rsid w:val="00FE4EBE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>