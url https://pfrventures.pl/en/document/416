--- v0 (2026-05-25)
+++ v1 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13118EEB" w14:textId="02F171FE" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 6(</w:t>
       </w:r>
       <w:r w:rsidR="005B7FD5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
@@ -86,51 +86,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00170935" w:rsidRPr="007844A0" w14:paraId="7AB32232" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A48C9D" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="004E4A99" w:rsidRDefault="0089319B" w:rsidP="00056BCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First name and surname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="002E0DF4" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00D657A4" w14:paraId="4005F960" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4533DD16" w14:textId="37765973" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address of residence:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71B577D2" w14:textId="6F7C9FFB" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -253,51 +253,51 @@
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
             <w:r w:rsidR="0089319B" w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00170935" w:rsidRPr="002E0DF4" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
+      <w:tr w:rsidR="00170935" w:rsidRPr="00D657A4" w14:paraId="3AF4780D" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B6B686E" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00751A1C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22921DA7" w14:textId="1B60F076" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
             <w:pPr>
               <w:rPr>
@@ -3035,73 +3035,73 @@
     <w:p w14:paraId="2E24E6C2" w14:textId="5F74B4E9" w:rsidR="00816BB7" w:rsidRDefault="00816BB7">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00816BB7" w:rsidSect="00F07E95">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09CE0527" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC" w:rsidP="00170935">
+    <w:p w14:paraId="060EB766" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37590A3D" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC" w:rsidP="00170935">
+    <w:p w14:paraId="42037D99" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59E9D5A0" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC">
+    <w:p w14:paraId="70FFF8AA" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3128,140 +3128,140 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335896334"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1C96D6F2" w14:textId="2232F16D" w:rsidR="003F1CA2" w:rsidRDefault="00170935">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="007844A0">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004E4A99">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="004E4A99">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="61C0D04A" w14:textId="76023AE9" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
+  <w:p w14:paraId="61C0D04A" w14:textId="25E8ED1C" w:rsidR="003F1CA2" w:rsidRDefault="005B7FD5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00C14168">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="002E0DF4">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00D657A4">
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B304ED">
       <w:t>/20</w:t>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="002E0DF4">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AE9223D" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC">
+    <w:p w14:paraId="45BFD513" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F857078" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC">
+    <w:p w14:paraId="13844490" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D9FF6C4" w14:textId="77777777" w:rsidR="007A2FAC" w:rsidRDefault="007A2FAC">
+    <w:p w14:paraId="4407F11B" w14:textId="77777777" w:rsidR="00AA0202" w:rsidRDefault="00AA0202">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -3581,51 +3581,51 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C64D38F" w14:textId="6A01FCC5" w:rsidR="00256D68" w:rsidRDefault="00477BE3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="694AFAFD" wp14:editId="47BE6104">
           <wp:extent cx="5760720" cy="574040"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="5" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{554F45A0-0E0D-4217-F616-35A9896FE7F9}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3651,51 +3651,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="574040"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -5437,51 +5437,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5595,50 +5595,51 @@
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="00396D30"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003B45F3"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1680"/>
     <w:rsid w:val="003D39A6"/>
     <w:rsid w:val="003E5122"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="00407965"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="00477BE3"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00492E67"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="00496ACB"/>
+    <w:rsid w:val="004A09A2"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004C6058"/>
     <w:rsid w:val="004D6179"/>
     <w:rsid w:val="004E4A99"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00532AEE"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554842"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="0058237F"/>
@@ -5745,50 +5746,51 @@
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00985722"/>
     <w:rsid w:val="00992197"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A85A49"/>
+    <w:rsid w:val="00AA0202"/>
     <w:rsid w:val="00AA19F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
     <w:rsid w:val="00AC64BD"/>
     <w:rsid w:val="00AC6CD8"/>
     <w:rsid w:val="00AD7AE4"/>
     <w:rsid w:val="00AE3324"/>
     <w:rsid w:val="00AF4580"/>
     <w:rsid w:val="00B04AAC"/>
     <w:rsid w:val="00B139F7"/>
     <w:rsid w:val="00B23AC4"/>
     <w:rsid w:val="00B304ED"/>
     <w:rsid w:val="00B30A85"/>
     <w:rsid w:val="00B31A54"/>
     <w:rsid w:val="00B32054"/>
     <w:rsid w:val="00B428E1"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B66771"/>
     <w:rsid w:val="00B724DE"/>
     <w:rsid w:val="00B7443C"/>
     <w:rsid w:val="00B7634B"/>
     <w:rsid w:val="00B77703"/>
     <w:rsid w:val="00B82291"/>
@@ -5807,50 +5809,51 @@
     <w:rsid w:val="00C10774"/>
     <w:rsid w:val="00C14168"/>
     <w:rsid w:val="00C33AC0"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
     <w:rsid w:val="00C43870"/>
     <w:rsid w:val="00C475E9"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
     <w:rsid w:val="00C9723D"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB79C0"/>
     <w:rsid w:val="00CC67E2"/>
     <w:rsid w:val="00CC7C8B"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00D046DB"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
     <w:rsid w:val="00D11BEE"/>
     <w:rsid w:val="00D6356C"/>
+    <w:rsid w:val="00D657A4"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>
     <w:rsid w:val="00D9712D"/>
     <w:rsid w:val="00DA3701"/>
     <w:rsid w:val="00DA62C8"/>
     <w:rsid w:val="00DA6B94"/>
     <w:rsid w:val="00DB76DD"/>
     <w:rsid w:val="00DC35F7"/>
     <w:rsid w:val="00DC4699"/>
     <w:rsid w:val="00DD3AD4"/>
     <w:rsid w:val="00DD74CA"/>
     <w:rsid w:val="00DE17CA"/>
     <w:rsid w:val="00DF357E"/>
     <w:rsid w:val="00DF70FA"/>
     <w:rsid w:val="00E01CE9"/>
     <w:rsid w:val="00E13585"/>
     <w:rsid w:val="00E13843"/>
     <w:rsid w:val="00E13C29"/>
     <w:rsid w:val="00E233DA"/>
     <w:rsid w:val="00E44E3C"/>
     <w:rsid w:val="00E60FF8"/>
     <w:rsid w:val="00E70249"/>
     <w:rsid w:val="00E8168F"/>