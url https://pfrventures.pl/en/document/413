--- v1 (2026-02-04)
+++ v2 (2026-05-25)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="5952766D" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -392,82 +388,82 @@
         <w:t>or hyperlinks will not be taken into consideration in selecting the Tenders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1249DD25" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any terms not defined herein shall have the meaning assigned to them in the Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B599E7" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00432F80" w:rsidRDefault="00432F80" w:rsidP="00336964">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Required substantive scope of the Investment Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDDF501" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C24ABED" w14:textId="00FC4D01" w:rsidR="00432F80" w:rsidRPr="00FF6441" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Investment Policy, the Tenderer should include all the information specified in the sections and subsections below, which will be subject to formal and merit-based evaluation. The individual thematic areas should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6441">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>titled in accordance with the sections and subsections below and presented in the order set out below</w:t>
       </w:r>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
@@ -612,51 +608,51 @@
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">breakdown </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presented </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, and their share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>%, value</w:t>
@@ -697,51 +693,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">description of the potential of the preferred sectors in terms of implementation of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">VC Fund’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5998CD99" w14:textId="07223EB1" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">preferred country of principal business of </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
@@ -904,63 +900,63 @@
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4 to the Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Schedule)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00B71FDF" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00DB1AFB" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investment type</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1616,51 +1612,51 @@
           <w:p w14:paraId="587E4CAE" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00508B6A" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D9D3893" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00540E3A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33903293" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="00066D51" w:rsidP="00540E3A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>investment criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF0FCB5" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
@@ -2216,155 +2212,155 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">taking sustainability factors into account in the assessment of investment projects, e.g. by applying the </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Principles for Responsible Investment</w:t>
       </w:r>
       <w:r w:rsidRPr="009378BC">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other relevant international ESG standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160565B8" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Financial Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681C125E" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>description of the Investment Budget assumptions,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F987C7" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="007E4D7E" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">description </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>of the Operating Budget assumptions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A47A49F" w14:textId="7DEAC88C" w:rsidR="006F4F83" w:rsidRPr="007E4D7E" w:rsidRDefault="007E4D7E" w:rsidP="006F4F83">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>if Model 2 (co-investment model) is selected, a description of the assumptions for collecting the management fee from Co-Investors and/or a fee related to covering a portion of transaction costs (e.g. due diligence) by Co-Investors</w:t>
       </w:r>
       <w:r w:rsidR="006F4F83" w:rsidRPr="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2686,75 +2682,75 @@
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> and duration of previous cooperation between individual Key Person</w:t>
       </w:r>
       <w:r w:rsidR="00837BD0">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D24BFD6" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest management /compliance policy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8577" w:type="dxa"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3123"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
       <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="0435FE83" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45E0570C" w14:textId="148CA432" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -2937,87 +2933,87 @@
         <w:t xml:space="preserve"> if model 2 (Co-investment) is selected: proposed measures to ensure the compatibility of interests and avoid conflicts of interest of the Managing Entity, PFR </w:t>
       </w:r>
       <w:r w:rsidR="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r w:rsidR="007E4D7E" w:rsidRPr="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Co-Investors selected for individual projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08BFEEFC" w14:textId="77777777" w:rsidR="00730C4A" w:rsidRPr="007E4D7E" w:rsidRDefault="00730C4A" w:rsidP="0083209B">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210BAE9F" w14:textId="0A4F78CB" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investment risk management policy:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8565" w:type="dxa"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5172"/>
         <w:gridCol w:w="3393"/>
       </w:tblGrid>
       <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="7EC7C0C4" w14:textId="77777777" w:rsidTr="0050106A">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5172" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5836DE21" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -3143,51 +3139,51 @@
           </w:tcPr>
           <w:p w14:paraId="2F5E81E9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28E20C32" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00F34901" w:rsidRDefault="00432F80" w:rsidP="0083209B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FAB14F" w14:textId="6D8C5B04" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:vanish/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ESG policies and procedures related to social and employee </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
@@ -3223,51 +3219,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4D7E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 1: List of potential Co-investors along with validation of the cooperation between the Co-Investor and the Managing Entity/VC Fund (applies to Tenderers who have selected Model 2 - co-investment model under the Tender)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF76235" w14:textId="77777777" w:rsidR="00730C4A" w:rsidRPr="007E4D7E" w:rsidRDefault="00730C4A" w:rsidP="00730C4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4814"/>
         <w:gridCol w:w="4815"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E4D7E" w:rsidRPr="00730C4A" w14:paraId="6C7FD80E" w14:textId="77777777" w:rsidTr="00FC7842">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C7F6863" w14:textId="6B7DFAD3" w:rsidR="007E4D7E" w:rsidRPr="007E4D7E" w:rsidRDefault="007E4D7E" w:rsidP="007E4D7E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F325B3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3503,109 +3499,105 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F2AC90C" w14:textId="77777777" w:rsidR="00730C4A" w:rsidRPr="009D1698" w:rsidRDefault="00730C4A" w:rsidP="00730C4A">
       <w:pPr>
         <w:ind w:left="405"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26262816" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00730C4A" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="00730C4A" w:rsidSect="00F77931">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51A2C808" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01" w:rsidP="00B84A0E">
+    <w:p w14:paraId="0085F85E" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="033258AF" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01" w:rsidP="00B84A0E">
+    <w:p w14:paraId="44516794" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="14DFF566" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01">
+    <w:p w14:paraId="3F064FA7" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3643,63 +3635,53 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2EEF0400" w14:textId="77777777" w:rsidR="008D3E01" w:rsidRDefault="008D3E01">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00336964">
@@ -3722,238 +3704,224 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="2C4E0DB6" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="1F7283FB" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00B71FDF">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00DB1AFB">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="008D3E01">
+    <w:r w:rsidR="0030204E">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FEE94F7" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01" w:rsidP="00432F80">
+    <w:p w14:paraId="38A2990D" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1037A2AB" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01" w:rsidP="00432F80">
+    <w:p w14:paraId="4C01FC21" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56760390" w14:textId="77777777" w:rsidR="00270C01" w:rsidRDefault="00270C01">
+    <w:p w14:paraId="3F123E29" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI, Big Data, BioTech, Blockchain, CleanTech, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, MarTech, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="2EA96A1B" w14:textId="7123DED5" w:rsidR="009A1B76" w:rsidRPr="00BE3E82" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00BE3E82" w:rsidRPr="00BE3E82">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="483D6EFD" w14:textId="2E177A74" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_Financial Schedule.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0885ACCF" w14:textId="77777777" w:rsidR="008D3E01" w:rsidRDefault="008D3E01">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="4CD4A2EE" w:rsidR="00432F80" w:rsidRDefault="00D47B31" w:rsidP="00432F80">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="147B7515" wp14:editId="15F36908">
           <wp:extent cx="6120765" cy="601345"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="6" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15DBC737-E260-8563-CB42-DE3F869BCD74}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 5">
                     <a:extLst>
@@ -3974,61 +3942,51 @@
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6120765" cy="601345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
     <w:pPr>
-      <w:pStyle w:val="Nagwek"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="Nagwek"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7999,51 +7957,51 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1671373610">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="743262065">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="427039224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8249,56 +8207,58 @@
     <w:rsid w:val="000F2745"/>
     <w:rsid w:val="000F2B8B"/>
     <w:rsid w:val="000F4C0D"/>
     <w:rsid w:val="000F4CA0"/>
     <w:rsid w:val="000F4E4C"/>
     <w:rsid w:val="000F582E"/>
     <w:rsid w:val="000F5E07"/>
     <w:rsid w:val="000F695C"/>
     <w:rsid w:val="000F75CE"/>
     <w:rsid w:val="00100100"/>
     <w:rsid w:val="001002AD"/>
     <w:rsid w:val="001005BA"/>
     <w:rsid w:val="00100684"/>
     <w:rsid w:val="001014D5"/>
     <w:rsid w:val="00101596"/>
     <w:rsid w:val="00101843"/>
     <w:rsid w:val="00102383"/>
     <w:rsid w:val="00103513"/>
     <w:rsid w:val="00104160"/>
     <w:rsid w:val="001069F7"/>
     <w:rsid w:val="00106F14"/>
     <w:rsid w:val="0010777A"/>
     <w:rsid w:val="001077A3"/>
     <w:rsid w:val="00107EE5"/>
     <w:rsid w:val="00113B37"/>
+    <w:rsid w:val="00113D1B"/>
     <w:rsid w:val="00113E5F"/>
     <w:rsid w:val="00114425"/>
     <w:rsid w:val="001151CF"/>
     <w:rsid w:val="0011525F"/>
     <w:rsid w:val="0011576F"/>
     <w:rsid w:val="00115D1E"/>
+    <w:rsid w:val="00116761"/>
     <w:rsid w:val="00116E84"/>
     <w:rsid w:val="0011769B"/>
     <w:rsid w:val="001201BC"/>
     <w:rsid w:val="00121BB7"/>
     <w:rsid w:val="001227AF"/>
     <w:rsid w:val="0012329D"/>
     <w:rsid w:val="00123E71"/>
     <w:rsid w:val="0012427C"/>
     <w:rsid w:val="00124BE3"/>
     <w:rsid w:val="00125684"/>
     <w:rsid w:val="0012590C"/>
     <w:rsid w:val="001259F3"/>
     <w:rsid w:val="0012647A"/>
     <w:rsid w:val="00126BC8"/>
     <w:rsid w:val="00126FC3"/>
     <w:rsid w:val="00127B5F"/>
     <w:rsid w:val="00130C16"/>
     <w:rsid w:val="00131796"/>
     <w:rsid w:val="00133321"/>
     <w:rsid w:val="00134459"/>
     <w:rsid w:val="00134D7F"/>
     <w:rsid w:val="001358CE"/>
     <w:rsid w:val="00135A14"/>
     <w:rsid w:val="001363E4"/>
     <w:rsid w:val="00136723"/>
@@ -8310,51 +8270,50 @@
     <w:rsid w:val="0014274B"/>
     <w:rsid w:val="00143635"/>
     <w:rsid w:val="001449A8"/>
     <w:rsid w:val="0014566A"/>
     <w:rsid w:val="00147A29"/>
     <w:rsid w:val="00147CA1"/>
     <w:rsid w:val="0015010E"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="001505D8"/>
     <w:rsid w:val="00151A94"/>
     <w:rsid w:val="00151F40"/>
     <w:rsid w:val="00153B7B"/>
     <w:rsid w:val="00154E05"/>
     <w:rsid w:val="001550A1"/>
     <w:rsid w:val="0015726D"/>
     <w:rsid w:val="00157DCE"/>
     <w:rsid w:val="00157F84"/>
     <w:rsid w:val="00161430"/>
     <w:rsid w:val="001626BD"/>
     <w:rsid w:val="00163171"/>
     <w:rsid w:val="00164F5B"/>
     <w:rsid w:val="00165B60"/>
     <w:rsid w:val="00165F23"/>
     <w:rsid w:val="0016676B"/>
     <w:rsid w:val="00166E0D"/>
-    <w:rsid w:val="001674FA"/>
     <w:rsid w:val="001700F1"/>
     <w:rsid w:val="00170435"/>
     <w:rsid w:val="00171B36"/>
     <w:rsid w:val="00172092"/>
     <w:rsid w:val="001726EC"/>
     <w:rsid w:val="00172860"/>
     <w:rsid w:val="00172994"/>
     <w:rsid w:val="00172C94"/>
     <w:rsid w:val="00173105"/>
     <w:rsid w:val="001742CE"/>
     <w:rsid w:val="00175259"/>
     <w:rsid w:val="00175C44"/>
     <w:rsid w:val="00175FDD"/>
     <w:rsid w:val="001764F4"/>
     <w:rsid w:val="00176619"/>
     <w:rsid w:val="00176944"/>
     <w:rsid w:val="001769A5"/>
     <w:rsid w:val="00176EBD"/>
     <w:rsid w:val="0017760C"/>
     <w:rsid w:val="00177DBF"/>
     <w:rsid w:val="00180369"/>
     <w:rsid w:val="00180948"/>
     <w:rsid w:val="00180F16"/>
     <w:rsid w:val="00183A41"/>
     <w:rsid w:val="00183C0B"/>
@@ -8533,51 +8492,50 @@
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251175"/>
     <w:rsid w:val="00251AB9"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
     <w:rsid w:val="002662E1"/>
     <w:rsid w:val="002670C0"/>
     <w:rsid w:val="002677CC"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00267EA6"/>
     <w:rsid w:val="00270339"/>
-    <w:rsid w:val="00270C01"/>
     <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00272B6A"/>
     <w:rsid w:val="00273226"/>
     <w:rsid w:val="002733F1"/>
     <w:rsid w:val="00273AED"/>
     <w:rsid w:val="00274288"/>
     <w:rsid w:val="00274691"/>
     <w:rsid w:val="0027474B"/>
     <w:rsid w:val="00274770"/>
     <w:rsid w:val="00276605"/>
     <w:rsid w:val="00280D66"/>
     <w:rsid w:val="00281209"/>
     <w:rsid w:val="00281B9F"/>
     <w:rsid w:val="00282A06"/>
     <w:rsid w:val="002830D7"/>
     <w:rsid w:val="00283302"/>
     <w:rsid w:val="00283F54"/>
     <w:rsid w:val="00284DAC"/>
     <w:rsid w:val="0028548E"/>
     <w:rsid w:val="00285820"/>
     <w:rsid w:val="00285950"/>
     <w:rsid w:val="00286124"/>
     <w:rsid w:val="002862EB"/>
     <w:rsid w:val="002867D1"/>
     <w:rsid w:val="00287DA7"/>
@@ -8656,50 +8614,51 @@
     <w:rsid w:val="002E35F8"/>
     <w:rsid w:val="002E36EB"/>
     <w:rsid w:val="002E3969"/>
     <w:rsid w:val="002E4411"/>
     <w:rsid w:val="002E49B1"/>
     <w:rsid w:val="002E62D7"/>
     <w:rsid w:val="002E6453"/>
     <w:rsid w:val="002E69A4"/>
     <w:rsid w:val="002E7EC3"/>
     <w:rsid w:val="002F0A23"/>
     <w:rsid w:val="002F1A46"/>
     <w:rsid w:val="002F2D78"/>
     <w:rsid w:val="002F2F7E"/>
     <w:rsid w:val="002F352B"/>
     <w:rsid w:val="002F37C1"/>
     <w:rsid w:val="002F41AE"/>
     <w:rsid w:val="002F5A43"/>
     <w:rsid w:val="002F6386"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="002F7205"/>
     <w:rsid w:val="002F76EB"/>
     <w:rsid w:val="002F7B37"/>
     <w:rsid w:val="002F7D32"/>
     <w:rsid w:val="003003F9"/>
     <w:rsid w:val="00301743"/>
+    <w:rsid w:val="0030204E"/>
     <w:rsid w:val="003020E1"/>
     <w:rsid w:val="003028AD"/>
     <w:rsid w:val="00303494"/>
     <w:rsid w:val="0030379C"/>
     <w:rsid w:val="00303C52"/>
     <w:rsid w:val="00304A47"/>
     <w:rsid w:val="00305686"/>
     <w:rsid w:val="00305C89"/>
     <w:rsid w:val="003062F8"/>
     <w:rsid w:val="00306678"/>
     <w:rsid w:val="00306DA7"/>
     <w:rsid w:val="0031095C"/>
     <w:rsid w:val="003119FC"/>
     <w:rsid w:val="00311D42"/>
     <w:rsid w:val="003123B0"/>
     <w:rsid w:val="00312CAB"/>
     <w:rsid w:val="003134E9"/>
     <w:rsid w:val="00313540"/>
     <w:rsid w:val="00314BF2"/>
     <w:rsid w:val="0031513A"/>
     <w:rsid w:val="0031514B"/>
     <w:rsid w:val="0031531F"/>
     <w:rsid w:val="003154B4"/>
     <w:rsid w:val="00315796"/>
     <w:rsid w:val="00315880"/>
@@ -9899,51 +9858,50 @@
     <w:rsid w:val="008B2ECB"/>
     <w:rsid w:val="008B3CBC"/>
     <w:rsid w:val="008B4365"/>
     <w:rsid w:val="008B480D"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B6A2B"/>
     <w:rsid w:val="008B7409"/>
     <w:rsid w:val="008B7AFF"/>
     <w:rsid w:val="008B7DFC"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C1B16"/>
     <w:rsid w:val="008C1F19"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4F6D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C5C88"/>
     <w:rsid w:val="008C7EB2"/>
     <w:rsid w:val="008D0426"/>
     <w:rsid w:val="008D0C21"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
     <w:rsid w:val="008D1C0F"/>
     <w:rsid w:val="008D250A"/>
     <w:rsid w:val="008D34EA"/>
-    <w:rsid w:val="008D3E01"/>
     <w:rsid w:val="008D47BA"/>
     <w:rsid w:val="008D51CA"/>
     <w:rsid w:val="008D59B0"/>
     <w:rsid w:val="008D645C"/>
     <w:rsid w:val="008D6634"/>
     <w:rsid w:val="008D6DF2"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E036E"/>
     <w:rsid w:val="008E0388"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008E07B1"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="008E3031"/>
     <w:rsid w:val="008E3217"/>
     <w:rsid w:val="008E3794"/>
     <w:rsid w:val="008E3B37"/>
     <w:rsid w:val="008E4674"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E4AD2"/>
     <w:rsid w:val="008E4D26"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E5720"/>
     <w:rsid w:val="008E5F6E"/>
     <w:rsid w:val="008E6639"/>
     <w:rsid w:val="008E70FE"/>
@@ -10261,50 +10219,51 @@
     <w:rsid w:val="00A60E63"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
+    <w:rsid w:val="00A81CFA"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
     <w:rsid w:val="00A91171"/>
     <w:rsid w:val="00A91210"/>
     <w:rsid w:val="00A91271"/>
     <w:rsid w:val="00A919CC"/>
     <w:rsid w:val="00A926AF"/>
     <w:rsid w:val="00A93274"/>
     <w:rsid w:val="00A93A4C"/>
     <w:rsid w:val="00A93CF5"/>
     <w:rsid w:val="00A944DF"/>
     <w:rsid w:val="00A96C63"/>
     <w:rsid w:val="00A9710E"/>
     <w:rsid w:val="00A972B9"/>
     <w:rsid w:val="00A974D8"/>
@@ -10452,50 +10411,51 @@
     <w:rsid w:val="00B509B5"/>
     <w:rsid w:val="00B50A24"/>
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
     <w:rsid w:val="00B631CA"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B71FDF"/>
+    <w:rsid w:val="00B725F6"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
     <w:rsid w:val="00B846C7"/>
     <w:rsid w:val="00B84A0E"/>
     <w:rsid w:val="00B8513D"/>
     <w:rsid w:val="00B86498"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B87F8E"/>
     <w:rsid w:val="00B908CD"/>
     <w:rsid w:val="00B90E15"/>
     <w:rsid w:val="00B92689"/>
     <w:rsid w:val="00B93EED"/>
     <w:rsid w:val="00B9469F"/>
     <w:rsid w:val="00B94B9E"/>
     <w:rsid w:val="00B95BCD"/>
     <w:rsid w:val="00BA1429"/>
     <w:rsid w:val="00BA1C70"/>
     <w:rsid w:val="00BA2354"/>
     <w:rsid w:val="00BA24FF"/>
@@ -10900,50 +10860,51 @@
     <w:rsid w:val="00D90BB4"/>
     <w:rsid w:val="00D90EF7"/>
     <w:rsid w:val="00D91650"/>
     <w:rsid w:val="00D917BB"/>
     <w:rsid w:val="00D92253"/>
     <w:rsid w:val="00D928DD"/>
     <w:rsid w:val="00D93357"/>
     <w:rsid w:val="00D9486D"/>
     <w:rsid w:val="00D94F51"/>
     <w:rsid w:val="00D951C3"/>
     <w:rsid w:val="00D95B03"/>
     <w:rsid w:val="00D95D9B"/>
     <w:rsid w:val="00D9642C"/>
     <w:rsid w:val="00D9686C"/>
     <w:rsid w:val="00D96CCB"/>
     <w:rsid w:val="00DA0EA1"/>
     <w:rsid w:val="00DA117C"/>
     <w:rsid w:val="00DA3A0E"/>
     <w:rsid w:val="00DA3B1C"/>
     <w:rsid w:val="00DA3F39"/>
     <w:rsid w:val="00DA448F"/>
     <w:rsid w:val="00DB0736"/>
     <w:rsid w:val="00DB10C7"/>
     <w:rsid w:val="00DB12B3"/>
     <w:rsid w:val="00DB1704"/>
+    <w:rsid w:val="00DB1AFB"/>
     <w:rsid w:val="00DB2545"/>
     <w:rsid w:val="00DB2EC3"/>
     <w:rsid w:val="00DB3F51"/>
     <w:rsid w:val="00DB4ED1"/>
     <w:rsid w:val="00DB656C"/>
     <w:rsid w:val="00DB7573"/>
     <w:rsid w:val="00DC01FF"/>
     <w:rsid w:val="00DC03C8"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC1319"/>
     <w:rsid w:val="00DC1388"/>
     <w:rsid w:val="00DC14D8"/>
     <w:rsid w:val="00DC15BB"/>
     <w:rsid w:val="00DC19A1"/>
     <w:rsid w:val="00DC1FF1"/>
     <w:rsid w:val="00DC2543"/>
     <w:rsid w:val="00DC3960"/>
     <w:rsid w:val="00DC4178"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC6909"/>
     <w:rsid w:val="00DD0E51"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD179E"/>
     <w:rsid w:val="00DD2BCC"/>
     <w:rsid w:val="00DD3FC3"/>
@@ -11818,1499 +11779,1499 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FA4122"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek1Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="0"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0" w:line="271" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek4Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek5Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek6Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F7F7F"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek7Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek8Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek9Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwekspisutreci">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Nagwek1"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008D6DF2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008D6DF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008B6A2B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000B7484"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9629"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:left="220"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:smallCaps/>
       <w:noProof/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="440"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="660"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="880"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci6">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1100"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci7">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1320"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci8">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1540"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Spistreci9">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:next w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE083A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C052CF"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="TytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:spacing w:val="5"/>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7F7F7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="7F7F7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
-[...1 lines deleted...]
-    <w:link w:val="Nagwek9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Podtytu">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="PodtytuZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="600"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="13"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
-[...1 lines deleted...]
-    <w:link w:val="Podtytu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="13"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pogrubienie">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Uwydatnienie">
+  <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="10"/>
       <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezodstpw">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Akapit z listą BS,Kolorowa lista — akcent 11,Numerowanie"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytat">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="0"/>
       <w:ind w:left="360" w:right="360"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatZnak">
-[...1 lines deleted...]
-    <w:link w:val="Cytat"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cytatintensywny">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="CytatintensywnyZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="200" w:after="280"/>
       <w:ind w:left="1008" w:right="1152"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CytatintensywnyZnak">
-[...1 lines deleted...]
-    <w:link w:val="Cytatintensywny"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnieniedelikatne">
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wyrnienieintensywne">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedelikatne">
+  <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:uiPriority w:val="31"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieintensywne">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Tytuksiki">
+  <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:uiPriority w:val="33"/>
     <w:qFormat/>
     <w:rsid w:val="004219EE"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE74CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE74CD"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FE74CD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00955CA7"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Akapit z listą BS Char,Kolorowa lista — akcent 11 Char,Numerowanie Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00955CA7"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0056765C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D951C3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D951C3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D951C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:aliases w:val="wypunktowanie"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstpodstawowyZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF30D7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowyZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowy"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:aliases w:val="wypunktowanie Char"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AF30D7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity2">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowywcity2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00000627"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowywcity2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:link w:val="BodyTextIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00000627"/>
     <w:rPr>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="-E Fußnotentext,-E Fuﬂnotentext,Footnote,Footnote text,Fußnote,Fußnotentext Ursprung,Fuﬂnotentext Ursprung,Podrozdzia3,Podrozdział,Tekst przypisu Znak Znak Znak Znak,Tekst przypisu Znak Znak Znak Znak Znak,Znak,fn,footnote text,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004B0DA4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="-E Fußnotentext Char,-E Fuﬂnotentext Char,Footnote Char,Footnote text Char,Fußnote Char,Fußnotentext Ursprung Char,Fuﬂnotentext Ursprung Char,Podrozdzia3 Char,Podrozdział Char,Tekst przypisu Znak Znak Znak Znak Char,Znak Char,fn Char"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="16 Poi,EN Footnote Reference,Exposant 3 Point,Footnote Reference Number,Footnote number,Footnote reference number,Footnote symbol,Odwo3anie przypisu,Odwołanie przypisu,Ref,SUPERS,Times 10 Point,de nota al pie,note TESI,number"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B0DA4"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B87E23"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87E23"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00294456"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F6B18"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...1 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F6B18"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabela-Siatka1">
     <w:name w:val="Tabela - Siatka1"/>
-    <w:basedOn w:val="Standardowy"/>
-    <w:next w:val="Tabela-Siatka"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="009122A6"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D177C0"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UyteHipercze">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0038634F"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="h1">
     <w:name w:val="h1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007E6D7B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="tresctd">
     <w:name w:val="tresctd"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy2Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowy2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:link w:val="BodyText2"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="Tekstpodstawowy3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
-[...1 lines deleted...]
-    <w:link w:val="Tekstpodstawowy3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:link w:val="BodyText3"/>
     <w:semiHidden/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ZnakZnakZnak1ZnakZnak">
     <w:name w:val="Znak Znak Znak1 Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="z-label">
     <w:name w:val="z-label"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00306DA7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle31">
     <w:name w:val="Font Style31"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00306DA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS" w:hint="eastAsia"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style16">
     <w:name w:val="Style16"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C22ECE"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="356" w:lineRule="exact"/>
       <w:ind w:hanging="341"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00854941"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BF50EE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM1">
     <w:name w:val="CM1"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B2397E"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:eastAsia="Times New Roman" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CM3">
     <w:name w:val="CM3"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B2397E"/>
     <w:rPr>
       <w:rFonts w:ascii="EUAlbertina" w:eastAsia="Times New Roman" w:hAnsi="EUAlbertina" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="713">
     <w:name w:val="713"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B3953"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowywcity">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstpodstawowywcityZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstpodstawowywcityZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowywcity"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00251175"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowyzwciciem2">
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="Tekstpodstawowywcity"/>
-    <w:link w:val="Tekstpodstawowyzwciciem2Znak"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:left="360" w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowyzwciciem2Znak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstpodstawowyzwciciem2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00251175"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek2">
     <w:name w:val="Nagłowiek 2"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek3">
     <w:name w:val="Nagłowiek 3"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="num" w:pos="1988"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1988" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nagowiek4">
     <w:name w:val="Nagłowiek 4"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="28"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1080"/>
         <w:tab w:val="num" w:pos="2840"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2840" w:hanging="852"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lista5">
+  <w:style w:type="paragraph" w:styleId="List5">
     <w:name w:val="List 5"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00251175"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1415" w:hanging="283"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B22C86"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE3E82"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="178349300">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -15093,58 +15054,58 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>