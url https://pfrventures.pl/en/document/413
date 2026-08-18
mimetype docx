--- v2 (2026-05-25)
+++ v3 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="5952766D" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Appendix 3: Investment </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
@@ -3511,73 +3511,73 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26262816" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00730C4A" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="00730C4A" w:rsidSect="00F77931">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0085F85E" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00B84A0E">
+    <w:p w14:paraId="700F6EAA" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44516794" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00B84A0E">
+    <w:p w14:paraId="1E8F380C" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F064FA7" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761">
+    <w:p w14:paraId="1BFE7CEC" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3634,51 +3634,51 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -3704,123 +3704,123 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="1F7283FB" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="1CF0A430" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00B71FDF">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00DB1AFB">
+    <w:r w:rsidR="00484E82">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="0030204E">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38A2990D" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00432F80">
+    <w:p w14:paraId="302F1796" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C01FC21" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761" w:rsidP="00432F80">
+    <w:p w14:paraId="74B4C012" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3F123E29" w14:textId="77777777" w:rsidR="00116761" w:rsidRDefault="00116761">
+    <w:p w14:paraId="1428207C" w14:textId="77777777" w:rsidR="00A70923" w:rsidRDefault="00A70923">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI, Big Data, BioTech, Blockchain, CleanTech, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, MarTech, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
@@ -3874,51 +3874,51 @@
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>_Financial Schedule.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="4CD4A2EE" w:rsidR="00432F80" w:rsidRDefault="00D47B31" w:rsidP="00432F80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="147B7515" wp14:editId="15F36908">
           <wp:extent cx="6120765" cy="601345"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="6" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15DBC737-E260-8563-CB42-DE3F869BCD74}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3949,51 +3949,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6120765" cy="601345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8929,50 +8929,51 @@
     <w:rsid w:val="004729A5"/>
     <w:rsid w:val="00472C66"/>
     <w:rsid w:val="00472F5C"/>
     <w:rsid w:val="00473944"/>
     <w:rsid w:val="00473AC3"/>
     <w:rsid w:val="00473C21"/>
     <w:rsid w:val="00473EFF"/>
     <w:rsid w:val="00474167"/>
     <w:rsid w:val="004743F2"/>
     <w:rsid w:val="00474F87"/>
     <w:rsid w:val="00475F9A"/>
     <w:rsid w:val="00476579"/>
     <w:rsid w:val="00476904"/>
     <w:rsid w:val="00476FAB"/>
     <w:rsid w:val="00477027"/>
     <w:rsid w:val="00477527"/>
     <w:rsid w:val="00477906"/>
     <w:rsid w:val="004806CB"/>
     <w:rsid w:val="00481D21"/>
     <w:rsid w:val="004820D4"/>
     <w:rsid w:val="00482531"/>
     <w:rsid w:val="00482711"/>
     <w:rsid w:val="00482C16"/>
     <w:rsid w:val="0048419B"/>
     <w:rsid w:val="004842E8"/>
+    <w:rsid w:val="00484E82"/>
     <w:rsid w:val="00486017"/>
     <w:rsid w:val="00486772"/>
     <w:rsid w:val="0048692E"/>
     <w:rsid w:val="004870EB"/>
     <w:rsid w:val="00487404"/>
     <w:rsid w:val="0049030B"/>
     <w:rsid w:val="00491896"/>
     <w:rsid w:val="00492D9E"/>
     <w:rsid w:val="00493449"/>
     <w:rsid w:val="00493679"/>
     <w:rsid w:val="00493D01"/>
     <w:rsid w:val="0049465A"/>
     <w:rsid w:val="00494C6B"/>
     <w:rsid w:val="004958CB"/>
     <w:rsid w:val="00495924"/>
     <w:rsid w:val="00496276"/>
     <w:rsid w:val="00497670"/>
     <w:rsid w:val="00497FC8"/>
     <w:rsid w:val="004A000E"/>
     <w:rsid w:val="004A05EF"/>
     <w:rsid w:val="004A0DFB"/>
     <w:rsid w:val="004A1C7F"/>
     <w:rsid w:val="004A200D"/>
     <w:rsid w:val="004A29D7"/>
     <w:rsid w:val="004A2BD3"/>
@@ -9433,50 +9434,51 @@
     <w:rsid w:val="006B55D5"/>
     <w:rsid w:val="006B56E7"/>
     <w:rsid w:val="006B6CCA"/>
     <w:rsid w:val="006B7034"/>
     <w:rsid w:val="006C0EA7"/>
     <w:rsid w:val="006C0FF8"/>
     <w:rsid w:val="006C107E"/>
     <w:rsid w:val="006C1DEA"/>
     <w:rsid w:val="006C2E44"/>
     <w:rsid w:val="006C4003"/>
     <w:rsid w:val="006C463F"/>
     <w:rsid w:val="006C4A1F"/>
     <w:rsid w:val="006C55A8"/>
     <w:rsid w:val="006C5897"/>
     <w:rsid w:val="006C5CBC"/>
     <w:rsid w:val="006C5CD9"/>
     <w:rsid w:val="006C7138"/>
     <w:rsid w:val="006C79A1"/>
     <w:rsid w:val="006C7C1F"/>
     <w:rsid w:val="006C7EC0"/>
     <w:rsid w:val="006D01DE"/>
     <w:rsid w:val="006D022F"/>
     <w:rsid w:val="006D0809"/>
     <w:rsid w:val="006D0955"/>
     <w:rsid w:val="006D1ECA"/>
+    <w:rsid w:val="006D234B"/>
     <w:rsid w:val="006D2BE9"/>
     <w:rsid w:val="006D3850"/>
     <w:rsid w:val="006D61BE"/>
     <w:rsid w:val="006D6302"/>
     <w:rsid w:val="006D656E"/>
     <w:rsid w:val="006D75FF"/>
     <w:rsid w:val="006D7F52"/>
     <w:rsid w:val="006E04A1"/>
     <w:rsid w:val="006E0A95"/>
     <w:rsid w:val="006E11D1"/>
     <w:rsid w:val="006E15DD"/>
     <w:rsid w:val="006E18CB"/>
     <w:rsid w:val="006E1A5C"/>
     <w:rsid w:val="006E3181"/>
     <w:rsid w:val="006E4AD4"/>
     <w:rsid w:val="006E5238"/>
     <w:rsid w:val="006E631E"/>
     <w:rsid w:val="006F15D6"/>
     <w:rsid w:val="006F199C"/>
     <w:rsid w:val="006F21B1"/>
     <w:rsid w:val="006F2367"/>
     <w:rsid w:val="006F2411"/>
     <w:rsid w:val="006F270A"/>
     <w:rsid w:val="006F2F7A"/>
     <w:rsid w:val="006F3279"/>
@@ -10208,50 +10210,51 @@
     <w:rsid w:val="00A520AB"/>
     <w:rsid w:val="00A521F4"/>
     <w:rsid w:val="00A52572"/>
     <w:rsid w:val="00A538AD"/>
     <w:rsid w:val="00A54994"/>
     <w:rsid w:val="00A54E3B"/>
     <w:rsid w:val="00A5565A"/>
     <w:rsid w:val="00A563AD"/>
     <w:rsid w:val="00A5692D"/>
     <w:rsid w:val="00A56D7E"/>
     <w:rsid w:val="00A60B4F"/>
     <w:rsid w:val="00A60E63"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
+    <w:rsid w:val="00A70923"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
     <w:rsid w:val="00A81CFA"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
     <w:rsid w:val="00A91171"/>