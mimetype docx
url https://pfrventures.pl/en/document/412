--- v1 (2026-02-04)
+++ v2 (2026-05-25)
@@ -98,73 +98,73 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement by an Operating Team member. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00417D69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First and last name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -372,51 +372,51 @@
       <w:tr w:rsidR="006132D3" w:rsidRPr="00460C1F" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1B4B3F" w14:textId="00AE03BE" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="00C4312A" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -574,242 +574,272 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY AN OPERATING TEAM MEMBER</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="0ED38224" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099441A0" w14:textId="091B0E1F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..…</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="4FC3F35B" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="17A64715" w14:textId="643FEADE" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
+      <w:r w:rsidR="0017487E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
       <w:r w:rsidR="00D05870">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">8 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) and accept them without any reservations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101ADB2" w14:textId="40040DA7" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's team, as well as the activities, the Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422249D7" w14:textId="4573128D" w:rsidR="00B859AC" w:rsidRDefault="00B859AC" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF825A" w14:textId="70A811FE" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the period of carrying out the Project and following the signing of the Investment Agreement by the Tenderer, I will not hold, without the prior consent from PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
@@ -834,117 +864,129 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">management, supervisory, advisory or other key positions in entities other than the VC Fund, the Managing Entity and/or a Portfolio Company being the investee as part of the VC Fund's Investment, the holding of which will involve a conflict of interest with the VC Fund's activities, with this fact to be each time verified by PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0316B2" w14:textId="77777777" w:rsidR="00E313F4" w:rsidRPr="00D72A68" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in Tenders other than the Tender/I do act in another Tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53628766" w14:textId="1D2E230B" w:rsidR="006132D3" w:rsidRPr="00B378CC" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -958,382 +1000,418 @@
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will obtain additional information about me and, at any time, transfer information about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve"> belong, as well as to Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="26606B0E" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Status and authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E299BC" w14:textId="2F3F5947" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I have full capacity and authority to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity in the declared amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="221B29CC" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A) The fulfilment of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA2327" w14:textId="783ED133" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:hanging="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">B) For the purposes of the commitment to make a private contribution to the VC Fund as part of the declared contribution of the Managing Entity and save for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……...……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, I am not required to obtain any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="6014EB9D" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am/am not married</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C125A79" w14:textId="1B513838" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="578"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am subject/</w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> am </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>not subject to statutory joint marital property regime</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B47E46F" w14:textId="28E35E5C" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="21F6E66A" w:rsidR="006132D3" w:rsidRPr="001C633B" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -1373,352 +1451,472 @@
         </w:rPr>
         <w:t xml:space="preserve"> to the VC Fund as part of the declared </w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>contribution of the Managing Entity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229D8E69" w14:textId="4B869032" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I represent that I declare to make a contribution to the VC Fund as a declared</w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared</w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> capital </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….……….……………..…</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……….…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The financial resources I earmarked as a private</w:t>
       </w:r>
       <w:r w:rsidR="00297619">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22268C47" w14:textId="731800DC" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The financial resources I earmarked as a private contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the Act of 16 November 2000 on the prevention of money laundering and terrorist financing (consolidated text: Journal of Laws of 2016, item 299, as amended), including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE03212" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Consent to due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="0A55B916" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence in order to verify my legal and financial capacity to make a private </w:t>
+        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private </w:t>
       </w:r>
       <w:r w:rsidR="00297619">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution in the declared amount. To this end, at the request of PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
@@ -1727,308 +1925,326 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its professional advisers, I undertake to provide PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or its professional advisers with all documents confirming that I hold a private contribution.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Ref467149754"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="72B620B3" w14:textId="2EEA49F1" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12 of the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50117720" w14:textId="68437C52" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other statements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32193B8D" w14:textId="79F0AE91" w:rsidR="00B71777" w:rsidRPr="00B71777" w:rsidRDefault="00B71777" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I represent that I consent to the disclosure by PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="000D304A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4E7D7A" w14:textId="77777777" w:rsidR="00501CC0" w:rsidRDefault="00501CC0" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A36521" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
@@ -2135,61 +2351,61 @@
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A7BC953" w14:textId="77777777" w:rsidR="009E4D37" w:rsidRDefault="009E4D37" w:rsidP="006132D3">
+    <w:p w14:paraId="71CAD728" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40236F15" w14:textId="77777777" w:rsidR="009E4D37" w:rsidRDefault="009E4D37" w:rsidP="006132D3">
+    <w:p w14:paraId="40268811" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2236,533 +2452,580 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="346E6F50" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="565F23D8" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00677394">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="0017487E">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="001C3631">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A356F94" w14:textId="77777777" w:rsidR="009E4D37" w:rsidRDefault="009E4D37" w:rsidP="006132D3">
+    <w:p w14:paraId="4B4D7F68" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5646CA82" w14:textId="77777777" w:rsidR="009E4D37" w:rsidRDefault="009E4D37" w:rsidP="006132D3">
+    <w:p w14:paraId="43247FBB" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> To be completed by the Operating Team member. The statement should be completed and signed separately by each of the persons forming part of the Operating Team.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="2ED2461F" w14:textId="40DED829" w:rsidR="00C4312A" w:rsidRPr="00C4312A" w:rsidRDefault="00C4312A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
-[...3 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4312A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For those who do not have a PESEL number, the date of birth must be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3615C4B9" w14:textId="39FEF9C1" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="00BD6D26">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the name of the Tenderer here</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1E211B84" w14:textId="2C50B689" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="5BF7B06E" w14:textId="3BA5A0F0" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please complete by indicating all required consents, approvals, notices and registrations.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BC1C656" w14:textId="77777777" w:rsidR="00594466" w:rsidRPr="00CB62B6" w:rsidRDefault="00594466" w:rsidP="00594466">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="750251C7" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00CB62B6" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="23C36AE0" w14:textId="5D473665" w:rsidR="0062013A" w:rsidRPr="008C2C1D" w:rsidRDefault="0062013A" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the value of the declared contribution here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="108F8F95" w14:textId="05B251C7" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the name and of the Tenderer here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="6829120A" w:rsidR="00B713A5" w:rsidRDefault="00061E99" w:rsidP="00867136">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AA5EE1D" wp14:editId="3A1624D8">
           <wp:extent cx="5943600" cy="584200"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="6" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15DBC737-E260-8563-CB42-DE3F869BCD74}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Picture 5">
                     <a:extLst>
@@ -4160,96 +4423,99 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00006C70"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00061E99"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000D304A"/>
     <w:rsid w:val="000E5EA1"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00124F33"/>
+    <w:rsid w:val="00131043"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="00166F01"/>
+    <w:rsid w:val="0017487E"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="001C3631"/>
     <w:rsid w:val="001C633B"/>
     <w:rsid w:val="001C79EB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001D0F09"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="00216166"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="00263538"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="00286A51"/>
     <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
@@ -4394,50 +4660,51 @@
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C4312A"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D05870"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D36B32"/>
+    <w:rsid w:val="00D62E74"/>
     <w:rsid w:val="00D72A68"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E313F4"/>
     <w:rsid w:val="00E34590"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E63331"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB0D3C"/>
     <w:rsid w:val="00EB5DAF"/>
@@ -4857,416 +5124,416 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2368"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF2368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="002A11E8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90474"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E974FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
     <w:name w:val="Nierozpoznana wzmianka2"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480EAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00867136"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="175584074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5644,81 +5911,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>946</Words>
-  <Characters>5681</Characters>
+  <Characters>5682</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6614</CharactersWithSpaces>
+  <CharactersWithSpaces>6615</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>