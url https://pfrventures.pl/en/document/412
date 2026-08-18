--- v2 (2026-05-25)
+++ v3 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="51B97590" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Exhibit B to Appendix 2 Verification form for Key Persons</w:t>
       </w:r>
       <w:r w:rsidR="00E313F4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -667,84 +667,84 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="643FEADE" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="2D810B39" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
-      <w:r w:rsidR="0017487E">
-[...5 lines deleted...]
-        <w:t>11</w:t>
+      <w:r w:rsidR="00D13F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00D05870">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2154,69 +2154,51 @@
         <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E52B634" w14:textId="4579B8C0" w:rsidR="00EA4B52" w:rsidRPr="00EA4B52" w:rsidRDefault="00EA4B52" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A36521" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2349,63 +2331,63 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71CAD728" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
+    <w:p w14:paraId="1D36E672" w14:textId="77777777" w:rsidR="00E90112" w:rsidRDefault="00E90112" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40268811" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
+    <w:p w14:paraId="770E6728" w14:textId="77777777" w:rsidR="00E90112" w:rsidRDefault="00E90112" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2435,51 +2417,51 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2497,110 +2479,110 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="565F23D8" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
+  <w:p w14:paraId="1AEC9A93" w14:textId="0182B0FE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00867136">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00677394">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="0017487E">
+    <w:r w:rsidR="00D13F96">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="001C3631">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B4D7F68" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
+    <w:p w14:paraId="46B1EFD5" w14:textId="77777777" w:rsidR="00E90112" w:rsidRDefault="00E90112" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43247FBB" w14:textId="77777777" w:rsidR="00D62E74" w:rsidRDefault="00D62E74" w:rsidP="006132D3">
+    <w:p w14:paraId="4E71087B" w14:textId="77777777" w:rsidR="00E90112" w:rsidRDefault="00E90112" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -2978,51 +2960,51 @@
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the name and of the Tenderer here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="6829120A" w:rsidR="00B713A5" w:rsidRDefault="00061E99" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AA5EE1D" wp14:editId="3A1624D8">
           <wp:extent cx="5943600" cy="584200"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="6" name="Picture 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15DBC737-E260-8563-CB42-DE3F869BCD74}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3048,51 +3030,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="584200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -4422,51 +4404,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
@@ -4574,50 +4556,51 @@
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="00677394"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D3EF7"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E2F7E"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="008062AD"/>
+    <w:rsid w:val="0080644A"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083514D"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00842B7E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00911184"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
@@ -4658,72 +4641,74 @@
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD6D26"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C251D1"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C4312A"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CF0633"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D05870"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D13485"/>
+    <w:rsid w:val="00D13F96"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D36B32"/>
     <w:rsid w:val="00D62E74"/>
     <w:rsid w:val="00D72A68"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DB383A"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E313F4"/>
     <w:rsid w:val="00E34590"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E63331"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
+    <w:rsid w:val="00E90112"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB0D3C"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F02E0A"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>