--- v1 (2026-02-04)
+++ v2 (2026-05-25)
@@ -100,73 +100,73 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement by a Key Person </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60131D8B" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3994"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="62D25495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="586151EF" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>First and last name:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28912201" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -374,51 +374,51 @@
       <w:tr w:rsidR="006132D3" w:rsidRPr="00CB4256" w14:paraId="44DD265A" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3994" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F1B4B3F" w14:textId="5C8225E5" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="005A49CA" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>PESEL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+                <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r w:rsidR="006132D3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75226DD9" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -553,90 +553,90 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="7C1F6D90" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="099441A0" w14:textId="25043A2E" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>….…………………….…………….…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
@@ -679,175 +679,183 @@
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="008C00B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and accept them without any reservations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101ADB2" w14:textId="08395B8E" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I am aware of the criteria for the selection of Tenders, in particular of the merit-based requirements with regard to the experience of the VC Fund's team, as well as the activities, the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Investment Policy of the Tenderer and the operating concept of the VC Fund, and the potential to effectively expand the VC Fund's investment portfolio. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am familiar with the assumptions of the Tenderer's Investment Policy and will comply therewith.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF825A" w14:textId="123ECB07" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In the period of carrying out the</w:t>
       </w:r>
       <w:r w:rsidR="00D12A74">
@@ -887,292 +895,304 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the Tenderer's Tender is selected as part of the Call procedure, I undertake to dedicate a minimum of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>….…………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours per week to work for the VC Fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390D6EDB" w14:textId="476A3117" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C00EA" w14:textId="194EC6B6" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I participated/did not participate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (as a management board member/key person) in acquiring financing from public funds and I was/was not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> responsible for the use of funds from public financing acquired</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I represent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> that, to the best of my knowledge, the public financing received has been accounted for correctly and used as intended/the conducted inspections of the use of the financing received have not revealed any material irregularities/no authority has issued a decision ordering financing to be repaid in part or in full/did not impose any correction and did not issue other decisions concerning financing that would be adverse to the entity which has received financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53628766" w14:textId="49154FA7" w:rsidR="006132D3" w:rsidRPr="005A49CA" w:rsidRDefault="005D7749" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1243,216 +1263,216 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Krajowego</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19533291" w14:textId="77777777" w:rsidR="005A49CA" w:rsidRPr="00C07EE9" w:rsidRDefault="005A49CA" w:rsidP="005A49CA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Status and authority</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12E299BC" w14:textId="73EFC016" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I have full capacity and authority to make a private</w:t>
       </w:r>
       <w:r w:rsidR="00973269">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution in the declared amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A) The fulfilment of the commitment to make a private contribution is not contingent on my obtaining any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDA2327" w14:textId="5D92EF41" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00786FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>B) For the purposes of the commitment to make a private</w:t>
       </w:r>
       <w:r w:rsidR="009A155A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
@@ -1465,435 +1485,519 @@
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution and save for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>……...……………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="11"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, I am not required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to obtain any consent, approval, notice or registration by any public or local administration body or any other authority and/or third party (including under any contract or agreement)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am/am not married</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C125A79" w14:textId="36F3D371" w:rsidR="009859F1" w:rsidRPr="008E6BDB" w:rsidRDefault="009859F1" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I am subject/</w:t>
       </w:r>
       <w:r w:rsidR="00B932D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> am </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>not subject to statutory joint marital property regime</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B63FD56" w14:textId="77777777" w:rsidR="00B63DE6" w:rsidRPr="008C7568" w:rsidRDefault="00B63DE6" w:rsidP="00B63DE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="2AAAA55C" w:rsidR="006132D3" w:rsidRPr="00B63DE6" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Private</w:t>
       </w:r>
       <w:r w:rsidR="00B932D0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1246FE3D" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D99E80" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………….…………..…</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………….………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The financial resources I earmarked as a private</w:t>
       </w:r>
       <w:r w:rsidR="00526556">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution come from my own resources, are not encumbered in any manner and are free from any public support and/or state aid, in particular non-public funds within the meaning of the Act of 27 August 2009 on public funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22268C47" w14:textId="7201C1BE" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The financial resources I earmarked as a private </w:t>
       </w:r>
       <w:r w:rsidR="00642520">
@@ -1909,51 +2013,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution declared to be made to the VC Fund as part of the Managing Entity’s contribution do not breach, nor does the use thereof breach, any provisions of the </w:t>
       </w:r>
       <w:r w:rsidR="00C23F69" w:rsidRPr="00C23F69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Act of March 1, 2018 on counteracting money laundering and terrorist financing (Journal of Laws of 2018, item 723, as amended)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, including in particular the making of a private contribution in the declared amount does not constitute money laundering or serve the purposes of financing terrorism.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE03212" w14:textId="1C7689B4" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -1964,51 +2068,51 @@
       <w:r w:rsidR="00A760A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the conduct of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22EDB1CF" w14:textId="7AA1C2B1" w:rsidR="006132D3" w:rsidRPr="006C436D" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00F70E14">
@@ -2043,51 +2147,69 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iligence in order to verify my legal</w:t>
+        <w:t xml:space="preserve">iligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
@@ -2159,51 +2281,51 @@
       <w:r w:rsidR="006C436D" w:rsidRPr="00846B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>necessary for the conduct of the Due Diligence in accordance with the scope specified in clause 9.4</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F74A0B6" w14:textId="4767BFF5" w:rsidR="006C436D" w:rsidRPr="00C07EE9" w:rsidRDefault="006C436D" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674F7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to PFR Ventures, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00F70E14">
         <w:rPr>
@@ -2313,207 +2435,207 @@
       </w:r>
       <w:r w:rsidR="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Call</w:t>
       </w:r>
       <w:r w:rsidR="00D45901" w:rsidRPr="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules</w:t>
       </w:r>
       <w:r w:rsidR="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Ref467149754"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="72B620B3" w14:textId="193ABD81" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I represent that there is no conflict of interest in relation to me for any of the reasons specified in §12</w:t>
       </w:r>
       <w:r w:rsidR="00D12A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50117720" w14:textId="02510846" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I represent that I will immediately notify PFR Ventures or PFR </w:t>
       </w:r>
       <w:r w:rsidR="00F70E14">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Open Innovations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of any circumstances constituting a conflict of interest resulting in the statement contained in point 5.1 above being untrue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0043676F" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other statements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A9597D" w14:textId="5B503CCA" w:rsidR="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">I herby </w:t>
       </w:r>
@@ -2534,171 +2656,171 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C70F268" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479A3FE2" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I am/am not a family member of an individual holding a politically exposed position,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44106276" w14:textId="6D8C6BD0" w:rsidR="0043676F" w:rsidRPr="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended), </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439E2B40" w14:textId="14F28FDD" w:rsidR="0043676F" w:rsidRPr="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I am/am not related by kinship or affinity</w:t>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2050587E" w14:textId="7E2CA602" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the disclosure by PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="00F70E14">
@@ -2714,109 +2836,127 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of the received information about my investment and business activities and my market reputation to date to institutions offering financing from public funds (PARP, NCBR, BGK, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ARP) to verify the indicated experience in investment activities and market reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk155616342"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Any terms not defined herein shall have the meaning assigned to them in the Call Rules.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRPr="00E9293C" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabela-Siatka"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A70E8AC" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="001E7200" w:rsidRDefault="0077532B" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -3009,51 +3149,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Consent to the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65596E1A" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E1D49B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="559459CB" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -3106,139 +3262,196 @@
         </w:rPr>
         <w:t>odpowiedzialnością</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, with its registered office in Warsaw at ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Krucza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for VC Funds – PFR ………. dated …………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, i.e. the financial instrument ……….. 2.0, forming part of </w:t>
+        <w:t>, i.e. the financial instrument ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2952AE7D" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>This consent covers my personal data contained herein, namely: first name, last name, and PESEL number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FCC2C8" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C95688" w14:textId="77777777" w:rsidR="0077532B" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>the provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109A47B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I have the right to access my personal data, to rectify, erase, and transfer such data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F7CCF0" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -3361,61 +3574,61 @@
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3CE72449" w14:textId="77777777" w:rsidR="00E3129C" w:rsidRDefault="00E3129C" w:rsidP="006132D3">
+    <w:p w14:paraId="46F6F668" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F699E5E" w14:textId="77777777" w:rsidR="00E3129C" w:rsidRDefault="00E3129C" w:rsidP="006132D3">
+    <w:p w14:paraId="3FC91D58" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3446,73 +3659,81 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="148F707B" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+  <w:p w14:paraId="1AEC9A93" w14:textId="0234F862" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
-      <w:pStyle w:val="Stopka"/>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="008C00B5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3595,756 +3816,786 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="298F8276" w14:textId="77777777" w:rsidR="00E3129C" w:rsidRDefault="00E3129C" w:rsidP="006132D3">
+    <w:p w14:paraId="2747E433" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DDA652A" w14:textId="77777777" w:rsidR="00E3129C" w:rsidRDefault="00E3129C" w:rsidP="006132D3">
+    <w:p w14:paraId="7E88E58C" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> To be completed with the details of the Key Person. The statement should be completed and signed separately by each of the </w:t>
       </w:r>
       <w:r w:rsidR="00110119" w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Key P</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ersons.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="07F4B62F" w14:textId="4E94E470" w:rsidR="005A49CA" w:rsidRPr="005A49CA" w:rsidRDefault="005A49CA">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="005A49CA">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005A49CA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> For those who do not have a PESEL number, the date of birth must be provided.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="3615C4B9" w14:textId="24B5865C" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="00A929F8">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> name of the </w:t>
       </w:r>
       <w:r w:rsidR="00273665">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>enderer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="568D5EE5" w14:textId="7C662814" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="002E1734">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE7F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nter the number of hours here (the declared number of hours must be consistent with the details indicated in Appendix 1 - Tender Form). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="77E0F296" w14:textId="7AC0D40D" w:rsidR="00E605BC" w:rsidRPr="00B53A7F" w:rsidRDefault="00E605BC" w:rsidP="008C2C1D">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="7E09AFB8" w14:textId="31785DE5" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="3BE8353A" w14:textId="0A6D2D9A" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="49C69871" w14:textId="22BD3A01" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> As specified in the statement included in the relevant field in Section A of Appendix 2, concerning the history of acquiring financing to date.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="490536DE" w14:textId="761C7BA0" w:rsidR="006E00AF" w:rsidRPr="00B53A7F" w:rsidRDefault="006E00AF" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete if the Key Person was not involved in acquiring or using funds from public financing.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p w14:paraId="7E10058E" w14:textId="3DBFACC6" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person  should indicate such decisions/inspection results and their main conclusions. </w:t>
+        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Person  should</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate such decisions/inspection results and their main conclusions. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="7D54074F" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE7F08">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>omplete by indicating all required consents, approvals, notices and registrations.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="6D2E684E" w14:textId="77777777" w:rsidR="00AC2A32" w:rsidRPr="00B53A7F" w:rsidRDefault="00AC2A32" w:rsidP="00AC2A32">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="750251C7" w14:textId="5E203D6D" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In the event that the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p w14:paraId="38397D7A" w14:textId="2B6D496F" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the value of the declared</w:t>
       </w:r>
       <w:r w:rsidR="000F385A" w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution here.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p w14:paraId="108F8F95" w14:textId="4D6DFD75" w:rsidR="00B713A5" w:rsidRPr="00B53A7F" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Enter the name</w:t>
       </w:r>
       <w:r w:rsidR="00273665">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Tenderer</w:t>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p w14:paraId="3885CD87" w14:textId="45C954D0" w:rsidR="0043676F" w:rsidRPr="00B53A7F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="67A2B5D3" w:rsidR="00B713A5" w:rsidRDefault="00273665" w:rsidP="00D15466">
     <w:pPr>
-      <w:pStyle w:val="NormalnyWeb"/>
+      <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r w:rsidRPr="00273665">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141C6432" wp14:editId="5F6F3EC3">
           <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -6127,124 +6378,126 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00072973"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
+    <w:rsid w:val="00131043"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B67CC"/>
     <w:rsid w:val="001E7200"/>
     <w:rsid w:val="001F101F"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00211C1C"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00273665"/>
     <w:rsid w:val="0027468D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
+    <w:rsid w:val="002B22A1"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00400A97"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="0043676F"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
@@ -6299,50 +6552,51 @@
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="0077532B"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007813B0"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="007E5039"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
+    <w:rsid w:val="008C00B5"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00914901"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A56D1C"/>
@@ -6859,416 +7113,416 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:aliases w:val="Znak Znak"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...3 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:aliases w:val="Znak Znak Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Podrozdział,Podrozdział Znak,Podrozdział Znak Znak,Footnote,Podrozdzia3,-E Fuﬂnotentext,Fuﬂnotentext Ursprung,Fußnotentext Ursprung,-E Fußnotentext,Footnote text,Tekst przypisu Znak Znak Znak Znak,Fußnote,footnote text,fn,Znak,o"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...3 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:aliases w:val="Podrozdział Char,Podrozdział Znak Char,Podrozdział Znak Znak Char,Footnote Char,Podrozdzia3 Char,-E Fuﬂnotentext Char,Fuﬂnotentext Ursprung Char,Fußnotentext Ursprung Char,-E Fußnotentext Char,Footnote text Char,Fußnote Char,fn Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:locked/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstdymka">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstdymkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF2368"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstdymka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF2368"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD0220"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="002A11E8"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka1">
     <w:name w:val="Nierozpoznana wzmianka1"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90474"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E974FB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nierozpoznanawzmianka2">
     <w:name w:val="Nierozpoznana wzmianka2"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480EAA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00166F01"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D15466"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="112989179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>