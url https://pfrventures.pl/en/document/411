--- v2 (2026-05-25)
+++ v3 (2026-08-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="10B8FBDB" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="25043A2E" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="1AA852A9" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -681,57 +681,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008C00B5">
+      <w:r w:rsidR="000B44CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2889,69 +2889,51 @@
     <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRPr="00E9293C" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A70E8AC" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="001E7200" w:rsidRDefault="0077532B" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3572,63 +3554,63 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46F6F668" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
+    <w:p w14:paraId="33F05A17" w14:textId="77777777" w:rsidR="00AC7A0A" w:rsidRDefault="00AC7A0A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FC91D58" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
+    <w:p w14:paraId="3C8A492A" w14:textId="77777777" w:rsidR="00AC7A0A" w:rsidRDefault="00AC7A0A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3658,82 +3640,82 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="0234F862" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AEC9A93" w14:textId="1FF67F9E" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="008C00B5">
+    <w:r w:rsidR="000B44CC">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3814,63 +3796,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2747E433" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
+    <w:p w14:paraId="18B42785" w14:textId="77777777" w:rsidR="00AC7A0A" w:rsidRDefault="00AC7A0A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E88E58C" w14:textId="77777777" w:rsidR="002B22A1" w:rsidRDefault="002B22A1" w:rsidP="006132D3">
+    <w:p w14:paraId="4F4B80D8" w14:textId="77777777" w:rsidR="00AC7A0A" w:rsidRDefault="00AC7A0A" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -4548,51 +4530,51 @@
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="67A2B5D3" w:rsidR="00B713A5" w:rsidRDefault="00273665" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r w:rsidRPr="00273665">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141C6432" wp14:editId="5F6F3EC3">
           <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
@@ -4626,51 +4608,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -6378,108 +6360,110 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00072973"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
+    <w:rsid w:val="000B44CC"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
     <w:rsid w:val="00131043"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
+    <w:rsid w:val="001A238C"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B67CC"/>
     <w:rsid w:val="001E7200"/>
     <w:rsid w:val="001F101F"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00211C1C"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00273665"/>
     <w:rsid w:val="0027468D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B22A1"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
@@ -6589,50 +6573,51 @@
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A64781"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
+    <w:rsid w:val="00AC7A0A"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE19DF"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC5821"/>
     <w:rsid w:val="00BC6261"/>