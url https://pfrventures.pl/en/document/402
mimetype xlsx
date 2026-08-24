--- v0 (2025-10-10)
+++ v1 (2026-08-24)
@@ -1,63 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 2\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VENTFILES.pfr.local\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 12\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FC251F33-3B0D-4FFF-986F-88B019A49619}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3809B0C4-9B1C-4086-9282-CE7BB73D8DD4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-60" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4470" yWindow="-21720" windowWidth="38640" windowHeight="21120" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form" sheetId="1" r:id="rId1"/>
     <sheet name="Pipeline" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Form!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Form!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="1">Pipeline!$J$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$1:$H$10</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$P$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
@@ -66,51 +67,51 @@
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I7" i="1" l="1"/>
   <c r="B20" i="2"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="B7" i="2"/>
   <c r="B6" i="2"/>
   <c r="B5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
@@ -301,50 +302,62 @@
 ***Project progress should refer to the following categories: (I) preliminary talks; (II) negotiated term sheet/a letter of intent; (III) signed termsheet/letter of intent; (IV) ongoing due diligence; (V) completed due diligence; (VI) negotiated investment agreement; (VII) signed investment agreement</t>
   </si>
   <si>
     <r>
       <t>2. The list is attached to the Tender. However, if in the first row of the table the Tenderer states that there is no List of potential investment projects (please check such information below), the list may remain empty or incomplete</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> However, in order to meet the formal evaluation requirements,  the list must be attached in this form to the Tender. </t>
     </r>
+  </si>
+  <si>
+    <t>Q1 2027</t>
+  </si>
+  <si>
+    <t>Q2 2027</t>
+  </si>
+  <si>
+    <t>Q3 2027</t>
+  </si>
+  <si>
+    <t>Q4 2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -693,136 +706,136 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -1272,131 +1285,131 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I49"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1"/>
     </row>
     <row r="2" spans="2:9" ht="34.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="28" t="s">
+      <c r="B2" s="44" t="s">
         <v>66</v>
       </c>
-      <c r="C2" s="29"/>
-[...3 lines deleted...]
-      <c r="G2" s="29"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
     </row>
     <row r="3" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="30" t="s">
+      <c r="B4" s="46" t="s">
         <v>60</v>
       </c>
-      <c r="C4" s="30"/>
-[...3 lines deleted...]
-      <c r="G4" s="30"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
     </row>
     <row r="5" spans="2:9" s="3" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="31" t="s">
+      <c r="B5" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="C5" s="30"/>
-[...3 lines deleted...]
-      <c r="G5" s="30"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
     </row>
     <row r="6" spans="2:9" s="3" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="30"/>
-[...3 lines deleted...]
-      <c r="G6" s="30"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
     </row>
     <row r="7" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="30"/>
-[...3 lines deleted...]
-      <c r="G7" s="30"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
       <c r="I7" s="20" t="str">
         <f>IF(SUM(COUNTBLANK(C9),COUNTBLANK(F9))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="38" t="s">
+      <c r="B8" s="54" t="s">
         <v>61</v>
       </c>
       <c r="C8" s="16"/>
-      <c r="D8" s="32"/>
-      <c r="E8" s="38" t="s">
+      <c r="D8" s="48"/>
+      <c r="E8" s="54" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="18"/>
-      <c r="G8" s="35"/>
+      <c r="G8" s="51"/>
     </row>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B9" s="39"/>
+      <c r="B9" s="55"/>
       <c r="C9" s="14"/>
-      <c r="D9" s="33"/>
-      <c r="E9" s="39"/>
+      <c r="D9" s="49"/>
+      <c r="E9" s="55"/>
       <c r="F9" s="15"/>
-      <c r="G9" s="36"/>
+      <c r="G9" s="52"/>
     </row>
     <row r="10" spans="2:9" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="40"/>
+      <c r="B10" s="56"/>
       <c r="C10" s="17"/>
-      <c r="D10" s="34"/>
-      <c r="E10" s="40"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="56"/>
       <c r="F10" s="17"/>
-      <c r="G10" s="37"/>
+      <c r="G10" s="53"/>
     </row>
     <row r="11" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
     </row>
     <row r="12" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
     </row>
     <row r="13" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
     </row>
     <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
     </row>
     <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
     </row>
     <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
     </row>
@@ -1528,174 +1541,174 @@
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
     </row>
     <row r="49" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B49" s="1"/>
       <c r="C49" s="1"/>
       <c r="D49" s="1"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="G8:G10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="E8:E10"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:Z49"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+      <selection activeCell="W19" sqref="W19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="4.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="27" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="7" customWidth="1"/>
     <col min="5" max="7" width="16.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="55.5703125" style="7" customWidth="1"/>
     <col min="10" max="10" width="22.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="19.140625" style="8" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="8" customWidth="1"/>
     <col min="13" max="14" width="17.5703125" style="9" customWidth="1"/>
     <col min="15" max="15" width="26.140625" style="9" customWidth="1"/>
     <col min="16" max="16" width="24.5703125" style="8" customWidth="1"/>
     <col min="17" max="20" width="8.5703125" style="7"/>
     <col min="21" max="21" width="8.5703125" style="23"/>
     <col min="22" max="16384" width="8.5703125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:16" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="50" t="s">
+      <c r="B2" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="51"/>
-[...12 lines deleted...]
-      <c r="P2" s="52"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="39"/>
     </row>
     <row r="3" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B3" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="36" t="s">
         <v>47</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="E3" s="49" t="s">
+      <c r="E3" s="36" t="s">
         <v>49</v>
       </c>
-      <c r="F3" s="53" t="s">
+      <c r="F3" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="G3" s="53" t="s">
+      <c r="G3" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="H3" s="53" t="s">
+      <c r="H3" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="I3" s="55" t="s">
+      <c r="I3" s="42" t="s">
         <v>63</v>
       </c>
-      <c r="J3" s="49" t="s">
+      <c r="J3" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="47" t="s">
+      <c r="K3" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="L3" s="49" t="s">
+      <c r="L3" s="36" t="s">
         <v>54</v>
       </c>
-      <c r="M3" s="44" t="s">
+      <c r="M3" s="31" t="s">
         <v>55</v>
       </c>
-      <c r="N3" s="45"/>
-[...1 lines deleted...]
-      <c r="P3" s="47" t="s">
+      <c r="N3" s="32"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="34" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="2:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="19"/>
-      <c r="C4" s="48"/>
+      <c r="C4" s="35"/>
       <c r="D4" s="12"/>
-      <c r="E4" s="48"/>
-[...6 lines deleted...]
-      <c r="L4" s="48"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
       <c r="M4" s="13" t="s">
         <v>64</v>
       </c>
       <c r="N4" s="13" t="s">
         <v>56</v>
       </c>
       <c r="O4" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="P4" s="48"/>
+      <c r="P4" s="35"/>
     </row>
     <row r="5" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B5" s="11" t="str">
         <f>IF(C5=0," ",(ROW(C5)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="25"/>
       <c r="J5" s="25"/>
       <c r="K5" s="25"/>
       <c r="L5" s="26"/>
       <c r="M5" s="26"/>
       <c r="N5" s="26"/>
       <c r="O5" s="27"/>
       <c r="P5" s="25"/>
     </row>
     <row r="6" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B6" s="11" t="str">
         <f t="shared" ref="B6:B20" si="0">IF(C6=0," ",(ROW(C6)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
@@ -1974,67 +1987,67 @@
       <c r="N19" s="26"/>
       <c r="O19" s="27"/>
       <c r="P19" s="25"/>
     </row>
     <row r="20" spans="2:26" x14ac:dyDescent="0.25">
       <c r="B20" s="11" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="25"/>
       <c r="J20" s="25"/>
       <c r="K20" s="25"/>
       <c r="L20" s="26"/>
       <c r="M20" s="26"/>
       <c r="N20" s="26"/>
       <c r="O20" s="27"/>
       <c r="P20" s="25"/>
     </row>
     <row r="21" spans="2:26" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="28" t="s">
         <v>68</v>
       </c>
-      <c r="C21" s="42"/>
-[...12 lines deleted...]
-      <c r="P21" s="43"/>
+      <c r="C21" s="29"/>
+      <c r="D21" s="29"/>
+      <c r="E21" s="29"/>
+      <c r="F21" s="29"/>
+      <c r="G21" s="29"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="29"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="29"/>
+      <c r="N21" s="29"/>
+      <c r="O21" s="29"/>
+      <c r="P21" s="30"/>
     </row>
     <row r="22" spans="2:26" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C22"/>
     </row>
     <row r="23" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S23" s="22"/>
       <c r="T23" s="22"/>
       <c r="V23" s="22"/>
       <c r="W23" s="22"/>
     </row>
     <row r="24" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S24" s="22"/>
       <c r="T24" s="22"/>
       <c r="V24" s="22"/>
       <c r="W24" s="22"/>
     </row>
     <row r="25" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S25" s="22"/>
       <c r="T25" s="22"/>
       <c r="V25" s="22"/>
       <c r="W25" s="22"/>
     </row>
     <row r="26" spans="2:26" x14ac:dyDescent="0.25">
       <c r="S26" s="22"/>
       <c r="T26" s="22"/>
@@ -2257,100 +2270,113 @@
       <c r="X40" s="21"/>
       <c r="Y40" s="21"/>
       <c r="Z40" s="21"/>
     </row>
     <row r="41" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R41" s="21" t="s">
         <v>25</v>
       </c>
       <c r="S41" s="21"/>
       <c r="T41" s="21"/>
       <c r="U41" s="21" t="s">
         <v>43</v>
       </c>
       <c r="V41" s="21"/>
       <c r="W41" s="21"/>
       <c r="X41" s="21"/>
       <c r="Y41" s="21"/>
       <c r="Z41" s="21"/>
     </row>
     <row r="42" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R42" s="21" t="s">
         <v>26</v>
       </c>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
-      <c r="U42" s="21"/>
+      <c r="U42" s="21" t="s">
+        <v>70</v>
+      </c>
       <c r="V42" s="21"/>
       <c r="W42" s="21"/>
       <c r="X42" s="21"/>
       <c r="Y42" s="21"/>
       <c r="Z42" s="21"/>
     </row>
     <row r="43" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R43" s="21" t="s">
         <v>27</v>
       </c>
       <c r="S43" s="21"/>
       <c r="T43" s="21"/>
-      <c r="U43" s="21"/>
+      <c r="U43" s="21" t="s">
+        <v>71</v>
+      </c>
       <c r="V43" s="21"/>
       <c r="W43" s="21"/>
       <c r="X43" s="21"/>
       <c r="Y43" s="21"/>
       <c r="Z43" s="21"/>
     </row>
     <row r="44" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R44" s="21" t="s">
         <v>28</v>
       </c>
       <c r="S44" s="21"/>
       <c r="T44" s="21"/>
+      <c r="U44" s="21" t="s">
+        <v>72</v>
+      </c>
       <c r="V44" s="21"/>
       <c r="W44" s="21"/>
       <c r="X44" s="21"/>
       <c r="Y44" s="21"/>
       <c r="Z44" s="21"/>
     </row>
     <row r="45" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R45" s="21" t="s">
         <v>29</v>
       </c>
       <c r="S45" s="21"/>
       <c r="T45" s="21"/>
+      <c r="U45" s="21" t="s">
+        <v>73</v>
+      </c>
       <c r="V45" s="21"/>
       <c r="W45" s="21"/>
       <c r="X45" s="21"/>
       <c r="Y45" s="21"/>
       <c r="Z45" s="21"/>
     </row>
     <row r="46" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R46" s="21" t="s">
         <v>30</v>
       </c>
       <c r="S46" s="21"/>
       <c r="T46" s="21"/>
+      <c r="U46" s="21">
+        <v>2028</v>
+      </c>
       <c r="V46" s="21"/>
       <c r="W46" s="21"/>
       <c r="X46" s="21"/>
       <c r="Y46" s="21"/>
       <c r="Z46" s="21"/>
     </row>
     <row r="47" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R47" s="21" t="s">
         <v>31</v>
       </c>
       <c r="S47" s="21"/>
       <c r="T47" s="21"/>
       <c r="V47" s="21"/>
       <c r="W47" s="21"/>
       <c r="X47" s="21"/>
       <c r="Y47" s="21"/>
       <c r="Z47" s="21"/>
     </row>
     <row r="48" spans="18:26" x14ac:dyDescent="0.25">
       <c r="R48" s="21" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="49" spans="18:18" x14ac:dyDescent="0.25">
       <c r="R49" s="21"/>
@@ -2363,58 +2389,64 @@
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="P3:P4"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H20" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$S$29:$S$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J20" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>$T$29:$T$36</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G20" xr:uid="{00000000-0002-0000-0100-000003000000}">
       <formula1>$R$31:$R$48</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$V$29:$V$35</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{22357098-3E1D-4A24-9BBD-4DA6F3BFA363}">
-      <formula1>$U$30:$U$41</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{FEE050F5-E1A3-4B46-AF5C-18E7EDD957C0}">
+      <formula1>$U$40:$U$46</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="43" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">