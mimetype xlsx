--- v0 (2025-10-10)
+++ v1 (2026-05-30)
@@ -1,732 +1,789 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5ED149B-EEC3-4A4B-92C3-F938E701C273}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91466391-CE88-46C8-8725-49065DF7D1E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-150" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Harmonogram_koinwest." sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Harmonogram_koinwest.!$A$1:$R$72</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Harmonogram_koinwest.!$A$1:$R$74</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R38" i="2" l="1"/>
-[...37 lines deleted...]
-  <c r="B49" i="2" s="1"/>
+  <c r="I41" i="2" l="1"/>
+  <c r="H41" i="2"/>
+  <c r="G41" i="2"/>
+  <c r="F41" i="2"/>
+  <c r="E41" i="2"/>
+  <c r="D41" i="2"/>
+  <c r="C41" i="2"/>
+  <c r="B41" i="2"/>
+  <c r="I40" i="2"/>
+  <c r="H40" i="2"/>
+  <c r="G40" i="2"/>
+  <c r="F40" i="2"/>
+  <c r="E40" i="2"/>
+  <c r="D40" i="2"/>
+  <c r="C40" i="2"/>
+  <c r="B40" i="2"/>
+  <c r="I42" i="2"/>
+  <c r="H42" i="2"/>
+  <c r="G42" i="2"/>
+  <c r="F42" i="2"/>
+  <c r="E42" i="2"/>
+  <c r="D42" i="2"/>
+  <c r="C42" i="2"/>
+  <c r="B42" i="2"/>
+  <c r="R39" i="2"/>
+  <c r="Q74" i="2"/>
+  <c r="Q52" i="2" s="1"/>
+  <c r="Q48" i="2" s="1"/>
+  <c r="P74" i="2"/>
+  <c r="P52" i="2" s="1"/>
+  <c r="P48" i="2" s="1"/>
+  <c r="O74" i="2"/>
+  <c r="O52" i="2" s="1"/>
+  <c r="O48" i="2" s="1"/>
+  <c r="N74" i="2"/>
+  <c r="N52" i="2" s="1"/>
+  <c r="N48" i="2" s="1"/>
+  <c r="M74" i="2"/>
+  <c r="M52" i="2" s="1"/>
+  <c r="M48" i="2" s="1"/>
+  <c r="L74" i="2"/>
+  <c r="L52" i="2" s="1"/>
+  <c r="L48" i="2" s="1"/>
+  <c r="K74" i="2"/>
+  <c r="K52" i="2" s="1"/>
+  <c r="K48" i="2" s="1"/>
+  <c r="J74" i="2"/>
+  <c r="J52" i="2" s="1"/>
+  <c r="J48" i="2" s="1"/>
+  <c r="I74" i="2"/>
+  <c r="I52" i="2" s="1"/>
+  <c r="I48" i="2" s="1"/>
+  <c r="H74" i="2"/>
+  <c r="H52" i="2" s="1"/>
+  <c r="H48" i="2" s="1"/>
+  <c r="G74" i="2"/>
+  <c r="G52" i="2" s="1"/>
+  <c r="G48" i="2" s="1"/>
+  <c r="F74" i="2"/>
+  <c r="F52" i="2" s="1"/>
+  <c r="F48" i="2" s="1"/>
+  <c r="E74" i="2"/>
+  <c r="E52" i="2" s="1"/>
+  <c r="E48" i="2" s="1"/>
+  <c r="D74" i="2"/>
+  <c r="D52" i="2" s="1"/>
+  <c r="D48" i="2" s="1"/>
+  <c r="C74" i="2"/>
+  <c r="C52" i="2" s="1"/>
+  <c r="C48" i="2" s="1"/>
+  <c r="B74" i="2"/>
+  <c r="B52" i="2" s="1"/>
+  <c r="R53" i="2"/>
+  <c r="R51" i="2"/>
   <c r="R50" i="2"/>
-  <c r="K49" i="2"/>
-[...27 lines deleted...]
-  <c r="R20" i="2"/>
+  <c r="R49" i="2"/>
+  <c r="R32" i="2"/>
+  <c r="R26" i="2"/>
+  <c r="S5" i="2" s="1"/>
+  <c r="R24" i="2"/>
+  <c r="M22" i="2"/>
+  <c r="L22" i="2"/>
+  <c r="K22" i="2"/>
+  <c r="J22" i="2"/>
+  <c r="I22" i="2"/>
+  <c r="H22" i="2"/>
+  <c r="G22" i="2"/>
+  <c r="F22" i="2"/>
+  <c r="E22" i="2"/>
+  <c r="D22" i="2"/>
+  <c r="C22" i="2"/>
+  <c r="B22" i="2"/>
+  <c r="B28" i="2" s="1"/>
+  <c r="R21" i="2"/>
   <c r="G2" i="2"/>
-  <c r="G8" i="2" s="1"/>
-[...18 lines deleted...]
-  <c r="I36" i="2" s="1"/>
+  <c r="G9" i="2" s="1"/>
+  <c r="H9" i="2" s="1"/>
+  <c r="J37" i="2" l="1"/>
+  <c r="K37" i="2"/>
+  <c r="L37" i="2"/>
+  <c r="M37" i="2"/>
+  <c r="N37" i="2"/>
+  <c r="O37" i="2"/>
+  <c r="P37" i="2"/>
+  <c r="Q37" i="2"/>
+  <c r="I37" i="2"/>
+  <c r="E37" i="2"/>
+  <c r="F37" i="2"/>
+  <c r="G37" i="2"/>
+  <c r="H37" i="2"/>
+  <c r="C37" i="2"/>
+  <c r="D37" i="2"/>
+  <c r="B37" i="2"/>
+  <c r="R5" i="2"/>
   <c r="H5" i="2"/>
-  <c r="R3" i="2" s="1"/>
-[...15 lines deleted...]
-  <c r="R27" i="2" s="1"/>
+  <c r="C28" i="2"/>
   <c r="H3" i="2"/>
   <c r="R2" i="2" s="1"/>
-  <c r="R49" i="2"/>
-[...1 lines deleted...]
-  <c r="R21" i="2"/>
+  <c r="R52" i="2"/>
+  <c r="B48" i="2"/>
+  <c r="R22" i="2"/>
   <c r="S4" i="2" s="1"/>
   <c r="H4" i="2"/>
   <c r="H2" i="2"/>
-  <c r="S3" i="2" l="1"/>
+  <c r="D28" i="2" l="1"/>
+  <c r="E28" i="2" s="1"/>
+  <c r="F28" i="2" s="1"/>
+  <c r="G28" i="2" s="1"/>
+  <c r="H28" i="2" s="1"/>
+  <c r="I28" i="2" s="1"/>
+  <c r="J28" i="2" s="1"/>
+  <c r="K28" i="2" s="1"/>
+  <c r="L28" i="2" s="1"/>
+  <c r="M28" i="2" s="1"/>
+  <c r="N28" i="2" s="1"/>
+  <c r="O28" i="2" s="1"/>
+  <c r="P28" i="2" s="1"/>
+  <c r="Q28" i="2" s="1"/>
+  <c r="R28" i="2" s="1"/>
+  <c r="R3" i="2"/>
+  <c r="S3" i="2"/>
   <c r="S2" i="2"/>
-  <c r="R6" i="2"/>
   <c r="R4" i="2"/>
-  <c r="R45" i="2"/>
-[...25 lines deleted...]
-  <c r="H9" i="2"/>
+  <c r="R48" i="2"/>
+  <c r="S53" i="2" s="1"/>
+  <c r="B54" i="2"/>
+  <c r="C54" i="2" s="1"/>
+  <c r="D54" i="2" s="1"/>
+  <c r="E54" i="2" s="1"/>
+  <c r="F54" i="2" s="1"/>
+  <c r="G54" i="2" s="1"/>
+  <c r="H54" i="2" s="1"/>
+  <c r="I54" i="2" s="1"/>
+  <c r="J54" i="2" s="1"/>
+  <c r="K54" i="2" s="1"/>
+  <c r="L54" i="2" s="1"/>
+  <c r="M54" i="2" s="1"/>
+  <c r="N54" i="2" s="1"/>
+  <c r="O54" i="2" s="1"/>
+  <c r="P54" i="2" s="1"/>
+  <c r="Q54" i="2" s="1"/>
+  <c r="R54" i="2" s="1"/>
+  <c r="G12" i="2"/>
+  <c r="R37" i="2"/>
+  <c r="R6" i="2" l="1"/>
+  <c r="B75" i="2"/>
+  <c r="H12" i="2"/>
+  <c r="R8" i="2" l="1"/>
+  <c r="R7" i="2"/>
   <c r="R9" i="2"/>
   <c r="G10" i="2"/>
   <c r="H10" i="2"/>
-  <c r="G12" i="2"/>
-[...111 lines deleted...]
-  <c r="R32" i="2"/>
+  <c r="R10" i="2"/>
+  <c r="G11" i="2"/>
+  <c r="H11" i="2"/>
+  <c r="G13" i="2"/>
+  <c r="H13" i="2"/>
+  <c r="B20" i="2"/>
+  <c r="C20" i="2"/>
+  <c r="D20" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="F20" i="2"/>
+  <c r="G20" i="2"/>
+  <c r="H20" i="2"/>
+  <c r="I20" i="2"/>
+  <c r="J20" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="L20" i="2"/>
+  <c r="M20" i="2"/>
+  <c r="N20" i="2"/>
+  <c r="O20" i="2"/>
+  <c r="P20" i="2"/>
+  <c r="Q20" i="2"/>
+  <c r="R20" i="2"/>
+  <c r="B23" i="2"/>
+  <c r="C23" i="2"/>
+  <c r="D23" i="2"/>
+  <c r="E23" i="2"/>
+  <c r="F23" i="2"/>
+  <c r="G23" i="2"/>
+  <c r="H23" i="2"/>
+  <c r="I23" i="2"/>
+  <c r="R23" i="2"/>
+  <c r="B25" i="2"/>
+  <c r="C25" i="2"/>
+  <c r="D25" i="2"/>
+  <c r="E25" i="2"/>
+  <c r="F25" i="2"/>
+  <c r="G25" i="2"/>
+  <c r="H25" i="2"/>
+  <c r="I25" i="2"/>
+  <c r="J25" i="2"/>
+  <c r="K25" i="2"/>
+  <c r="L25" i="2"/>
+  <c r="M25" i="2"/>
+  <c r="N25" i="2"/>
+  <c r="O25" i="2"/>
+  <c r="P25" i="2"/>
+  <c r="Q25" i="2"/>
+  <c r="R25" i="2"/>
+  <c r="B27" i="2"/>
+  <c r="C27" i="2"/>
+  <c r="D27" i="2"/>
+  <c r="E27" i="2"/>
+  <c r="F27" i="2"/>
+  <c r="G27" i="2"/>
+  <c r="H27" i="2"/>
+  <c r="I27" i="2"/>
+  <c r="J27" i="2"/>
+  <c r="K27" i="2"/>
+  <c r="L27" i="2"/>
+  <c r="M27" i="2"/>
+  <c r="N27" i="2"/>
+  <c r="O27" i="2"/>
+  <c r="P27" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="R27" i="2"/>
+  <c r="B29" i="2"/>
+  <c r="C29" i="2"/>
+  <c r="D29" i="2"/>
+  <c r="E29" i="2"/>
+  <c r="F29" i="2"/>
+  <c r="G29" i="2"/>
+  <c r="H29" i="2"/>
+  <c r="I29" i="2"/>
+  <c r="J29" i="2"/>
+  <c r="K29" i="2"/>
+  <c r="L29" i="2"/>
+  <c r="M29" i="2"/>
+  <c r="N29" i="2"/>
+  <c r="O29" i="2"/>
+  <c r="P29" i="2"/>
+  <c r="Q29" i="2"/>
+  <c r="R29" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="C31" i="2"/>
+  <c r="D31" i="2"/>
+  <c r="E31" i="2"/>
+  <c r="F31" i="2"/>
+  <c r="G31" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="I31" i="2"/>
+  <c r="J31" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="L31" i="2"/>
+  <c r="M31" i="2"/>
+  <c r="N31" i="2"/>
+  <c r="O31" i="2"/>
+  <c r="P31" i="2"/>
+  <c r="Q31" i="2"/>
+  <c r="R31" i="2"/>
   <c r="B33" i="2"/>
   <c r="C33" i="2"/>
   <c r="D33" i="2"/>
   <c r="E33" i="2"/>
   <c r="F33" i="2"/>
   <c r="G33" i="2"/>
   <c r="H33" i="2"/>
   <c r="I33" i="2"/>
   <c r="J33" i="2"/>
   <c r="K33" i="2"/>
   <c r="L33" i="2"/>
   <c r="M33" i="2"/>
   <c r="N33" i="2"/>
   <c r="O33" i="2"/>
   <c r="P33" i="2"/>
   <c r="Q33" i="2"/>
   <c r="R33" i="2"/>
-  <c r="B35" i="2"/>
-[...65 lines deleted...]
-  <c r="R42" i="2"/>
+  <c r="B34" i="2"/>
+  <c r="C34" i="2"/>
+  <c r="D34" i="2"/>
+  <c r="E34" i="2"/>
+  <c r="F34" i="2"/>
+  <c r="G34" i="2"/>
+  <c r="H34" i="2"/>
+  <c r="I34" i="2"/>
+  <c r="J34" i="2"/>
+  <c r="K34" i="2"/>
+  <c r="L34" i="2"/>
+  <c r="M34" i="2"/>
+  <c r="N34" i="2"/>
+  <c r="O34" i="2"/>
+  <c r="P34" i="2"/>
+  <c r="Q34" i="2"/>
+  <c r="R34" i="2"/>
+  <c r="B36" i="2"/>
+  <c r="C36" i="2"/>
+  <c r="D36" i="2"/>
+  <c r="E36" i="2"/>
+  <c r="F36" i="2"/>
+  <c r="G36" i="2"/>
+  <c r="H36" i="2"/>
+  <c r="I36" i="2"/>
+  <c r="J36" i="2"/>
+  <c r="K36" i="2"/>
+  <c r="L36" i="2"/>
+  <c r="M36" i="2"/>
+  <c r="N36" i="2"/>
+  <c r="O36" i="2"/>
+  <c r="P36" i="2"/>
+  <c r="Q36" i="2"/>
+  <c r="R36" i="2"/>
+  <c r="B38" i="2"/>
+  <c r="C38" i="2"/>
+  <c r="D38" i="2"/>
+  <c r="E38" i="2"/>
+  <c r="F38" i="2"/>
+  <c r="G38" i="2"/>
+  <c r="H38" i="2"/>
+  <c r="I38" i="2"/>
+  <c r="J38" i="2"/>
+  <c r="K38" i="2"/>
+  <c r="L38" i="2"/>
+  <c r="M38" i="2"/>
+  <c r="N38" i="2"/>
+  <c r="O38" i="2"/>
+  <c r="P38" i="2"/>
+  <c r="Q38" i="2"/>
+  <c r="R38" i="2"/>
   <c r="B43" i="2"/>
   <c r="C43" i="2"/>
   <c r="D43" i="2"/>
   <c r="E43" i="2"/>
   <c r="F43" i="2"/>
   <c r="G43" i="2"/>
   <c r="H43" i="2"/>
   <c r="I43" i="2"/>
   <c r="J43" i="2"/>
   <c r="K43" i="2"/>
   <c r="L43" i="2"/>
   <c r="M43" i="2"/>
   <c r="N43" i="2"/>
   <c r="O43" i="2"/>
   <c r="P43" i="2"/>
   <c r="Q43" i="2"/>
-  <c r="R43" i="2"/>
-[...16 lines deleted...]
-  <c r="R52" i="2"/>
+  <c r="B44" i="2"/>
+  <c r="C44" i="2"/>
+  <c r="D44" i="2"/>
+  <c r="E44" i="2"/>
+  <c r="F44" i="2"/>
+  <c r="G44" i="2"/>
+  <c r="H44" i="2"/>
+  <c r="I44" i="2"/>
+  <c r="J44" i="2"/>
+  <c r="K44" i="2"/>
+  <c r="L44" i="2"/>
+  <c r="M44" i="2"/>
+  <c r="N44" i="2"/>
+  <c r="O44" i="2"/>
+  <c r="P44" i="2"/>
+  <c r="Q44" i="2"/>
+  <c r="B45" i="2"/>
+  <c r="C45" i="2"/>
+  <c r="D45" i="2"/>
+  <c r="E45" i="2"/>
+  <c r="F45" i="2"/>
+  <c r="G45" i="2"/>
+  <c r="H45" i="2"/>
+  <c r="I45" i="2"/>
+  <c r="J45" i="2"/>
+  <c r="K45" i="2"/>
+  <c r="L45" i="2"/>
+  <c r="M45" i="2"/>
+  <c r="N45" i="2"/>
+  <c r="O45" i="2"/>
+  <c r="P45" i="2"/>
+  <c r="Q45" i="2"/>
+  <c r="R45" i="2"/>
+  <c r="B46" i="2"/>
+  <c r="C46" i="2"/>
+  <c r="D46" i="2"/>
+  <c r="E46" i="2"/>
+  <c r="F46" i="2"/>
+  <c r="G46" i="2"/>
+  <c r="H46" i="2"/>
+  <c r="I46" i="2"/>
+  <c r="J46" i="2"/>
+  <c r="K46" i="2"/>
+  <c r="L46" i="2"/>
+  <c r="M46" i="2"/>
+  <c r="N46" i="2"/>
+  <c r="O46" i="2"/>
+  <c r="P46" i="2"/>
+  <c r="Q46" i="2"/>
+  <c r="R46" i="2"/>
+  <c r="B55" i="2"/>
+  <c r="C55" i="2"/>
+  <c r="D55" i="2"/>
+  <c r="E55" i="2"/>
+  <c r="F55" i="2"/>
+  <c r="G55" i="2"/>
+  <c r="H55" i="2"/>
+  <c r="I55" i="2"/>
+  <c r="J55" i="2"/>
+  <c r="K55" i="2"/>
+  <c r="L55" i="2"/>
+  <c r="M55" i="2"/>
+  <c r="N55" i="2"/>
+  <c r="O55" i="2"/>
+  <c r="P55" i="2"/>
+  <c r="Q55" i="2"/>
+  <c r="R55" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="92">
   <si>
     <t>n.a.</t>
   </si>
   <si>
     <t>PFR Biznest</t>
   </si>
   <si>
     <t>Schedule 4 Financial Schedule</t>
   </si>
   <si>
+    <t>Key Persons</t>
+  </si>
+  <si>
+    <t>Other Team members</t>
+  </si>
+  <si>
     <t>How to fill out the table:</t>
   </si>
   <si>
     <t>1. Activate iterative calculation. (File -&gt; Options -&gt; Formulas -&gt; Iterative calculation).</t>
   </si>
   <si>
-    <t>2. Fields highlighted in orange should be filled out by the Tenderer.</t>
-[...2 lines deleted...]
-    <t>3. Table with fields L1:R9 confirms, whether the table has been correctly filled out in line with several required criteria.</t>
+    <t>3. Fields highlighted in orange should be filled out by the Tenderer.</t>
+  </si>
+  <si>
+    <t>2. Select the appropriate operating model for the VC Fund in accordance with Section 15 of the Term Sheet</t>
+  </si>
+  <si>
+    <t>Declared Capitalization of VC Fund, including:</t>
+  </si>
+  <si>
+    <t>Share</t>
+  </si>
+  <si>
+    <t>VC Fund operating model (according to Section 15 of the Term Sheet):</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Investment Budget</t>
+  </si>
+  <si>
+    <t>Operating Budget (Management fee in Investment Horizon)</t>
+  </si>
+  <si>
+    <t>Management fee – fixed remuneration</t>
+  </si>
+  <si>
+    <t>Management fee – variable remuneration</t>
+  </si>
+  <si>
+    <t>Key Persons' contribution, min. 2% of Declared Capitalization of VC Fund</t>
+  </si>
+  <si>
+    <t>Contribution of PFR Biznest, max 98% Declared Capitalization of VC Fund</t>
+  </si>
+  <si>
+    <t>Investment expenditure is equal to 100% of the Investment Budget</t>
+  </si>
+  <si>
+    <t>Follow-on Investments represent not more than 60% of the Investment Budget</t>
+  </si>
+  <si>
+    <t>Investment pace pursuant to Section 16 Term Sheet</t>
+  </si>
+  <si>
+    <t>22% Rolling limit (only VC Funds reffered to in Section  15(1)(a) and (2) Term Sheet)</t>
+  </si>
+  <si>
+    <t>15% Rolling limit (only VC Funds reffered to in Section  15(1)(b) and (c) Term Sheet)</t>
+  </si>
+  <si>
+    <t>Total Investment Expenses and Management Fees = Declared Capitalization</t>
+  </si>
+  <si>
+    <t>Total investment exits (in the purchase price) &lt;= total investment entries</t>
+  </si>
+  <si>
+    <t>Control Table</t>
+  </si>
+  <si>
+    <t>Number of First Investments executed in a given period (except for Follow-on Investments)</t>
+  </si>
+  <si>
+    <t>Investment expenditure (as % of the Investment Budget – in %) in a given period</t>
+  </si>
+  <si>
+    <t>- including First Investments (in amounts) in a given period</t>
+  </si>
+  <si>
+    <t>- including First Investments (as % of the Investment Budget – in %) in a given period</t>
+  </si>
+  <si>
+    <t>- including Follow-on Investments (in amounts) in a given period</t>
+  </si>
+  <si>
+    <t>- including Follow-on Investments (as % of the Investment Budget – in %) in a given period</t>
+  </si>
+  <si>
+    <t>Cumulative value of investment expenditure</t>
+  </si>
+  <si>
+    <t>% of the invested Investment Budget cumulatively</t>
+  </si>
+  <si>
+    <t>Average investment ticket of First Investments in a given period</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Investment expenditure </t>
+  </si>
+  <si>
+    <t>I year</t>
+  </si>
+  <si>
+    <t xml:space="preserve">II year </t>
+  </si>
+  <si>
+    <t>III year</t>
+  </si>
+  <si>
+    <t>IV year</t>
+  </si>
+  <si>
+    <t>V year</t>
+  </si>
+  <si>
+    <t>VI year</t>
+  </si>
+  <si>
+    <t>VII year</t>
+  </si>
+  <si>
+    <t>VIII year</t>
+  </si>
+  <si>
+    <t>1st semester</t>
+  </si>
+  <si>
+    <t>2nd semester</t>
+  </si>
+  <si>
+    <t>Investment Period*</t>
+  </si>
+  <si>
+    <t>Investment horizon</t>
+  </si>
+  <si>
+    <t>Investment exit period**</t>
+  </si>
+  <si>
+    <t>Value of investment exits (at purchase amount) in a given period</t>
+  </si>
+  <si>
+    <t>Value of investment exits (at purchase amount) as % of the Investment Budget (in %) in a given period</t>
+  </si>
+  <si>
+    <t>Value of investment exits (at purchase amount) cumulatively</t>
+  </si>
+  <si>
+    <t>Net investment expenditure cumulatively, i.e. the value of investment expenditure culumatively less the value of investment exits (at purchase amount) culumatively</t>
+  </si>
+  <si>
+    <t>Proceeds from management fees***, including:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Fixed remuneration (paid in advance)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Variable remuneration (paid in arrears)</t>
+  </si>
+  <si>
+    <t>Fixed remuneration (% in a period)</t>
+  </si>
+  <si>
+    <t>Variable remuneration (% in a period)</t>
+  </si>
+  <si>
+    <t>Fixed remunaration (amount) - (only VC Funds reffered to in Section 15(1)(b) and (c) Term Sheet)</t>
+  </si>
+  <si>
+    <t>Proceeds from management fees***, cumulatively</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - Remunaration from Co-investors ( incl. transaction fees, management fees, etc.) [PLN ‘000]</t>
+  </si>
+  <si>
+    <t>Proceeds from management fees***, cumulatively (excl. Business Angels)</t>
+  </si>
+  <si>
+    <t>Administrative expenses (including office, accounting, business trips/ telecommunications, other) [PLN ‘000]</t>
+  </si>
+  <si>
+    <t>Cost of Investment preparation, execution and supervision [PLN '000]</t>
+  </si>
+  <si>
+    <t>Fund liquidation costs [PLN ‘000]</t>
+  </si>
+  <si>
+    <t>Remuneration (including social insurance and other benefits), including:</t>
+  </si>
+  <si>
+    <t>Other expenses (including marketing, taxes, notarial fees, fiscal fees other) [PLN '000]</t>
+  </si>
+  <si>
+    <t>Other operating expenses****, including:</t>
+  </si>
+  <si>
+    <t>Operating expenses cumulatively</t>
+  </si>
+  <si>
+    <t>Coverage of operating expenses by management fee</t>
+  </si>
+  <si>
+    <t>4. Table with fields L1:R10 confirms, whether the table has been correctly filled out in line with several required criteria.</t>
+  </si>
+  <si>
+    <t>[PLN ‘000]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">* - Base Investment Period is 4 years, which may be extended pursuant to section 17 of the Term-Sheet (Appendix No. 7 to the Rules for the Submission and Selection of Tenders), however, for the purposes of the financial schedule, a maximum 4-year Investment Period should be assumed </t>
+  </si>
+  <si>
+    <t xml:space="preserve">** - Base Exit Period is 4 years, which may be extended by 1 or 2 years pursuant to section 17 of the Term-Sheet (Appendix No. 7 to the Rules for the Submission and Selection of Tenders), however, for the purposes of the financial schedule, a maximum 4-year Exit Period should be assumed </t>
+  </si>
+  <si>
+    <t>**** - Operating expenses should be given for both, VC Fund and the Managing Entity</t>
+  </si>
+  <si>
+    <t>*** Ratio of management fee to the contributions made to VC Fund must not exceed 22% for the VC Funds referred to in Section 15, (1a) and (2) of the Term Sheet, or 15% of the funds paid to Portfolio Companies for the VC Funds referred to in Section 15, (1b) and (1c) of the Term Sheet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Employment (as per positions and roles, including Key Persons, Investment Committee and other members of the Operating Team) </t>
+  </si>
+  <si>
+    <t>Monthly remuneration for a given position (cost of the Managing Entity) [PLN '000]</t>
+  </si>
+  <si>
+    <t>Key Person 1 (enter first and last name)</t>
+  </si>
+  <si>
+    <t>Key Person 2 (enter first and last name)</t>
+  </si>
+  <si>
+    <t>Key Person 3 (enter first and last name)</t>
+  </si>
+  <si>
+    <t>Key Person 4 (enter first and last name)</t>
+  </si>
+  <si>
+    <t>Key Person 5 (enter first and last name)</t>
+  </si>
+  <si>
+    <t>Position 1 (enter position name)</t>
+  </si>
+  <si>
+    <t>Position 2 (enter position name)</t>
+  </si>
+  <si>
+    <t>Position 3 (enter position name)</t>
+  </si>
+  <si>
+    <t>Position 4 (enter position name)</t>
+  </si>
+  <si>
+    <t>Position 5 (enter position name)</t>
+  </si>
+  <si>
+    <t>Position 6 (enter position name)</t>
+  </si>
+  <si>
+    <t>Monthly remuneration of the Team in the period (General Partner's cost)</t>
+  </si>
+  <si>
+    <t>KP remuneration / total expenses</t>
   </si>
   <si>
     <t>Assumptions</t>
-  </si>
-[...238 lines deleted...]
-    <t>Monthly remuneration of the Team in the period (General Partner's cost)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -755,72 +812,91 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -877,81 +953,65 @@
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <u/>
-[...6 lines deleted...]
-    <font>
+      <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="12">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -960,62 +1020,50 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="lightUp">
         <bgColor rgb="FFC00000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
   <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -1542,678 +1590,732 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="223">
+  <cellXfs count="243">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...13 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="20" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
-[...24 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="16" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="9" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="9" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="8" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...353 lines deleted...]
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="8" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="22" fillId="8" borderId="8" xfId="3" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="2" fillId="4" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="8" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="8" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="8" borderId="5" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="20" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" xfId="3" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="40" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" indent="2"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="10" fontId="3" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="4" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Dziesiętny" xfId="2" builtinId="3"/>
     <cellStyle name="Neutralny" xfId="3" builtinId="28"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFCCCC"/>
@@ -2325,113 +2427,282 @@
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFFF7C80"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFDDDDDD"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" checked="Checked" firstButton="1" fmlaLink="$G$6" lockText="1" noThreeD="1"/>
+</file>
+
+<file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Radio" lockText="1" noThreeD="1"/>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>19050</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>6</xdr:col>
+          <xdr:colOff>962025</xdr:colOff>
+          <xdr:row>7</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1042" name="Option Button 18" descr="Co-Investment Model (standard) or Mixed Model" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1042"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="pl-PL" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Segoe UI"/>
+                  <a:cs typeface="Segoe UI"/>
+                </a:rPr>
+                <a:t>Co-Investment Model - standard or Mixed Model</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>257175</xdr:colOff>
+          <xdr:row>6</xdr:row>
+          <xdr:rowOff>142875</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>7</xdr:col>
+          <xdr:colOff>542925</xdr:colOff>
+          <xdr:row>8</xdr:row>
+          <xdr:rowOff>0</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="1043" name="Option Button 19" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s1043"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000013040000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:extLst>
+              <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                <a14:hiddenFill>
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
+                  </a:solidFill>
+                </a14:hiddenFill>
+              </a:ext>
+              <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                <a14:hiddenLine w="9525">
+                  <a:solidFill>
+                    <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+                  </a:solidFill>
+                  <a:miter lim="800000"/>
+                  <a:headEnd/>
+                  <a:tailEnd/>
+                </a14:hiddenLine>
+              </a:ext>
+            </a:extLst>
+          </xdr:spPr>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="18288" rIns="0" bIns="18288" anchor="ctr" upright="1"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" rtl="0">
+                <a:defRPr sz="1000"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="pl-PL" sz="800" b="0" i="0" u="none" strike="noStrike" baseline="0">
+                  <a:solidFill>
+                    <a:srgbClr val="000000"/>
+                  </a:solidFill>
+                  <a:latin typeface="Segoe UI"/>
+                  <a:cs typeface="Segoe UI"/>
+                </a:rPr>
+                <a:t>Co-investment Model for angel syndicate organizers / BA associated with commitment funds</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>10</xdr:col>
-      <xdr:colOff>959661</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>80596</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>11849</xdr:rowOff>
+      <xdr:rowOff>109904</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
-      <xdr:colOff>41799</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>167713</xdr:rowOff>
+      <xdr:colOff>581548</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>28594</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Obraz 2">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D737CD4-0435-4426-AFC7-660DDD529C40}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EABB9BCE-CDF6-4817-8BAE-09236A71507A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="16852804" y="1971278"/>
-          <a:ext cx="5940138" cy="550471"/>
+          <a:off x="16976481" y="2058866"/>
+          <a:ext cx="6391798" cy="688016"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...8 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -2691,2890 +2962,3145 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D82ADD39-2FC8-4D7C-A784-4C85319E70A6}">
-  <dimension ref="A1:T73"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D82ADD39-2FC8-4D7C-A784-4C85319E70A6}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T76"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A83" zoomScale="70" zoomScaleNormal="90" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="C51" sqref="C51"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="90" zoomScaleSheetLayoutView="55" workbookViewId="0">
+      <selection activeCell="B71" sqref="B71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="106.140625" customWidth="1"/>
     <col min="2" max="18" width="14.7109375" customWidth="1"/>
-    <col min="19" max="19" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="22.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...6 lines deleted...]
-      <c r="G1" s="7" t="s">
+      <c r="B1" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="73" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+      <c r="S1" s="157"/>
+      <c r="T1" s="88"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="H1" s="8" t="s">
-[...25 lines deleted...]
-      <c r="G2" s="16">
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="12"/>
+      <c r="G2" s="65">
         <f>SUM(G3:G5)</f>
         <v>0</v>
       </c>
-      <c r="H2" s="17" t="str">
+      <c r="H2" s="82" t="str">
         <f>IFERROR(G2/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L2" s="18" t="s">
-[...7 lines deleted...]
-      <c r="R2" s="20" t="b">
+      <c r="L2" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="89" t="b">
         <f>IFERROR(H3&gt;=0.02," ")</f>
         <v>1</v>
       </c>
-      <c r="S2" s="21" t="str">
+      <c r="S2" s="90" t="str">
         <f>IFERROR((H4+H3)," ")</f>
         <v xml:space="preserve"> </v>
       </c>
     </row>
     <row r="3" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>4</v>
-[...5 lines deleted...]
-      <c r="H3" s="23" t="str">
+        <v>6</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="G3" s="170"/>
+      <c r="H3" s="83" t="str">
         <f>IFERROR(G3/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L3" s="24" t="s">
-[...2 lines deleted...]
-      <c r="R3" s="25" t="b">
+      <c r="L3" s="158" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="91" t="b">
         <f>H5&lt;=0.98</f>
         <v>0</v>
       </c>
-      <c r="S3" s="26" t="str">
+      <c r="S3" s="92" t="str">
         <f>H5</f>
         <v>-</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A4" s="27" t="s">
-[...6 lines deleted...]
-      <c r="H4" s="23" t="str">
+      <c r="A4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="G4" s="170"/>
+      <c r="H4" s="83" t="str">
         <f>IFERROR(G4/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L4" s="28" t="s">
-[...12 lines deleted...]
-        <f>R21</f>
+      <c r="L4" s="242" t="s">
+        <v>18</v>
+      </c>
+      <c r="M4" s="22"/>
+      <c r="N4" s="22"/>
+      <c r="O4" s="22"/>
+      <c r="P4" s="22"/>
+      <c r="Q4" s="22"/>
+      <c r="R4" s="91" t="b">
+        <f>R22=1</f>
+        <v>0</v>
+      </c>
+      <c r="S4" s="93">
+        <f>R22</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B5" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="32"/>
-[...4 lines deleted...]
-      <c r="H5" s="33" t="str">
+      <c r="C5" s="15"/>
+      <c r="D5" s="15"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="171"/>
+      <c r="H5" s="84" t="str">
         <f>IFERROR(G5/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L5" s="28" t="s">
-[...7 lines deleted...]
-      <c r="R5" s="25" t="b">
+      <c r="L5" s="242" t="s">
+        <v>19</v>
+      </c>
+      <c r="M5" s="22"/>
+      <c r="N5" s="22"/>
+      <c r="O5" s="22"/>
+      <c r="P5" s="22"/>
+      <c r="Q5" s="22"/>
+      <c r="R5" s="91" t="b">
         <f>S5&lt;=0.6</f>
         <v>1</v>
       </c>
-      <c r="S5" s="30">
-        <f>R25</f>
+      <c r="S5" s="93">
+        <f>R26</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="L6" s="28" t="s">
-[...24 lines deleted...]
-        <f ca="1">MAX(F41:Q41)&lt;= 0.22</f>
+      <c r="A6" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B6" s="206" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="12"/>
+      <c r="D6" s="12"/>
+      <c r="E6" s="12"/>
+      <c r="F6" s="12"/>
+      <c r="G6" s="208">
         <v>1</v>
       </c>
-      <c r="S7" s="34"/>
-[...9 lines deleted...]
-      <c r="G8" s="16">
+      <c r="H6" s="207"/>
+      <c r="L6" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="M6" s="22"/>
+      <c r="N6" s="22"/>
+      <c r="O6" s="22"/>
+      <c r="P6" s="22"/>
+      <c r="Q6" s="22"/>
+      <c r="R6" s="91" t="b">
+        <f>AND($C$28&gt;=0.1,$E$28&gt;=0.25,$G$28&gt;=0.4,$I$28&gt;=0.6)</f>
+        <v>0</v>
+      </c>
+      <c r="S6" s="94"/>
+    </row>
+    <row r="7" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A7" s="22"/>
+      <c r="B7" s="13"/>
+      <c r="C7" s="229"/>
+      <c r="D7" s="229"/>
+      <c r="E7" s="229"/>
+      <c r="F7" s="229"/>
+      <c r="G7" s="229"/>
+      <c r="H7" s="230"/>
+      <c r="L7" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="91" t="b">
+        <f ca="1">IF(G6=1,MAX(F43:Q43)&lt;= 0.22,"n/d")</f>
+        <v>1</v>
+      </c>
+      <c r="S7" s="94"/>
+    </row>
+    <row r="8" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="22"/>
+      <c r="B8" s="14"/>
+      <c r="C8" s="227"/>
+      <c r="D8" s="227"/>
+      <c r="E8" s="227"/>
+      <c r="F8" s="227"/>
+      <c r="G8" s="227"/>
+      <c r="H8" s="228"/>
+      <c r="L8" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="91" t="str">
+        <f>IF(G6=2,MAX(F44:Q44)&lt;= 0.15,"n/d")</f>
+        <v>n/d</v>
+      </c>
+      <c r="S8" s="94"/>
+    </row>
+    <row r="9" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A9" s="22"/>
+      <c r="B9" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="12"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="12"/>
+      <c r="G9" s="65">
         <f>G2</f>
         <v>0</v>
       </c>
-      <c r="H8" s="17" t="str">
-        <f>IFERROR(G8/$G$8,"-")</f>
+      <c r="H9" s="82" t="str">
+        <f>IFERROR(G9/$G$9,"-")</f>
         <v>-</v>
       </c>
-      <c r="L8" s="28" t="s">
-[...3 lines deleted...]
-        <f ca="1">ROUND(G8,0)=ROUND(SUM((B19:Q19),(B36:Q37)),0)</f>
+      <c r="L9" s="54" t="s">
+        <v>23</v>
+      </c>
+      <c r="R9" s="91" t="b">
+        <f ca="1">ROUND(G9,0)=ROUND(SUM((B20:Q20),(B37:Q38)),0)</f>
         <v>1</v>
       </c>
-      <c r="S8" s="36"/>
-[...2 lines deleted...]
-      <c r="B9" s="37" t="s">
+      <c r="S9" s="95"/>
+    </row>
+    <row r="10" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="205">
+        <f ca="1">G9-SUM(G12:G13)</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="83" t="str">
+        <f ca="1">IFERROR(G10/$G$9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L10" s="161" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" s="162"/>
+      <c r="N10" s="162"/>
+      <c r="O10" s="162"/>
+      <c r="P10" s="162"/>
+      <c r="Q10" s="162"/>
+      <c r="R10" s="204" t="b">
+        <f ca="1">R31&lt;=R27</f>
+        <v>1</v>
+      </c>
+      <c r="S10" s="163"/>
+    </row>
+    <row r="11" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B11" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="205">
+        <f ca="1">SUM(G12:G13)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="83" t="str">
+        <f ca="1">IFERROR(G11/$G$9,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L11" s="159"/>
+      <c r="R11" s="160"/>
+    </row>
+    <row r="12" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="B12" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="G12" s="205">
+        <f>SUM(B37:Q37)</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="83" t="str">
+        <f>IFERROR(G12/$G$9,"-")</f>
+        <v>-</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="15"/>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="23">
+        <f ca="1">SUM(B38:Q38)</f>
+        <v>0</v>
+      </c>
+      <c r="H13" s="84" t="str">
+        <f ca="1">IFERROR(G13/$G$9,"-")</f>
+        <v>-</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+      <c r="Q15" s="19"/>
+      <c r="R15" s="19"/>
+      <c r="T15" s="96"/>
+    </row>
+    <row r="16" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="233" t="s">
+        <v>47</v>
+      </c>
+      <c r="C16" s="234"/>
+      <c r="D16" s="234"/>
+      <c r="E16" s="234"/>
+      <c r="F16" s="234"/>
+      <c r="G16" s="234"/>
+      <c r="H16" s="234"/>
+      <c r="I16" s="234"/>
+      <c r="J16" s="234"/>
+      <c r="K16" s="234"/>
+      <c r="L16" s="234"/>
+      <c r="M16" s="234"/>
+      <c r="N16" s="234"/>
+      <c r="O16" s="234"/>
+      <c r="P16" s="234"/>
+      <c r="Q16" s="234"/>
+      <c r="R16" s="235"/>
+      <c r="T16" s="97"/>
+    </row>
+    <row r="17" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="236" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" s="237"/>
+      <c r="D17" s="237"/>
+      <c r="E17" s="237"/>
+      <c r="F17" s="237"/>
+      <c r="G17" s="237"/>
+      <c r="H17" s="237"/>
+      <c r="I17" s="238"/>
+      <c r="J17" s="239" t="s">
+        <v>48</v>
+      </c>
+      <c r="K17" s="239"/>
+      <c r="L17" s="239"/>
+      <c r="M17" s="239"/>
+      <c r="N17" s="239"/>
+      <c r="O17" s="239"/>
+      <c r="P17" s="239"/>
+      <c r="Q17" s="239"/>
+      <c r="R17" s="240"/>
+      <c r="T17" s="97"/>
+    </row>
+    <row r="18" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A18" s="98" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="241" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" s="231"/>
+      <c r="D18" s="231" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" s="231"/>
+      <c r="F18" s="231" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" s="231"/>
+      <c r="H18" s="231" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="231"/>
+      <c r="J18" s="231" t="s">
+        <v>40</v>
+      </c>
+      <c r="K18" s="231"/>
+      <c r="L18" s="231" t="s">
+        <v>41</v>
+      </c>
+      <c r="M18" s="231"/>
+      <c r="N18" s="231" t="s">
+        <v>42</v>
+      </c>
+      <c r="O18" s="231"/>
+      <c r="P18" s="231" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q18" s="232"/>
+      <c r="R18" s="100"/>
+    </row>
+    <row r="19" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="99"/>
+      <c r="B19" s="166" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="F19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="G19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="H19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="I19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="L19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="M19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="N19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="O19" s="167" t="s">
+        <v>45</v>
+      </c>
+      <c r="P19" s="167" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q19" s="168" t="s">
+        <v>45</v>
+      </c>
+      <c r="R19" s="101"/>
+    </row>
+    <row r="20" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A20" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="102">
+        <f ca="1">B22*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="C20" s="87">
+        <f ca="1">C22*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="87">
+        <f ca="1">D22*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="87">
+        <f ca="1">E22*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="87">
+        <f t="shared" ref="F20:Q20" ca="1" si="0">F22*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="87">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="87">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="103">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="87">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="Q20" s="44">
+        <f t="shared" ca="1" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="R20" s="47">
+        <f ca="1">SUM(B20:Q20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A21" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="172"/>
+      <c r="C21" s="173"/>
+      <c r="D21" s="173"/>
+      <c r="E21" s="173"/>
+      <c r="F21" s="173"/>
+      <c r="G21" s="173"/>
+      <c r="H21" s="173"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="85"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="85"/>
+      <c r="O21" s="85"/>
+      <c r="P21" s="85"/>
+      <c r="Q21" s="86"/>
+      <c r="R21" s="36">
+        <f>SUM(B21:Q21)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A22" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="124">
+        <f t="shared" ref="B22:M22" si="1">B24+B26</f>
+        <v>0</v>
+      </c>
+      <c r="C22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="E22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H22" s="125">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="126">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J22" s="130">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="K22" s="130">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="130">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="130">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="39"/>
+      <c r="O22" s="39"/>
+      <c r="P22" s="39"/>
+      <c r="Q22" s="39"/>
+      <c r="R22" s="68">
+        <f>SUM(B22:Q22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A23" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="127">
+        <f ca="1">B24*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="128">
+        <f ca="1">C24*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="128">
+        <f ca="1">D24*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="128">
+        <f t="shared" ref="E23:I23" ca="1" si="2">E24*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="F23" s="128">
+        <f t="shared" ca="1" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G23" s="128">
+        <f t="shared" ca="1" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H23" s="128">
+        <f ca="1">H24*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="129">
+        <f t="shared" ca="1" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="39"/>
+      <c r="O23" s="39"/>
+      <c r="P23" s="39"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="131">
+        <f t="shared" ref="R23:R24" ca="1" si="3">SUM(B23:Q23)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="175"/>
+      <c r="C24" s="176"/>
+      <c r="D24" s="176"/>
+      <c r="E24" s="176"/>
+      <c r="F24" s="176"/>
+      <c r="G24" s="176"/>
+      <c r="H24" s="176"/>
+      <c r="I24" s="177"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="68">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A25" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="B25" s="104">
+        <f ca="1">B26*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="24">
+        <f ca="1">C26*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="D25" s="24">
+        <f ca="1">D26*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="E25" s="24">
+        <f ca="1">E26*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="F25" s="24">
+        <f t="shared" ref="F25:Q25" ca="1" si="4">F26*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="45">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="O25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P25" s="24">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q25" s="45">
+        <f t="shared" ca="1" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="R25" s="36">
+        <f ca="1">SUM(B25:Q25)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A26" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="178"/>
+      <c r="C26" s="179"/>
+      <c r="D26" s="179"/>
+      <c r="E26" s="179"/>
+      <c r="F26" s="179"/>
+      <c r="G26" s="179"/>
+      <c r="H26" s="179"/>
+      <c r="I26" s="180"/>
+      <c r="J26" s="188"/>
+      <c r="K26" s="188"/>
+      <c r="L26" s="188"/>
+      <c r="M26" s="188"/>
+      <c r="N26" s="39"/>
+      <c r="O26" s="39"/>
+      <c r="P26" s="39"/>
+      <c r="Q26" s="39"/>
+      <c r="R26" s="68">
+        <f>SUM(B26:Q26)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A27" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="105">
+        <f ca="1">B20</f>
+        <v>0</v>
+      </c>
+      <c r="C27" s="26">
+        <f t="shared" ref="C27:Q27" ca="1" si="5">C20+B27</f>
+        <v>0</v>
+      </c>
+      <c r="D27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="G27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="46">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="J27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="K27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="26">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="Q27" s="46">
+        <f t="shared" ca="1" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="R27" s="36">
+        <f ca="1">Q27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A28" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="106">
+        <f>B22</f>
+        <v>0</v>
+      </c>
+      <c r="C28" s="107">
+        <f t="shared" ref="C28:Q28" si="6">B28+C22</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="E28" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F28" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="G28" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="107">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="67">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="66">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="67">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="R28" s="132">
+        <f>Q28</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="108">
+        <f t="shared" ref="B29:I29" ca="1" si="7">IFERROR(B23/B21,0)</f>
+        <v>0</v>
+      </c>
+      <c r="C29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="D29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="E29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="G29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="H29" s="35">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I29" s="70">
+        <f t="shared" ca="1" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J29" s="35">
+        <f t="shared" ref="J29:Q29" ca="1" si="8">IFERROR((J20-J25)/J21,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="Q29" s="35">
+        <f t="shared" ca="1" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="R29" s="37">
+        <f ca="1">IFERROR(R23/R21,0)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="29"/>
+      <c r="B30" s="109"/>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="110"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="29"/>
+      <c r="N30" s="29"/>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="30"/>
+    </row>
+    <row r="31" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A31" s="78" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="111">
+        <f ca="1">B32*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="C31" s="79">
+        <f ca="1">C32*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="D31" s="79">
+        <f ca="1">D32*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="E31" s="79">
+        <f ca="1">E32*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="F31" s="79">
+        <f t="shared" ref="F31:Q31" ca="1" si="9">F32*$G$10</f>
+        <v>0</v>
+      </c>
+      <c r="G31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="H31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I31" s="80">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="N31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="O31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P31" s="79">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="Q31" s="80">
+        <f t="shared" ca="1" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="R31" s="81">
+        <f ca="1">SUM(B31:Q31)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="A32" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="B32" s="178"/>
+      <c r="C32" s="179"/>
+      <c r="D32" s="179"/>
+      <c r="E32" s="179"/>
+      <c r="F32" s="179"/>
+      <c r="G32" s="179"/>
+      <c r="H32" s="179"/>
+      <c r="I32" s="180"/>
+      <c r="J32" s="188"/>
+      <c r="K32" s="188"/>
+      <c r="L32" s="188"/>
+      <c r="M32" s="188"/>
+      <c r="N32" s="188"/>
+      <c r="O32" s="188"/>
+      <c r="P32" s="188"/>
+      <c r="Q32" s="180"/>
+      <c r="R32" s="75">
+        <f>SUM(B32:Q32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A33" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="105">
+        <f ca="1">B31</f>
+        <v>0</v>
+      </c>
+      <c r="C33" s="26">
+        <f t="shared" ref="C33:O33" ca="1" si="10">C31+B33</f>
+        <v>0</v>
+      </c>
+      <c r="D33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="E33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="G33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="H33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="I33" s="46">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="K33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="N33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="O33" s="26">
+        <f t="shared" ca="1" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="26">
+        <f ca="1">P31+O33</f>
+        <v>0</v>
+      </c>
+      <c r="Q33" s="46">
+        <f ca="1">Q31+P33</f>
+        <v>0</v>
+      </c>
+      <c r="R33" s="76">
+        <f ca="1">Q33</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B34" s="108">
+        <f t="shared" ref="B34:Q34" ca="1" si="11">B27-B33</f>
+        <v>0</v>
+      </c>
+      <c r="C34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="D34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="E34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="F34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="G34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="H34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I34" s="70">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="J34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="K34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="O34" s="35">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P34" s="35">
+        <f ca="1">P27-P33</f>
+        <v>0</v>
+      </c>
+      <c r="Q34" s="70">
+        <f t="shared" ca="1" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="R34" s="77">
+        <f ca="1">Q34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A35" s="27"/>
+      <c r="B35" s="139"/>
+      <c r="C35" s="140"/>
+      <c r="D35" s="140"/>
+      <c r="E35" s="140"/>
+      <c r="F35" s="140"/>
+      <c r="G35" s="140"/>
+      <c r="H35" s="140"/>
+      <c r="I35" s="141"/>
+      <c r="J35" s="26"/>
+      <c r="K35" s="26"/>
+      <c r="L35" s="26"/>
+      <c r="M35" s="26"/>
+      <c r="N35" s="26"/>
+      <c r="O35" s="26"/>
+      <c r="P35" s="26"/>
+      <c r="Q35" s="26"/>
+      <c r="R35" s="25"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A36" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="112">
+        <f ca="1">SUM(B37:B39)</f>
+        <v>0</v>
+      </c>
+      <c r="C36" s="41">
+        <f t="shared" ref="C36:Q36" ca="1" si="12">SUM(C37:C39)</f>
+        <v>0</v>
+      </c>
+      <c r="D36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="E36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="F36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="G36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="113">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="J36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="K36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="N36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="Q36" s="41">
+        <f t="shared" ca="1" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="R36" s="42">
+        <f ca="1">SUM(B36:Q36)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A37" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="215">
+        <f>(B40*$G$9)+B41</f>
+        <v>0</v>
+      </c>
+      <c r="C37" s="24">
+        <f>(C40*$G$9)+C41</f>
+        <v>0</v>
+      </c>
+      <c r="D37" s="24">
+        <f t="shared" ref="D37:Q37" si="13">(D40*$G$9)+D41</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="24">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="F37" s="24">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="G37" s="24">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="H37" s="24">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I37" s="45">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="J37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="K37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="N37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="O37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="38">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="R37" s="36">
+        <f>SUM(B37:Q37)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A38" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="104">
+        <f ca="1">B42*B34</f>
+        <v>0</v>
+      </c>
+      <c r="C38" s="24">
+        <f t="shared" ref="C38:Q38" ca="1" si="14">C42*((C34+B34)/2)</f>
+        <v>0</v>
+      </c>
+      <c r="D38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="E38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="F38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="G38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="45">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="J38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="K38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="M38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="O38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="P38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="24">
+        <f t="shared" ca="1" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="R38" s="36">
+        <f ca="1">SUM(B38:Q38)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A39" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B39" s="216"/>
+      <c r="C39" s="217"/>
+      <c r="D39" s="217"/>
+      <c r="E39" s="217"/>
+      <c r="F39" s="217"/>
+      <c r="G39" s="217"/>
+      <c r="H39" s="217"/>
+      <c r="I39" s="218"/>
+      <c r="J39" s="181"/>
+      <c r="K39" s="181"/>
+      <c r="L39" s="181"/>
+      <c r="M39" s="181"/>
+      <c r="N39" s="181"/>
+      <c r="O39" s="181"/>
+      <c r="P39" s="181"/>
+      <c r="Q39" s="181"/>
+      <c r="R39" s="36">
+        <f>SUM(B39:Q39)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="138">
+        <f>IF(G6=2,0%,1.5%)</f>
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="C40" s="136">
+        <f>IF(G6=2,0%,1.35%)</f>
+        <v>1.3500000000000002E-2</v>
+      </c>
+      <c r="D40" s="136">
+        <f>IF(G6=2,0%,1.2%)</f>
+        <v>1.2E-2</v>
+      </c>
+      <c r="E40" s="136">
+        <f>IF(G6=2,0%,1.05%)</f>
+        <v>1.0500000000000001E-2</v>
+      </c>
+      <c r="F40" s="136">
+        <f>IF(G6=2,0%,0.9%)</f>
+        <v>9.0000000000000011E-3</v>
+      </c>
+      <c r="G40" s="136">
+        <f>IF(G6=2,0%,0.75%)</f>
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H40" s="136">
+        <f>IF(G6=2,0%,0.6%)</f>
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="I40" s="137">
+        <f>IF(G6=2,0%,0.45%)</f>
+        <v>4.5000000000000005E-3</v>
+      </c>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+      <c r="M40" s="38"/>
+      <c r="N40" s="38"/>
+      <c r="O40" s="38"/>
+      <c r="P40" s="38"/>
+      <c r="Q40" s="38"/>
+      <c r="R40" s="36"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A41" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="211">
+        <f>IF($G$6=2,100,0)</f>
+        <v>0</v>
+      </c>
+      <c r="C41" s="212">
+        <f>IF($G$6=2,20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D41" s="212">
+        <f t="shared" ref="D41:I41" si="15">IF($G$6=2,20,0)</f>
+        <v>0</v>
+      </c>
+      <c r="E41" s="212">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="F41" s="212">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="G41" s="212">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="212">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I41" s="213">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="J41" s="214"/>
+      <c r="K41" s="214"/>
+      <c r="L41" s="214"/>
+      <c r="M41" s="214"/>
+      <c r="N41" s="214"/>
+      <c r="O41" s="214"/>
+      <c r="P41" s="214"/>
+      <c r="Q41" s="214"/>
+      <c r="R41" s="36"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="209">
+        <f>IF($G$6=1,2.5%,1.75%)</f>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="C42" s="133">
+        <f t="shared" ref="C42:I42" si="16">IF($G$6=1,2.5%,1.75%)</f>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="D42" s="133">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="E42" s="133">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F42" s="133">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="G42" s="133">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H42" s="133">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="I42" s="134">
+        <f t="shared" si="16"/>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="K42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="L42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="M42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="N42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="O42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="P42" s="133">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="Q42" s="134">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="R42" s="36"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A43" s="152" t="s">
+        <v>21</v>
+      </c>
+      <c r="B43" s="221">
+        <f ca="1">IFERROR(B46/(B46+B27),0)</f>
+        <v>0</v>
+      </c>
+      <c r="C43" s="222">
+        <f t="shared" ref="C43:Q43" ca="1" si="17">IFERROR(C46/(C46+C27),0)</f>
+        <v>0</v>
+      </c>
+      <c r="D43" s="222">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="E43" s="222">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="F43" s="223">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="G43" s="223">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="223">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="I43" s="224">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="J43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="K43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="L43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="O43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="225">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="Q43" s="226">
+        <f t="shared" ca="1" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="R43" s="36"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A44" s="219" t="s">
         <v>22</v>
       </c>
-      <c r="G9" s="38">
-[...78 lines deleted...]
-      <c r="B15" s="215" t="s">
+      <c r="B44" s="221">
+        <f ca="1">IFERROR(B46/B27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="C44" s="210">
+        <f t="shared" ref="C44:Q44" ca="1" si="18">IFERROR(C46/C27,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D44" s="210">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="E44" s="210">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="F44" s="114">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="114">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="114">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I44" s="115">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="J44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="K44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="L44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="M44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="N44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="O44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="P44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="Q44" s="39">
+        <f t="shared" ca="1" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="R44" s="220"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A45" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45" s="112">
+        <f ca="1">B36</f>
+        <v>0</v>
+      </c>
+      <c r="C45" s="41">
+        <f t="shared" ref="C45:Q45" ca="1" si="19">B45+C36</f>
+        <v>0</v>
+      </c>
+      <c r="D45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="E45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="F45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="G45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="H45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I45" s="113">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="J45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="K45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="L45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="N45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="O45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="Q45" s="41">
+        <f t="shared" ca="1" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="R45" s="42">
+        <f ca="1">Q45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A46" s="40" t="s">
+        <v>61</v>
+      </c>
+      <c r="B46" s="112">
+        <f ca="1">SUM(B37:B38)</f>
+        <v>0</v>
+      </c>
+      <c r="C46" s="41">
+        <f ca="1">B46+SUM(C37:C38)</f>
+        <v>0</v>
+      </c>
+      <c r="D46" s="41">
+        <f t="shared" ref="D46:Q46" ca="1" si="20">C46+SUM(D37:D38)</f>
+        <v>0</v>
+      </c>
+      <c r="E46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="F46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="G46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="H46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="I46" s="113">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="J46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="K46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="L46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="M46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="N46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="O46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="Q46" s="41">
+        <f t="shared" ca="1" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="R46" s="42">
+        <f ca="1">Q46</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="29"/>
+      <c r="B47" s="142"/>
+      <c r="C47" s="143"/>
+      <c r="D47" s="143"/>
+      <c r="E47" s="143"/>
+      <c r="F47" s="143"/>
+      <c r="G47" s="143"/>
+      <c r="H47" s="143"/>
+      <c r="I47" s="144"/>
+      <c r="J47" s="29"/>
+      <c r="K47" s="29"/>
+      <c r="L47" s="29"/>
+      <c r="M47" s="29"/>
+      <c r="N47" s="29"/>
+      <c r="O47" s="29"/>
+      <c r="P47" s="29"/>
+      <c r="Q47" s="29"/>
+      <c r="R47" s="28"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A48" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="116">
+        <f>SUM(B49:B53)</f>
+        <v>0</v>
+      </c>
+      <c r="C48" s="44">
+        <f t="shared" ref="C48:Q48" si="21">SUM(C49:C53)</f>
+        <v>0</v>
+      </c>
+      <c r="D48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="E48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="F48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="G48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="H48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="I48" s="117">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="J48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="K48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="L48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="N48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="O48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="P48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="Q48" s="44">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="R48" s="47">
+        <f t="shared" ref="R48:R53" si="22">SUM(B48:Q48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A49" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B49" s="182"/>
+      <c r="C49" s="183"/>
+      <c r="D49" s="183"/>
+      <c r="E49" s="183"/>
+      <c r="F49" s="183"/>
+      <c r="G49" s="183"/>
+      <c r="H49" s="183"/>
+      <c r="I49" s="184"/>
+      <c r="J49" s="183"/>
+      <c r="K49" s="183"/>
+      <c r="L49" s="183"/>
+      <c r="M49" s="183"/>
+      <c r="N49" s="183"/>
+      <c r="O49" s="183"/>
+      <c r="P49" s="183"/>
+      <c r="Q49" s="183"/>
+      <c r="R49" s="36">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="S49" s="156"/>
+    </row>
+    <row r="50" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A50" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B50" s="185"/>
+      <c r="C50" s="186"/>
+      <c r="D50" s="186"/>
+      <c r="E50" s="186"/>
+      <c r="F50" s="186"/>
+      <c r="G50" s="186"/>
+      <c r="H50" s="186"/>
+      <c r="I50" s="187"/>
+      <c r="J50" s="186"/>
+      <c r="K50" s="186"/>
+      <c r="L50" s="186"/>
+      <c r="M50" s="186"/>
+      <c r="N50" s="186"/>
+      <c r="O50" s="186"/>
+      <c r="P50" s="186"/>
+      <c r="Q50" s="186"/>
+      <c r="R50" s="36">
+        <f>SUM(B50:Q50)</f>
+        <v>0</v>
+      </c>
+      <c r="S50" s="156"/>
+    </row>
+    <row r="51" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="B51" s="153"/>
+      <c r="C51" s="154"/>
+      <c r="D51" s="154"/>
+      <c r="E51" s="154"/>
+      <c r="F51" s="154"/>
+      <c r="G51" s="154"/>
+      <c r="H51" s="154"/>
+      <c r="I51" s="155"/>
+      <c r="J51" s="154"/>
+      <c r="K51" s="154"/>
+      <c r="L51" s="154"/>
+      <c r="M51" s="154"/>
+      <c r="N51" s="154"/>
+      <c r="O51" s="154"/>
+      <c r="P51" s="154"/>
+      <c r="Q51" s="186"/>
+      <c r="R51" s="36">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="S51" s="156"/>
+    </row>
+    <row r="52" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B52" s="104">
+        <f>B74*6</f>
+        <v>0</v>
+      </c>
+      <c r="C52" s="24">
+        <f t="shared" ref="C52:Q52" si="23">C74*6</f>
+        <v>0</v>
+      </c>
+      <c r="D52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="E52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="F52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="G52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="I52" s="45">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="J52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="K52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="L52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="M52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="N52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="O52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="P52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="Q52" s="24">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="R52" s="36">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="S52" s="156"/>
+    </row>
+    <row r="53" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A53" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="B53" s="172"/>
+      <c r="C53" s="173"/>
+      <c r="D53" s="173"/>
+      <c r="E53" s="173"/>
+      <c r="F53" s="173"/>
+      <c r="G53" s="173"/>
+      <c r="H53" s="173"/>
+      <c r="I53" s="174"/>
+      <c r="J53" s="173"/>
+      <c r="K53" s="173"/>
+      <c r="L53" s="173"/>
+      <c r="M53" s="173"/>
+      <c r="N53" s="173"/>
+      <c r="O53" s="173"/>
+      <c r="P53" s="173"/>
+      <c r="Q53" s="173"/>
+      <c r="R53" s="36">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="S53" s="169" t="e">
+        <f>IF(R53/R48&gt;0.1,"Proszę opisać w polu J53 główne składowe pozycji R50"," ")</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="50" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54" s="118">
+        <f>B48</f>
+        <v>0</v>
+      </c>
+      <c r="C54" s="61">
+        <f t="shared" ref="C54:Q54" si="24">B54+C48</f>
+        <v>0</v>
+      </c>
+      <c r="D54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="E54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="F54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="G54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="H54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="I54" s="119">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="J54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="K54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="L54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="M54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="N54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="O54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="P54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="Q54" s="61">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="R54" s="62">
+        <f>Q54</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="64" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55" s="120">
+        <f t="shared" ref="B55:Q55" ca="1" si="25">B45-B54</f>
+        <v>0</v>
+      </c>
+      <c r="C55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="D55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="E55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="F55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="G55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="H55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="I55" s="121">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="J55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="K55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="L55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="M55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="N55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="O55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="P55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="Q55" s="59">
+        <f t="shared" ca="1" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="R55" s="60">
+        <f ca="1">Q55</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A56" s="57"/>
+      <c r="B56" s="122"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="123"/>
+      <c r="J56" s="189"/>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="63"/>
+      <c r="R56" s="4"/>
+    </row>
+    <row r="57" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A57" s="135" t="s">
+        <v>72</v>
+      </c>
+      <c r="B57" s="122"/>
+      <c r="C57" s="3"/>
+      <c r="D57" s="3"/>
+      <c r="E57" s="3"/>
+      <c r="F57" s="3"/>
+      <c r="G57" s="3"/>
+      <c r="H57" s="3"/>
+      <c r="I57" s="123"/>
+      <c r="J57" s="3"/>
+      <c r="K57" s="3"/>
+      <c r="L57" s="3"/>
+      <c r="M57" s="3"/>
+      <c r="N57" s="3"/>
+      <c r="O57" s="3"/>
+      <c r="P57" s="3"/>
+      <c r="Q57" s="3"/>
+      <c r="R57" s="4"/>
+    </row>
+    <row r="58" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A58" s="135" t="s">
+        <v>73</v>
+      </c>
+      <c r="B58" s="122"/>
+      <c r="C58" s="3"/>
+      <c r="D58" s="3"/>
+      <c r="E58" s="3"/>
+      <c r="F58" s="3"/>
+      <c r="G58" s="3"/>
+      <c r="H58" s="3"/>
+      <c r="I58" s="123"/>
+      <c r="J58" s="3"/>
+      <c r="K58" s="3"/>
+      <c r="L58" s="3"/>
+      <c r="M58" s="3"/>
+      <c r="N58" s="3"/>
+      <c r="O58" s="3"/>
+      <c r="P58" s="3"/>
+      <c r="Q58" s="3"/>
+      <c r="R58" s="4"/>
+    </row>
+    <row r="59" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A59" s="135" t="s">
+        <v>75</v>
+      </c>
+      <c r="B59" s="122"/>
+      <c r="C59" s="3"/>
+      <c r="D59" s="3"/>
+      <c r="E59" s="3"/>
+      <c r="F59" s="3"/>
+      <c r="G59" s="3"/>
+      <c r="H59" s="3"/>
+      <c r="I59" s="123"/>
+      <c r="J59" s="3"/>
+      <c r="K59" s="3"/>
+      <c r="L59" s="3"/>
+      <c r="M59" s="3"/>
+      <c r="N59" s="3"/>
+      <c r="O59" s="3"/>
+      <c r="P59" s="3"/>
+      <c r="Q59" s="3"/>
+      <c r="R59" s="4"/>
+    </row>
+    <row r="60" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A60" s="135" t="s">
         <v>74</v>
       </c>
-      <c r="C15" s="216"/>
-[...28 lines deleted...]
-      <c r="J16" s="220" t="s">
+      <c r="B60" s="122"/>
+      <c r="C60" s="3"/>
+      <c r="D60" s="3"/>
+      <c r="E60" s="3"/>
+      <c r="F60" s="3"/>
+      <c r="G60" s="3"/>
+      <c r="H60" s="3"/>
+      <c r="I60" s="123"/>
+      <c r="J60" s="3"/>
+      <c r="K60" s="3"/>
+      <c r="L60" s="3"/>
+      <c r="M60" s="3"/>
+      <c r="N60" s="3"/>
+      <c r="O60" s="3"/>
+      <c r="P60" s="3"/>
+      <c r="Q60" s="3"/>
+      <c r="R60" s="4"/>
+    </row>
+    <row r="61" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="2"/>
+      <c r="B61" s="122"/>
+      <c r="C61" s="3"/>
+      <c r="D61" s="3"/>
+      <c r="E61" s="3"/>
+      <c r="F61" s="3"/>
+      <c r="G61" s="3"/>
+      <c r="H61" s="3"/>
+      <c r="I61" s="123"/>
+      <c r="J61" s="3"/>
+      <c r="K61" s="3"/>
+      <c r="L61" s="3"/>
+      <c r="M61" s="3"/>
+      <c r="N61" s="3"/>
+      <c r="O61" s="3"/>
+      <c r="P61" s="3"/>
+      <c r="Q61" s="3"/>
+      <c r="R61" s="4"/>
+    </row>
+    <row r="62" spans="1:19" ht="30" x14ac:dyDescent="0.25">
+      <c r="A62" s="150" t="s">
         <v>76</v>
       </c>
-      <c r="K16" s="220"/>
-[...13 lines deleted...]
-      <c r="B17" s="222" t="s">
+      <c r="B62" s="149" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="213"/>
-      <c r="D17" s="213" t="s">
+      <c r="C62" s="145"/>
+      <c r="D62" s="145"/>
+      <c r="E62" s="145"/>
+      <c r="F62" s="145"/>
+      <c r="G62" s="145"/>
+      <c r="H62" s="145"/>
+      <c r="I62" s="146"/>
+      <c r="J62" s="145"/>
+      <c r="K62" s="145"/>
+      <c r="L62" s="145"/>
+      <c r="M62" s="145"/>
+      <c r="N62" s="145"/>
+      <c r="O62" s="145"/>
+      <c r="P62" s="145"/>
+      <c r="Q62" s="145"/>
+      <c r="R62" s="49"/>
+    </row>
+    <row r="63" spans="1:19" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="190" t="s">
         <v>78</v>
       </c>
-      <c r="E17" s="213"/>
-      <c r="F17" s="213" t="s">
+      <c r="B63" s="191"/>
+      <c r="C63" s="191"/>
+      <c r="D63" s="191"/>
+      <c r="E63" s="191"/>
+      <c r="F63" s="191"/>
+      <c r="G63" s="191"/>
+      <c r="H63" s="191"/>
+      <c r="I63" s="192"/>
+      <c r="J63" s="191"/>
+      <c r="K63" s="191"/>
+      <c r="L63" s="191"/>
+      <c r="M63" s="191"/>
+      <c r="N63" s="191"/>
+      <c r="O63" s="191"/>
+      <c r="P63" s="191"/>
+      <c r="Q63" s="193"/>
+      <c r="R63" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="194" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="213"/>
-      <c r="H17" s="213" t="s">
+      <c r="B64" s="195"/>
+      <c r="C64" s="195"/>
+      <c r="D64" s="195"/>
+      <c r="E64" s="195"/>
+      <c r="F64" s="195"/>
+      <c r="G64" s="195"/>
+      <c r="H64" s="195"/>
+      <c r="I64" s="196"/>
+      <c r="J64" s="195"/>
+      <c r="K64" s="195"/>
+      <c r="L64" s="195"/>
+      <c r="M64" s="195"/>
+      <c r="N64" s="195"/>
+      <c r="O64" s="195"/>
+      <c r="P64" s="195"/>
+      <c r="Q64" s="197"/>
+      <c r="R64" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="194" t="s">
         <v>80</v>
       </c>
-      <c r="I17" s="213"/>
-      <c r="J17" s="213" t="s">
+      <c r="B65" s="195"/>
+      <c r="C65" s="195"/>
+      <c r="D65" s="195"/>
+      <c r="E65" s="195"/>
+      <c r="F65" s="195"/>
+      <c r="G65" s="195"/>
+      <c r="H65" s="195"/>
+      <c r="I65" s="196"/>
+      <c r="J65" s="195"/>
+      <c r="K65" s="195"/>
+      <c r="L65" s="195"/>
+      <c r="M65" s="195"/>
+      <c r="N65" s="195"/>
+      <c r="O65" s="195"/>
+      <c r="P65" s="195"/>
+      <c r="Q65" s="197"/>
+      <c r="R65" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="194" t="s">
         <v>81</v>
       </c>
-      <c r="K17" s="213"/>
-      <c r="L17" s="213" t="s">
+      <c r="B66" s="195"/>
+      <c r="C66" s="195"/>
+      <c r="D66" s="195"/>
+      <c r="E66" s="195"/>
+      <c r="F66" s="195"/>
+      <c r="G66" s="195"/>
+      <c r="H66" s="195"/>
+      <c r="I66" s="196"/>
+      <c r="J66" s="195"/>
+      <c r="K66" s="195"/>
+      <c r="L66" s="195"/>
+      <c r="M66" s="195"/>
+      <c r="N66" s="195"/>
+      <c r="O66" s="195"/>
+      <c r="P66" s="195"/>
+      <c r="Q66" s="197"/>
+      <c r="R66" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="194" t="s">
         <v>82</v>
       </c>
-      <c r="M17" s="213"/>
-      <c r="N17" s="213" t="s">
+      <c r="B67" s="195"/>
+      <c r="C67" s="195"/>
+      <c r="D67" s="195"/>
+      <c r="E67" s="195"/>
+      <c r="F67" s="195"/>
+      <c r="G67" s="195"/>
+      <c r="H67" s="195"/>
+      <c r="I67" s="196"/>
+      <c r="J67" s="195"/>
+      <c r="K67" s="195"/>
+      <c r="L67" s="195"/>
+      <c r="M67" s="195"/>
+      <c r="N67" s="195"/>
+      <c r="O67" s="195"/>
+      <c r="P67" s="195"/>
+      <c r="Q67" s="197"/>
+      <c r="R67" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="194" t="s">
         <v>83</v>
       </c>
-      <c r="O17" s="213"/>
-      <c r="P17" s="213" t="s">
+      <c r="B68" s="195"/>
+      <c r="C68" s="195"/>
+      <c r="D68" s="195"/>
+      <c r="E68" s="195"/>
+      <c r="F68" s="195"/>
+      <c r="G68" s="195"/>
+      <c r="H68" s="195"/>
+      <c r="I68" s="196"/>
+      <c r="J68" s="195"/>
+      <c r="K68" s="195"/>
+      <c r="L68" s="195"/>
+      <c r="M68" s="195"/>
+      <c r="N68" s="195"/>
+      <c r="O68" s="195"/>
+      <c r="P68" s="195"/>
+      <c r="Q68" s="197"/>
+      <c r="R68" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="194" t="s">
         <v>84</v>
       </c>
-      <c r="Q17" s="214"/>
-[...4 lines deleted...]
-      <c r="B18" s="54" t="s">
+      <c r="B69" s="195"/>
+      <c r="C69" s="195"/>
+      <c r="D69" s="195"/>
+      <c r="E69" s="195"/>
+      <c r="F69" s="195"/>
+      <c r="G69" s="195"/>
+      <c r="H69" s="195"/>
+      <c r="I69" s="196"/>
+      <c r="J69" s="195"/>
+      <c r="K69" s="195"/>
+      <c r="L69" s="195"/>
+      <c r="M69" s="195"/>
+      <c r="N69" s="195"/>
+      <c r="O69" s="195"/>
+      <c r="P69" s="195"/>
+      <c r="Q69" s="197"/>
+      <c r="R69" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="194" t="s">
         <v>85</v>
       </c>
-      <c r="C18" s="55" t="s">
+      <c r="B70" s="195"/>
+      <c r="C70" s="195"/>
+      <c r="D70" s="195"/>
+      <c r="E70" s="195"/>
+      <c r="F70" s="195"/>
+      <c r="G70" s="195"/>
+      <c r="H70" s="195"/>
+      <c r="I70" s="196"/>
+      <c r="J70" s="195"/>
+      <c r="K70" s="195"/>
+      <c r="L70" s="195"/>
+      <c r="M70" s="195"/>
+      <c r="N70" s="195"/>
+      <c r="O70" s="195"/>
+      <c r="P70" s="195"/>
+      <c r="Q70" s="197"/>
+      <c r="R70" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="194" t="s">
         <v>86</v>
       </c>
-      <c r="D18" s="55" t="s">
-[...1683 lines deleted...]
-        <f>IF(R50/R45&gt;0.1,"Proszę opisać w polu J53 główne składowe pozycji R50"," ")</f>
+      <c r="B71" s="195"/>
+      <c r="C71" s="195"/>
+      <c r="D71" s="195"/>
+      <c r="E71" s="195"/>
+      <c r="F71" s="195"/>
+      <c r="G71" s="195"/>
+      <c r="H71" s="195"/>
+      <c r="I71" s="196"/>
+      <c r="J71" s="195"/>
+      <c r="K71" s="195"/>
+      <c r="L71" s="195"/>
+      <c r="M71" s="195"/>
+      <c r="N71" s="195"/>
+      <c r="O71" s="195"/>
+      <c r="P71" s="195"/>
+      <c r="Q71" s="197"/>
+      <c r="R71" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="194" t="s">
+        <v>87</v>
+      </c>
+      <c r="B72" s="195"/>
+      <c r="C72" s="195"/>
+      <c r="D72" s="195"/>
+      <c r="E72" s="195"/>
+      <c r="F72" s="195"/>
+      <c r="G72" s="195"/>
+      <c r="H72" s="195"/>
+      <c r="I72" s="196"/>
+      <c r="J72" s="195"/>
+      <c r="K72" s="195"/>
+      <c r="L72" s="195"/>
+      <c r="M72" s="195"/>
+      <c r="N72" s="195"/>
+      <c r="O72" s="195"/>
+      <c r="P72" s="195"/>
+      <c r="Q72" s="197"/>
+      <c r="R72" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" s="203" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="198" t="s">
+        <v>88</v>
+      </c>
+      <c r="B73" s="199"/>
+      <c r="C73" s="199"/>
+      <c r="D73" s="199"/>
+      <c r="E73" s="199"/>
+      <c r="F73" s="199"/>
+      <c r="G73" s="199"/>
+      <c r="H73" s="199"/>
+      <c r="I73" s="200"/>
+      <c r="J73" s="199"/>
+      <c r="K73" s="199"/>
+      <c r="L73" s="199"/>
+      <c r="M73" s="199"/>
+      <c r="N73" s="199"/>
+      <c r="O73" s="199"/>
+      <c r="P73" s="199"/>
+      <c r="Q73" s="201"/>
+      <c r="R73" s="202" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="151" t="s">
+        <v>89</v>
+      </c>
+      <c r="B74" s="147">
+        <f t="shared" ref="B74:Q74" si="26">SUM(B63:B73)</f>
+        <v>0</v>
+      </c>
+      <c r="C74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="D74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="E74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="F74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="G74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="H74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="I74" s="148">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="J74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="K74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="M74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="N74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="O74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="P74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="Q74" s="147">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="R74" s="51"/>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A75" s="164" t="s">
+        <v>90</v>
+      </c>
+      <c r="B75" s="165" t="e">
+        <f>(SUM(B63:Q67)*6)/R48</f>
         <v>#DIV/0!</v>
       </c>
-    </row>
-[...675 lines deleted...]
-      <c r="R73" s="179"/>
+      <c r="C75" s="5"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="5"/>
+      <c r="M75" s="5"/>
+      <c r="N75" s="5"/>
+      <c r="O75" s="5"/>
+      <c r="P75" s="5"/>
+      <c r="Q75" s="5"/>
+      <c r="R75" s="5"/>
+    </row>
+    <row r="76" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A76" s="6"/>
+      <c r="B76" s="8"/>
+      <c r="C76" s="8"/>
+      <c r="D76" s="8"/>
+      <c r="E76" s="8"/>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8"/>
+      <c r="H76" s="8"/>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
+      <c r="K76" s="8"/>
+      <c r="L76" s="8"/>
+      <c r="M76" s="8"/>
+      <c r="N76" s="8"/>
+      <c r="O76" s="8"/>
+      <c r="P76" s="8"/>
+      <c r="Q76" s="8"/>
+      <c r="R76" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="UV8w83/YSDcUQRJ3mFv+FpUX3kGtcvS23GG5AZZIRonFcq8VmEtZYSmQeAl1c+sio0RuFuRp5hTBAaUIecjWkA==" saltValue="aAcIPpDkSZvJ0nuaAy0MCA==" spinCount="100000" sheet="1" objects="1" scenarios="1" insertRows="0"/>
-[...11 lines deleted...]
-    <mergeCell ref="N17:O17"/>
+  <sheetProtection insertRows="0"/>
+  <mergeCells count="13">
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="B16:R16"/>
+    <mergeCell ref="B17:I17"/>
+    <mergeCell ref="J17:R17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="N18:O18"/>
   </mergeCells>
-  <conditionalFormatting sqref="B28:I28">
+  <conditionalFormatting sqref="B29:I29">
     <cfRule type="cellIs" dxfId="11" priority="5" operator="greaterThan">
       <formula>3000</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B52:R52 B53:Q58">
+  <conditionalFormatting sqref="B55:R55 B56:Q61">
     <cfRule type="cellIs" dxfId="10" priority="14" operator="lessThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C27">
+  <conditionalFormatting sqref="C28">
     <cfRule type="cellIs" dxfId="9" priority="13" operator="lessThan">
       <formula>0.05</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E27">
+  <conditionalFormatting sqref="E28">
     <cfRule type="cellIs" dxfId="8" priority="12" operator="lessThan">
       <formula>0.25</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F41:Q41">
-    <cfRule type="cellIs" dxfId="7" priority="10" operator="greaterThanOrEqual">
+  <conditionalFormatting sqref="F43:Q44">
+    <cfRule type="cellIs" dxfId="7" priority="10" operator="greaterThan">
       <formula>0.22</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G5">
     <cfRule type="expression" dxfId="6" priority="1">
-      <formula>OR(G5="")</formula>
+      <formula>G5=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="5" priority="2">
       <formula>OR(H5&lt;=98%)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="4" priority="4">
-      <formula>OR(G5&lt;=0,H5&gt;98%)</formula>
+      <formula>OR(G5&lt;0,H5&gt;98%)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G27">
+  <conditionalFormatting sqref="G28">
     <cfRule type="cellIs" dxfId="3" priority="7" operator="lessThan">
       <formula>0.4</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I27">
+  <conditionalFormatting sqref="I28">
     <cfRule type="cellIs" dxfId="2" priority="9" operator="lessThan">
       <formula>0.6</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="R2:R9">
+  <conditionalFormatting sqref="R2:R10">
     <cfRule type="beginsWith" dxfId="1" priority="3" operator="beginsWith" text="FA">
       <formula>LEFT(R2,LEN("FA"))="FA"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="R50">
+  <conditionalFormatting sqref="R53">
     <cfRule type="cellIs" dxfId="0" priority="6" operator="greaterThan">
-      <formula>$R$45*10%</formula>
+      <formula>$R$48*10%</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="23" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="40" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x14">
+      <controls>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1042" r:id="rId4" name="Option Button 18">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0" altText="Co-Investment Model (standard) or Mixed Model">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>19050</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>962025</xdr:colOff>
+                    <xdr:row>7</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1043" r:id="rId5" name="Option Button 19">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>1</xdr:col>
+                    <xdr:colOff>257175</xdr:colOff>
+                    <xdr:row>6</xdr:row>
+                    <xdr:rowOff>142875</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>542925</xdr:colOff>
+                    <xdr:row>8</xdr:row>
+                    <xdr:rowOff>0</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+      </controls>
+    </mc:Choice>
+  </mc:AlternateContent>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">