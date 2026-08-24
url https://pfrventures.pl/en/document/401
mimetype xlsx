--- v1 (2026-05-30)
+++ v2 (2026-08-24)
@@ -8,53 +8,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{91466391-CE88-46C8-8725-49065DF7D1E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D670839F-63E9-44D2-A885-32BE4062949B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-150" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Harmonogram_koinwest." sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Harmonogram_koinwest.!$A$1:$R$74</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -206,51 +206,51 @@
   <c r="R48" i="2"/>
   <c r="S53" i="2" s="1"/>
   <c r="B54" i="2"/>
   <c r="C54" i="2" s="1"/>
   <c r="D54" i="2" s="1"/>
   <c r="E54" i="2" s="1"/>
   <c r="F54" i="2" s="1"/>
   <c r="G54" i="2" s="1"/>
   <c r="H54" i="2" s="1"/>
   <c r="I54" i="2" s="1"/>
   <c r="J54" i="2" s="1"/>
   <c r="K54" i="2" s="1"/>
   <c r="L54" i="2" s="1"/>
   <c r="M54" i="2" s="1"/>
   <c r="N54" i="2" s="1"/>
   <c r="O54" i="2" s="1"/>
   <c r="P54" i="2" s="1"/>
   <c r="Q54" i="2" s="1"/>
   <c r="R54" i="2" s="1"/>
   <c r="G12" i="2"/>
   <c r="R37" i="2"/>
   <c r="R6" i="2" l="1"/>
   <c r="B75" i="2"/>
   <c r="H12" i="2"/>
   <c r="R8" i="2" l="1"/>
-  <c r="R7" i="2"/>
+  <c r="R7" i="2" l="1"/>
   <c r="R9" i="2"/>
   <c r="G10" i="2"/>
   <c r="H10" i="2"/>
   <c r="R10" i="2"/>
   <c r="G11" i="2"/>
   <c r="H11" i="2"/>
   <c r="G13" i="2"/>
   <c r="H13" i="2"/>
   <c r="B20" i="2"/>
   <c r="C20" i="2"/>
   <c r="D20" i="2"/>
   <c r="E20" i="2"/>
   <c r="F20" i="2"/>
   <c r="G20" i="2"/>
   <c r="H20" i="2"/>
   <c r="I20" i="2"/>
   <c r="J20" i="2"/>
   <c r="K20" i="2"/>
   <c r="L20" i="2"/>
   <c r="M20" i="2"/>
   <c r="N20" i="2"/>
   <c r="O20" i="2"/>
   <c r="P20" i="2"/>
   <c r="Q20" i="2"/>
   <c r="R20" i="2"/>
@@ -2226,96 +2226,96 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Dziesiętny" xfId="2" builtinId="3"/>
     <cellStyle name="Neutralny" xfId="3" builtinId="28"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="12">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFC00000"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFCCCC"/>
@@ -2972,51 +2972,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D82ADD39-2FC8-4D7C-A784-4C85319E70A6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T76"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="90" zoomScaleSheetLayoutView="55" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="B71" sqref="B71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="106.140625" customWidth="1"/>
     <col min="2" max="18" width="14.7109375" customWidth="1"/>
     <col min="19" max="19" width="22.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="71" t="s">
         <v>91</v>
       </c>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="72"/>
       <c r="G1" s="73" t="s">
         <v>71</v>
       </c>
       <c r="H1" s="74" t="s">
@@ -3084,161 +3084,161 @@
       </c>
       <c r="L3" s="158" t="s">
         <v>17</v>
       </c>
       <c r="R3" s="91" t="b">
         <f>H5&lt;=0.98</f>
         <v>0</v>
       </c>
       <c r="S3" s="92" t="str">
         <f>H5</f>
         <v>-</v>
       </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="170"/>
       <c r="H4" s="83" t="str">
         <f>IFERROR(G4/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L4" s="242" t="s">
+      <c r="L4" s="227" t="s">
         <v>18</v>
       </c>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="22"/>
       <c r="P4" s="22"/>
       <c r="Q4" s="22"/>
       <c r="R4" s="91" t="b">
         <f>R22=1</f>
         <v>0</v>
       </c>
       <c r="S4" s="93">
         <f>R22</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="15"/>
       <c r="D5" s="15"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="171"/>
       <c r="H5" s="84" t="str">
         <f>IFERROR(G5/$G$2,"-")</f>
         <v>-</v>
       </c>
-      <c r="L5" s="242" t="s">
+      <c r="L5" s="227" t="s">
         <v>19</v>
       </c>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="22"/>
       <c r="P5" s="22"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="91" t="b">
         <f>S5&lt;=0.6</f>
         <v>1</v>
       </c>
       <c r="S5" s="93">
         <f>R26</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A6" s="22" t="s">
         <v>70</v>
       </c>
       <c r="B6" s="206" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="208">
         <v>1</v>
       </c>
       <c r="H6" s="207"/>
       <c r="L6" s="54" t="s">
         <v>20</v>
       </c>
       <c r="M6" s="22"/>
       <c r="N6" s="22"/>
       <c r="O6" s="22"/>
       <c r="P6" s="22"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="91" t="b">
         <f>AND($C$28&gt;=0.1,$E$28&gt;=0.25,$G$28&gt;=0.4,$I$28&gt;=0.6)</f>
         <v>0</v>
       </c>
       <c r="S6" s="94"/>
     </row>
     <row r="7" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A7" s="22"/>
       <c r="B7" s="13"/>
-      <c r="C7" s="229"/>
-[...4 lines deleted...]
-      <c r="H7" s="230"/>
+      <c r="C7" s="230"/>
+      <c r="D7" s="230"/>
+      <c r="E7" s="230"/>
+      <c r="F7" s="230"/>
+      <c r="G7" s="230"/>
+      <c r="H7" s="231"/>
       <c r="L7" s="54" t="s">
         <v>21</v>
       </c>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="91" t="b">
         <f ca="1">IF(G6=1,MAX(F43:Q43)&lt;= 0.22,"n/d")</f>
         <v>1</v>
       </c>
       <c r="S7" s="94"/>
     </row>
     <row r="8" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="22"/>
       <c r="B8" s="14"/>
-      <c r="C8" s="227"/>
-[...4 lines deleted...]
-      <c r="H8" s="228"/>
+      <c r="C8" s="228"/>
+      <c r="D8" s="228"/>
+      <c r="E8" s="228"/>
+      <c r="F8" s="228"/>
+      <c r="G8" s="228"/>
+      <c r="H8" s="229"/>
       <c r="L8" s="54" t="s">
         <v>22</v>
       </c>
       <c r="M8" s="22"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="22"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="91" t="str">
         <f>IF(G6=2,MAX(F44:Q44)&lt;= 0.15,"n/d")</f>
         <v>n/d</v>
       </c>
       <c r="S8" s="94"/>
     </row>
     <row r="9" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A9" s="22"/>
       <c r="B9" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="65">
         <f>G2</f>
@@ -3318,131 +3318,131 @@
       <c r="C13" s="15"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="15"/>
       <c r="G13" s="23">
         <f ca="1">SUM(B38:Q38)</f>
         <v>0</v>
       </c>
       <c r="H13" s="84" t="str">
         <f ca="1">IFERROR(G13/$G$9,"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="L15" s="19"/>
       <c r="M15" s="19"/>
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="T15" s="96"/>
     </row>
     <row r="16" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B16" s="233" t="s">
+      <c r="B16" s="234" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="234"/>
-[...14 lines deleted...]
-      <c r="R16" s="235"/>
+      <c r="C16" s="235"/>
+      <c r="D16" s="235"/>
+      <c r="E16" s="235"/>
+      <c r="F16" s="235"/>
+      <c r="G16" s="235"/>
+      <c r="H16" s="235"/>
+      <c r="I16" s="235"/>
+      <c r="J16" s="235"/>
+      <c r="K16" s="235"/>
+      <c r="L16" s="235"/>
+      <c r="M16" s="235"/>
+      <c r="N16" s="235"/>
+      <c r="O16" s="235"/>
+      <c r="P16" s="235"/>
+      <c r="Q16" s="235"/>
+      <c r="R16" s="236"/>
       <c r="T16" s="97"/>
     </row>
     <row r="17" spans="1:20" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="236" t="s">
+      <c r="B17" s="237" t="s">
         <v>46</v>
       </c>
-      <c r="C17" s="237"/>
-[...6 lines deleted...]
-      <c r="J17" s="239" t="s">
+      <c r="C17" s="238"/>
+      <c r="D17" s="238"/>
+      <c r="E17" s="238"/>
+      <c r="F17" s="238"/>
+      <c r="G17" s="238"/>
+      <c r="H17" s="238"/>
+      <c r="I17" s="239"/>
+      <c r="J17" s="240" t="s">
         <v>48</v>
       </c>
-      <c r="K17" s="239"/>
-[...6 lines deleted...]
-      <c r="R17" s="240"/>
+      <c r="K17" s="240"/>
+      <c r="L17" s="240"/>
+      <c r="M17" s="240"/>
+      <c r="N17" s="240"/>
+      <c r="O17" s="240"/>
+      <c r="P17" s="240"/>
+      <c r="Q17" s="240"/>
+      <c r="R17" s="241"/>
       <c r="T17" s="97"/>
     </row>
     <row r="18" spans="1:20" x14ac:dyDescent="0.25">
       <c r="A18" s="98" t="s">
         <v>71</v>
       </c>
-      <c r="B18" s="241" t="s">
+      <c r="B18" s="242" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="231"/>
-      <c r="D18" s="231" t="s">
+      <c r="C18" s="232"/>
+      <c r="D18" s="232" t="s">
         <v>37</v>
       </c>
-      <c r="E18" s="231"/>
-      <c r="F18" s="231" t="s">
+      <c r="E18" s="232"/>
+      <c r="F18" s="232" t="s">
         <v>38</v>
       </c>
-      <c r="G18" s="231"/>
-      <c r="H18" s="231" t="s">
+      <c r="G18" s="232"/>
+      <c r="H18" s="232" t="s">
         <v>39</v>
       </c>
-      <c r="I18" s="231"/>
-      <c r="J18" s="231" t="s">
+      <c r="I18" s="232"/>
+      <c r="J18" s="232" t="s">
         <v>40</v>
       </c>
-      <c r="K18" s="231"/>
-      <c r="L18" s="231" t="s">
+      <c r="K18" s="232"/>
+      <c r="L18" s="232" t="s">
         <v>41</v>
       </c>
-      <c r="M18" s="231"/>
-      <c r="N18" s="231" t="s">
+      <c r="M18" s="232"/>
+      <c r="N18" s="232" t="s">
         <v>42</v>
       </c>
-      <c r="O18" s="231"/>
-      <c r="P18" s="231" t="s">
+      <c r="O18" s="232"/>
+      <c r="P18" s="232" t="s">
         <v>43</v>
       </c>
-      <c r="Q18" s="232"/>
+      <c r="Q18" s="233"/>
       <c r="R18" s="100"/>
     </row>
     <row r="19" spans="1:20" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="99"/>
       <c r="B19" s="166" t="s">
         <v>44</v>
       </c>
       <c r="C19" s="167" t="s">
         <v>45</v>
       </c>
       <c r="D19" s="167" t="s">
         <v>44</v>
       </c>
       <c r="E19" s="167" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="167" t="s">
         <v>44</v>
       </c>
       <c r="G19" s="167" t="s">
         <v>45</v>
       </c>
       <c r="H19" s="167" t="s">
         <v>44</v>
       </c>