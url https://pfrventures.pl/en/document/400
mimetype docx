--- v1 (2026-02-10)
+++ v2 (2026-05-30)
@@ -433,51 +433,51 @@
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Required substantive scope of the Investment Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDDF501" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C24ABED" w14:textId="00FC4D01" w:rsidR="00432F80" w:rsidRPr="00FF6441" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
+    <w:p w14:paraId="5C24ABED" w14:textId="00FC4D01" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Investment Policy, the Tenderer should include all the information specified in the sections and subsections below, which will be subject to formal and merit-based evaluation. The individual thematic areas should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6441">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>titled in accordance with the sections and subsections below and presented in the order set out below</w:t>
       </w:r>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -485,110 +485,162 @@
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C4003">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Sections 1f</w:t>
       </w:r>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5 and 6, information should be presented in the form of the tables provided below, whereas for Section 4g information should be presented </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6441">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>both in table form and in descriptive form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C01B08" w14:textId="77777777" w:rsidR="00B75ABB" w:rsidRDefault="00B75ABB" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55A2E7B5" w14:textId="1A9882DE" w:rsidR="00B75ABB" w:rsidRDefault="00B75ABB" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B75ABB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If there is an intention to establish a VC Fund operating under the Co-investment Model in the variant referred to in Section 15(1)(b) of the Term Sheet—i.e., VC Funds dedicated to angel syndicate organizers—the following must be specified in the relevant sections (at a minimum in Sections 2(a), 2(b), 2(f), 2(g), 2l, and 5) demonstrate the connection between the VC Fund and the team members’ existing animation activities among Business Angels, present the existing rules governing such animation activities, including settlement procedures with Business Angels, and describe the extent to which the VC Fund’s activities will expand upon current operations, expected synergies, a description of the planned investment and professional activities of team members outside the VC Fund, and a policy for managing conflicts of interest that may arise in the event of concurrent professional and investment activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1A2586" w14:textId="77777777" w:rsidR="00F42007" w:rsidRDefault="00F42007" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76569119" w14:textId="230BA283" w:rsidR="00F42007" w:rsidRPr="00FF6441" w:rsidRDefault="00F42007" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F42007">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is an intention to establish a VC Fund operating under the Co-investment Model in the variant referred to in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E87F89">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F42007">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15(1)(c) of the Term Sheet, i.e., VC Funds dedicated to Business Angels associated with existing commitment funds, the relevant sections (at a minimum, sections 2a, 2b, 2f, 2g, 2l, 4a, b, c, and 5) set forth the co-investment rules for both funds, the organizational and personal ties between these funds, and the policy for managing conflicts of interest that may arise between the two funds.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="05E49AFD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment profile: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1A8100" w14:textId="5796C566" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...15 lines deleted...]
-        <w:t>) stages of development of the Portfolio Companies and their</w:t>
+        <w:t>(i) stages of development of the Portfolio Companies and their</w:t>
       </w:r>
       <w:r w:rsidR="00227684">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> estimated</w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -712,51 +764,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D3B378" w14:textId="318F10E7" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">description of the potential of the preferred sectors in terms of implementation of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">VC Fund’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5998CD99" w14:textId="07223EB1" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
@@ -1337,50 +1388,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CFAAA5D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84A0E" w:rsidRPr="000F5E07" w14:paraId="6D654EDF" w14:textId="77777777" w:rsidTr="00432F80">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="148FF2C6" w14:textId="7AEFFE5E" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2. Follow-on Investments, including:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1351" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71615F35" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F8E66D2" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1629,115 +1681,98 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investment strategy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B7448" w14:textId="3902EE39" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>strategy and sources of acquisition of investment projects (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">), including marketing strategy, </w:t>
+        <w:t xml:space="preserve">strategy and sources of acquisition of investment projects (dealflow), including marketing strategy, </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">promotion and communication plan targeted at the start-up ecosystem (e.g. partnering with the research community, institutions dealing with the commercialisation of technologies) adequate to the investment profile of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1841,462 +1876,601 @@
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> prospecting, entering new foreign markets, external fundraising through financing rounds, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DCB7140" w14:textId="32564325" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
+    <w:p w14:paraId="2DCB7140" w14:textId="0648CF78" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">strategy </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ttracting</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Business Angels </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-investors, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business Angels </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> individual projects, including the </w:t>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:t xml:space="preserve"> individual projects, taking into account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">previous experience of cooperation with </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors, including</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC" w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
-          <w:rFonts w:cs="Calibri"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Business Angel, taking into account </w:t>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Business Angels or their </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22FEA">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>associations</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">previous experience of cooperation with Business Angels or their </w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Business Angels interest</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in pipeline</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of VC Fund</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or investment profile and strategy, please present signed </w:t>
       </w:r>
       <w:r w:rsidR="00D22FEA">
         <w:rPr>
-          <w:bCs/>
-[...2 lines deleted...]
-        <w:t>associations</w:t>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Business Angel</w:t>
+      </w:r>
+      <w:r w:rsidR="00415320">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5BE0">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22FEA">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00415320">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22FEA">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orms using a template </w:t>
+      </w:r>
+      <w:r w:rsidR="00415320">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>attached as Exhibit A to the Tenderer’s Investment Poli</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00415320">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. If the VC Fund has a</w:t>
-[...6 lines deleted...]
-        <w:t>n established cooperation with</w:t>
+        <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00415320">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> validate such cooperation in other form and attach appropriate documentation. </w:t>
       </w:r>
+      <w:r w:rsidR="001E21AC" w:rsidRPr="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-investors other than Business Angels may submit letters of intent or demonstrate their </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cooperation</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC" w:rsidRPr="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the VC Fund in another form.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="70C46104" w14:textId="3BB55F51" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
+    <w:p w14:paraId="70C46104" w14:textId="26AAC181" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>presentation of the planned model of making Investments and cooperation with Business Angels, including in particular (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">presentation of the planned model of making Investments and cooperation with </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">, including in particular (i) the process of making investment decisions (including, for example, entries and exits from Investments), (ii) </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0712">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">involving </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">) the process of making investment decisions (including, for example, entries and exits from Investments), (ii) </w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">involving </w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Business Angels in </w:t>
+        <w:t>support</w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>support</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> of</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>ortfolio Companies, and (iii) legal structure, e.g.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>P</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ortfolio Companies, and (iii) legal structure, e.g.</w:t>
+        <w:t xml:space="preserve"> through jointly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>established</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> through jointly </w:t>
-[...6 lines deleted...]
-        <w:t>established</w:t>
+        <w:t xml:space="preserve"> investment </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investment vehicles or contractual provisions defining the principles of cooperation in a joint Investment in the Company,</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>vehicles or contractual provisions defining the principles of cooperation in a joint Investment in the Company,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CABC35" w14:textId="4ED6C9D2" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="001D0712" w:rsidP="00227684">
+    <w:p w14:paraId="38CABC35" w14:textId="234A42F8" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="001D0712" w:rsidP="00227684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00227684" w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ules for charging fees from Business Angels and the method of determining the level of Carried Interest from Business Angels, </w:t>
+        <w:t xml:space="preserve">ules for charging fees from </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
+      <w:r w:rsidR="00227684" w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the method of determining the level of Carried Interest from </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
+      <w:r w:rsidR="00227684" w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A30A81" w14:textId="151D0DF8" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
+    <w:p w14:paraId="54A30A81" w14:textId="72F7E175" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">mechanisms for determining and negotiating preferences for Business Angels </w:t>
+        <w:t xml:space="preserve">mechanisms for determining and negotiating preferences for </w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">with respect to </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>asymmetric distribution of profit and Lead Carried Interest on a case-by-case basis</w:t>
+        <w:t>asymmetric distribution of profit and Lead Carried Interest</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a case-by-case basis</w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in individual investments</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, taking into account the method of linking Lead Carried Interest with effective involvement in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the value of a given Portfolio Company and the method of verifying </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>involvement,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD6DB1F" w14:textId="3026DAA6" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
+    <w:p w14:paraId="0DD6DB1F" w14:textId="0E119D16" w:rsidR="00227684" w:rsidRPr="00822EC4" w:rsidRDefault="00227684" w:rsidP="00227684">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">rules for the monitoring, supervising and auditing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -2339,51 +2513,65 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">involvement of </w:t>
       </w:r>
       <w:r w:rsidR="00B13794">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Lead</w:t>
       </w:r>
       <w:r w:rsidR="00B13794" w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Business Angels in the process of </w:t>
+        <w:t>Business Angels</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21AC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if any)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the process of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the value of Portfolio Companies, including from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">perspective </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2421,51 +2609,50 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Follow-on Investment strategy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22158429" w14:textId="3C87A896" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">nature </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">of parallel activity in the venture capital market (or related to venture capital) conducted by Team members (if any) and its complementariness with the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
@@ -2605,119 +2792,133 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>description of the Operating Budget assumptions</w:t>
       </w:r>
       <w:r w:rsidR="00227684">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0488B804" w14:textId="6C3235C5" w:rsidR="00227684" w:rsidRPr="00FE4242" w:rsidRDefault="00227684" w:rsidP="00066D51">
+    <w:p w14:paraId="0488B804" w14:textId="20D0323A" w:rsidR="00227684" w:rsidRPr="00FE4242" w:rsidRDefault="00227684" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>description of the assumptions for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> collecting the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> management fee from </w:t>
       </w:r>
+      <w:r w:rsidR="005C0E82">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Business Angels </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or a fee related to covering </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a portion</w:t>
       </w:r>
       <w:r w:rsidRPr="00F325B3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of transaction costs (e.g. due diligence) by </w:t>
       </w:r>
+      <w:r w:rsidR="005C0E82">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Co-investors</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Business Angels.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADA98C9" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisational structure:  </w:t>
       </w:r>
     </w:p>
@@ -2815,50 +3016,51 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD07D25" w14:textId="4762B835" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>for the Investment Committee - presentation of the profiles of members of the Investment Committee, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755DC716" w14:textId="3D25A36F" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">profiles of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2992,75 +3194,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> and duration of previous cooperation between individual Key Personnel Members.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D24BFD6" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00066D51" w:rsidRDefault="00066D51" w:rsidP="00336964">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Conflict of interest management /compliance policy</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="8998" w:type="dxa"/>
         <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3544"/>
         <w:gridCol w:w="5454"/>
       </w:tblGrid>
       <w:tr w:rsidR="00066D51" w:rsidRPr="00FE4242" w14:paraId="0435FE83" w14:textId="77777777" w:rsidTr="00967A69">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E0570C" w14:textId="2EC41101" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
+          <w:p w14:paraId="45E0570C" w14:textId="6E239BF5" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification and characteristics of major risk areas related to </w:t>
             </w:r>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">probable conflicts of interest and </w:t>
             </w:r>
             <w:r w:rsidR="00227684">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
@@ -3097,51 +3298,65 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidR="00227684" w:rsidRPr="00F325B3">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>avoid conflicts of interest of the Managing Entity</w:t>
             </w:r>
             <w:r w:rsidR="00227684">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00227684">
               <w:rPr>
                 <w:rStyle w:val="rynqvb"/>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t>PFR Biznest and co-investing Business Angels, also taking into account the situation when Key Persons are the co-investing Business Angels</w:t>
+              <w:t xml:space="preserve">PFR Biznest and co-investing </w:t>
+            </w:r>
+            <w:r w:rsidR="005C0E82">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Co-investors</w:t>
+            </w:r>
+            <w:r w:rsidR="00227684">
+              <w:rPr>
+                <w:rStyle w:val="rynqvb"/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>, also taking into account the situation when Key Persons are the co-investing Business Angels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5454" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A784D30" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="0050106A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Risk mitigation proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -5458,83 +5673,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Biznest </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will, at any time, disclose information (data) about me, received as part of the Tender, to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belongs, as well as Bank </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> belongs, as well as Bank Gospodarstwa Krajowego and </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk156524584"/>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>the competent Minister responsible for development funds and regional policy acting as the Managing Authority under the FENG Programme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31436AF6" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="00842EE5" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
@@ -7650,91 +7833,91 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144616B8" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="005A03EF" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00842EE5" w:rsidRPr="005A03EF" w:rsidSect="00842EE5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31525797" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38" w:rsidP="00B84A0E">
+    <w:p w14:paraId="14F1E80F" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24002DC4" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38" w:rsidP="00B84A0E">
+    <w:p w14:paraId="4D36CE4E" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33A53F49" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38">
+    <w:p w14:paraId="5F7D912F" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -7750,51 +7933,51 @@
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -7847,229 +8030,180 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="563DF0B9" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="107B8063" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00517C0D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B75ABB">
+      <w:rPr>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00517C0D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="302E00D4" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38" w:rsidP="00432F80">
+    <w:p w14:paraId="040FF9E8" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62D59629" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38" w:rsidP="00432F80">
+    <w:p w14:paraId="4A3AD718" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A6CD957" w14:textId="77777777" w:rsidR="00575F38" w:rsidRDefault="00575F38">
+    <w:p w14:paraId="05A75996" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AI, Big Data, </w:t>
-[...41 lines deleted...]
-        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
+        <w:t xml:space="preserve"> AI, Big Data, BioTech, Blockchain, CleanTech, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, MarTech, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="2EA96A1B" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRPr="009378BC" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="001179D4">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="483D6EFD" w14:textId="28411407" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -12524,51 +12658,50 @@
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1869560097">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1868837108">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1458641734">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12938,50 +13071,51 @@
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0712"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
     <w:rsid w:val="001D268D"/>
     <w:rsid w:val="001D2FED"/>
     <w:rsid w:val="001D3BCB"/>
     <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D4665"/>
     <w:rsid w:val="001D562A"/>
     <w:rsid w:val="001D5B42"/>
     <w:rsid w:val="001D7120"/>
     <w:rsid w:val="001D78A8"/>
     <w:rsid w:val="001D7C8B"/>
     <w:rsid w:val="001E1693"/>
     <w:rsid w:val="001E178E"/>
     <w:rsid w:val="001E1855"/>
     <w:rsid w:val="001E1FA2"/>
+    <w:rsid w:val="001E21AC"/>
     <w:rsid w:val="001E229A"/>
     <w:rsid w:val="001E2889"/>
     <w:rsid w:val="001E37C7"/>
     <w:rsid w:val="001E46AA"/>
     <w:rsid w:val="001E472B"/>
     <w:rsid w:val="001E48AF"/>
     <w:rsid w:val="001E531D"/>
     <w:rsid w:val="001E5CA9"/>
     <w:rsid w:val="001E5DEC"/>
     <w:rsid w:val="001E6257"/>
     <w:rsid w:val="001E7566"/>
     <w:rsid w:val="001F1A0B"/>
     <w:rsid w:val="001F23AD"/>
     <w:rsid w:val="001F3797"/>
     <w:rsid w:val="001F3B35"/>
     <w:rsid w:val="001F3D79"/>
     <w:rsid w:val="001F47C7"/>
     <w:rsid w:val="001F52F3"/>
     <w:rsid w:val="001F5476"/>
     <w:rsid w:val="001F5E4D"/>
     <w:rsid w:val="001F6CF2"/>
     <w:rsid w:val="001F6FE4"/>
     <w:rsid w:val="002002FA"/>
     <w:rsid w:val="00200390"/>
     <w:rsid w:val="00200B3D"/>
@@ -13531,50 +13665,51 @@
     <w:rsid w:val="00491896"/>
     <w:rsid w:val="00492D9E"/>
     <w:rsid w:val="00493449"/>
     <w:rsid w:val="00493679"/>
     <w:rsid w:val="00493D01"/>
     <w:rsid w:val="0049465A"/>
     <w:rsid w:val="00494C6B"/>
     <w:rsid w:val="004958CB"/>
     <w:rsid w:val="00495924"/>
     <w:rsid w:val="00496276"/>
     <w:rsid w:val="00497670"/>
     <w:rsid w:val="00497FC8"/>
     <w:rsid w:val="004A000E"/>
     <w:rsid w:val="004A05EF"/>
     <w:rsid w:val="004A0DFB"/>
     <w:rsid w:val="004A1C7F"/>
     <w:rsid w:val="004A200D"/>
     <w:rsid w:val="004A29D7"/>
     <w:rsid w:val="004A2BD3"/>
     <w:rsid w:val="004A2CE7"/>
     <w:rsid w:val="004A3C6A"/>
     <w:rsid w:val="004A546D"/>
     <w:rsid w:val="004A5FDE"/>
     <w:rsid w:val="004A60DB"/>
     <w:rsid w:val="004A6348"/>
+    <w:rsid w:val="004A6B67"/>
     <w:rsid w:val="004A720B"/>
     <w:rsid w:val="004A776D"/>
     <w:rsid w:val="004B02ED"/>
     <w:rsid w:val="004B07F9"/>
     <w:rsid w:val="004B0DA4"/>
     <w:rsid w:val="004B1063"/>
     <w:rsid w:val="004B17F1"/>
     <w:rsid w:val="004B235E"/>
     <w:rsid w:val="004B25A6"/>
     <w:rsid w:val="004B2C2F"/>
     <w:rsid w:val="004B3788"/>
     <w:rsid w:val="004B48E1"/>
     <w:rsid w:val="004B5428"/>
     <w:rsid w:val="004B64AA"/>
     <w:rsid w:val="004B6FA4"/>
     <w:rsid w:val="004B7065"/>
     <w:rsid w:val="004B721C"/>
     <w:rsid w:val="004C0253"/>
     <w:rsid w:val="004C060D"/>
     <w:rsid w:val="004C07B6"/>
     <w:rsid w:val="004C0B3F"/>
     <w:rsid w:val="004C194A"/>
     <w:rsid w:val="004C2B1B"/>
     <w:rsid w:val="004C3FD9"/>
     <w:rsid w:val="004C4183"/>
@@ -13757,50 +13892,51 @@
     <w:rsid w:val="005A2600"/>
     <w:rsid w:val="005A303A"/>
     <w:rsid w:val="005A3229"/>
     <w:rsid w:val="005A350B"/>
     <w:rsid w:val="005A4D61"/>
     <w:rsid w:val="005A540C"/>
     <w:rsid w:val="005A64ED"/>
     <w:rsid w:val="005A69B6"/>
     <w:rsid w:val="005A69F4"/>
     <w:rsid w:val="005A6DD2"/>
     <w:rsid w:val="005B12D8"/>
     <w:rsid w:val="005B1781"/>
     <w:rsid w:val="005B3014"/>
     <w:rsid w:val="005B3C6A"/>
     <w:rsid w:val="005B3D41"/>
     <w:rsid w:val="005B4726"/>
     <w:rsid w:val="005B596D"/>
     <w:rsid w:val="005B6359"/>
     <w:rsid w:val="005B6B0C"/>
     <w:rsid w:val="005B70B4"/>
     <w:rsid w:val="005B75FB"/>
     <w:rsid w:val="005C0097"/>
     <w:rsid w:val="005C0214"/>
     <w:rsid w:val="005C042C"/>
     <w:rsid w:val="005C0AD7"/>
+    <w:rsid w:val="005C0E82"/>
     <w:rsid w:val="005C2C25"/>
     <w:rsid w:val="005C38AD"/>
     <w:rsid w:val="005C3C5C"/>
     <w:rsid w:val="005C4B65"/>
     <w:rsid w:val="005C5176"/>
     <w:rsid w:val="005C51DC"/>
     <w:rsid w:val="005C58C8"/>
     <w:rsid w:val="005C7DCE"/>
     <w:rsid w:val="005D13F6"/>
     <w:rsid w:val="005D188C"/>
     <w:rsid w:val="005D1F29"/>
     <w:rsid w:val="005D1FB2"/>
     <w:rsid w:val="005D32FC"/>
     <w:rsid w:val="005D3880"/>
     <w:rsid w:val="005D39B7"/>
     <w:rsid w:val="005D4290"/>
     <w:rsid w:val="005D5570"/>
     <w:rsid w:val="005D5F6C"/>
     <w:rsid w:val="005D6BB6"/>
     <w:rsid w:val="005D6F1B"/>
     <w:rsid w:val="005D790C"/>
     <w:rsid w:val="005E0263"/>
     <w:rsid w:val="005E0833"/>
     <w:rsid w:val="005E1AEC"/>
     <w:rsid w:val="005E1F7E"/>
@@ -13913,50 +14049,51 @@
     <w:rsid w:val="00646865"/>
     <w:rsid w:val="00646A3F"/>
     <w:rsid w:val="00646AB2"/>
     <w:rsid w:val="00647376"/>
     <w:rsid w:val="00647C93"/>
     <w:rsid w:val="00650019"/>
     <w:rsid w:val="00650142"/>
     <w:rsid w:val="006501DC"/>
     <w:rsid w:val="006503DE"/>
     <w:rsid w:val="006509A8"/>
     <w:rsid w:val="00650D7C"/>
     <w:rsid w:val="00650ED2"/>
     <w:rsid w:val="006516E0"/>
     <w:rsid w:val="00651E2B"/>
     <w:rsid w:val="00651E42"/>
     <w:rsid w:val="00652C0E"/>
     <w:rsid w:val="00653E1D"/>
     <w:rsid w:val="00653EE1"/>
     <w:rsid w:val="006544E6"/>
     <w:rsid w:val="006547C6"/>
     <w:rsid w:val="00654880"/>
     <w:rsid w:val="006559D9"/>
     <w:rsid w:val="00656854"/>
     <w:rsid w:val="00657A50"/>
     <w:rsid w:val="00661280"/>
+    <w:rsid w:val="00661859"/>
     <w:rsid w:val="00661895"/>
     <w:rsid w:val="006623FB"/>
     <w:rsid w:val="0066264A"/>
     <w:rsid w:val="00662731"/>
     <w:rsid w:val="00662B46"/>
     <w:rsid w:val="00663410"/>
     <w:rsid w:val="00663C7B"/>
     <w:rsid w:val="00664866"/>
     <w:rsid w:val="00664F69"/>
     <w:rsid w:val="00665315"/>
     <w:rsid w:val="006653AC"/>
     <w:rsid w:val="0066598D"/>
     <w:rsid w:val="006666E5"/>
     <w:rsid w:val="00666852"/>
     <w:rsid w:val="00670549"/>
     <w:rsid w:val="0067121D"/>
     <w:rsid w:val="00671896"/>
     <w:rsid w:val="006720DA"/>
     <w:rsid w:val="00672832"/>
     <w:rsid w:val="0067350B"/>
     <w:rsid w:val="006735F6"/>
     <w:rsid w:val="006739EE"/>
     <w:rsid w:val="00673F44"/>
     <w:rsid w:val="00676514"/>
     <w:rsid w:val="00677760"/>
@@ -13987,50 +14124,51 @@
     <w:rsid w:val="006964D6"/>
     <w:rsid w:val="0069711C"/>
     <w:rsid w:val="00697260"/>
     <w:rsid w:val="00697511"/>
     <w:rsid w:val="006A0DE9"/>
     <w:rsid w:val="006A15CB"/>
     <w:rsid w:val="006A1ACB"/>
     <w:rsid w:val="006A2425"/>
     <w:rsid w:val="006A27B3"/>
     <w:rsid w:val="006A2F44"/>
     <w:rsid w:val="006A3C87"/>
     <w:rsid w:val="006A3F0D"/>
     <w:rsid w:val="006A4300"/>
     <w:rsid w:val="006A580E"/>
     <w:rsid w:val="006A612B"/>
     <w:rsid w:val="006A6867"/>
     <w:rsid w:val="006A79D0"/>
     <w:rsid w:val="006A7BFF"/>
     <w:rsid w:val="006B1D57"/>
     <w:rsid w:val="006B20A5"/>
     <w:rsid w:val="006B2197"/>
     <w:rsid w:val="006B288D"/>
     <w:rsid w:val="006B309B"/>
     <w:rsid w:val="006B55D5"/>
     <w:rsid w:val="006B56E7"/>
+    <w:rsid w:val="006B61A5"/>
     <w:rsid w:val="006B6CCA"/>
     <w:rsid w:val="006B7034"/>
     <w:rsid w:val="006C0EA7"/>
     <w:rsid w:val="006C0FF8"/>
     <w:rsid w:val="006C107E"/>
     <w:rsid w:val="006C1DEA"/>
     <w:rsid w:val="006C2E44"/>
     <w:rsid w:val="006C4003"/>
     <w:rsid w:val="006C463F"/>
     <w:rsid w:val="006C4A1F"/>
     <w:rsid w:val="006C55A8"/>
     <w:rsid w:val="006C5897"/>
     <w:rsid w:val="006C5CBC"/>
     <w:rsid w:val="006C5CD9"/>
     <w:rsid w:val="006C7138"/>
     <w:rsid w:val="006C79A1"/>
     <w:rsid w:val="006C7C1F"/>
     <w:rsid w:val="006C7EC0"/>
     <w:rsid w:val="006D01DE"/>
     <w:rsid w:val="006D022F"/>
     <w:rsid w:val="006D0809"/>
     <w:rsid w:val="006D0955"/>
     <w:rsid w:val="006D1ECA"/>
     <w:rsid w:val="006D2BE9"/>
     <w:rsid w:val="006D3850"/>
@@ -14990,50 +15128,51 @@
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
     <w:rsid w:val="00B631CA"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
+    <w:rsid w:val="00B75ABB"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
     <w:rsid w:val="00B84A0E"/>
     <w:rsid w:val="00B8513D"/>
     <w:rsid w:val="00B86498"/>
     <w:rsid w:val="00B87E23"/>
     <w:rsid w:val="00B87F8E"/>
     <w:rsid w:val="00B908CD"/>
     <w:rsid w:val="00B90E15"/>
     <w:rsid w:val="00B92689"/>
     <w:rsid w:val="00B93EED"/>
     <w:rsid w:val="00B9469F"/>
     <w:rsid w:val="00B94B9E"/>
     <w:rsid w:val="00B95BCD"/>
     <w:rsid w:val="00BA1429"/>
     <w:rsid w:val="00BA1C70"/>
     <w:rsid w:val="00BA2354"/>
     <w:rsid w:val="00BA24FF"/>
     <w:rsid w:val="00BA3A52"/>
     <w:rsid w:val="00BA4A17"/>
     <w:rsid w:val="00BA4C15"/>
     <w:rsid w:val="00BA50F8"/>
@@ -15296,50 +15435,51 @@
     <w:rsid w:val="00CC5857"/>
     <w:rsid w:val="00CC5956"/>
     <w:rsid w:val="00CC6A2B"/>
     <w:rsid w:val="00CC6F7E"/>
     <w:rsid w:val="00CC72B6"/>
     <w:rsid w:val="00CD0A52"/>
     <w:rsid w:val="00CD3445"/>
     <w:rsid w:val="00CD3CEC"/>
     <w:rsid w:val="00CD4324"/>
     <w:rsid w:val="00CD4885"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CD51FC"/>
     <w:rsid w:val="00CD5A1D"/>
     <w:rsid w:val="00CD5A8B"/>
     <w:rsid w:val="00CD5C4B"/>
     <w:rsid w:val="00CD6914"/>
     <w:rsid w:val="00CD698C"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CD7B46"/>
     <w:rsid w:val="00CE0530"/>
     <w:rsid w:val="00CE072D"/>
     <w:rsid w:val="00CE096A"/>
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
+    <w:rsid w:val="00CE270E"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
     <w:rsid w:val="00D00118"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D044B6"/>
     <w:rsid w:val="00D04D4E"/>
@@ -15467,50 +15607,51 @@
     <w:rsid w:val="00DC03C8"/>
     <w:rsid w:val="00DC09ED"/>
     <w:rsid w:val="00DC1319"/>
     <w:rsid w:val="00DC1388"/>
     <w:rsid w:val="00DC14D8"/>
     <w:rsid w:val="00DC15BB"/>
     <w:rsid w:val="00DC19A1"/>
     <w:rsid w:val="00DC1FF1"/>
     <w:rsid w:val="00DC2543"/>
     <w:rsid w:val="00DC3960"/>
     <w:rsid w:val="00DC4178"/>
     <w:rsid w:val="00DC48F0"/>
     <w:rsid w:val="00DC5BE0"/>
     <w:rsid w:val="00DC6909"/>
     <w:rsid w:val="00DD0E51"/>
     <w:rsid w:val="00DD1343"/>
     <w:rsid w:val="00DD179E"/>
     <w:rsid w:val="00DD2BCC"/>
     <w:rsid w:val="00DD3FC3"/>
     <w:rsid w:val="00DD408A"/>
     <w:rsid w:val="00DD45BB"/>
     <w:rsid w:val="00DD46FB"/>
     <w:rsid w:val="00DD4F42"/>
     <w:rsid w:val="00DD621A"/>
     <w:rsid w:val="00DD682C"/>
+    <w:rsid w:val="00DD6F51"/>
     <w:rsid w:val="00DD7FDE"/>
     <w:rsid w:val="00DE0CD8"/>
     <w:rsid w:val="00DE226B"/>
     <w:rsid w:val="00DE28A0"/>
     <w:rsid w:val="00DE3059"/>
     <w:rsid w:val="00DE3A7D"/>
     <w:rsid w:val="00DE4739"/>
     <w:rsid w:val="00DE55FA"/>
     <w:rsid w:val="00DE56AB"/>
     <w:rsid w:val="00DE5C64"/>
     <w:rsid w:val="00DE5D01"/>
     <w:rsid w:val="00DE64B2"/>
     <w:rsid w:val="00DE6582"/>
     <w:rsid w:val="00DE7EEC"/>
     <w:rsid w:val="00DF015F"/>
     <w:rsid w:val="00DF01E3"/>
     <w:rsid w:val="00DF0446"/>
     <w:rsid w:val="00DF074C"/>
     <w:rsid w:val="00DF1E9E"/>
     <w:rsid w:val="00DF2ECD"/>
     <w:rsid w:val="00DF3A6B"/>
     <w:rsid w:val="00DF3FB4"/>
     <w:rsid w:val="00DF41BF"/>
     <w:rsid w:val="00DF5043"/>
     <w:rsid w:val="00DF512F"/>
@@ -15640,50 +15781,51 @@
     <w:rsid w:val="00E7522E"/>
     <w:rsid w:val="00E75A37"/>
     <w:rsid w:val="00E773E1"/>
     <w:rsid w:val="00E8018E"/>
     <w:rsid w:val="00E80340"/>
     <w:rsid w:val="00E805BA"/>
     <w:rsid w:val="00E80613"/>
     <w:rsid w:val="00E8185B"/>
     <w:rsid w:val="00E82B82"/>
     <w:rsid w:val="00E82F19"/>
     <w:rsid w:val="00E8322F"/>
     <w:rsid w:val="00E83672"/>
     <w:rsid w:val="00E83934"/>
     <w:rsid w:val="00E83B95"/>
     <w:rsid w:val="00E84757"/>
     <w:rsid w:val="00E84C7F"/>
     <w:rsid w:val="00E84D21"/>
     <w:rsid w:val="00E86942"/>
     <w:rsid w:val="00E869B0"/>
     <w:rsid w:val="00E8707B"/>
     <w:rsid w:val="00E873AF"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E877BA"/>
     <w:rsid w:val="00E87D18"/>
+    <w:rsid w:val="00E87F89"/>
     <w:rsid w:val="00E9006B"/>
     <w:rsid w:val="00E9008A"/>
     <w:rsid w:val="00E90DE8"/>
     <w:rsid w:val="00E91501"/>
     <w:rsid w:val="00E918B2"/>
     <w:rsid w:val="00E91E68"/>
     <w:rsid w:val="00E93D9D"/>
     <w:rsid w:val="00E94233"/>
     <w:rsid w:val="00E94374"/>
     <w:rsid w:val="00E944B9"/>
     <w:rsid w:val="00E9557C"/>
     <w:rsid w:val="00E95A24"/>
     <w:rsid w:val="00E95AF9"/>
     <w:rsid w:val="00E96063"/>
     <w:rsid w:val="00E9670C"/>
     <w:rsid w:val="00E9706E"/>
     <w:rsid w:val="00E97478"/>
     <w:rsid w:val="00E975A9"/>
     <w:rsid w:val="00E9766E"/>
     <w:rsid w:val="00E97FD5"/>
     <w:rsid w:val="00EA0053"/>
     <w:rsid w:val="00EA0652"/>
     <w:rsid w:val="00EA0DC7"/>
     <w:rsid w:val="00EA16BB"/>
     <w:rsid w:val="00EA2402"/>
@@ -15795,50 +15937,51 @@
     <w:rsid w:val="00F22119"/>
     <w:rsid w:val="00F224CC"/>
     <w:rsid w:val="00F23021"/>
     <w:rsid w:val="00F23748"/>
     <w:rsid w:val="00F23F56"/>
     <w:rsid w:val="00F24EA7"/>
     <w:rsid w:val="00F253B8"/>
     <w:rsid w:val="00F2542C"/>
     <w:rsid w:val="00F2547E"/>
     <w:rsid w:val="00F25C2F"/>
     <w:rsid w:val="00F2668C"/>
     <w:rsid w:val="00F26E4D"/>
     <w:rsid w:val="00F26E67"/>
     <w:rsid w:val="00F274AA"/>
     <w:rsid w:val="00F30E91"/>
     <w:rsid w:val="00F31727"/>
     <w:rsid w:val="00F3229D"/>
     <w:rsid w:val="00F3328C"/>
     <w:rsid w:val="00F33C24"/>
     <w:rsid w:val="00F36289"/>
     <w:rsid w:val="00F368C9"/>
     <w:rsid w:val="00F3711A"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
+    <w:rsid w:val="00F42007"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F44850"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F4628B"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F47D9C"/>
     <w:rsid w:val="00F520D0"/>
     <w:rsid w:val="00F53727"/>
     <w:rsid w:val="00F53E2D"/>
     <w:rsid w:val="00F54610"/>
     <w:rsid w:val="00F54C08"/>
     <w:rsid w:val="00F55EFE"/>
     <w:rsid w:val="00F55F36"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F57556"/>
     <w:rsid w:val="00F57D86"/>
     <w:rsid w:val="00F57E01"/>
     <w:rsid w:val="00F64EDE"/>
     <w:rsid w:val="00F67452"/>
     <w:rsid w:val="00F709E1"/>
     <w:rsid w:val="00F70B71"/>
@@ -19643,50 +19786,54 @@
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
@@ -19969,82 +20116,82 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2247</Words>
-  <Characters>13488</Characters>
+  <Words>2464</Words>
+  <Characters>14788</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>123</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15704</CharactersWithSpaces>
+  <CharactersWithSpaces>17218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Autor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>