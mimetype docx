--- v2 (2026-05-30)
+++ v3 (2026-08-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72802DFF" w14:textId="22172802" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Appendix 3</w:t>
       </w:r>
       <w:r w:rsidR="00FF6441">
         <w:rPr>
@@ -337,51 +337,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The volume of the Investment Policy </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed 40 pages (with the exception of </w:t>
+        <w:t xml:space="preserve"> not exceed 40 pages (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the voluntary investment presentation referred to under item 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EE268D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -596,51 +612,67 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment profile: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1A8100" w14:textId="5796C566" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>(i) stages of development of the Portfolio Companies and their</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) stages of development of the Portfolio Companies and their</w:t>
       </w:r>
       <w:r w:rsidR="00227684">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> estimated</w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1681,99 +1713,131 @@
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investment strategy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B7448" w14:textId="3902EE39" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">strategy and sources of acquisition of investment projects (dealflow), including marketing strategy, </w:t>
+        <w:t>strategy and sources of acquisition of investment projects (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dealflow</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), including marketing strategy, </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">as well as </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">promotion and communication plan targeted at the start-up ecosystem (e.g. partnering with the research community, institutions dealing with the commercialisation of technologies) adequate to the investment profile of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
+        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1783,51 +1847,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy for examination of investment projects (due diligence),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8138E0" w14:textId="195AC786" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">basic terms and conditions for investment agreements entered into with </w:t>
+        <w:t xml:space="preserve">basic terms and conditions for investment agreements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6FF14C" w14:textId="45024061" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1845,51 +1925,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ortfolio </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ompanies, taking into account activities aimed at </w:t>
+        <w:t xml:space="preserve">ompanies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities aimed at </w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1949,51 +2045,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-investors, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Business Angels </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> individual projects, taking into account </w:t>
+        <w:t xml:space="preserve"> individual projects, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">previous experience of cooperation with </w:t>
       </w:r>
       <w:r w:rsidR="001E21AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Co-investors, including</w:t>
       </w:r>
       <w:r w:rsidR="001E21AC" w:rsidRPr="00822EC4">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:bCs/>
@@ -2165,51 +2277,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presentation of the planned model of making Investments and cooperation with </w:t>
       </w:r>
       <w:r w:rsidR="001E21AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Co-investors</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, including in particular (i) the process of making investment decisions (including, for example, entries and exits from Investments), (ii) </w:t>
+        <w:t>, including in particular (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00822EC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the process of making investment decisions (including, for example, entries and exits from Investments), (ii) </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">involving </w:t>
       </w:r>
       <w:r w:rsidR="001E21AC">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Co-investors</w:t>
       </w:r>
       <w:r w:rsidRPr="00822EC4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r w:rsidR="001D0712">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2967,58 +3095,83 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presentation of the responsibilities of </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>shareholders</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the aforementioned bodies</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned bodies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with the exception of persons identified in Appendix 2</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persons identified in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD07D25" w14:textId="4762B835" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
@@ -3065,51 +3218,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>’s or the Managing Entity’s other Team members who have not been described in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>, including in particular experience in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in particular experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
       </w:r>
       <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB7E3F" w14:textId="72D1D901" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00B13794">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -3128,51 +3297,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Managing Entity,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00B13794">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, in particular the rules for distribution of extra</w:t>
+        <w:t xml:space="preserve">description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules for distribution of extra</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> remuneration (Carried Interest)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EA2F49" w14:textId="15338CAB" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00967A69">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5456,51 +5641,67 @@
         <w:t xml:space="preserve"> (the "Tenderer"), and I accept the above rules as binding to the extent that they apply to future investments made by me jointly with the VC Fund;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EAFFADD" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="00842EE5" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>I declare my willingness to cooperate with the Tenderer in making investments in investment projects together with the VC Fund established/selected as a result of the call procedure carried out by PFR Biznest and the selection of the Tenderer's tender;</w:t>
+        <w:t xml:space="preserve">I declare my willingness to cooperate with the Tenderer in making investments in investment projects together with the VC Fund established/selected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the call procedure carried out by PFR Biznest and the selection of the Tenderer's tender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6037BD4F" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="00842EE5" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I have full legal capacity to make this declaration and </w:t>
@@ -5673,51 +5874,83 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Biznest </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will, at any time, disclose information (data) about me, received as part of the Tender, to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belongs, as well as Bank Gospodarstwa Krajowego and </w:t>
+        <w:t xml:space="preserve"> belongs, as well as Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk156524584"/>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>the competent Minister responsible for development funds and regional policy acting as the Managing Authority under the FENG Programme</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31436AF6" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="00842EE5" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
@@ -5813,51 +6046,67 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR Biznest and PFR Ventures </w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>making available the information obtained about my previous investment and business activity and reputation on the market to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) in order to verify the indicated investment experience and reputation on the market</w:t>
+        <w:t xml:space="preserve">making available the information obtained about my previous investment and business activity and reputation on the market to institutions offering financing from public funds (PARP, NCBR, BGK, ARP) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00842EE5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Calibri"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify the indicated investment experience and reputation on the market</w:t>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CED7102" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="00842EE5" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
@@ -7831,107 +8080,107 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144616B8" w14:textId="77777777" w:rsidR="00842EE5" w:rsidRPr="005A03EF" w:rsidRDefault="00842EE5" w:rsidP="00842EE5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00842EE5" w:rsidRPr="005A03EF" w:rsidSect="00842EE5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14F1E80F" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00B84A0E">
+    <w:p w14:paraId="0DD6DB19" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D36CE4E" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00B84A0E">
+    <w:p w14:paraId="462E9CAD" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F7D912F" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E">
+    <w:p w14:paraId="24035D7A" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -7960,51 +8209,51 @@
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22A20B2C" w14:textId="17AE1975" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00C430C2">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00336964">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
@@ -8030,148 +8279,190 @@
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006C4003" w:rsidRPr="00871895">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="004A0DFB">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3F2CA0FF" w14:textId="107B8063" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
+  <w:p w14:paraId="3F2CA0FF" w14:textId="7133FC6D" w:rsidR="00871895" w:rsidRPr="001179D4" w:rsidRDefault="00871895" w:rsidP="00871895">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00517C0D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00B75ABB">
+    <w:r w:rsidR="00453C25">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D4">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00517C0D">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3D934CDC" w14:textId="3FB28888" w:rsidR="00432F80" w:rsidRPr="00871895" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="040FF9E8" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00432F80">
+    <w:p w14:paraId="756EE3CE" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A3AD718" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E" w:rsidP="00432F80">
+    <w:p w14:paraId="6772A0D6" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05A75996" w14:textId="77777777" w:rsidR="00CE270E" w:rsidRDefault="00CE270E">
+    <w:p w14:paraId="5F36BC22" w14:textId="77777777" w:rsidR="00882A82" w:rsidRDefault="00882A82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> AI, Big Data, BioTech, Blockchain, CleanTech, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, MarTech, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
+        <w:t xml:space="preserve"> AI, Big Data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>BioTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Blockchain, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>CleanTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>MarTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="2EA96A1B" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRPr="009378BC" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidRPr="001179D4">
@@ -8287,51 +8578,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B7884">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00842EE5">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lines should be multiplied as required.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30EA7DAD" w14:textId="441C2F1D" w:rsidR="00432F80" w:rsidRDefault="00663C7B" w:rsidP="00432F80">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08483CE9" wp14:editId="56557429">
           <wp:extent cx="6086475" cy="582256"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:docPr id="918641654" name="Obraz 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB943E54-3232-4E11-8EAD-FC9C55E28F5D}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -8373,51 +8664,51 @@
                     <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                       <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                       </a14:hiddenFill>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EE42AD1" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12657,51 +12948,52 @@
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1869560097">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1868837108">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1458641734">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="200"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12746,50 +13038,51 @@
     <w:rsid w:val="00027F30"/>
     <w:rsid w:val="000305BE"/>
     <w:rsid w:val="00030BF0"/>
     <w:rsid w:val="000317FE"/>
     <w:rsid w:val="00031830"/>
     <w:rsid w:val="00031882"/>
     <w:rsid w:val="00033DFF"/>
     <w:rsid w:val="00034017"/>
     <w:rsid w:val="000343B0"/>
     <w:rsid w:val="00034471"/>
     <w:rsid w:val="000345D8"/>
     <w:rsid w:val="00034CD3"/>
     <w:rsid w:val="00035EFB"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036278"/>
     <w:rsid w:val="0003761B"/>
     <w:rsid w:val="000401C2"/>
     <w:rsid w:val="00040441"/>
     <w:rsid w:val="00041206"/>
     <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043628"/>
     <w:rsid w:val="0004367B"/>
     <w:rsid w:val="0004443D"/>
+    <w:rsid w:val="0004476A"/>
     <w:rsid w:val="0004635F"/>
     <w:rsid w:val="00046EBE"/>
     <w:rsid w:val="00050150"/>
     <w:rsid w:val="00050A19"/>
     <w:rsid w:val="00052668"/>
     <w:rsid w:val="000528FB"/>
     <w:rsid w:val="00052B0F"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="0005386E"/>
     <w:rsid w:val="00053E59"/>
     <w:rsid w:val="000542C1"/>
     <w:rsid w:val="000550D1"/>
     <w:rsid w:val="000554F0"/>
     <w:rsid w:val="00057353"/>
     <w:rsid w:val="00057E5C"/>
     <w:rsid w:val="00060058"/>
     <w:rsid w:val="00060972"/>
     <w:rsid w:val="00060D84"/>
     <w:rsid w:val="00061250"/>
     <w:rsid w:val="000613A2"/>
     <w:rsid w:val="00061576"/>
     <w:rsid w:val="00061C06"/>
     <w:rsid w:val="00061D49"/>
     <w:rsid w:val="00062830"/>
     <w:rsid w:val="000634F9"/>
@@ -13586,50 +13879,51 @@
     <w:rsid w:val="00441256"/>
     <w:rsid w:val="00441303"/>
     <w:rsid w:val="00441C00"/>
     <w:rsid w:val="00442B25"/>
     <w:rsid w:val="00442DC2"/>
     <w:rsid w:val="00442E87"/>
     <w:rsid w:val="00442F7B"/>
     <w:rsid w:val="004431E6"/>
     <w:rsid w:val="00443200"/>
     <w:rsid w:val="00443688"/>
     <w:rsid w:val="004436EE"/>
     <w:rsid w:val="00444200"/>
     <w:rsid w:val="0044581F"/>
     <w:rsid w:val="00446541"/>
     <w:rsid w:val="0044664D"/>
     <w:rsid w:val="00446860"/>
     <w:rsid w:val="004469A7"/>
     <w:rsid w:val="0044714A"/>
     <w:rsid w:val="00450329"/>
     <w:rsid w:val="00450F27"/>
     <w:rsid w:val="004528E7"/>
     <w:rsid w:val="00452C56"/>
     <w:rsid w:val="004531ED"/>
     <w:rsid w:val="00453530"/>
     <w:rsid w:val="004537EB"/>
+    <w:rsid w:val="00453C25"/>
     <w:rsid w:val="00454646"/>
     <w:rsid w:val="004554D6"/>
     <w:rsid w:val="004558C1"/>
     <w:rsid w:val="00455F77"/>
     <w:rsid w:val="004568A9"/>
     <w:rsid w:val="00457799"/>
     <w:rsid w:val="004601B3"/>
     <w:rsid w:val="00461786"/>
     <w:rsid w:val="0046213B"/>
     <w:rsid w:val="00462C2B"/>
     <w:rsid w:val="00463817"/>
     <w:rsid w:val="00463BA9"/>
     <w:rsid w:val="00463C96"/>
     <w:rsid w:val="00465088"/>
     <w:rsid w:val="004658BA"/>
     <w:rsid w:val="00465E79"/>
     <w:rsid w:val="00465EB6"/>
     <w:rsid w:val="004668C9"/>
     <w:rsid w:val="00466EC2"/>
     <w:rsid w:val="004671E6"/>
     <w:rsid w:val="00470714"/>
     <w:rsid w:val="004716C0"/>
     <w:rsid w:val="00472115"/>
     <w:rsid w:val="00472355"/>
     <w:rsid w:val="004729A5"/>
@@ -14514,50 +14808,51 @@
     <w:rsid w:val="00861E4F"/>
     <w:rsid w:val="008627D9"/>
     <w:rsid w:val="00862F48"/>
     <w:rsid w:val="00863F7E"/>
     <w:rsid w:val="008659C1"/>
     <w:rsid w:val="00870D88"/>
     <w:rsid w:val="0087109D"/>
     <w:rsid w:val="008716C8"/>
     <w:rsid w:val="00871895"/>
     <w:rsid w:val="00871C43"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="00872070"/>
     <w:rsid w:val="008745BF"/>
     <w:rsid w:val="00874AA0"/>
     <w:rsid w:val="00874D8D"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875324"/>
     <w:rsid w:val="008757EE"/>
     <w:rsid w:val="00875A7E"/>
     <w:rsid w:val="00876603"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00876BB5"/>
     <w:rsid w:val="0088072C"/>
     <w:rsid w:val="00882A15"/>
+    <w:rsid w:val="00882A82"/>
     <w:rsid w:val="00882D4F"/>
     <w:rsid w:val="00884B5A"/>
     <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A5148"/>
     <w:rsid w:val="008A7746"/>