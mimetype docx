--- v1 (2026-02-10)
+++ v2 (2026-05-30)
@@ -597,122 +597,144 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..…</w:t>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="227FE326" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="1F85746F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
-      <w:r w:rsidR="00E02859">
-[...5 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00A87EB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="00B7417E" w:rsidRPr="005664B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -868,52 +890,64 @@
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in Tenders other than the Tender/I do act in another Tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -1480,104 +1514,206 @@
     <w:p w14:paraId="229D8E69" w14:textId="4B869032" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I represent that I declare to make a contribution to the VC Fund as a declared</w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared</w:t>
       </w:r>
       <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> capital </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB383A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">capital </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….……….……………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….……….…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="53D992D8" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -1731,51 +1867,69 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I consent to the conduct by PFR </w:t>
       </w:r>
       <w:r w:rsidR="000551B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence in order to verify my legal and financial capacity to make a private </w:t>
+        <w:t xml:space="preserve"> or its professional advisers, prior to signing the Investment Agreement, of due diligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal and financial capacity to make a private </w:t>
       </w:r>
       <w:r w:rsidR="00297619">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">capital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contribution in the declared amount. To this end, at the request of PFR </w:t>
       </w:r>
       <w:r w:rsidR="000551B2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
@@ -2046,52 +2200,62 @@
         </w:rPr>
         <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix </w:t>
       </w:r>
       <w:r w:rsidR="004C346A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="009E1962">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Call Rules</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009E1962">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418B26B6" w14:textId="77777777" w:rsidR="005664B6" w:rsidRDefault="005664B6" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2234,61 +2398,61 @@
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0551D11D" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="5F9FAD29" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D3746BF" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="508CCE6B" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2380,110 +2544,117 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="2FB5CE4C" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00FC6D7F">
+  <w:p w14:paraId="1AEC9A93" w14:textId="7EAB9FE8" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00FC6D7F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Call</w:t>
     </w:r>
     <w:r w:rsidR="00867136">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> No. </w:t>
     </w:r>
     <w:r w:rsidR="004B19F6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00A87EB3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00867136">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="004B19F6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35D013FA" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="61B6BF18" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E518FF8" w14:textId="77777777" w:rsidR="00842B7E" w:rsidRDefault="00842B7E" w:rsidP="006132D3">
+    <w:p w14:paraId="0567020C" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -2613,51 +2784,71 @@
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 2 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="70456A10" w14:textId="77777777" w:rsidR="00426DE1" w:rsidRPr="00CB62B6" w:rsidRDefault="00426DE1" w:rsidP="00426DE1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2768,51 +2959,71 @@
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Not applicable if the Operating Team member does not make a contribution as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
+        <w:t xml:space="preserve">Not applicable if the Operating Team member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as part of the Managing Entity. In such a case, the entire point 3 is to be struck out.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="38397D7A" w14:textId="77777777" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2827,61 +3038,72 @@
   </w:footnote>
   <w:footnote w:id="12">
     <w:p w14:paraId="108F8F95" w14:textId="54D48577" w:rsidR="00B713A5" w:rsidRPr="00CB62B6" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Enter the name of the Tenderer here </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A31FF">
+        <w:t xml:space="preserve"> Enter the name of the Tenderer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve">here </w:t>
+      </w:r>
+      <w:r w:rsidR="001A31FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="709EB385" w:rsidR="00B713A5" w:rsidRDefault="000775E4" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1359FC1E" wp14:editId="123C5F5C">
           <wp:extent cx="5943600" cy="567690"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="3" name="Obraz 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB943E54-3232-4E11-8EAD-FC9C55E28F5D}"/>
               </a:ext>
             </a:extLst>
@@ -4291,51 +4513,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00006C70"/>
@@ -4477,61 +4699,64 @@
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="00842B7E"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00867136"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B25C1"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
+    <w:rsid w:val="009852B0"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009E1962"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A375A7"/>
+    <w:rsid w:val="00A41074"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
+    <w:rsid w:val="00A87EB3"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD56B9"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B268B1"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B7417E"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BA50E6"/>
     <w:rsid w:val="00BB09BA"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
@@ -5791,81 +6016,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A73E13B-143B-4855-9DD5-4390E56CF3DE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>934</Words>
-  <Characters>5608</Characters>
+  <Characters>5609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6529</CharactersWithSpaces>
+  <CharactersWithSpaces>6530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>