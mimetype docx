--- v2 (2026-05-30)
+++ v3 (2026-08-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="781104CA" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Exhibit B to Appendix 2 Verification form for Key Persons</w:t>
       </w:r>
       <w:r w:rsidR="005664B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
@@ -657,84 +657,92 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tenderer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">”) as an Operating Team member. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="1F85746F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="68F25972" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read the Call Rules and the Rules for Selecting Tenders, Call for Tenders No. </w:t>
       </w:r>
       <w:r w:rsidR="00A87EB3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00405ED7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00B7417E" w:rsidRPr="005664B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -2200,62 +2208,52 @@
         </w:rPr>
         <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix </w:t>
       </w:r>
       <w:r w:rsidR="004C346A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="009E1962">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Call </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Call Rules</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B49646" w14:textId="77777777" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418B26B6" w14:textId="77777777" w:rsidR="005664B6" w:rsidRDefault="005664B6" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2396,137 +2394,137 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="00842B7E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F9FAD29" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
+    <w:p w14:paraId="071C6E3B" w14:textId="77777777" w:rsidR="005A19AB" w:rsidRDefault="005A19AB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="508CCE6B" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
+    <w:p w14:paraId="49ADF4D1" w14:textId="77777777" w:rsidR="005A19AB" w:rsidRDefault="005A19AB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2544,117 +2542,117 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:noProof/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1AEC9A93" w14:textId="7EAB9FE8" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00FC6D7F">
+  <w:p w14:paraId="1AEC9A93" w14:textId="2EC05BAC" w:rsidR="00B713A5" w:rsidRPr="00A828A3" w:rsidRDefault="00FC6D7F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Call</w:t>
     </w:r>
     <w:r w:rsidR="00867136">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> No. </w:t>
     </w:r>
     <w:r w:rsidR="004B19F6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A87EB3">
+    <w:r w:rsidR="00405ED7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00867136">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="004B19F6">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61B6BF18" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
+    <w:p w14:paraId="61D7D2DF" w14:textId="77777777" w:rsidR="005A19AB" w:rsidRDefault="005A19AB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0567020C" w14:textId="77777777" w:rsidR="009852B0" w:rsidRDefault="009852B0" w:rsidP="006132D3">
+    <w:p w14:paraId="32B12EEA" w14:textId="77777777" w:rsidR="005A19AB" w:rsidRDefault="005A19AB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="1CA6C8B4" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006F6973">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -3066,51 +3064,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">here </w:t>
       </w:r>
       <w:r w:rsidR="001A31FF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="709EB385" w:rsidR="00B713A5" w:rsidRDefault="000775E4" w:rsidP="00867136">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1359FC1E" wp14:editId="123C5F5C">
           <wp:extent cx="5943600" cy="567690"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:docPr id="3" name="Obraz 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB943E54-3232-4E11-8EAD-FC9C55E28F5D}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3138,51 +3136,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="567690"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -4512,79 +4510,80 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="210"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00006C70"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
+    <w:rsid w:val="0004476A"/>
     <w:rsid w:val="000551B2"/>
     <w:rsid w:val="00055A78"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00076A4D"/>
     <w:rsid w:val="000775E4"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="000911B1"/>
     <w:rsid w:val="00091810"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000C3670"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="00103CED"/>
     <w:rsid w:val="00116B06"/>
     <w:rsid w:val="00124F33"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="001356C6"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="0015602B"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00190CE6"/>
     <w:rsid w:val="001A31FF"/>
@@ -4604,87 +4603,89 @@
     <w:rsid w:val="002941BE"/>
     <w:rsid w:val="00297619"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A4ED4"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002C4E86"/>
     <w:rsid w:val="002D05F0"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E6A1B"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="003567D3"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A0713"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003C0252"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003D3E9D"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
+    <w:rsid w:val="00405ED7"/>
     <w:rsid w:val="00417D69"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00460C1F"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B19F6"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004C346A"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="004F79DC"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00550D71"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00562DF7"/>
     <w:rsid w:val="005664B6"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00584BE0"/>
     <w:rsid w:val="00590ADD"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
+    <w:rsid w:val="005A19AB"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006D7350"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="006F6973"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="007064E1"/>
     <w:rsid w:val="00713D55"/>