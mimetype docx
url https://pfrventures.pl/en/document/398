--- v1 (2026-02-10)
+++ v2 (2026-05-30)
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="73258696" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="28EB5A60" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -679,51 +679,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004769A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1202,87 +1210,51 @@
         </w:rPr>
         <w:t xml:space="preserve">share </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="0095778C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belong, as well as to Bank </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve"> belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19533291" w14:textId="77777777" w:rsidR="005A49CA" w:rsidRPr="00C07EE9" w:rsidRDefault="005A49CA" w:rsidP="005A49CA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -2485,87 +2457,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">I herby </w:t>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>I herby declare that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C70F268" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -3086,159 +3022,79 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="51633306" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures spółka z ograniczoną odpowiedzialnością, with its registered office in Warsaw at ul. Krucza 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6652">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Biznest</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>spółka</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="002A6652">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Biznest</w:t>
+      </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> z </w:t>
-[...91 lines deleted...]
-        <w:t xml:space="preserve">, i.e. the financial instrument </w:t>
+        <w:t xml:space="preserve"> programme, i.e. the financial instrument </w:t>
       </w:r>
       <w:r w:rsidR="002A6652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3447,61 +3303,61 @@
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F21924C" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="73985E90" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6322E3D4" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="7AD869E3" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3532,73 +3388,81 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="148F707B" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+  <w:p w14:paraId="1AEC9A93" w14:textId="16B995D6" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="004769A9">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3681,61 +3545,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68297A2A" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="46278416" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396D25FE" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="138FABB8" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -6214,78 +6078,78 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
+    <w:rsid w:val="00051B8F"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00072973"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
@@ -6308,50 +6172,51 @@
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A6652"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00400A97"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="0043676F"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
+    <w:rsid w:val="004769A9"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00511ED0"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="005729CF"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00590ADD"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594E69"/>
     <w:rsid w:val="005A49CA"/>
@@ -6454,50 +6319,51 @@
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC5821"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
+    <w:rsid w:val="00C207BE"/>
     <w:rsid w:val="00C23F69"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE7F08"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00CF3067"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D20C75"/>
     <w:rsid w:val="00D45901"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D75127"/>
     <w:rsid w:val="00D7774D"/>
@@ -7758,55 +7624,55 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1707</Words>
-  <Characters>8718</Characters>
+  <Words>1489</Words>
+  <Characters>8936</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>