--- v2 (2026-05-30)
+++ v3 (2026-08-24)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A757E67" w14:textId="10B8FBDB" w:rsidR="00901211" w:rsidRDefault="006132D3" w:rsidP="00901211">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Exhibit A </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk156385259"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="28EB5A60" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="4D7D3B72" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -681,57 +681,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="004769A9">
+      <w:r w:rsidR="00D34E86">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -989,52 +989,64 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1210,51 +1222,87 @@
         </w:rPr>
         <w:t xml:space="preserve">share </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR </w:t>
       </w:r>
       <w:r w:rsidR="0095778C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve"> belong, as well as to Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19533291" w14:textId="77777777" w:rsidR="005A49CA" w:rsidRPr="00C07EE9" w:rsidRDefault="005A49CA" w:rsidP="005A49CA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1718,88 +1766,172 @@
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………….…………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………….………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -2016,51 +2148,69 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iligence in order to verify my legal</w:t>
+        <w:t xml:space="preserve">iligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
@@ -2457,51 +2607,87 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>I herby declare that:</w:t>
+        <w:t xml:space="preserve">I herby </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C70F268" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -2989,112 +3175,240 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Consent to the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65596E1A" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E1D49B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="51633306" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures spółka z ograniczoną odpowiedzialnością, with its registered office in Warsaw at ul. Krucza 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR </w:t>
+        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spółka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ograniczoną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedzialnością</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with its registered office in Warsaw at ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Krucza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for VC Funds – PFR </w:t>
       </w:r>
       <w:r w:rsidR="002A6652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR </w:t>
+        <w:t xml:space="preserve"> dated …………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for the purpose of obtaining financing from the funds of the PFR </w:t>
       </w:r>
       <w:r w:rsidR="002A6652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> programme, i.e. the financial instrument </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i.e. the financial instrument </w:t>
       </w:r>
       <w:r w:rsidR="002A6652">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Biznest</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3126,56 +3440,65 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C95688" w14:textId="77777777" w:rsidR="0077532B" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>the provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109A47B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I have the right to access my personal data, to rectify, erase, and transfer such data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F7CCF0" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
@@ -3301,168 +3624,168 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73985E90" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
+    <w:p w14:paraId="55F37DBE" w14:textId="77777777" w:rsidR="009B63A9" w:rsidRDefault="009B63A9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AD869E3" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
+    <w:p w14:paraId="1C93CD51" w14:textId="77777777" w:rsidR="009B63A9" w:rsidRDefault="009B63A9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="16B995D6" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AEC9A93" w14:textId="7C459725" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="004769A9">
+    <w:r w:rsidR="00D34E86">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3543,63 +3866,63 @@
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46278416" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
+    <w:p w14:paraId="16A0F6D8" w14:textId="77777777" w:rsidR="009B63A9" w:rsidRDefault="009B63A9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="138FABB8" w14:textId="77777777" w:rsidR="00C207BE" w:rsidRDefault="00C207BE" w:rsidP="006132D3">
+    <w:p w14:paraId="4E54D140" w14:textId="77777777" w:rsidR="009B63A9" w:rsidRDefault="009B63A9" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -3938,51 +4261,71 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person  should indicate such decisions/inspection results and their main conclusions. </w:t>
+        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Person  should</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate such decisions/inspection results and their main conclusions. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="7D54074F" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
@@ -4060,57 +4403,67 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In the event that the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
@@ -4247,51 +4600,51 @@
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Kinship and affinity are defined according to the Family and Guardianship Code.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="67A2B5D3" w:rsidR="00B713A5" w:rsidRDefault="00273665" w:rsidP="00D15466">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r w:rsidRPr="00273665">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="141C6432" wp14:editId="5F6F3EC3">
           <wp:extent cx="5943600" cy="592455"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 3">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3814D29-61B6-47AB-896C-318D5EFC7208}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
@@ -4325,51 +4678,51 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5943600" cy="592455"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -6077,78 +6430,80 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="150"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
+    <w:rsid w:val="0004476A"/>
     <w:rsid w:val="00051B8F"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00072973"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
     <w:rsid w:val="0013319F"/>
@@ -6271,50 +6626,51 @@
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="0095778C"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
+    <w:rsid w:val="009B63A9"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A64781"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE19DF"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
@@ -6340,50 +6696,51 @@
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C207BE"/>
     <w:rsid w:val="00C23F69"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE7F08"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00CF3067"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D20C75"/>
+    <w:rsid w:val="00D34E86"/>
     <w:rsid w:val="00D45901"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D75127"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D87F5B"/>
     <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E24484"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E37AC5"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E65EF2"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E91E6B"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>