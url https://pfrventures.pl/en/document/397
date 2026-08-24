--- v0 (2026-02-10)
+++ v1 (2026-08-24)
@@ -1,71 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 2\1. Zasady naboru\2. Dokumentacja wersja ENG\Wersje na stronę\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VENTFILES.pfr.local\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 12\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{21572098-2C1B-44F3-AC5E-352FC7BED59D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C56E20F4-4A8D-4438-81EA-AD1172E68EE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4470" yWindow="-21720" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form_Section A" sheetId="1" r:id="rId1"/>
     <sheet name="Section B" sheetId="8" r:id="rId2"/>
     <sheet name="Section C" sheetId="9" r:id="rId3"/>
     <sheet name="Section D" sheetId="11" r:id="rId4"/>
     <sheet name="Section E" sheetId="14" r:id="rId5"/>
     <sheet name="Section F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Form_Section A'!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="5">'Section F'!$B$22</definedName>
     <definedName name="_ftn3" localSheetId="5">'Section F'!$B$23</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Form_Section A'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="5">'Section F'!$H$5</definedName>
     <definedName name="_ftnref3" localSheetId="5">'Section F'!$J$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Form_Section A'!$B$1:$H$34</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Section B'!$B$2:$Q$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Section C'!$B$2:$M$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Section D'!$B$2:$J$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Section E'!$B$2:$K$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Section F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
@@ -3108,50 +3109,86 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -3349,86 +3386,50 @@
     <xf numFmtId="0" fontId="5" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4157,437 +4158,437 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:L73"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A29" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L7" sqref="L7"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="20.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="21.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="52.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="H1"/>
     </row>
     <row r="2" spans="2:10" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="94" t="s">
+      <c r="B2" s="106" t="s">
         <v>176</v>
       </c>
-      <c r="C2" s="95"/>
-[...4 lines deleted...]
-      <c r="H2" s="95"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
     </row>
     <row r="3" spans="2:10" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
     </row>
     <row r="4" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="96" t="s">
+      <c r="B4" s="108" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="96"/>
-[...4 lines deleted...]
-      <c r="H4" s="96"/>
+      <c r="C4" s="108"/>
+      <c r="D4" s="108"/>
+      <c r="E4" s="108"/>
+      <c r="F4" s="108"/>
+      <c r="G4" s="108"/>
+      <c r="H4" s="108"/>
     </row>
     <row r="5" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="96" t="s">
+      <c r="B5" s="108" t="s">
         <v>104</v>
       </c>
-      <c r="C5" s="96"/>
-[...4 lines deleted...]
-      <c r="H5" s="96"/>
+      <c r="C5" s="108"/>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
     </row>
     <row r="6" spans="2:10" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="96" t="s">
+      <c r="B6" s="108" t="s">
         <v>154</v>
       </c>
-      <c r="C6" s="96"/>
-[...4 lines deleted...]
-      <c r="H6" s="96"/>
+      <c r="C6" s="108"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
     </row>
     <row r="7" spans="2:10" s="5" customFormat="1" ht="108.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="96" t="s">
+      <c r="B7" s="108" t="s">
         <v>155</v>
       </c>
-      <c r="C7" s="96"/>
-[...4 lines deleted...]
-      <c r="H7" s="96"/>
+      <c r="C7" s="108"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="108"/>
+      <c r="F7" s="108"/>
+      <c r="G7" s="108"/>
+      <c r="H7" s="108"/>
     </row>
     <row r="8" spans="2:10" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="96" t="s">
+      <c r="B8" s="108" t="s">
         <v>156</v>
       </c>
-      <c r="C8" s="96"/>
-[...4 lines deleted...]
-      <c r="H8" s="96"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
     </row>
     <row r="9" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="96" t="s">
+      <c r="B9" s="108" t="s">
         <v>111</v>
       </c>
-      <c r="C9" s="96"/>
-[...4 lines deleted...]
-      <c r="H9" s="96"/>
+      <c r="C9" s="108"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
     </row>
     <row r="10" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="96" t="s">
+      <c r="B10" s="108" t="s">
         <v>105</v>
       </c>
-      <c r="C10" s="96"/>
-[...4 lines deleted...]
-      <c r="H10" s="96"/>
+      <c r="C10" s="108"/>
+      <c r="D10" s="108"/>
+      <c r="E10" s="108"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="108"/>
+      <c r="H10" s="108"/>
     </row>
     <row r="11" spans="2:10" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="96" t="s">
+      <c r="B11" s="108" t="s">
         <v>157</v>
       </c>
-      <c r="C11" s="96"/>
-[...4 lines deleted...]
-      <c r="H11" s="96"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108"/>
+      <c r="H11" s="108"/>
     </row>
     <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="96" t="s">
+      <c r="B12" s="108" t="s">
         <v>106</v>
       </c>
-      <c r="C12" s="96"/>
-[...4 lines deleted...]
-      <c r="H12" s="96"/>
+      <c r="C12" s="108"/>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="108"/>
+      <c r="G12" s="108"/>
+      <c r="H12" s="108"/>
       <c r="J12" s="17"/>
     </row>
     <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="23"/>
       <c r="H13" s="23"/>
     </row>
     <row r="14" spans="2:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="98" t="s">
+      <c r="B14" s="110" t="s">
         <v>158</v>
       </c>
-      <c r="C14" s="98"/>
-[...4 lines deleted...]
-      <c r="H14" s="98"/>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B15" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="25" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="91" t="s">
+      <c r="D15" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="91"/>
-      <c r="F15" s="91" t="s">
+      <c r="E15" s="103"/>
+      <c r="F15" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="91"/>
-      <c r="H15" s="91"/>
+      <c r="G15" s="103"/>
+      <c r="H15" s="103"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="79"/>
       <c r="C16" s="79"/>
-      <c r="D16" s="99"/>
-[...3 lines deleted...]
-      <c r="H16" s="97"/>
+      <c r="D16" s="111"/>
+      <c r="E16" s="111"/>
+      <c r="F16" s="109"/>
+      <c r="G16" s="109"/>
+      <c r="H16" s="109"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B17" s="91" t="s">
+      <c r="B17" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="91"/>
-[...4 lines deleted...]
-      <c r="H17" s="91"/>
+      <c r="C17" s="103"/>
+      <c r="D17" s="103"/>
+      <c r="E17" s="103"/>
+      <c r="F17" s="103"/>
+      <c r="G17" s="103"/>
+      <c r="H17" s="103"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B18" s="88"/>
-[...5 lines deleted...]
-      <c r="H18" s="90"/>
+      <c r="B18" s="100"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="102"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B19" s="91" t="s">
+      <c r="B19" s="103" t="s">
         <v>112</v>
       </c>
-      <c r="C19" s="91"/>
-[...4 lines deleted...]
-      <c r="H19" s="91"/>
+      <c r="C19" s="103"/>
+      <c r="D19" s="103"/>
+      <c r="E19" s="103"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="103"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B20" s="88"/>
-[...5 lines deleted...]
-      <c r="H20" s="90"/>
+      <c r="B20" s="100"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="102"/>
     </row>
     <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="91" t="s">
+      <c r="B21" s="103" t="s">
         <v>161</v>
       </c>
-      <c r="C21" s="91"/>
-[...4 lines deleted...]
-      <c r="H21" s="91"/>
+      <c r="C21" s="103"/>
+      <c r="D21" s="103"/>
+      <c r="E21" s="103"/>
+      <c r="F21" s="103"/>
+      <c r="G21" s="103"/>
+      <c r="H21" s="103"/>
     </row>
     <row r="22" spans="2:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="26" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>92</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>102</v>
       </c>
       <c r="E22" s="26" t="s">
         <v>113</v>
       </c>
       <c r="F22" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="G22" s="92" t="s">
+      <c r="G22" s="104" t="s">
         <v>151</v>
       </c>
-      <c r="H22" s="93"/>
+      <c r="H22" s="105"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="79"/>
       <c r="C23" s="79"/>
       <c r="D23" s="83"/>
       <c r="E23" s="83"/>
       <c r="F23" s="79"/>
-      <c r="G23" s="88"/>
-      <c r="H23" s="90"/>
+      <c r="G23" s="100"/>
+      <c r="H23" s="102"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="79"/>
       <c r="C24" s="79"/>
       <c r="D24" s="83"/>
       <c r="E24" s="83"/>
       <c r="F24" s="79"/>
-      <c r="G24" s="88"/>
-      <c r="H24" s="90"/>
+      <c r="G24" s="100"/>
+      <c r="H24" s="102"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="79"/>
       <c r="C25" s="79"/>
       <c r="D25" s="83"/>
       <c r="E25" s="83"/>
       <c r="F25" s="79"/>
-      <c r="G25" s="88"/>
-      <c r="H25" s="90"/>
+      <c r="G25" s="100"/>
+      <c r="H25" s="102"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="79"/>
       <c r="C26" s="79"/>
       <c r="D26" s="83"/>
       <c r="E26" s="83"/>
       <c r="F26" s="79"/>
-      <c r="G26" s="88"/>
-      <c r="H26" s="90"/>
+      <c r="G26" s="100"/>
+      <c r="H26" s="102"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="79"/>
       <c r="C27" s="79"/>
       <c r="D27" s="83"/>
       <c r="E27" s="83"/>
       <c r="F27" s="79"/>
       <c r="G27" s="81"/>
       <c r="H27" s="82"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B28" s="104" t="s">
+      <c r="B28" s="116" t="s">
         <v>153</v>
       </c>
-      <c r="C28" s="105"/>
+      <c r="C28" s="117"/>
       <c r="D28" s="80"/>
       <c r="E28" s="79"/>
       <c r="F28" s="84">
         <f>SUM(F23:F27)</f>
         <v>0</v>
       </c>
-      <c r="G28" s="107"/>
-      <c r="H28" s="108"/>
+      <c r="G28" s="119"/>
+      <c r="H28" s="120"/>
       <c r="J28" s="15"/>
     </row>
     <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="91" t="s">
+      <c r="B29" s="103" t="s">
         <v>159</v>
       </c>
-      <c r="C29" s="91"/>
-[...4 lines deleted...]
-      <c r="H29" s="91"/>
+      <c r="C29" s="103"/>
+      <c r="D29" s="103"/>
+      <c r="E29" s="103"/>
+      <c r="F29" s="103"/>
+      <c r="G29" s="103"/>
+      <c r="H29" s="103"/>
     </row>
     <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="26" t="s">
         <v>160</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>114</v>
       </c>
-      <c r="D30" s="106" t="s">
+      <c r="D30" s="118" t="s">
         <v>99</v>
       </c>
-      <c r="E30" s="106"/>
+      <c r="E30" s="118"/>
       <c r="F30" s="26" t="s">
         <v>100</v>
       </c>
       <c r="G30" s="26" t="s">
         <v>101</v>
       </c>
       <c r="H30" s="27" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="79"/>
       <c r="C31" s="79"/>
-      <c r="D31" s="103"/>
-      <c r="E31" s="103"/>
+      <c r="D31" s="115"/>
+      <c r="E31" s="115"/>
       <c r="F31" s="79"/>
       <c r="G31" s="79"/>
       <c r="H31" s="82"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="79"/>
       <c r="C32" s="79"/>
-      <c r="D32" s="103"/>
-      <c r="E32" s="103"/>
+      <c r="D32" s="115"/>
+      <c r="E32" s="115"/>
       <c r="F32" s="79"/>
       <c r="G32" s="79"/>
       <c r="H32" s="82"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="79"/>
       <c r="C33" s="79"/>
-      <c r="D33" s="103"/>
-      <c r="E33" s="103"/>
+      <c r="D33" s="115"/>
+      <c r="E33" s="115"/>
       <c r="F33" s="79"/>
       <c r="G33" s="79"/>
       <c r="H33" s="82"/>
     </row>
     <row r="34" spans="2:12" s="16" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="100" t="s">
+      <c r="B34" s="112" t="s">
         <v>107</v>
       </c>
-      <c r="C34" s="101"/>
-[...4 lines deleted...]
-      <c r="H34" s="102"/>
+      <c r="C34" s="113"/>
+      <c r="D34" s="113"/>
+      <c r="E34" s="113"/>
+      <c r="F34" s="113"/>
+      <c r="G34" s="113"/>
+      <c r="H34" s="114"/>
     </row>
     <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
     </row>
     <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="28"/>
       <c r="C36" s="28"/>
       <c r="D36" s="28"/>
       <c r="E36" s="29"/>
       <c r="F36" s="29"/>
       <c r="G36" s="28"/>
       <c r="H36" s="28"/>
     </row>
     <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B37" s="28"/>
       <c r="C37" s="28"/>
       <c r="D37" s="28"/>
       <c r="E37" s="29"/>
       <c r="F37" s="29"/>
@@ -4958,326 +4959,326 @@
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G23:G27 H23" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$L$37:$L$40</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$K$37:$K$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:V33"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="87" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P5" sqref="P5"/>
+      <selection activeCell="Q13" sqref="Q13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
     <col min="2" max="3" width="19.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" style="7" customWidth="1"/>
     <col min="7" max="7" width="26" style="7" customWidth="1"/>
     <col min="8" max="9" width="13.5703125" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="8" customWidth="1"/>
     <col min="11" max="11" width="5.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="22.42578125" style="8" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="9" customWidth="1"/>
     <col min="14" max="14" width="30.5703125" style="9" customWidth="1"/>
     <col min="15" max="15" width="13.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="7" style="9" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="8.5703125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="123" t="s">
+      <c r="B2" s="135" t="s">
         <v>162</v>
       </c>
-      <c r="C2" s="124"/>
-[...10 lines deleted...]
-      <c r="N2" s="125"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="136"/>
+      <c r="E2" s="136"/>
+      <c r="F2" s="136"/>
+      <c r="G2" s="136"/>
+      <c r="H2" s="136"/>
+      <c r="I2" s="136"/>
+      <c r="J2" s="136"/>
+      <c r="K2" s="136"/>
+      <c r="L2" s="136"/>
+      <c r="M2" s="136"/>
+      <c r="N2" s="137"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
     </row>
     <row r="3" spans="2:17" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="126" t="s">
+      <c r="B3" s="138" t="s">
         <v>163</v>
       </c>
-      <c r="C3" s="127"/>
-[...10 lines deleted...]
-      <c r="N3" s="128"/>
+      <c r="C3" s="139"/>
+      <c r="D3" s="139"/>
+      <c r="E3" s="139"/>
+      <c r="F3" s="139"/>
+      <c r="G3" s="139"/>
+      <c r="H3" s="139"/>
+      <c r="I3" s="139"/>
+      <c r="J3" s="139"/>
+      <c r="K3" s="139"/>
+      <c r="L3" s="139"/>
+      <c r="M3" s="139"/>
+      <c r="N3" s="140"/>
       <c r="O3" s="30"/>
       <c r="P3" s="30"/>
       <c r="Q3" s="30"/>
     </row>
     <row r="4" spans="2:17" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="129" t="s">
+      <c r="B4" s="141" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="130"/>
+      <c r="C4" s="142"/>
       <c r="D4" s="31" t="s">
         <v>78</v>
       </c>
       <c r="E4" s="31" t="s">
         <v>54</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>82</v>
       </c>
       <c r="G4" s="31" t="s">
         <v>12</v>
       </c>
       <c r="H4" s="32" t="s">
         <v>16</v>
       </c>
       <c r="I4" s="39" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="32" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="32" t="s">
         <v>84</v>
       </c>
       <c r="L4" s="32" t="s">
         <v>165</v>
       </c>
       <c r="M4" s="32" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="40" t="s">
         <v>150</v>
       </c>
       <c r="O4" s="30"/>
       <c r="P4" s="30"/>
       <c r="Q4" s="30"/>
     </row>
     <row r="5" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="131"/>
-      <c r="C5" s="132"/>
+      <c r="B5" s="143"/>
+      <c r="C5" s="144"/>
       <c r="D5" s="62"/>
       <c r="E5" s="63"/>
       <c r="F5" s="63"/>
       <c r="G5" s="64"/>
       <c r="H5" s="64"/>
       <c r="I5" s="64"/>
       <c r="J5" s="64"/>
       <c r="K5" s="63"/>
       <c r="L5" s="63"/>
       <c r="M5" s="63"/>
       <c r="N5" s="65"/>
       <c r="O5" s="33"/>
       <c r="P5" s="33"/>
       <c r="Q5" s="33"/>
     </row>
     <row r="6" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="131"/>
-      <c r="C6" s="132"/>
+      <c r="B6" s="143"/>
+      <c r="C6" s="144"/>
       <c r="D6" s="62"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="64"/>
       <c r="H6" s="64"/>
       <c r="I6" s="64"/>
       <c r="J6" s="64"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="63"/>
       <c r="N6" s="65"/>
       <c r="O6" s="33"/>
       <c r="P6" s="33"/>
       <c r="Q6" s="33"/>
     </row>
     <row r="7" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="131"/>
-      <c r="C7" s="132"/>
+      <c r="B7" s="143"/>
+      <c r="C7" s="144"/>
       <c r="D7" s="62"/>
       <c r="E7" s="63"/>
       <c r="F7" s="63"/>
       <c r="G7" s="64"/>
       <c r="H7" s="64"/>
       <c r="I7" s="64"/>
       <c r="J7" s="64"/>
       <c r="K7" s="63"/>
       <c r="L7" s="63"/>
       <c r="M7" s="63"/>
       <c r="N7" s="65"/>
       <c r="O7" s="33"/>
       <c r="P7" s="33"/>
       <c r="Q7" s="33"/>
     </row>
     <row r="8" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="131"/>
-      <c r="C8" s="132"/>
+      <c r="B8" s="143"/>
+      <c r="C8" s="144"/>
       <c r="D8" s="62"/>
       <c r="E8" s="63"/>
       <c r="F8" s="63"/>
       <c r="G8" s="64"/>
       <c r="H8" s="64"/>
       <c r="I8" s="64"/>
       <c r="J8" s="64"/>
       <c r="K8" s="63"/>
       <c r="L8" s="63"/>
       <c r="M8" s="63"/>
       <c r="N8" s="65"/>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="133"/>
-      <c r="C9" s="134"/>
+      <c r="B9" s="145"/>
+      <c r="C9" s="146"/>
       <c r="D9" s="85"/>
       <c r="E9" s="71"/>
       <c r="F9" s="71"/>
       <c r="G9" s="86"/>
       <c r="H9" s="86"/>
       <c r="I9" s="86"/>
       <c r="J9" s="86"/>
       <c r="K9" s="71"/>
       <c r="L9" s="71"/>
       <c r="M9" s="71"/>
       <c r="N9" s="87"/>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="117" t="s">
+      <c r="B10" s="129" t="s">
         <v>164</v>
       </c>
-      <c r="C10" s="118"/>
-[...13 lines deleted...]
-      <c r="Q10" s="119"/>
+      <c r="C10" s="130"/>
+      <c r="D10" s="130"/>
+      <c r="E10" s="130"/>
+      <c r="F10" s="130"/>
+      <c r="G10" s="130"/>
+      <c r="H10" s="130"/>
+      <c r="I10" s="130"/>
+      <c r="J10" s="130"/>
+      <c r="K10" s="130"/>
+      <c r="L10" s="130"/>
+      <c r="M10" s="130"/>
+      <c r="N10" s="130"/>
+      <c r="O10" s="130"/>
+      <c r="P10" s="130"/>
+      <c r="Q10" s="131"/>
     </row>
     <row r="11" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="120" t="s">
+      <c r="B11" s="132" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="112" t="s">
+      <c r="C11" s="124" t="s">
         <v>7</v>
       </c>
-      <c r="D11" s="112" t="s">
+      <c r="D11" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="E11" s="112" t="s">
+      <c r="E11" s="124" t="s">
         <v>58</v>
       </c>
-      <c r="F11" s="112" t="s">
+      <c r="F11" s="124" t="s">
         <v>86</v>
       </c>
-      <c r="G11" s="112" t="s">
+      <c r="G11" s="124" t="s">
         <v>50</v>
       </c>
-      <c r="H11" s="112" t="s">
+      <c r="H11" s="124" t="s">
         <v>5</v>
       </c>
-      <c r="I11" s="112" t="s">
+      <c r="I11" s="124" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="112" t="s">
+      <c r="J11" s="124" t="s">
         <v>76</v>
       </c>
-      <c r="K11" s="112" t="s">
+      <c r="K11" s="124" t="s">
         <v>115</v>
       </c>
-      <c r="L11" s="112" t="s">
+      <c r="L11" s="124" t="s">
         <v>165</v>
       </c>
-      <c r="M11" s="112" t="s">
+      <c r="M11" s="124" t="s">
         <v>116</v>
       </c>
-      <c r="N11" s="112" t="s">
+      <c r="N11" s="124" t="s">
         <v>85</v>
       </c>
-      <c r="O11" s="114" t="s">
+      <c r="O11" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="P11" s="115"/>
-      <c r="Q11" s="116"/>
+      <c r="P11" s="127"/>
+      <c r="Q11" s="128"/>
     </row>
     <row r="12" spans="2:17" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="121"/>
-[...11 lines deleted...]
-      <c r="N12" s="113"/>
+      <c r="B12" s="133"/>
+      <c r="C12" s="134"/>
+      <c r="D12" s="134"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="125"/>
+      <c r="G12" s="134"/>
+      <c r="H12" s="125"/>
+      <c r="I12" s="125"/>
+      <c r="J12" s="125"/>
+      <c r="K12" s="125"/>
+      <c r="L12" s="125"/>
+      <c r="M12" s="125"/>
+      <c r="N12" s="125"/>
       <c r="O12" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P12" s="34" t="s">
         <v>57</v>
       </c>
       <c r="Q12" s="35" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="2:17" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="66"/>
       <c r="C13" s="63"/>
       <c r="D13" s="63"/>
       <c r="E13" s="63"/>
       <c r="F13" s="63"/>
       <c r="G13" s="63"/>
       <c r="H13" s="67"/>
       <c r="I13" s="67"/>
       <c r="J13" s="68"/>
       <c r="K13" s="69"/>
       <c r="L13" s="69"/>
       <c r="M13" s="63"/>
       <c r="N13" s="69"/>
       <c r="O13" s="60"/>
@@ -5335,68 +5336,68 @@
       <c r="M16" s="63"/>
       <c r="N16" s="69"/>
       <c r="O16" s="60"/>
       <c r="P16" s="60"/>
       <c r="Q16" s="54"/>
     </row>
     <row r="17" spans="2:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="70"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
       <c r="E17" s="71"/>
       <c r="F17" s="71"/>
       <c r="G17" s="71"/>
       <c r="H17" s="72"/>
       <c r="I17" s="72"/>
       <c r="J17" s="73"/>
       <c r="K17" s="74"/>
       <c r="L17" s="74"/>
       <c r="M17" s="71"/>
       <c r="N17" s="74"/>
       <c r="O17" s="61"/>
       <c r="P17" s="61"/>
       <c r="Q17" s="58"/>
     </row>
     <row r="18" spans="2:22" ht="132" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="109" t="s">
+      <c r="B18" s="121" t="s">
         <v>177</v>
       </c>
-      <c r="C18" s="110"/>
-[...13 lines deleted...]
-      <c r="Q18" s="111"/>
+      <c r="C18" s="122"/>
+      <c r="D18" s="122"/>
+      <c r="E18" s="122"/>
+      <c r="F18" s="122"/>
+      <c r="G18" s="122"/>
+      <c r="H18" s="122"/>
+      <c r="I18" s="122"/>
+      <c r="J18" s="122"/>
+      <c r="K18" s="122"/>
+      <c r="L18" s="122"/>
+      <c r="M18" s="122"/>
+      <c r="N18" s="122"/>
+      <c r="O18" s="122"/>
+      <c r="P18" s="122"/>
+      <c r="Q18" s="123"/>
     </row>
     <row r="29" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
       <c r="V29" s="11"/>
     </row>
     <row r="30" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T30" s="11"/>
       <c r="U30" s="11" t="s">
         <v>51</v>
       </c>
       <c r="V30" s="11"/>
     </row>
     <row r="31" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T31" s="11"/>
       <c r="U31" s="11" t="s">
         <v>52</v>
       </c>
       <c r="V31" s="11"/>
     </row>
     <row r="32" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T32" s="11"/>
       <c r="U32" s="11" t="s">
         <v>53</v>
       </c>
@@ -5427,168 +5428,168 @@
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="O11:Q11"/>
     <mergeCell ref="B10:Q10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M9 M13:M17" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$U$30:$U$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000001000000}">
           <x14:formula1>
             <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>E13:F17</xm:sqref>
+          <xm:sqref>E13:E17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000002000000}">
           <x14:formula1>
             <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>D13:D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:S32"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H33" sqref="H33"/>
+      <selection activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="7" customWidth="1"/>
     <col min="3" max="4" width="17.42578125" style="7" customWidth="1"/>
     <col min="5" max="5" width="26.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="7" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
     <col min="10" max="10" width="28.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="139" t="s">
+      <c r="B2" s="151" t="s">
         <v>166</v>
       </c>
-      <c r="C2" s="140"/>
-[...9 lines deleted...]
-      <c r="M2" s="141"/>
+      <c r="C2" s="152"/>
+      <c r="D2" s="152"/>
+      <c r="E2" s="152"/>
+      <c r="F2" s="152"/>
+      <c r="G2" s="152"/>
+      <c r="H2" s="152"/>
+      <c r="I2" s="152"/>
+      <c r="J2" s="152"/>
+      <c r="K2" s="152"/>
+      <c r="L2" s="152"/>
+      <c r="M2" s="153"/>
     </row>
     <row r="3" spans="2:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="117" t="s">
+      <c r="B3" s="129" t="s">
         <v>167</v>
       </c>
-      <c r="C3" s="118"/>
-[...9 lines deleted...]
-      <c r="M3" s="119"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="131"/>
     </row>
     <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="120" t="s">
+      <c r="B4" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="C4" s="112" t="s">
+      <c r="C4" s="124" t="s">
         <v>18</v>
       </c>
-      <c r="D4" s="112" t="s">
+      <c r="D4" s="124" t="s">
         <v>87</v>
       </c>
-      <c r="E4" s="112" t="s">
+      <c r="E4" s="124" t="s">
         <v>88</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="124" t="s">
         <v>178</v>
       </c>
-      <c r="G4" s="112" t="s">
+      <c r="G4" s="124" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="112" t="s">
+      <c r="H4" s="124" t="s">
         <v>75</v>
       </c>
-      <c r="I4" s="112" t="s">
+      <c r="I4" s="124" t="s">
         <v>89</v>
       </c>
-      <c r="J4" s="112" t="s">
+      <c r="J4" s="124" t="s">
         <v>117</v>
       </c>
-      <c r="K4" s="142" t="s">
+      <c r="K4" s="154" t="s">
         <v>118</v>
       </c>
-      <c r="L4" s="143"/>
-      <c r="M4" s="144"/>
+      <c r="L4" s="155"/>
+      <c r="M4" s="156"/>
     </row>
     <row r="5" spans="2:19" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="145"/>
-[...7 lines deleted...]
-      <c r="J5" s="138"/>
+      <c r="B5" s="157"/>
+      <c r="C5" s="150"/>
+      <c r="D5" s="150"/>
+      <c r="E5" s="150"/>
+      <c r="F5" s="150"/>
+      <c r="G5" s="150"/>
+      <c r="H5" s="150"/>
+      <c r="I5" s="150"/>
+      <c r="J5" s="150"/>
       <c r="K5" s="36" t="s">
         <v>119</v>
       </c>
       <c r="L5" s="37" t="s">
         <v>120</v>
       </c>
       <c r="M5" s="38" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="75"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="76"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="50"/>
     </row>
     <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -5626,64 +5627,64 @@
       <c r="E9" s="52"/>
       <c r="F9" s="52"/>
       <c r="G9" s="67"/>
       <c r="H9" s="52"/>
       <c r="I9" s="52"/>
       <c r="J9" s="52"/>
       <c r="K9" s="60"/>
       <c r="L9" s="60"/>
       <c r="M9" s="54"/>
     </row>
     <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="78"/>
       <c r="C10" s="56"/>
       <c r="D10" s="56"/>
       <c r="E10" s="56"/>
       <c r="F10" s="56"/>
       <c r="G10" s="72"/>
       <c r="H10" s="56"/>
       <c r="I10" s="56"/>
       <c r="J10" s="56"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="58"/>
     </row>
     <row r="11" spans="2:19" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="135" t="s">
+      <c r="B11" s="147" t="s">
         <v>108</v>
       </c>
-      <c r="C11" s="136"/>
-[...9 lines deleted...]
-      <c r="M11" s="137"/>
+      <c r="C11" s="148"/>
+      <c r="D11" s="148"/>
+      <c r="E11" s="148"/>
+      <c r="F11" s="148"/>
+      <c r="G11" s="148"/>
+      <c r="H11" s="148"/>
+      <c r="I11" s="148"/>
+      <c r="J11" s="148"/>
+      <c r="K11" s="148"/>
+      <c r="L11" s="148"/>
+      <c r="M11" s="149"/>
       <c r="S11" s="11"/>
     </row>
     <row r="12" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="S12" s="11"/>
     </row>
     <row r="13" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="S13" s="11"/>
     </row>
     <row r="14" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="S14" s="11"/>
     </row>
     <row r="15" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="S15" s="11"/>
     </row>
     <row r="16" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
@@ -5890,148 +5891,148 @@
     <row r="32" spans="5:19" x14ac:dyDescent="0.2">
       <c r="R32" s="11" t="s">
         <v>127</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
     <sortCondition descending="1" ref="S16"/>
   </sortState>
   <mergeCells count="13">
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:E10" xr:uid="{00000000-0002-0000-0200-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>$O$15:$O$30</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{00000000-0002-0000-0200-000002000000}">
       <formula1>$R$15:$R$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J12"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="97" zoomScaleNormal="72" zoomScaleSheetLayoutView="97" workbookViewId="0">
-      <selection activeCell="F8" sqref="F8"/>
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="52.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="55.85546875" style="7" customWidth="1"/>
     <col min="8" max="10" width="16.85546875" style="7" customWidth="1"/>
     <col min="11" max="16384" width="8.5703125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="161" t="s">
         <v>168</v>
       </c>
-      <c r="C2" s="150"/>
-[...6 lines deleted...]
-      <c r="J2" s="151"/>
+      <c r="C2" s="162"/>
+      <c r="D2" s="162"/>
+      <c r="E2" s="162"/>
+      <c r="F2" s="162"/>
+      <c r="G2" s="162"/>
+      <c r="H2" s="162"/>
+      <c r="I2" s="162"/>
+      <c r="J2" s="163"/>
     </row>
     <row r="3" spans="2:10" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="117" t="s">
+      <c r="B3" s="129" t="s">
         <v>169</v>
       </c>
-      <c r="C3" s="118"/>
-[...6 lines deleted...]
-      <c r="J3" s="119"/>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="131"/>
     </row>
     <row r="4" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="154" t="s">
+      <c r="B4" s="166" t="s">
         <v>170</v>
       </c>
-      <c r="C4" s="152" t="s">
+      <c r="C4" s="164" t="s">
         <v>128</v>
       </c>
-      <c r="D4" s="152" t="s">
+      <c r="D4" s="164" t="s">
         <v>129</v>
       </c>
-      <c r="E4" s="112" t="s">
+      <c r="E4" s="124" t="s">
         <v>130</v>
       </c>
-      <c r="F4" s="152" t="s">
+      <c r="F4" s="164" t="s">
         <v>55</v>
       </c>
-      <c r="G4" s="152" t="s">
+      <c r="G4" s="164" t="s">
         <v>171</v>
       </c>
-      <c r="H4" s="142" t="s">
+      <c r="H4" s="154" t="s">
         <v>131</v>
       </c>
-      <c r="I4" s="143"/>
-      <c r="J4" s="144"/>
+      <c r="I4" s="155"/>
+      <c r="J4" s="156"/>
     </row>
     <row r="5" spans="2:10" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="155"/>
-[...4 lines deleted...]
-      <c r="G5" s="153"/>
+      <c r="B5" s="167"/>
+      <c r="C5" s="165"/>
+      <c r="D5" s="165"/>
+      <c r="E5" s="150"/>
+      <c r="F5" s="165"/>
+      <c r="G5" s="165"/>
       <c r="H5" s="36" t="s">
         <v>132</v>
       </c>
       <c r="I5" s="37" t="s">
         <v>133</v>
       </c>
       <c r="J5" s="38" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B6" s="47"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="49"/>
       <c r="G6" s="49"/>
       <c r="H6" s="49"/>
       <c r="I6" s="49"/>
       <c r="J6" s="50"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B7" s="51"/>
       <c r="C7" s="52"/>
       <c r="D7" s="52"/>
@@ -6054,189 +6055,189 @@
       <c r="J8" s="54"/>
     </row>
     <row r="9" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B9" s="51"/>
       <c r="C9" s="52"/>
       <c r="D9" s="52"/>
       <c r="E9" s="52"/>
       <c r="F9" s="53"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="54"/>
     </row>
     <row r="10" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="55"/>
       <c r="C10" s="56"/>
       <c r="D10" s="56"/>
       <c r="E10" s="56"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="58"/>
     </row>
     <row r="11" spans="2:10" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="146" t="s">
+      <c r="B11" s="158" t="s">
         <v>109</v>
       </c>
-      <c r="C11" s="147"/>
-[...6 lines deleted...]
-      <c r="J11" s="148"/>
+      <c r="C11" s="159"/>
+      <c r="D11" s="159"/>
+      <c r="E11" s="159"/>
+      <c r="F11" s="159"/>
+      <c r="G11" s="159"/>
+      <c r="H11" s="159"/>
+      <c r="I11" s="159"/>
+      <c r="J11" s="160"/>
     </row>
     <row r="12" spans="2:10" ht="38.85" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000000000000}">
           <x14:formula1>
             <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:E10</xm:sqref>
+          <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
             <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:K11"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F29" sqref="F29"/>
+      <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="7" customWidth="1"/>
     <col min="7" max="8" width="44.5703125" style="7" customWidth="1"/>
     <col min="9" max="11" width="12.5703125" style="7" customWidth="1"/>
     <col min="12" max="16384" width="8.5703125" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:11" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="149" t="s">
+      <c r="B2" s="161" t="s">
         <v>172</v>
       </c>
-      <c r="C2" s="150"/>
-[...7 lines deleted...]
-      <c r="K2" s="151"/>
+      <c r="C2" s="162"/>
+      <c r="D2" s="162"/>
+      <c r="E2" s="162"/>
+      <c r="F2" s="162"/>
+      <c r="G2" s="162"/>
+      <c r="H2" s="162"/>
+      <c r="I2" s="162"/>
+      <c r="J2" s="162"/>
+      <c r="K2" s="163"/>
     </row>
     <row r="3" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="161" t="s">
+      <c r="B3" s="173" t="s">
         <v>173</v>
       </c>
-      <c r="C3" s="162"/>
-[...7 lines deleted...]
-      <c r="K3" s="163"/>
+      <c r="C3" s="174"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="174"/>
+      <c r="K3" s="175"/>
     </row>
     <row r="4" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="164" t="s">
+      <c r="B4" s="176" t="s">
         <v>170</v>
       </c>
-      <c r="C4" s="159" t="s">
+      <c r="C4" s="171" t="s">
         <v>135</v>
       </c>
-      <c r="D4" s="159" t="s">
+      <c r="D4" s="171" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="166" t="s">
+      <c r="E4" s="178" t="s">
         <v>136</v>
       </c>
-      <c r="F4" s="159" t="s">
+      <c r="F4" s="171" t="s">
         <v>90</v>
       </c>
-      <c r="G4" s="159" t="s">
+      <c r="G4" s="171" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="159" t="s">
+      <c r="H4" s="171" t="s">
         <v>77</v>
       </c>
-      <c r="I4" s="166" t="s">
+      <c r="I4" s="178" t="s">
         <v>137</v>
       </c>
-      <c r="J4" s="166"/>
-      <c r="K4" s="167"/>
+      <c r="J4" s="178"/>
+      <c r="K4" s="179"/>
     </row>
     <row r="5" spans="2:11" ht="60" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="165"/>
-[...5 lines deleted...]
-      <c r="H5" s="160"/>
+      <c r="B5" s="177"/>
+      <c r="C5" s="172"/>
+      <c r="D5" s="172"/>
+      <c r="E5" s="180"/>
+      <c r="F5" s="172"/>
+      <c r="G5" s="172"/>
+      <c r="H5" s="172"/>
       <c r="I5" s="22" t="s">
         <v>138</v>
       </c>
       <c r="J5" s="34" t="s">
         <v>139</v>
       </c>
       <c r="K5" s="35" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="51"/>
       <c r="C6" s="53"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="53"/>
       <c r="G6" s="53"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="53"/>
       <c r="K6" s="54"/>
     </row>
     <row r="7" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="51"/>
       <c r="C7" s="53"/>
@@ -6264,153 +6265,153 @@
     <row r="9" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="51"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="53"/>
       <c r="F9" s="53"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="53"/>
       <c r="K9" s="54"/>
     </row>
     <row r="10" spans="2:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="55"/>
       <c r="C10" s="57"/>
       <c r="D10" s="57"/>
       <c r="E10" s="57"/>
       <c r="F10" s="57"/>
       <c r="G10" s="57"/>
       <c r="H10" s="57"/>
       <c r="I10" s="57"/>
       <c r="J10" s="57"/>
       <c r="K10" s="58"/>
     </row>
     <row r="11" spans="2:11" ht="60.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="156" t="s">
+      <c r="B11" s="168" t="s">
         <v>110</v>
       </c>
-      <c r="C11" s="157"/>
-[...7 lines deleted...]
-      <c r="K11" s="158"/>
+      <c r="C11" s="169"/>
+      <c r="D11" s="169"/>
+      <c r="E11" s="169"/>
+      <c r="F11" s="169"/>
+      <c r="G11" s="169"/>
+      <c r="H11" s="169"/>
+      <c r="I11" s="169"/>
+      <c r="J11" s="169"/>
+      <c r="K11" s="170"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B11:K11"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B2:K2"/>
     <mergeCell ref="B3:K3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:K4"/>
     <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000000000000}">
           <x14:formula1>
             <xm:f>'Section C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:E10</xm:sqref>
+          <xm:sqref>D6:D10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
           <x14:formula1>
             <xm:f>'Section C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A2" zoomScale="90" zoomScaleNormal="85" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F30" sqref="F30"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="I31" sqref="I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="12" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" style="12" customWidth="1"/>
     <col min="3" max="6" width="15.42578125" style="12" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" style="12" customWidth="1"/>
     <col min="8" max="10" width="15.42578125" style="12" customWidth="1"/>
     <col min="11" max="16384" width="8.5703125" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="177" t="s">
+      <c r="B2" s="96" t="s">
         <v>174</v>
       </c>
-      <c r="C2" s="178"/>
-[...6 lines deleted...]
-      <c r="J2" s="179"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="98"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="172" t="s">
+      <c r="B3" s="91" t="s">
         <v>141</v>
       </c>
-      <c r="C3" s="180" t="s">
+      <c r="C3" s="99" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="175"/>
-[...5 lines deleted...]
-      <c r="J3" s="176"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="95"/>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="173"/>
+      <c r="B4" s="92"/>
       <c r="C4" s="20" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="20" t="s">
         <v>152</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>79</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>80</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>81</v>
       </c>
       <c r="J4" s="19" t="s">
         <v>142</v>
       </c>
     </row>
@@ -6463,68 +6464,68 @@
       <c r="E8" s="42"/>
       <c r="F8" s="42"/>
       <c r="G8" s="42"/>
       <c r="H8" s="42"/>
       <c r="I8" s="42"/>
       <c r="J8" s="43">
         <f>SUM(C8:I8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="44"/>
       <c r="C9" s="45"/>
       <c r="D9" s="45"/>
       <c r="E9" s="45"/>
       <c r="F9" s="45"/>
       <c r="G9" s="45"/>
       <c r="H9" s="45"/>
       <c r="I9" s="45"/>
       <c r="J9" s="46">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="172" t="s">
+      <c r="B10" s="91" t="s">
         <v>143</v>
       </c>
-      <c r="C10" s="174" t="s">
+      <c r="C10" s="93" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="174"/>
-[...2 lines deleted...]
-      <c r="G10" s="175" t="s">
+      <c r="D10" s="93"/>
+      <c r="E10" s="93"/>
+      <c r="F10" s="93"/>
+      <c r="G10" s="94" t="s">
         <v>149</v>
       </c>
-      <c r="H10" s="175"/>
-[...1 lines deleted...]
-      <c r="J10" s="176"/>
+      <c r="H10" s="94"/>
+      <c r="I10" s="94"/>
+      <c r="J10" s="95"/>
     </row>
     <row r="11" spans="2:10" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="173"/>
+      <c r="B11" s="92"/>
       <c r="C11" s="20" t="s">
         <v>144</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>145</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>152</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>179</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>146</v>
       </c>
       <c r="H11" s="20" t="s">
         <v>147</v>
       </c>
       <c r="I11" s="20" t="s">
         <v>148</v>
       </c>
       <c r="J11" s="21" t="s">
         <v>179</v>
       </c>
     </row>
@@ -6562,94 +6563,100 @@
       <c r="J14" s="54"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.2">
       <c r="B15" s="51"/>
       <c r="C15" s="53"/>
       <c r="D15" s="53"/>
       <c r="E15" s="53"/>
       <c r="F15" s="53"/>
       <c r="G15" s="53"/>
       <c r="H15" s="53"/>
       <c r="I15" s="53"/>
       <c r="J15" s="54"/>
     </row>
     <row r="16" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="55"/>
       <c r="C16" s="57"/>
       <c r="D16" s="57"/>
       <c r="E16" s="57"/>
       <c r="F16" s="57"/>
       <c r="G16" s="57"/>
       <c r="H16" s="57"/>
       <c r="I16" s="57"/>
       <c r="J16" s="58"/>
     </row>
     <row r="17" spans="2:10" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="169" t="s">
+      <c r="B17" s="88" t="s">
         <v>175</v>
       </c>
-      <c r="C17" s="170"/>
-[...6 lines deleted...]
-      <c r="J17" s="171"/>
+      <c r="C17" s="89"/>
+      <c r="D17" s="89"/>
+      <c r="E17" s="89"/>
+      <c r="F17" s="89"/>
+      <c r="G17" s="89"/>
+      <c r="H17" s="89"/>
+      <c r="I17" s="89"/>
+      <c r="J17" s="90"/>
     </row>
     <row r="32" spans="2:10" ht="15" x14ac:dyDescent="0.25">
       <c r="B32"/>
     </row>
     <row r="33" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B33"/>
     </row>
     <row r="34" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B34"/>
     </row>
     <row r="35" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B35"/>
     </row>
     <row r="36" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B36"/>
     </row>
     <row r="37" spans="2:2" ht="15" x14ac:dyDescent="0.25">
       <c r="B37"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">