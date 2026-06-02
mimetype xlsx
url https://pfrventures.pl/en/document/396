--- v0 (2025-10-10)
+++ v1 (2026-06-02)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 2\1. Zasady naboru\2. Dokumentacja wersja ENG\Wersje na stronę\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\VENTFILES.pfr.local\GRUPOWY\ASI_BIZNEST\2. Nabory\Nabór nr 11_projekt\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CCF939F-4C76-48F9-853C-EBDAEEE76C00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BC265AEB-DFFA-4E34-A90F-29C368EA430D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-150" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$2:$L$130</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$2:$L$137</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O11" i="1" l="1"/>
+  <c r="M44" i="1" l="1"/>
+  <c r="M47" i="1"/>
+  <c r="M48" i="1"/>
+  <c r="O11" i="1"/>
   <c r="O9" i="1"/>
   <c r="O6" i="1"/>
   <c r="O5" i="1"/>
-  <c r="M79" i="1"/>
+  <c r="M86" i="1"/>
   <c r="M25" i="1"/>
-  <c r="M41" i="1"/>
-  <c r="M40" i="1"/>
   <c r="M21" i="1"/>
-  <c r="M32" i="1"/>
-  <c r="M37" i="1"/>
   <c r="O10" i="1" l="1"/>
-  <c r="F62" i="1"/>
-  <c r="K68" i="1" l="1"/>
+  <c r="F69" i="1"/>
+  <c r="K75" i="1" l="1"/>
   <c r="O8" i="1" s="1"/>
-  <c r="K66" i="1"/>
-  <c r="K64" i="1"/>
+  <c r="K73" i="1"/>
+  <c r="K71" i="1"/>
   <c r="O7" i="1" l="1"/>
-  <c r="M68" i="1"/>
-[...1 lines deleted...]
-  <c r="M64" i="1"/>
+  <c r="M75" i="1"/>
+  <c r="M73" i="1"/>
+  <c r="M71" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="157">
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>3.</t>
   </si>
   <si>
     <t>4.</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>6.</t>
   </si>
   <si>
     <t>7.</t>
   </si>
   <si>
     <t>8.</t>
   </si>
   <si>
@@ -151,53 +151,50 @@
     <t>EdTech</t>
   </si>
   <si>
     <t>FinTech</t>
   </si>
   <si>
     <t>Gaming</t>
   </si>
   <si>
     <t>IoT/Hardware</t>
   </si>
   <si>
     <t>Marketplace</t>
   </si>
   <si>
     <t>MarTech</t>
   </si>
   <si>
     <t>MedTech</t>
   </si>
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>VR/AR</t>
-  </si>
-[...1 lines deleted...]
-    <t>4.1.</t>
   </si>
   <si>
     <t>7.1.</t>
   </si>
   <si>
     <t>7.1.1.</t>
   </si>
   <si>
     <t>7.1.2.</t>
   </si>
   <si>
     <t>10.</t>
   </si>
   <si>
     <t>8.1.</t>
   </si>
   <si>
     <t>8.2.</t>
   </si>
   <si>
     <t>9.1.</t>
   </si>
   <si>
     <t>9.2.</t>
   </si>
@@ -276,60 +273,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Natural persons who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">  limited partnership (or its foreign equivalent)</t>
   </si>
   <si>
     <t>limited joint-stock partnership (or its foreign equivalent)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Legal form of the VC Fund </t>
     </r>
   </si>
   <si>
-    <t>Declaration of co-investment of Key Personnel members in the role of Business Angels</t>
-[...4 lines deleted...]
-  <si>
     <t>other …..............................</t>
-  </si>
-[...1 lines deleted...]
-    <t>Declared total co-investment level of Key Personnel members in Business Angels' contribution to all Mixed Model Investments (%)</t>
   </si>
   <si>
     <t>Type of VC Fund</t>
   </si>
   <si>
     <t>generalist</t>
   </si>
   <si>
     <t>industry-focused/specialist</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>If the “industry-focused/specialist” option has been marked, at least one industry/spacialisation should be selected in which the VC Fund intends to invest resources</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
@@ -918,191 +906,194 @@
     <t>Other</t>
   </si>
   <si>
     <t>Date and place</t>
   </si>
   <si>
     <t>Total of contributions of individual Key Persons = contribution of Key Persons</t>
   </si>
   <si>
     <t>Total of contributions of other individual Team members = contribution of other Team members</t>
   </si>
   <si>
     <t>Total contribution of PFR Biznest &lt;= 98% of the Declared Capitalization</t>
   </si>
   <si>
     <t>Follow-ons &lt;=60% of the Investment Budget</t>
   </si>
   <si>
     <t>Eligible Enterprises Group A, Group B, Group C = 100%</t>
   </si>
   <si>
     <t>Private contribution of the Managing Entity &gt;= 2% of the Declared Capitalisation</t>
   </si>
   <si>
     <t>First Investments in Group A and Group B Portfolio Companies = 100%</t>
-  </si>
-[...1 lines deleted...]
-    <t>no (Co-Investment Model)</t>
   </si>
   <si>
     <t xml:space="preserve">Does the VC Fund's investment policy take into account sustainability factors in the assessment of investment projects (point 2 letter n. of the Investment Policy) </t>
   </si>
   <si>
     <t>[add rows and provide the first and last names of the natural persons submitting the Tender]</t>
   </si>
   <si>
     <r>
       <t>Name of the Managing Entity (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>do no</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>t fill out if the Tender is submitted by natural persons)</t>
     </r>
   </si>
   <si>
     <t>First and last name of the natural person submitting the Tender</t>
   </si>
   <si>
     <t>[add rows and provide the first and last names along with the address of the natural persons submitting the Tender]</t>
   </si>
   <si>
     <t>Value of capital contributions to the VC Fund made by the Key Persons</t>
   </si>
   <si>
+    <t>3. Financial Schedule</t>
+  </si>
+  <si>
+    <t>1. The Tender Identification Form should be prepared as a separate document and a file forming an integral part of the Tender. 
+2. The form of providing information as part of the appendix is limited to text (without additional images, tables, graphs, etc.).
+3. The maximum limit of the permissible volume of the Form is not defined.
+4. The Tenderer not being a natural person should demonstrate it has the right to be represented by specific persons, by enclosing a transcript from the relevant register, an excerpt, powers of attorney or other corporate documents confirming the authority to represent the Tenderer with this Appendix.
+5. If the Tenderer is a group of natural persons, the form should include and be signed by all natural persons (rows referring to specific natural persons should in such a case be multiplied).
+6. If more than 1 (in words: one) person of the Operational Team is indicated within the Tender, the Form should include all persons of the Operational Team accordingly.
+7. The relevant fields of this Form may be multiplied (copied) if the existing fields in the Form are not sufficient to provide the required information.
+8. Any terms not defined herein shall have the meaning assigned to them in the Rules for the Submission and Selection of Tenders for VC Funds.</t>
+  </si>
+  <si>
+    <t>First and last name of the Tenderer/persons intending to establish the Managing Entity and be responsible for managing the affairs of the VC Fund/first and last name of the person authorised to represent the Tenderer</t>
+  </si>
+  <si>
+    <t>Signature of the Tenderer/persons intending to establish the Managing Entity and be responsible for managing the affairs of the VC Fund/Signature of the person authorised to represent the Tenderer</t>
+  </si>
+  <si>
+    <t>1. Verification form(s) for Key Persons/Operating Team members</t>
+  </si>
+  <si>
+    <t>zaznacz jedno pole</t>
+  </si>
+  <si>
+    <t>Fund's operating model, according to section 15 of the Term Sheet</t>
+  </si>
+  <si>
+    <t>standard</t>
+  </si>
+  <si>
+    <t>VC Fund dedicated to angel syndicate organizers</t>
+  </si>
+  <si>
+    <t>VC Fund dedicated to Business Angels associated with existing commitment funds</t>
+  </si>
+  <si>
+    <t>funds:</t>
+  </si>
+  <si>
+    <t>Co-Investment Model - option:</t>
+  </si>
+  <si>
+    <t>name of the  commitment fund/angel organization with which the VC fund intends to co-invest</t>
+  </si>
+  <si>
+    <t>Mixed Model</t>
+  </si>
+  <si>
+    <t>The declared percentage of Key Persons contributions to Co-investors' Pool in all VC Fund co-investments (15%–75%)</t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      </rPr>
       <t xml:space="preserve">Value of </t>
     </r>
     <r>
       <rPr>
         <sz val="10.25"/>
-        <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> capital</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
-        <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> contributions to the VC Fund made by the Operating Team members</t>
     </r>
   </si>
-  <si>
-[...20 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...14 lines deleted...]
-      <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1124,157 +1115,132 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="11"/>
-[...19 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10.25"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
-    </font>
-[...14 lines deleted...]
-      <charset val="238"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1370,574 +1336,590 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="212">
+  <cellXfs count="208">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...29 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="10" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="2" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="6" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="20" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1955,91 +1937,135 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="16" fillId="4" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
+    <cellStyle name="Dziesiętny 2" xfId="2" xr:uid="{6D385183-A6F3-4C42-8405-702A77EF6593}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2390,3705 +2416,3164 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y216"/>
+  <dimension ref="B1:Y223"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A120" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C124" sqref="C124:K124"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A73" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="1.7109375" style="6" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="8.7109375" style="6"/>
+    <col min="1" max="2" width="1.7109375" style="188" customWidth="1"/>
+    <col min="3" max="3" width="6.7109375" style="188" customWidth="1"/>
+    <col min="4" max="4" width="2.28515625" style="188" customWidth="1"/>
+    <col min="5" max="5" width="73.28515625" style="188" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="189" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="188" customWidth="1"/>
+    <col min="8" max="8" width="19.7109375" style="188" customWidth="1"/>
+    <col min="9" max="10" width="17.7109375" style="188" customWidth="1"/>
+    <col min="11" max="11" width="20.42578125" style="188" customWidth="1"/>
+    <col min="12" max="12" width="1.7109375" style="188" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="188" customWidth="1"/>
+    <col min="14" max="14" width="8.7109375" style="188"/>
+    <col min="15" max="15" width="9.7109375" style="188" customWidth="1"/>
+    <col min="16" max="16384" width="8.7109375" style="188"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:25" s="7" customFormat="1" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="C3" s="167" t="s">
+    <row r="2" spans="2:25" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+    </row>
+    <row r="3" spans="2:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="10"/>
+      <c r="C3" s="145" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="145"/>
+      <c r="E3" s="145"/>
+      <c r="F3" s="145"/>
+      <c r="G3" s="145"/>
+      <c r="H3" s="145"/>
+      <c r="I3" s="145"/>
+      <c r="J3" s="145"/>
+      <c r="K3" s="145"/>
+      <c r="L3" s="10"/>
+    </row>
+    <row r="4" spans="2:25" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+    </row>
+    <row r="5" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="10"/>
+      <c r="C5" s="152" t="s">
+        <v>142</v>
+      </c>
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="152"/>
+      <c r="I5" s="152"/>
+      <c r="J5" s="152"/>
+      <c r="K5" s="152"/>
+      <c r="L5" s="10"/>
+      <c r="O5" s="188" t="b">
+        <f>SUM(J100:J104)=F71</f>
+        <v>1</v>
+      </c>
+      <c r="P5" s="188" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="6" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="10"/>
+      <c r="C6" s="152"/>
+      <c r="D6" s="152"/>
+      <c r="E6" s="152"/>
+      <c r="F6" s="152"/>
+      <c r="G6" s="152"/>
+      <c r="H6" s="152"/>
+      <c r="I6" s="152"/>
+      <c r="J6" s="152"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="10"/>
+      <c r="O6" s="188" t="b">
+        <f>SUM(J107:J111)=F73</f>
+        <v>1</v>
+      </c>
+      <c r="P6" s="188" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="7" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="10"/>
+      <c r="C7" s="152"/>
+      <c r="D7" s="152"/>
+      <c r="E7" s="152"/>
+      <c r="F7" s="152"/>
+      <c r="G7" s="152"/>
+      <c r="H7" s="152"/>
+      <c r="I7" s="152"/>
+      <c r="J7" s="152"/>
+      <c r="K7" s="152"/>
+      <c r="L7" s="10"/>
+      <c r="O7" s="188" t="b">
+        <f>SUM(K71,K73)&gt;=0.02</f>
+        <v>0</v>
+      </c>
+      <c r="P7" s="188" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="8" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="10"/>
+      <c r="C8" s="152"/>
+      <c r="D8" s="152"/>
+      <c r="E8" s="152"/>
+      <c r="F8" s="152"/>
+      <c r="G8" s="152"/>
+      <c r="H8" s="152"/>
+      <c r="I8" s="152"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="152"/>
+      <c r="L8" s="10"/>
+      <c r="O8" s="188" t="b">
+        <f>(K75)&lt;=0.98</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="188" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="9" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="10"/>
+      <c r="C9" s="152"/>
+      <c r="D9" s="152"/>
+      <c r="E9" s="152"/>
+      <c r="F9" s="152"/>
+      <c r="G9" s="152"/>
+      <c r="H9" s="152"/>
+      <c r="I9" s="152"/>
+      <c r="J9" s="152"/>
+      <c r="K9" s="152"/>
+      <c r="L9" s="10"/>
+      <c r="O9" s="188" t="b">
+        <f>F83&lt;=0.6</f>
+        <v>1</v>
+      </c>
+      <c r="P9" s="188" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="10"/>
+      <c r="C10" s="152"/>
+      <c r="D10" s="152"/>
+      <c r="E10" s="152"/>
+      <c r="F10" s="152"/>
+      <c r="G10" s="152"/>
+      <c r="H10" s="152"/>
+      <c r="I10" s="152"/>
+      <c r="J10" s="152"/>
+      <c r="K10" s="152"/>
+      <c r="L10" s="10"/>
+      <c r="O10" s="44" t="b">
+        <f>SUM(F78:K80)=1</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q10" s="44"/>
+      <c r="R10" s="44"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="44"/>
+      <c r="U10" s="44"/>
+      <c r="V10" s="44"/>
+      <c r="W10" s="44"/>
+    </row>
+    <row r="11" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="10"/>
+      <c r="C11" s="152"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+      <c r="G11" s="152"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="152"/>
+      <c r="K11" s="152"/>
+      <c r="L11" s="10"/>
+      <c r="O11" s="44" t="b">
+        <f>SUM(F81:K82)=1</f>
+        <v>0</v>
+      </c>
+      <c r="P11" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q11" s="44"/>
+      <c r="R11" s="44"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="44"/>
+      <c r="U11" s="44"/>
+      <c r="V11" s="44"/>
+      <c r="W11" s="44"/>
+      <c r="X11" s="44"/>
+      <c r="Y11" s="44"/>
+    </row>
+    <row r="12" spans="2:25" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="40"/>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="152"/>
+      <c r="K12" s="152"/>
+      <c r="L12" s="40"/>
+      <c r="O12" s="188"/>
+      <c r="P12" s="188"/>
+      <c r="Q12" s="188"/>
+      <c r="R12" s="188"/>
+      <c r="S12" s="188"/>
+      <c r="T12" s="188"/>
+      <c r="U12" s="188"/>
+      <c r="V12" s="188"/>
+      <c r="W12" s="188"/>
+    </row>
+    <row r="13" spans="2:25" s="44" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="40"/>
+      <c r="C13" s="152"/>
+      <c r="D13" s="152"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="152"/>
+      <c r="G13" s="152"/>
+      <c r="H13" s="152"/>
+      <c r="I13" s="152"/>
+      <c r="J13" s="152"/>
+      <c r="K13" s="152"/>
+      <c r="L13" s="40"/>
+      <c r="O13" s="188"/>
+      <c r="P13" s="188"/>
+      <c r="Q13" s="188"/>
+      <c r="R13" s="188"/>
+      <c r="S13" s="188"/>
+      <c r="T13" s="188"/>
+      <c r="U13" s="188"/>
+      <c r="V13" s="188"/>
+      <c r="W13" s="188"/>
+      <c r="X13" s="188"/>
+      <c r="Y13" s="188"/>
+    </row>
+    <row r="14" spans="2:25" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="40"/>
+      <c r="C14" s="153" t="s">
         <v>51</v>
       </c>
-      <c r="D3" s="167"/>
-[...44 lines deleted...]
-        <f>SUM(J93:J97)=F64</f>
+      <c r="D14" s="153"/>
+      <c r="E14" s="153"/>
+      <c r="F14" s="153"/>
+      <c r="G14" s="153"/>
+      <c r="H14" s="153"/>
+      <c r="I14" s="153"/>
+      <c r="J14" s="153"/>
+      <c r="K14" s="153"/>
+      <c r="L14" s="40"/>
+      <c r="O14" s="188"/>
+      <c r="P14" s="188"/>
+      <c r="Q14" s="188"/>
+      <c r="R14" s="188"/>
+      <c r="S14" s="188"/>
+      <c r="T14" s="188"/>
+      <c r="U14" s="188"/>
+      <c r="V14" s="188"/>
+      <c r="W14" s="188"/>
+      <c r="X14" s="188"/>
+      <c r="Y14" s="188"/>
+    </row>
+    <row r="15" spans="2:25" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="O15" s="44"/>
+      <c r="P15" s="44"/>
+      <c r="Q15" s="44"/>
+      <c r="R15" s="44"/>
+      <c r="S15" s="44"/>
+      <c r="T15" s="44"/>
+      <c r="U15" s="44"/>
+      <c r="V15" s="44"/>
+      <c r="W15" s="44"/>
+    </row>
+    <row r="16" spans="2:25" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="10"/>
+      <c r="C16" s="149" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" s="150"/>
+      <c r="E16" s="150"/>
+      <c r="F16" s="150"/>
+      <c r="G16" s="150"/>
+      <c r="H16" s="150"/>
+      <c r="I16" s="150"/>
+      <c r="J16" s="150"/>
+      <c r="K16" s="151"/>
+      <c r="L16" s="10"/>
+      <c r="O16" s="44"/>
+      <c r="P16" s="44"/>
+      <c r="Q16" s="44"/>
+      <c r="R16" s="44"/>
+      <c r="S16" s="44"/>
+      <c r="T16" s="44"/>
+      <c r="U16" s="44"/>
+      <c r="V16" s="44"/>
+      <c r="W16" s="44"/>
+      <c r="X16" s="44"/>
+      <c r="Y16" s="44"/>
+    </row>
+    <row r="17" spans="2:25" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="O17" s="44"/>
+      <c r="P17" s="44"/>
+      <c r="Q17" s="44"/>
+      <c r="R17" s="44"/>
+      <c r="S17" s="44"/>
+      <c r="T17" s="44"/>
+      <c r="U17" s="44"/>
+      <c r="V17" s="44"/>
+      <c r="W17" s="44"/>
+      <c r="X17" s="44"/>
+      <c r="Y17" s="44"/>
+    </row>
+    <row r="18" spans="2:25" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="43"/>
+      <c r="C18" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D18" s="74" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="74"/>
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="74"/>
+      <c r="I18" s="74"/>
+      <c r="J18" s="74"/>
+      <c r="K18" s="75"/>
+      <c r="L18" s="43"/>
+    </row>
+    <row r="19" spans="2:25" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="43"/>
+      <c r="C19" s="154"/>
+      <c r="D19" s="155"/>
+      <c r="E19" s="155"/>
+      <c r="F19" s="155"/>
+      <c r="G19" s="155"/>
+      <c r="H19" s="155"/>
+      <c r="I19" s="155"/>
+      <c r="J19" s="155"/>
+      <c r="K19" s="156"/>
+      <c r="L19" s="43"/>
+    </row>
+    <row r="20" spans="2:25" s="44" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="43"/>
+      <c r="C20" s="146" t="s">
+        <v>136</v>
+      </c>
+      <c r="D20" s="147"/>
+      <c r="E20" s="147"/>
+      <c r="F20" s="147"/>
+      <c r="G20" s="147"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="148"/>
+      <c r="L20" s="43"/>
+    </row>
+    <row r="21" spans="2:25" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="43"/>
+      <c r="C21" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="P5" s="9" t="s">
-[...300 lines deleted...]
-      <c r="D18" s="86" t="s">
+      <c r="D21" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="E18" s="86"/>
-[...61 lines deleted...]
-      <c r="M21" s="10" t="str">
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="75"/>
+      <c r="L21" s="43"/>
+      <c r="M21" s="44" t="str">
         <f>IF(SUM(COUNTBLANK(D23),COUNTBLANK(G23))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
-      <c r="O21" s="10"/>
-[...6 lines deleted...]
-      <c r="E22" s="130" t="s">
+    </row>
+    <row r="22" spans="2:25" s="44" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="43"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="108" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" s="16"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="111" t="s">
         <v>56</v>
       </c>
-      <c r="F22" s="29"/>
-[...46 lines deleted...]
-      <c r="C25" s="26" t="s">
+      <c r="I22" s="111"/>
+      <c r="J22" s="111"/>
+      <c r="K22" s="108"/>
+      <c r="L22" s="43"/>
+    </row>
+    <row r="23" spans="2:25" s="44" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="43"/>
+      <c r="C23" s="18"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="109"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="112"/>
+      <c r="I23" s="112"/>
+      <c r="J23" s="112"/>
+      <c r="K23" s="109"/>
+      <c r="L23" s="43"/>
+    </row>
+    <row r="24" spans="2:25" s="44" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="43"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="110"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="113"/>
+      <c r="I24" s="113"/>
+      <c r="J24" s="113"/>
+      <c r="K24" s="110"/>
+      <c r="L24" s="43"/>
+    </row>
+    <row r="25" spans="2:25" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="43"/>
+      <c r="C25" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="86" t="s">
-[...10 lines deleted...]
-      <c r="M25" s="10" t="str">
+      <c r="D25" s="74" t="s">
+        <v>59</v>
+      </c>
+      <c r="E25" s="74"/>
+      <c r="F25" s="74"/>
+      <c r="G25" s="74"/>
+      <c r="H25" s="74"/>
+      <c r="I25" s="74"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="75"/>
+      <c r="L25" s="43"/>
+      <c r="M25" s="44" t="str">
         <f>IF(SUM(COUNTBLANK(D27),COUNTBLANK(G27))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
-      <c r="O25" s="10"/>
-[...24 lines deleted...]
-      <c r="E27" s="61" t="s">
+    </row>
+    <row r="26" spans="2:25" s="44" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="43"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="26"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="111" t="s">
         <v>58</v>
       </c>
-      <c r="F27" s="42"/>
-[...30 lines deleted...]
-      <c r="E29" s="94" t="s">
+      <c r="I26" s="111"/>
+      <c r="J26" s="111"/>
+      <c r="K26" s="108"/>
+      <c r="L26" s="43"/>
+    </row>
+    <row r="27" spans="2:25" s="44" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="43"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="19"/>
+      <c r="E27" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="F27" s="29"/>
+      <c r="G27" s="19"/>
+      <c r="H27" s="112"/>
+      <c r="I27" s="112"/>
+      <c r="J27" s="112"/>
+      <c r="K27" s="109"/>
+      <c r="L27" s="43"/>
+    </row>
+    <row r="28" spans="2:25" s="44" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="43"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="31"/>
+      <c r="H28" s="113"/>
+      <c r="I28" s="113"/>
+      <c r="J28" s="113"/>
+      <c r="K28" s="110"/>
+      <c r="L28" s="43"/>
+    </row>
+    <row r="29" spans="2:25" s="44" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="43"/>
+      <c r="C29" s="83"/>
+      <c r="D29" s="15"/>
+      <c r="E29" s="80" t="s">
+        <v>60</v>
+      </c>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="43"/>
+    </row>
+    <row r="30" spans="2:25" s="44" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="43"/>
+      <c r="C30" s="84"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="81"/>
+      <c r="G30" s="81"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="43"/>
+    </row>
+    <row r="31" spans="2:25" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="43"/>
+      <c r="C31" s="85"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="82"/>
+      <c r="F31" s="82"/>
+      <c r="G31" s="82"/>
+      <c r="H31" s="82"/>
+      <c r="I31" s="82"/>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="43"/>
+    </row>
+    <row r="32" spans="2:25" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="43"/>
+      <c r="C32" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="E32" s="74"/>
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="74"/>
+      <c r="I32" s="74"/>
+      <c r="J32" s="74"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="43"/>
+      <c r="M32" s="44" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="2:13" s="44" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="43"/>
+      <c r="C33" s="14"/>
+      <c r="D33" s="190" t="s">
+        <v>152</v>
+      </c>
+      <c r="E33" s="191"/>
+      <c r="F33" s="33"/>
+      <c r="G33" s="34"/>
+      <c r="H33" s="111"/>
+      <c r="I33" s="111"/>
+      <c r="J33" s="111"/>
+      <c r="K33" s="108"/>
+      <c r="L33" s="43"/>
+    </row>
+    <row r="34" spans="2:13" s="44" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="43"/>
+      <c r="C34" s="18"/>
+      <c r="D34" s="134"/>
+      <c r="E34" s="192"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="1"/>
+      <c r="H34" s="112"/>
+      <c r="I34" s="112"/>
+      <c r="J34" s="112"/>
+      <c r="K34" s="109"/>
+      <c r="L34" s="43"/>
+    </row>
+    <row r="35" spans="2:13" s="44" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="43"/>
+      <c r="C35" s="18"/>
+      <c r="D35" s="134"/>
+      <c r="E35" s="192"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="40"/>
+      <c r="H35" s="112"/>
+      <c r="I35" s="112"/>
+      <c r="J35" s="112"/>
+      <c r="K35" s="109"/>
+      <c r="L35" s="43"/>
+    </row>
+    <row r="36" spans="2:13" s="44" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="43"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="19"/>
+      <c r="E36" s="193" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" s="8"/>
+      <c r="G36" s="35"/>
+      <c r="H36" s="64" t="s">
+        <v>154</v>
+      </c>
+      <c r="I36" s="194"/>
+      <c r="J36" s="195"/>
+      <c r="K36" s="196"/>
+      <c r="L36" s="43"/>
+    </row>
+    <row r="37" spans="2:13" s="44" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="43"/>
+      <c r="C37" s="18"/>
+      <c r="D37" s="63"/>
+      <c r="E37" s="65"/>
+      <c r="F37" s="8"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="64"/>
+      <c r="I37" s="197"/>
+      <c r="J37" s="197"/>
+      <c r="K37" s="198"/>
+      <c r="L37" s="43"/>
+    </row>
+    <row r="38" spans="2:13" s="44" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="43"/>
+      <c r="C38" s="18"/>
+      <c r="D38" s="19"/>
+      <c r="E38" s="65" t="s">
+        <v>149</v>
+      </c>
+      <c r="F38" s="8"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="64"/>
+      <c r="I38" s="199" t="s">
+        <v>155</v>
+      </c>
+      <c r="J38" s="199"/>
+      <c r="K38" s="200"/>
+      <c r="L38" s="43"/>
+    </row>
+    <row r="39" spans="2:13" s="44" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="43"/>
+      <c r="C39" s="18"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="65"/>
+      <c r="F39" s="8"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="64"/>
+      <c r="I39" s="201"/>
+      <c r="J39" s="201"/>
+      <c r="K39" s="202"/>
+      <c r="L39" s="43"/>
+    </row>
+    <row r="40" spans="2:13" s="44" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="43"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="65" t="s">
+        <v>150</v>
+      </c>
+      <c r="F40" s="8"/>
+      <c r="G40" s="1"/>
+      <c r="H40" s="64"/>
+      <c r="I40" s="201"/>
+      <c r="J40" s="201"/>
+      <c r="K40" s="202"/>
+      <c r="L40" s="43"/>
+    </row>
+    <row r="41" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="43"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="43"/>
+      <c r="E41" s="65" t="s">
+        <v>151</v>
+      </c>
+      <c r="F41" s="8"/>
+      <c r="G41" s="40"/>
+      <c r="H41" s="64"/>
+      <c r="I41" s="64"/>
+      <c r="J41" s="64"/>
+      <c r="K41" s="65"/>
+      <c r="L41" s="43"/>
+    </row>
+    <row r="42" spans="2:13" s="44" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="43"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="43"/>
+      <c r="E42" s="203"/>
+      <c r="F42" s="8"/>
+      <c r="G42" s="40"/>
+      <c r="H42" s="64"/>
+      <c r="I42" s="64"/>
+      <c r="J42" s="64"/>
+      <c r="K42" s="65"/>
+      <c r="L42" s="43"/>
+    </row>
+    <row r="43" spans="2:13" s="44" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="43"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="23"/>
+      <c r="E43" s="204" t="s">
+        <v>153</v>
+      </c>
+      <c r="F43" s="9"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="66"/>
+      <c r="I43" s="66"/>
+      <c r="J43" s="66"/>
+      <c r="K43" s="67"/>
+      <c r="L43" s="43"/>
+    </row>
+    <row r="44" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="43"/>
+      <c r="C44" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D44" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="E44" s="74"/>
+      <c r="F44" s="74"/>
+      <c r="G44" s="74"/>
+      <c r="H44" s="74"/>
+      <c r="I44" s="74"/>
+      <c r="J44" s="74"/>
+      <c r="K44" s="75"/>
+      <c r="L44" s="43"/>
+      <c r="M44" s="44" t="str">
+        <f>IF(SUM(COUNTBLANK(D46),COUNTBLANK(G46))=1,"ok","mark one field")</f>
+        <v>mark one field</v>
+      </c>
+    </row>
+    <row r="45" spans="2:13" s="44" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="43"/>
+      <c r="C45" s="14"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="108" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" s="33"/>
+      <c r="G45" s="34"/>
+      <c r="H45" s="111" t="s">
         <v>63</v>
       </c>
-      <c r="F29" s="94"/>
-[...59 lines deleted...]
-        <f>IF(SUM(COUNTBLANK(D34),COUNTBLANK(G34))=1,"ok","mark one field")</f>
+      <c r="I45" s="111"/>
+      <c r="J45" s="111"/>
+      <c r="K45" s="108"/>
+      <c r="L45" s="43"/>
+    </row>
+    <row r="46" spans="2:13" s="44" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="43"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="109"/>
+      <c r="F46" s="8"/>
+      <c r="G46" s="35"/>
+      <c r="H46" s="112"/>
+      <c r="I46" s="112"/>
+      <c r="J46" s="112"/>
+      <c r="K46" s="109"/>
+      <c r="L46" s="43"/>
+    </row>
+    <row r="47" spans="2:13" s="44" customFormat="1" ht="10.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="43"/>
+      <c r="C47" s="22"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="110"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="113"/>
+      <c r="I47" s="113"/>
+      <c r="J47" s="113"/>
+      <c r="K47" s="110"/>
+      <c r="L47" s="43"/>
+      <c r="M47" s="44" t="str">
+        <f>IF(COUNTA(G46)=1,IF(COUNTA(F48:K48)&gt;=1,"ok","For a specialized fund, check at least one box in the row 5.1. below"),"not applicable")</f>
+        <v>not applicable</v>
+      </c>
+    </row>
+    <row r="48" spans="2:13" s="44" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="43"/>
+      <c r="C48" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D48" s="74" t="s">
+        <v>64</v>
+      </c>
+      <c r="E48" s="75"/>
+      <c r="F48" s="118"/>
+      <c r="G48" s="119"/>
+      <c r="H48" s="62"/>
+      <c r="I48" s="61"/>
+      <c r="J48" s="61"/>
+      <c r="K48" s="61"/>
+      <c r="L48" s="43"/>
+      <c r="M48" s="44" t="str">
+        <f>IF(OR(F48="Other",H48="Other",I48="Other",J48="Other"),"If Other is indicated, please provide brief information regarding specialization/industry in cell K41","not applicable")</f>
+        <v>not applicable</v>
+      </c>
+    </row>
+    <row r="49" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="43"/>
+      <c r="C49" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="E49" s="74"/>
+      <c r="F49" s="74"/>
+      <c r="G49" s="74"/>
+      <c r="H49" s="74"/>
+      <c r="I49" s="74"/>
+      <c r="J49" s="74"/>
+      <c r="K49" s="75"/>
+      <c r="L49" s="43"/>
+    </row>
+    <row r="50" spans="2:12" s="44" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="43"/>
+      <c r="C50" s="13"/>
+      <c r="D50" s="157" t="s">
+        <v>137</v>
+      </c>
+      <c r="E50" s="158"/>
+      <c r="F50" s="68"/>
+      <c r="G50" s="69"/>
+      <c r="H50" s="69"/>
+      <c r="I50" s="69"/>
+      <c r="J50" s="69"/>
+      <c r="K50" s="70"/>
+      <c r="L50" s="43"/>
+    </row>
+    <row r="51" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="43"/>
+      <c r="C51" s="37"/>
+      <c r="D51" s="120" t="s">
+        <v>66</v>
+      </c>
+      <c r="E51" s="121"/>
+      <c r="F51" s="105"/>
+      <c r="G51" s="106"/>
+      <c r="H51" s="106"/>
+      <c r="I51" s="106"/>
+      <c r="J51" s="106"/>
+      <c r="K51" s="107"/>
+      <c r="L51" s="43"/>
+    </row>
+    <row r="52" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="43"/>
+      <c r="C52" s="38"/>
+      <c r="D52" s="114" t="s">
+        <v>67</v>
+      </c>
+      <c r="E52" s="115"/>
+      <c r="F52" s="94"/>
+      <c r="G52" s="95"/>
+      <c r="H52" s="95"/>
+      <c r="I52" s="95"/>
+      <c r="J52" s="95"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="43"/>
+    </row>
+    <row r="53" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="43"/>
+      <c r="C53" s="38"/>
+      <c r="D53" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="E53" s="115"/>
+      <c r="F53" s="94"/>
+      <c r="G53" s="95"/>
+      <c r="H53" s="95"/>
+      <c r="I53" s="95"/>
+      <c r="J53" s="95"/>
+      <c r="K53" s="96"/>
+      <c r="L53" s="43"/>
+    </row>
+    <row r="54" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="43"/>
+      <c r="C54" s="38"/>
+      <c r="D54" s="114" t="s">
+        <v>69</v>
+      </c>
+      <c r="E54" s="115"/>
+      <c r="F54" s="94"/>
+      <c r="G54" s="95"/>
+      <c r="H54" s="95"/>
+      <c r="I54" s="95"/>
+      <c r="J54" s="95"/>
+      <c r="K54" s="96"/>
+      <c r="L54" s="43"/>
+    </row>
+    <row r="55" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="43"/>
+      <c r="C55" s="38"/>
+      <c r="D55" s="114" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" s="115"/>
+      <c r="F55" s="94"/>
+      <c r="G55" s="95"/>
+      <c r="H55" s="95"/>
+      <c r="I55" s="95"/>
+      <c r="J55" s="95"/>
+      <c r="K55" s="96"/>
+      <c r="L55" s="43"/>
+    </row>
+    <row r="56" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="43"/>
+      <c r="C56" s="38"/>
+      <c r="D56" s="114" t="s">
+        <v>71</v>
+      </c>
+      <c r="E56" s="115"/>
+      <c r="F56" s="94"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="95"/>
+      <c r="I56" s="95"/>
+      <c r="J56" s="95"/>
+      <c r="K56" s="96"/>
+      <c r="L56" s="43"/>
+    </row>
+    <row r="57" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="43"/>
+      <c r="C57" s="39"/>
+      <c r="D57" s="116" t="s">
+        <v>72</v>
+      </c>
+      <c r="E57" s="117"/>
+      <c r="F57" s="97"/>
+      <c r="G57" s="98"/>
+      <c r="H57" s="98"/>
+      <c r="I57" s="98"/>
+      <c r="J57" s="98"/>
+      <c r="K57" s="99"/>
+      <c r="L57" s="43"/>
+    </row>
+    <row r="58" spans="2:12" s="44" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="43"/>
+      <c r="C58" s="13"/>
+      <c r="D58" s="74" t="s">
+        <v>73</v>
+      </c>
+      <c r="E58" s="75"/>
+      <c r="F58" s="68"/>
+      <c r="G58" s="69"/>
+      <c r="H58" s="69"/>
+      <c r="I58" s="69"/>
+      <c r="J58" s="69"/>
+      <c r="K58" s="70"/>
+      <c r="L58" s="43"/>
+    </row>
+    <row r="59" spans="2:12" s="44" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="43"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="100" t="s">
+        <v>138</v>
+      </c>
+      <c r="E59" s="101"/>
+      <c r="F59" s="68"/>
+      <c r="G59" s="69"/>
+      <c r="H59" s="69"/>
+      <c r="I59" s="69"/>
+      <c r="J59" s="69"/>
+      <c r="K59" s="70"/>
+      <c r="L59" s="43"/>
+    </row>
+    <row r="60" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="43"/>
+      <c r="C60" s="38"/>
+      <c r="D60" s="120" t="s">
+        <v>74</v>
+      </c>
+      <c r="E60" s="121"/>
+      <c r="F60" s="105"/>
+      <c r="G60" s="106"/>
+      <c r="H60" s="106"/>
+      <c r="I60" s="106"/>
+      <c r="J60" s="106"/>
+      <c r="K60" s="107"/>
+      <c r="L60" s="43"/>
+    </row>
+    <row r="61" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="43"/>
+      <c r="C61" s="38"/>
+      <c r="D61" s="114" t="s">
+        <v>67</v>
+      </c>
+      <c r="E61" s="115"/>
+      <c r="F61" s="94"/>
+      <c r="G61" s="95"/>
+      <c r="H61" s="95"/>
+      <c r="I61" s="95"/>
+      <c r="J61" s="95"/>
+      <c r="K61" s="96"/>
+      <c r="L61" s="43"/>
+    </row>
+    <row r="62" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="43"/>
+      <c r="C62" s="38"/>
+      <c r="D62" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="E62" s="115"/>
+      <c r="F62" s="94"/>
+      <c r="G62" s="95"/>
+      <c r="H62" s="95"/>
+      <c r="I62" s="95"/>
+      <c r="J62" s="95"/>
+      <c r="K62" s="96"/>
+      <c r="L62" s="43"/>
+    </row>
+    <row r="63" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="43"/>
+      <c r="C63" s="38"/>
+      <c r="D63" s="114" t="s">
+        <v>69</v>
+      </c>
+      <c r="E63" s="115"/>
+      <c r="F63" s="94"/>
+      <c r="G63" s="95"/>
+      <c r="H63" s="95"/>
+      <c r="I63" s="95"/>
+      <c r="J63" s="95"/>
+      <c r="K63" s="96"/>
+      <c r="L63" s="43"/>
+    </row>
+    <row r="64" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="43"/>
+      <c r="C64" s="38"/>
+      <c r="D64" s="114" t="s">
+        <v>70</v>
+      </c>
+      <c r="E64" s="115"/>
+      <c r="F64" s="94"/>
+      <c r="G64" s="95"/>
+      <c r="H64" s="95"/>
+      <c r="I64" s="95"/>
+      <c r="J64" s="95"/>
+      <c r="K64" s="96"/>
+      <c r="L64" s="43"/>
+    </row>
+    <row r="65" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="43"/>
+      <c r="C65" s="38"/>
+      <c r="D65" s="114" t="s">
+        <v>71</v>
+      </c>
+      <c r="E65" s="115"/>
+      <c r="F65" s="94"/>
+      <c r="G65" s="95"/>
+      <c r="H65" s="95"/>
+      <c r="I65" s="95"/>
+      <c r="J65" s="95"/>
+      <c r="K65" s="96"/>
+      <c r="L65" s="43"/>
+    </row>
+    <row r="66" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="43"/>
+      <c r="C66" s="39"/>
+      <c r="D66" s="116" t="s">
+        <v>72</v>
+      </c>
+      <c r="E66" s="117"/>
+      <c r="F66" s="97"/>
+      <c r="G66" s="98"/>
+      <c r="H66" s="98"/>
+      <c r="I66" s="98"/>
+      <c r="J66" s="98"/>
+      <c r="K66" s="99"/>
+      <c r="L66" s="43"/>
+    </row>
+    <row r="67" spans="2:13" s="44" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="43"/>
+      <c r="C67" s="146" t="s">
+        <v>139</v>
+      </c>
+      <c r="D67" s="147"/>
+      <c r="E67" s="147"/>
+      <c r="F67" s="147"/>
+      <c r="G67" s="147"/>
+      <c r="H67" s="147"/>
+      <c r="I67" s="147"/>
+      <c r="J67" s="147"/>
+      <c r="K67" s="148"/>
+      <c r="L67" s="43"/>
+    </row>
+    <row r="68" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="43"/>
+      <c r="C68" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="E68" s="74"/>
+      <c r="F68" s="74"/>
+      <c r="G68" s="74"/>
+      <c r="H68" s="74"/>
+      <c r="I68" s="74"/>
+      <c r="J68" s="74"/>
+      <c r="K68" s="75"/>
+      <c r="L68" s="43"/>
+    </row>
+    <row r="69" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="43"/>
+      <c r="C69" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="138" t="s">
+        <v>76</v>
+      </c>
+      <c r="E69" s="139"/>
+      <c r="F69" s="142">
+        <f>F71+F73+F75</f>
+        <v>0</v>
+      </c>
+      <c r="G69" s="143"/>
+      <c r="H69" s="143"/>
+      <c r="I69" s="143"/>
+      <c r="J69" s="143"/>
+      <c r="K69" s="144"/>
+      <c r="L69" s="43"/>
+    </row>
+    <row r="70" spans="2:13" s="44" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="43"/>
+      <c r="C70" s="122" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="128" t="s">
+        <v>140</v>
+      </c>
+      <c r="E70" s="129"/>
+      <c r="F70" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="G70" s="90"/>
+      <c r="H70" s="90"/>
+      <c r="I70" s="90"/>
+      <c r="J70" s="91"/>
+      <c r="K70" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L70" s="43"/>
+    </row>
+    <row r="71" spans="2:13" s="44" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="43"/>
+      <c r="C71" s="124"/>
+      <c r="D71" s="132"/>
+      <c r="E71" s="133"/>
+      <c r="F71" s="86"/>
+      <c r="G71" s="87"/>
+      <c r="H71" s="87"/>
+      <c r="I71" s="87"/>
+      <c r="J71" s="88"/>
+      <c r="K71" s="7" t="str">
+        <f>IFERROR(F71/$F$69,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L71" s="43"/>
+      <c r="M71" s="44" t="str">
+        <f>IF(SUM(K71,K73,K75)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
+    </row>
+    <row r="72" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="43"/>
+      <c r="C72" s="122" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" s="128" t="s">
+        <v>156</v>
+      </c>
+      <c r="E72" s="129"/>
+      <c r="F72" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="G72" s="90"/>
+      <c r="H72" s="90"/>
+      <c r="I72" s="90"/>
+      <c r="J72" s="91"/>
+      <c r="K72" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L72" s="43"/>
+    </row>
+    <row r="73" spans="2:13" s="44" customFormat="1" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="43"/>
+      <c r="C73" s="124"/>
+      <c r="D73" s="132"/>
+      <c r="E73" s="133"/>
+      <c r="F73" s="86"/>
+      <c r="G73" s="87"/>
+      <c r="H73" s="87"/>
+      <c r="I73" s="87"/>
+      <c r="J73" s="88"/>
+      <c r="K73" s="7" t="str">
+        <f>IFERROR(F73/$F$69,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L73" s="43"/>
+      <c r="M73" s="44" t="str">
+        <f>IF(SUM(K71,K73,K75)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
+    </row>
+    <row r="74" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="43"/>
+      <c r="C74" s="122" t="s">
+        <v>47</v>
+      </c>
+      <c r="D74" s="128" t="s">
+        <v>77</v>
+      </c>
+      <c r="E74" s="129"/>
+      <c r="F74" s="89" t="s">
+        <v>78</v>
+      </c>
+      <c r="G74" s="90"/>
+      <c r="H74" s="90"/>
+      <c r="I74" s="90"/>
+      <c r="J74" s="91"/>
+      <c r="K74" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="L74" s="43"/>
+    </row>
+    <row r="75" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="43"/>
+      <c r="C75" s="124"/>
+      <c r="D75" s="132"/>
+      <c r="E75" s="133"/>
+      <c r="F75" s="86"/>
+      <c r="G75" s="87"/>
+      <c r="H75" s="87"/>
+      <c r="I75" s="87"/>
+      <c r="J75" s="88"/>
+      <c r="K75" s="7" t="str">
+        <f>IFERROR(F75/$F$69,"-")</f>
+        <v>-</v>
+      </c>
+      <c r="L75" s="43"/>
+      <c r="M75" s="44" t="str">
+        <f>IF(SUM(K71,K73,K75)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
+    </row>
+    <row r="76" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="43"/>
+      <c r="C76" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="74" t="s">
+        <v>80</v>
+      </c>
+      <c r="E76" s="74"/>
+      <c r="F76" s="74"/>
+      <c r="G76" s="74"/>
+      <c r="H76" s="74"/>
+      <c r="I76" s="74"/>
+      <c r="J76" s="74"/>
+      <c r="K76" s="75"/>
+      <c r="L76" s="43"/>
+    </row>
+    <row r="77" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="43"/>
+      <c r="C77" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D77" s="138" t="s">
+        <v>81</v>
+      </c>
+      <c r="E77" s="138"/>
+      <c r="F77" s="138"/>
+      <c r="G77" s="138"/>
+      <c r="H77" s="138"/>
+      <c r="I77" s="138"/>
+      <c r="J77" s="138"/>
+      <c r="K77" s="139"/>
+      <c r="L77" s="43"/>
+    </row>
+    <row r="78" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="43"/>
+      <c r="C78" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D78" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="E78" s="75"/>
+      <c r="F78" s="102"/>
+      <c r="G78" s="103"/>
+      <c r="H78" s="103"/>
+      <c r="I78" s="103"/>
+      <c r="J78" s="103"/>
+      <c r="K78" s="104"/>
+      <c r="L78" s="43"/>
+    </row>
+    <row r="79" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="43"/>
+      <c r="C79" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="E79" s="75"/>
+      <c r="F79" s="102"/>
+      <c r="G79" s="103"/>
+      <c r="H79" s="103"/>
+      <c r="I79" s="103"/>
+      <c r="J79" s="103"/>
+      <c r="K79" s="104"/>
+      <c r="L79" s="43"/>
+    </row>
+    <row r="80" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="43"/>
+      <c r="C80" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D80" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="E80" s="75"/>
+      <c r="F80" s="102"/>
+      <c r="G80" s="103"/>
+      <c r="H80" s="103"/>
+      <c r="I80" s="103"/>
+      <c r="J80" s="103"/>
+      <c r="K80" s="104"/>
+      <c r="L80" s="43"/>
+    </row>
+    <row r="81" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="43"/>
+      <c r="C81" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="E81" s="75"/>
+      <c r="F81" s="102"/>
+      <c r="G81" s="103"/>
+      <c r="H81" s="103"/>
+      <c r="I81" s="103"/>
+      <c r="J81" s="103"/>
+      <c r="K81" s="104"/>
+      <c r="L81" s="43"/>
+    </row>
+    <row r="82" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="43"/>
+      <c r="C82" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D82" s="74" t="s">
+        <v>86</v>
+      </c>
+      <c r="E82" s="75"/>
+      <c r="F82" s="102"/>
+      <c r="G82" s="103"/>
+      <c r="H82" s="103"/>
+      <c r="I82" s="103"/>
+      <c r="J82" s="103"/>
+      <c r="K82" s="104"/>
+      <c r="L82" s="43"/>
+    </row>
+    <row r="83" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="43"/>
+      <c r="C83" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="D83" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="E83" s="75"/>
+      <c r="F83" s="102"/>
+      <c r="G83" s="103"/>
+      <c r="H83" s="103"/>
+      <c r="I83" s="103"/>
+      <c r="J83" s="103"/>
+      <c r="K83" s="104"/>
+      <c r="L83" s="43"/>
+    </row>
+    <row r="84" spans="2:13" s="44" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="43"/>
+      <c r="C84" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D84" s="74" t="s">
+        <v>88</v>
+      </c>
+      <c r="E84" s="75"/>
+      <c r="F84" s="125"/>
+      <c r="G84" s="126"/>
+      <c r="H84" s="126"/>
+      <c r="I84" s="126"/>
+      <c r="J84" s="126"/>
+      <c r="K84" s="127"/>
+      <c r="L84" s="43"/>
+    </row>
+    <row r="85" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="43"/>
+      <c r="C85" s="122" t="s">
+        <v>43</v>
+      </c>
+      <c r="D85" s="128" t="s">
+        <v>135</v>
+      </c>
+      <c r="E85" s="129"/>
+      <c r="F85" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="G85" s="54"/>
+      <c r="H85" s="4"/>
+      <c r="I85" s="4"/>
+      <c r="J85" s="4"/>
+      <c r="K85" s="5"/>
+      <c r="L85" s="43"/>
+    </row>
+    <row r="86" spans="2:13" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="43"/>
+      <c r="C86" s="123"/>
+      <c r="D86" s="130"/>
+      <c r="E86" s="131"/>
+      <c r="F86" s="49"/>
+      <c r="G86" s="50"/>
+      <c r="H86" s="50"/>
+      <c r="I86" s="50"/>
+      <c r="J86" s="50"/>
+      <c r="K86" s="51"/>
+      <c r="L86" s="43"/>
+      <c r="M86" s="44" t="str">
+        <f>IF(SUM(COUNTBLANK(G85),COUNTBLANK(G87))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
-      <c r="O32" s="10"/>
-[...358 lines deleted...]
-      <c r="D52" s="122" t="s">
+    </row>
+    <row r="87" spans="2:13" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="43"/>
+      <c r="C87" s="124"/>
+      <c r="D87" s="132"/>
+      <c r="E87" s="133"/>
+      <c r="F87" s="52" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="54"/>
+      <c r="H87" s="52"/>
+      <c r="I87" s="52"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="53"/>
+      <c r="L87" s="43"/>
+    </row>
+    <row r="88" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="43"/>
+      <c r="C88" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="74" t="s">
+        <v>91</v>
+      </c>
+      <c r="E88" s="74"/>
+      <c r="F88" s="74"/>
+      <c r="G88" s="74"/>
+      <c r="H88" s="74"/>
+      <c r="I88" s="74"/>
+      <c r="J88" s="74"/>
+      <c r="K88" s="75"/>
+      <c r="L88" s="43"/>
+    </row>
+    <row r="89" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="43"/>
+      <c r="C89" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89" s="74" t="s">
+        <v>92</v>
+      </c>
+      <c r="E89" s="75"/>
+      <c r="F89" s="125"/>
+      <c r="G89" s="126"/>
+      <c r="H89" s="126"/>
+      <c r="I89" s="126"/>
+      <c r="J89" s="126"/>
+      <c r="K89" s="127"/>
+      <c r="L89" s="43"/>
+    </row>
+    <row r="90" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="43"/>
+      <c r="C90" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D90" s="74" t="s">
+        <v>93</v>
+      </c>
+      <c r="E90" s="75"/>
+      <c r="F90" s="125"/>
+      <c r="G90" s="126"/>
+      <c r="H90" s="126"/>
+      <c r="I90" s="126"/>
+      <c r="J90" s="126"/>
+      <c r="K90" s="127"/>
+      <c r="L90" s="43"/>
+    </row>
+    <row r="91" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="43"/>
+      <c r="C91" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D91" s="138" t="s">
+        <v>94</v>
+      </c>
+      <c r="E91" s="138"/>
+      <c r="F91" s="138"/>
+      <c r="G91" s="138"/>
+      <c r="H91" s="138"/>
+      <c r="I91" s="138"/>
+      <c r="J91" s="138"/>
+      <c r="K91" s="139"/>
+      <c r="L91" s="43"/>
+    </row>
+    <row r="92" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="43"/>
+      <c r="C92" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D92" s="74" t="s">
+        <v>96</v>
+      </c>
+      <c r="E92" s="75"/>
+      <c r="F92" s="102"/>
+      <c r="G92" s="103"/>
+      <c r="H92" s="103"/>
+      <c r="I92" s="103"/>
+      <c r="J92" s="103"/>
+      <c r="K92" s="104"/>
+      <c r="L92" s="43"/>
+    </row>
+    <row r="93" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="43"/>
+      <c r="C93" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D93" s="138" t="s">
+        <v>97</v>
+      </c>
+      <c r="E93" s="139"/>
+      <c r="F93" s="102"/>
+      <c r="G93" s="103"/>
+      <c r="H93" s="103"/>
+      <c r="I93" s="103"/>
+      <c r="J93" s="103"/>
+      <c r="K93" s="104"/>
+      <c r="L93" s="43"/>
+    </row>
+    <row r="94" spans="2:13" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="43"/>
+      <c r="C94" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D94" s="74" t="s">
+        <v>98</v>
+      </c>
+      <c r="E94" s="75"/>
+      <c r="F94" s="102"/>
+      <c r="G94" s="103"/>
+      <c r="H94" s="103"/>
+      <c r="I94" s="103"/>
+      <c r="J94" s="103"/>
+      <c r="K94" s="104"/>
+      <c r="L94" s="43"/>
+    </row>
+    <row r="95" spans="2:13" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="40"/>
+      <c r="C95" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="D95" s="40"/>
+      <c r="E95" s="41"/>
+      <c r="F95" s="42"/>
+      <c r="G95" s="41"/>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1"/>
+      <c r="K95" s="1"/>
+      <c r="L95" s="40"/>
+    </row>
+    <row r="96" spans="2:13" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="40"/>
+      <c r="C96" s="180" t="s">
+        <v>99</v>
+      </c>
+      <c r="D96" s="181"/>
+      <c r="E96" s="181"/>
+      <c r="F96" s="181"/>
+      <c r="G96" s="181"/>
+      <c r="H96" s="181"/>
+      <c r="I96" s="181"/>
+      <c r="J96" s="181"/>
+      <c r="K96" s="182"/>
+      <c r="L96" s="40"/>
+    </row>
+    <row r="97" spans="2:12" s="44" customFormat="1" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="40"/>
+      <c r="C97" s="40"/>
+      <c r="D97" s="40"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="42"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1"/>
+      <c r="J97" s="1"/>
+      <c r="K97" s="1"/>
+      <c r="L97" s="40"/>
+    </row>
+    <row r="98" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="43"/>
+      <c r="C98" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D98" s="74" t="s">
+        <v>100</v>
+      </c>
+      <c r="E98" s="74"/>
+      <c r="F98" s="74"/>
+      <c r="G98" s="74"/>
+      <c r="H98" s="74"/>
+      <c r="I98" s="74"/>
+      <c r="J98" s="74"/>
+      <c r="K98" s="75"/>
+      <c r="L98" s="43"/>
+    </row>
+    <row r="99" spans="2:12" s="44" customFormat="1" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="43"/>
+      <c r="C99" s="13"/>
+      <c r="D99" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="E99" s="75"/>
+      <c r="F99" s="140" t="s">
+        <v>103</v>
+      </c>
+      <c r="G99" s="141"/>
+      <c r="H99" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="I99" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="J99" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="K99" s="55" t="s">
+        <v>107</v>
+      </c>
+      <c r="L99" s="43"/>
+    </row>
+    <row r="100" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="43"/>
+      <c r="C100" s="68"/>
+      <c r="D100" s="69"/>
+      <c r="E100" s="70"/>
+      <c r="F100" s="92"/>
+      <c r="G100" s="93"/>
+      <c r="H100" s="58"/>
+      <c r="I100" s="59"/>
+      <c r="J100" s="60"/>
+      <c r="K100" s="59"/>
+      <c r="L100" s="43"/>
+    </row>
+    <row r="101" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="43"/>
+      <c r="C101" s="68"/>
+      <c r="D101" s="69"/>
+      <c r="E101" s="70"/>
+      <c r="F101" s="92"/>
+      <c r="G101" s="93"/>
+      <c r="H101" s="58"/>
+      <c r="I101" s="59"/>
+      <c r="J101" s="60"/>
+      <c r="K101" s="59"/>
+      <c r="L101" s="43"/>
+    </row>
+    <row r="102" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="43"/>
+      <c r="C102" s="68"/>
+      <c r="D102" s="69"/>
+      <c r="E102" s="70"/>
+      <c r="F102" s="92"/>
+      <c r="G102" s="93"/>
+      <c r="H102" s="58"/>
+      <c r="I102" s="59"/>
+      <c r="J102" s="60"/>
+      <c r="K102" s="59"/>
+      <c r="L102" s="43"/>
+    </row>
+    <row r="103" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="43"/>
+      <c r="C103" s="68"/>
+      <c r="D103" s="69"/>
+      <c r="E103" s="70"/>
+      <c r="F103" s="92"/>
+      <c r="G103" s="93"/>
+      <c r="H103" s="58"/>
+      <c r="I103" s="59"/>
+      <c r="J103" s="60"/>
+      <c r="K103" s="59"/>
+      <c r="L103" s="43"/>
+    </row>
+    <row r="104" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="43"/>
+      <c r="C104" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D104" s="72"/>
+      <c r="E104" s="73"/>
+      <c r="F104" s="92"/>
+      <c r="G104" s="93"/>
+      <c r="H104" s="58"/>
+      <c r="I104" s="59"/>
+      <c r="J104" s="60"/>
+      <c r="K104" s="59"/>
+      <c r="L104" s="43"/>
+    </row>
+    <row r="105" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="43"/>
+      <c r="C105" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="74" t="s">
+        <v>109</v>
+      </c>
+      <c r="E105" s="74"/>
+      <c r="F105" s="74"/>
+      <c r="G105" s="74"/>
+      <c r="H105" s="74"/>
+      <c r="I105" s="74"/>
+      <c r="J105" s="74"/>
+      <c r="K105" s="75"/>
+      <c r="L105" s="43"/>
+    </row>
+    <row r="106" spans="2:12" s="44" customFormat="1" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="43"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="E106" s="75"/>
+      <c r="F106" s="140" t="s">
+        <v>110</v>
+      </c>
+      <c r="G106" s="141"/>
+      <c r="H106" s="55" t="s">
+        <v>111</v>
+      </c>
+      <c r="I106" s="55" t="s">
+        <v>105</v>
+      </c>
+      <c r="J106" s="57" t="s">
+        <v>106</v>
+      </c>
+      <c r="K106" s="55" t="s">
+        <v>112</v>
+      </c>
+      <c r="L106" s="43"/>
+    </row>
+    <row r="107" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="43"/>
+      <c r="C107" s="68"/>
+      <c r="D107" s="69"/>
+      <c r="E107" s="70"/>
+      <c r="F107" s="92"/>
+      <c r="G107" s="93"/>
+      <c r="H107" s="58"/>
+      <c r="I107" s="59"/>
+      <c r="J107" s="60"/>
+      <c r="K107" s="59"/>
+      <c r="L107" s="43"/>
+    </row>
+    <row r="108" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="43"/>
+      <c r="C108" s="68"/>
+      <c r="D108" s="69"/>
+      <c r="E108" s="70"/>
+      <c r="F108" s="92"/>
+      <c r="G108" s="93"/>
+      <c r="H108" s="58"/>
+      <c r="I108" s="59"/>
+      <c r="J108" s="60"/>
+      <c r="K108" s="59"/>
+      <c r="L108" s="43"/>
+    </row>
+    <row r="109" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="43"/>
+      <c r="C109" s="68"/>
+      <c r="D109" s="69"/>
+      <c r="E109" s="70"/>
+      <c r="F109" s="92"/>
+      <c r="G109" s="93"/>
+      <c r="H109" s="58"/>
+      <c r="I109" s="59"/>
+      <c r="J109" s="60"/>
+      <c r="K109" s="59"/>
+      <c r="L109" s="43"/>
+    </row>
+    <row r="110" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="43"/>
+      <c r="C110" s="68"/>
+      <c r="D110" s="69"/>
+      <c r="E110" s="70"/>
+      <c r="F110" s="92"/>
+      <c r="G110" s="93"/>
+      <c r="H110" s="58"/>
+      <c r="I110" s="59"/>
+      <c r="J110" s="60"/>
+      <c r="K110" s="59"/>
+      <c r="L110" s="43"/>
+    </row>
+    <row r="111" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="43"/>
+      <c r="C111" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D111" s="72"/>
+      <c r="E111" s="73"/>
+      <c r="F111" s="205"/>
+      <c r="G111" s="206"/>
+      <c r="H111" s="58"/>
+      <c r="I111" s="59"/>
+      <c r="J111" s="60"/>
+      <c r="K111" s="207"/>
+      <c r="L111" s="43"/>
+    </row>
+    <row r="112" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="43"/>
+      <c r="C112" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112" s="74" t="s">
+        <v>113</v>
+      </c>
+      <c r="E112" s="74"/>
+      <c r="F112" s="74"/>
+      <c r="G112" s="74"/>
+      <c r="H112" s="74"/>
+      <c r="I112" s="74"/>
+      <c r="J112" s="74"/>
+      <c r="K112" s="75"/>
+      <c r="L112" s="43"/>
+    </row>
+    <row r="113" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="43"/>
+      <c r="C113" s="13"/>
+      <c r="D113" s="74" t="s">
+        <v>101</v>
+      </c>
+      <c r="E113" s="75"/>
+      <c r="F113" s="76" t="s">
+        <v>114</v>
+      </c>
+      <c r="G113" s="74"/>
+      <c r="H113" s="74"/>
+      <c r="I113" s="74"/>
+      <c r="J113" s="74"/>
+      <c r="K113" s="75"/>
+      <c r="L113" s="43"/>
+    </row>
+    <row r="114" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="43"/>
+      <c r="C114" s="68"/>
+      <c r="D114" s="69"/>
+      <c r="E114" s="70"/>
+      <c r="F114" s="68"/>
+      <c r="G114" s="69"/>
+      <c r="H114" s="69"/>
+      <c r="I114" s="69"/>
+      <c r="J114" s="69"/>
+      <c r="K114" s="70"/>
+      <c r="L114" s="43"/>
+    </row>
+    <row r="115" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="43"/>
+      <c r="C115" s="68"/>
+      <c r="D115" s="69"/>
+      <c r="E115" s="70"/>
+      <c r="F115" s="68"/>
+      <c r="G115" s="69"/>
+      <c r="H115" s="69"/>
+      <c r="I115" s="69"/>
+      <c r="J115" s="69"/>
+      <c r="K115" s="70"/>
+      <c r="L115" s="43"/>
+    </row>
+    <row r="116" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B116" s="43"/>
+      <c r="C116" s="68"/>
+      <c r="D116" s="69"/>
+      <c r="E116" s="70"/>
+      <c r="F116" s="68"/>
+      <c r="G116" s="69"/>
+      <c r="H116" s="69"/>
+      <c r="I116" s="69"/>
+      <c r="J116" s="69"/>
+      <c r="K116" s="70"/>
+      <c r="L116" s="43"/>
+    </row>
+    <row r="117" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="43"/>
+      <c r="C117" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D117" s="72"/>
+      <c r="E117" s="73"/>
+      <c r="F117" s="68"/>
+      <c r="G117" s="69"/>
+      <c r="H117" s="69"/>
+      <c r="I117" s="69"/>
+      <c r="J117" s="69"/>
+      <c r="K117" s="70"/>
+      <c r="L117" s="43"/>
+    </row>
+    <row r="118" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="43"/>
+      <c r="C118" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D118" s="74" t="s">
+        <v>115</v>
+      </c>
+      <c r="E118" s="74"/>
+      <c r="F118" s="74"/>
+      <c r="G118" s="74"/>
+      <c r="H118" s="74"/>
+      <c r="I118" s="74"/>
+      <c r="J118" s="74"/>
+      <c r="K118" s="75"/>
+      <c r="L118" s="43"/>
+    </row>
+    <row r="119" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="43"/>
+      <c r="C119" s="77" t="s">
+        <v>116</v>
+      </c>
+      <c r="D119" s="78"/>
+      <c r="E119" s="79"/>
+      <c r="F119" s="68"/>
+      <c r="G119" s="69"/>
+      <c r="H119" s="69"/>
+      <c r="I119" s="69"/>
+      <c r="J119" s="69"/>
+      <c r="K119" s="70"/>
+      <c r="L119" s="43"/>
+    </row>
+    <row r="120" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="43"/>
+      <c r="C120" s="77" t="s">
+        <v>117</v>
+      </c>
+      <c r="D120" s="78"/>
+      <c r="E120" s="79"/>
+      <c r="F120" s="68"/>
+      <c r="G120" s="69"/>
+      <c r="H120" s="69"/>
+      <c r="I120" s="69"/>
+      <c r="J120" s="69"/>
+      <c r="K120" s="70"/>
+      <c r="L120" s="43"/>
+    </row>
+    <row r="121" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B121" s="43"/>
+      <c r="C121" s="77" t="s">
+        <v>118</v>
+      </c>
+      <c r="D121" s="78"/>
+      <c r="E121" s="79"/>
+      <c r="F121" s="68"/>
+      <c r="G121" s="69"/>
+      <c r="H121" s="69"/>
+      <c r="I121" s="69"/>
+      <c r="J121" s="69"/>
+      <c r="K121" s="70"/>
+      <c r="L121" s="43"/>
+    </row>
+    <row r="122" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B122" s="40"/>
+      <c r="C122" s="71" t="s">
+        <v>108</v>
+      </c>
+      <c r="D122" s="72"/>
+      <c r="E122" s="73"/>
+      <c r="F122" s="68"/>
+      <c r="G122" s="69"/>
+      <c r="H122" s="69"/>
+      <c r="I122" s="69"/>
+      <c r="J122" s="69"/>
+      <c r="K122" s="70"/>
+      <c r="L122" s="40"/>
+    </row>
+    <row r="123" spans="2:12" s="44" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B123" s="40"/>
+      <c r="C123" s="40"/>
+      <c r="D123" s="40"/>
+      <c r="E123" s="41"/>
+      <c r="F123" s="42"/>
+      <c r="G123" s="41"/>
+      <c r="H123" s="1"/>
+      <c r="I123" s="1"/>
+      <c r="J123" s="1"/>
+      <c r="K123" s="1"/>
+      <c r="L123" s="40"/>
+    </row>
+    <row r="124" spans="2:12" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B124" s="43"/>
+      <c r="C124" s="1"/>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1"/>
+      <c r="F124" s="2"/>
+      <c r="G124" s="2"/>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+      <c r="L124" s="43"/>
+    </row>
+    <row r="125" spans="2:12" s="44" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B125" s="43"/>
+      <c r="C125" s="177" t="s">
+        <v>119</v>
+      </c>
+      <c r="D125" s="178"/>
+      <c r="E125" s="178"/>
+      <c r="F125" s="178"/>
+      <c r="G125" s="178"/>
+      <c r="H125" s="178"/>
+      <c r="I125" s="178"/>
+      <c r="J125" s="178"/>
+      <c r="K125" s="179"/>
+      <c r="L125" s="43"/>
+    </row>
+    <row r="126" spans="2:12" s="44" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B126" s="43"/>
+      <c r="C126" s="183" t="s">
+        <v>120</v>
+      </c>
+      <c r="D126" s="183"/>
+      <c r="E126" s="183"/>
+      <c r="F126" s="183"/>
+      <c r="G126" s="183"/>
+      <c r="H126" s="183"/>
+      <c r="I126" s="183"/>
+      <c r="J126" s="183"/>
+      <c r="K126" s="183"/>
+      <c r="L126" s="43"/>
+    </row>
+    <row r="127" spans="2:12" s="44" customFormat="1" ht="235.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B127" s="43"/>
+      <c r="C127" s="184"/>
+      <c r="D127" s="184"/>
+      <c r="E127" s="184"/>
+      <c r="F127" s="184"/>
+      <c r="G127" s="184"/>
+      <c r="H127" s="184"/>
+      <c r="I127" s="184"/>
+      <c r="J127" s="184"/>
+      <c r="K127" s="184"/>
+      <c r="L127" s="43"/>
+    </row>
+    <row r="128" spans="2:12" s="44" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B128" s="43"/>
+      <c r="C128" s="185"/>
+      <c r="D128" s="186"/>
+      <c r="E128" s="186"/>
+      <c r="F128" s="186"/>
+      <c r="G128" s="186"/>
+      <c r="H128" s="186"/>
+      <c r="I128" s="186"/>
+      <c r="J128" s="186"/>
+      <c r="K128" s="187"/>
+      <c r="L128" s="43"/>
+    </row>
+    <row r="129" spans="2:14" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B129" s="43"/>
+      <c r="C129" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="D129" s="136"/>
+      <c r="E129" s="136"/>
+      <c r="F129" s="136"/>
+      <c r="G129" s="136"/>
+      <c r="H129" s="136"/>
+      <c r="I129" s="136"/>
+      <c r="J129" s="136"/>
+      <c r="K129" s="136"/>
+      <c r="L129" s="43"/>
+    </row>
+    <row r="130" spans="2:14" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B130" s="43"/>
+      <c r="C130" s="137" t="s">
+        <v>145</v>
+      </c>
+      <c r="D130" s="134"/>
+      <c r="E130" s="134"/>
+      <c r="F130" s="134"/>
+      <c r="G130" s="134"/>
+      <c r="H130" s="134"/>
+      <c r="I130" s="134"/>
+      <c r="J130" s="134"/>
+      <c r="K130" s="134"/>
+      <c r="L130" s="43"/>
+    </row>
+    <row r="131" spans="2:14" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B131" s="43"/>
+      <c r="C131" s="134" t="s">
+        <v>121</v>
+      </c>
+      <c r="D131" s="134"/>
+      <c r="E131" s="134"/>
+      <c r="F131" s="134"/>
+      <c r="G131" s="134"/>
+      <c r="H131" s="134"/>
+      <c r="I131" s="134"/>
+      <c r="J131" s="134"/>
+      <c r="K131" s="134"/>
+      <c r="L131" s="43"/>
+    </row>
+    <row r="132" spans="2:14" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B132" s="43"/>
+      <c r="C132" s="137" t="s">
+        <v>141</v>
+      </c>
+      <c r="D132" s="134"/>
+      <c r="E132" s="134"/>
+      <c r="F132" s="134"/>
+      <c r="G132" s="134"/>
+      <c r="H132" s="134"/>
+      <c r="I132" s="134"/>
+      <c r="J132" s="134"/>
+      <c r="K132" s="134"/>
+      <c r="L132" s="43"/>
+    </row>
+    <row r="133" spans="2:14" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B133" s="43"/>
+      <c r="C133" s="134" t="s">
+        <v>122</v>
+      </c>
+      <c r="D133" s="134"/>
+      <c r="E133" s="134"/>
+      <c r="F133" s="134"/>
+      <c r="G133" s="134"/>
+      <c r="H133" s="134"/>
+      <c r="I133" s="134"/>
+      <c r="J133" s="134"/>
+      <c r="K133" s="134"/>
+      <c r="L133" s="43"/>
+    </row>
+    <row r="134" spans="2:14" s="44" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B134" s="43"/>
+      <c r="C134" s="135"/>
+      <c r="D134" s="135"/>
+      <c r="E134" s="135"/>
+      <c r="F134" s="135"/>
+      <c r="G134" s="135"/>
+      <c r="H134" s="135"/>
+      <c r="I134" s="135"/>
+      <c r="J134" s="135"/>
+      <c r="K134" s="135"/>
+      <c r="L134" s="43"/>
+    </row>
+    <row r="135" spans="2:14" s="44" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B135" s="43"/>
+      <c r="C135" s="149" t="s">
+        <v>124</v>
+      </c>
+      <c r="D135" s="150"/>
+      <c r="E135" s="150"/>
+      <c r="F135" s="150"/>
+      <c r="G135" s="150"/>
+      <c r="H135" s="150"/>
+      <c r="I135" s="150"/>
+      <c r="J135" s="150"/>
+      <c r="K135" s="151"/>
+      <c r="L135" s="43"/>
+    </row>
+    <row r="136" spans="2:14" s="44" customFormat="1" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B136" s="43"/>
+      <c r="C136" s="43"/>
+      <c r="D136" s="43"/>
+      <c r="E136" s="43"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="40"/>
+      <c r="H136" s="43"/>
+      <c r="I136" s="43"/>
+      <c r="J136" s="43"/>
+      <c r="K136" s="43"/>
+      <c r="L136" s="43"/>
+    </row>
+    <row r="137" spans="2:14" s="44" customFormat="1" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B137" s="43"/>
+      <c r="C137" s="43"/>
+      <c r="D137" s="43"/>
+      <c r="E137" s="43"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="40"/>
+      <c r="H137" s="43"/>
+      <c r="I137" s="43"/>
+      <c r="J137" s="43"/>
+      <c r="K137" s="43"/>
+      <c r="L137" s="43"/>
+    </row>
+    <row r="138" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B138" s="43"/>
+      <c r="C138" s="168"/>
+      <c r="D138" s="169"/>
+      <c r="E138" s="169"/>
+      <c r="F138" s="169"/>
+      <c r="G138" s="169"/>
+      <c r="H138" s="169"/>
+      <c r="I138" s="169"/>
+      <c r="J138" s="169"/>
+      <c r="K138" s="170"/>
+      <c r="L138" s="43"/>
+    </row>
+    <row r="139" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B139" s="43"/>
+      <c r="C139" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" s="166"/>
+      <c r="E139" s="166"/>
+      <c r="F139" s="166"/>
+      <c r="G139" s="166"/>
+      <c r="H139" s="166"/>
+      <c r="I139" s="166"/>
+      <c r="J139" s="166"/>
+      <c r="K139" s="167"/>
+      <c r="L139" s="43"/>
+    </row>
+    <row r="140" spans="2:14" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B140" s="43"/>
+      <c r="C140" s="159" t="s">
         <v>143</v>
       </c>
-      <c r="E52" s="123"/>
-[...139 lines deleted...]
-      <c r="C60" s="168" t="s">
+      <c r="D140" s="160"/>
+      <c r="E140" s="160"/>
+      <c r="F140" s="160"/>
+      <c r="G140" s="160"/>
+      <c r="H140" s="160"/>
+      <c r="I140" s="160"/>
+      <c r="J140" s="160"/>
+      <c r="K140" s="161"/>
+      <c r="L140" s="43"/>
+      <c r="N140" s="44" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B141" s="43"/>
+      <c r="C141" s="162"/>
+      <c r="D141" s="163"/>
+      <c r="E141" s="163"/>
+      <c r="F141" s="163"/>
+      <c r="G141" s="163"/>
+      <c r="H141" s="163"/>
+      <c r="I141" s="163"/>
+      <c r="J141" s="163"/>
+      <c r="K141" s="164"/>
+      <c r="L141" s="43"/>
+      <c r="N141" s="44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B142" s="43"/>
+      <c r="C142" s="168"/>
+      <c r="D142" s="169"/>
+      <c r="E142" s="169"/>
+      <c r="F142" s="169"/>
+      <c r="G142" s="169"/>
+      <c r="H142" s="169"/>
+      <c r="I142" s="169"/>
+      <c r="J142" s="169"/>
+      <c r="K142" s="170"/>
+      <c r="L142" s="43"/>
+      <c r="N142" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B143" s="43"/>
+      <c r="C143" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" s="166"/>
+      <c r="E143" s="166"/>
+      <c r="F143" s="166"/>
+      <c r="G143" s="166"/>
+      <c r="H143" s="166"/>
+      <c r="I143" s="166"/>
+      <c r="J143" s="166"/>
+      <c r="K143" s="167"/>
+      <c r="L143" s="43"/>
+      <c r="N143" s="44" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="144" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B144" s="43"/>
+      <c r="C144" s="171" t="s">
+        <v>125</v>
+      </c>
+      <c r="D144" s="172"/>
+      <c r="E144" s="172"/>
+      <c r="F144" s="172"/>
+      <c r="G144" s="172"/>
+      <c r="H144" s="172"/>
+      <c r="I144" s="172"/>
+      <c r="J144" s="172"/>
+      <c r="K144" s="173"/>
+      <c r="L144" s="43"/>
+      <c r="N144" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="145" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B145" s="43"/>
+      <c r="C145" s="174"/>
+      <c r="D145" s="175"/>
+      <c r="E145" s="175"/>
+      <c r="F145" s="175"/>
+      <c r="G145" s="175"/>
+      <c r="H145" s="175"/>
+      <c r="I145" s="175"/>
+      <c r="J145" s="175"/>
+      <c r="K145" s="176"/>
+      <c r="L145" s="43"/>
+      <c r="N145" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B146" s="43"/>
+      <c r="C146" s="168"/>
+      <c r="D146" s="169"/>
+      <c r="E146" s="169"/>
+      <c r="F146" s="169"/>
+      <c r="G146" s="169"/>
+      <c r="H146" s="169"/>
+      <c r="I146" s="169"/>
+      <c r="J146" s="169"/>
+      <c r="K146" s="170"/>
+      <c r="L146" s="43"/>
+      <c r="N146" s="44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="147" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B147" s="43"/>
+      <c r="C147" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" s="166"/>
+      <c r="E147" s="166"/>
+      <c r="F147" s="166"/>
+      <c r="G147" s="166"/>
+      <c r="H147" s="166"/>
+      <c r="I147" s="166"/>
+      <c r="J147" s="166"/>
+      <c r="K147" s="167"/>
+      <c r="L147" s="43"/>
+      <c r="N147" s="44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="148" spans="2:14" s="44" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B148" s="43"/>
+      <c r="C148" s="159" t="s">
         <v>144</v>
       </c>
-      <c r="D60" s="169"/>
-[...1184 lines deleted...]
-      <c r="C122" s="161" t="s">
+      <c r="D148" s="160"/>
+      <c r="E148" s="160"/>
+      <c r="F148" s="160"/>
+      <c r="G148" s="160"/>
+      <c r="H148" s="160"/>
+      <c r="I148" s="160"/>
+      <c r="J148" s="160"/>
+      <c r="K148" s="161"/>
+      <c r="L148" s="43"/>
+      <c r="N148" s="44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="149" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B149" s="43"/>
+      <c r="C149" s="162"/>
+      <c r="D149" s="163"/>
+      <c r="E149" s="163"/>
+      <c r="F149" s="163"/>
+      <c r="G149" s="163"/>
+      <c r="H149" s="163"/>
+      <c r="I149" s="163"/>
+      <c r="J149" s="163"/>
+      <c r="K149" s="164"/>
+      <c r="L149" s="43"/>
+      <c r="N149" s="44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="150" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B150" s="43"/>
+      <c r="C150" s="168"/>
+      <c r="D150" s="169"/>
+      <c r="E150" s="169"/>
+      <c r="F150" s="169"/>
+      <c r="G150" s="169"/>
+      <c r="H150" s="169"/>
+      <c r="I150" s="169"/>
+      <c r="J150" s="169"/>
+      <c r="K150" s="170"/>
+      <c r="L150" s="43"/>
+      <c r="N150" s="44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="151" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B151" s="43"/>
+      <c r="C151" s="165" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="166"/>
+      <c r="E151" s="166"/>
+      <c r="F151" s="166"/>
+      <c r="G151" s="166"/>
+      <c r="H151" s="166"/>
+      <c r="I151" s="166"/>
+      <c r="J151" s="166"/>
+      <c r="K151" s="167"/>
+      <c r="L151" s="43"/>
+      <c r="N151" s="44" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="152" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B152" s="43"/>
+      <c r="C152" s="171" t="s">
         <v>127</v>
       </c>
-      <c r="D122" s="161"/>
-[...68 lines deleted...]
-      <c r="C126" s="159" t="s">
+      <c r="D152" s="172"/>
+      <c r="E152" s="172"/>
+      <c r="F152" s="172"/>
+      <c r="G152" s="172"/>
+      <c r="H152" s="172"/>
+      <c r="I152" s="172"/>
+      <c r="J152" s="172"/>
+      <c r="K152" s="173"/>
+      <c r="L152" s="43"/>
+      <c r="N152" s="44" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="153" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B153" s="43"/>
+      <c r="C153" s="174"/>
+      <c r="D153" s="175"/>
+      <c r="E153" s="175"/>
+      <c r="F153" s="175"/>
+      <c r="G153" s="175"/>
+      <c r="H153" s="175"/>
+      <c r="I153" s="175"/>
+      <c r="J153" s="175"/>
+      <c r="K153" s="176"/>
+      <c r="L153" s="43"/>
+      <c r="N153" s="44" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="154" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="43"/>
+      <c r="C154" s="43"/>
+      <c r="D154" s="43"/>
+      <c r="E154" s="43"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="40"/>
+      <c r="H154" s="43"/>
+      <c r="I154" s="43"/>
+      <c r="J154" s="43"/>
+      <c r="K154" s="43"/>
+      <c r="L154" s="43"/>
+      <c r="N154" s="44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="155" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F155" s="45"/>
+      <c r="N155" s="44" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="156" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F156" s="45"/>
+      <c r="N156" s="44" t="s">
         <v>126</v>
       </c>
-      <c r="D126" s="159"/>
-[...926 lines deleted...]
-      <c r="K206" s="5"/>
+    </row>
+    <row r="157" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F157" s="45"/>
+    </row>
+    <row r="158" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C158" s="46"/>
+      <c r="D158" s="46"/>
+      <c r="E158" s="46"/>
+      <c r="F158" s="47"/>
+    </row>
+    <row r="159" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F159" s="45"/>
+    </row>
+    <row r="160" spans="2:14" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F160" s="45"/>
+    </row>
+    <row r="161" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F161" s="45"/>
+    </row>
+    <row r="162" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F162" s="45"/>
+    </row>
+    <row r="163" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F163" s="45"/>
+    </row>
+    <row r="164" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F164" s="45"/>
+    </row>
+    <row r="165" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F165" s="45"/>
+    </row>
+    <row r="166" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F166" s="45"/>
+    </row>
+    <row r="167" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F167" s="45"/>
+    </row>
+    <row r="168" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F168" s="45"/>
+    </row>
+    <row r="169" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F169" s="45"/>
+    </row>
+    <row r="170" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F170" s="45"/>
+    </row>
+    <row r="171" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F171" s="45"/>
+    </row>
+    <row r="172" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F172" s="45"/>
+    </row>
+    <row r="173" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F173" s="45"/>
+    </row>
+    <row r="174" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F174" s="45"/>
+    </row>
+    <row r="175" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F175" s="45"/>
+    </row>
+    <row r="176" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F176" s="45"/>
+    </row>
+    <row r="177" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F177" s="45"/>
+    </row>
+    <row r="178" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F178" s="45"/>
+    </row>
+    <row r="179" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F179" s="45"/>
+    </row>
+    <row r="180" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F180" s="45"/>
+    </row>
+    <row r="181" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F181" s="45"/>
+    </row>
+    <row r="182" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F182" s="45"/>
+    </row>
+    <row r="183" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F183" s="45"/>
+    </row>
+    <row r="184" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F184" s="45"/>
+    </row>
+    <row r="185" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F185" s="45"/>
+    </row>
+    <row r="186" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F186" s="45"/>
+    </row>
+    <row r="187" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F187" s="45"/>
+    </row>
+    <row r="188" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F188" s="45"/>
+    </row>
+    <row r="189" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F189" s="45"/>
+    </row>
+    <row r="190" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F190" s="45"/>
+    </row>
+    <row r="191" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F191" s="45"/>
+    </row>
+    <row r="192" spans="6:6" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F192" s="45"/>
+    </row>
+    <row r="193" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F193" s="45"/>
+    </row>
+    <row r="194" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F194" s="45"/>
+    </row>
+    <row r="195" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F195" s="45"/>
+    </row>
+    <row r="196" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F196" s="45"/>
+    </row>
+    <row r="197" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F197" s="45"/>
+    </row>
+    <row r="198" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F198" s="45"/>
+    </row>
+    <row r="199" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F199" s="45"/>
+    </row>
+    <row r="200" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F200" s="45"/>
+    </row>
+    <row r="201" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F201" s="45"/>
+    </row>
+    <row r="202" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F202" s="45"/>
+    </row>
+    <row r="203" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F203" s="45"/>
+    </row>
+    <row r="204" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F204" s="45"/>
+      <c r="O204" s="188"/>
+      <c r="P204" s="188"/>
+      <c r="Q204" s="188"/>
+      <c r="R204" s="188"/>
+      <c r="S204" s="188"/>
+      <c r="T204" s="188"/>
+      <c r="U204" s="188"/>
+      <c r="V204" s="188"/>
+      <c r="W204" s="188"/>
+    </row>
+    <row r="205" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F205" s="45"/>
+      <c r="O205" s="188"/>
+      <c r="P205" s="188"/>
+      <c r="Q205" s="188"/>
+      <c r="R205" s="188"/>
+      <c r="S205" s="188"/>
+      <c r="T205" s="188"/>
+      <c r="U205" s="188"/>
+      <c r="V205" s="188"/>
+      <c r="W205" s="188"/>
+      <c r="X205" s="188"/>
+      <c r="Y205" s="188"/>
+    </row>
+    <row r="206" spans="3:25" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="F206" s="45"/>
+      <c r="O206" s="188"/>
+      <c r="P206" s="188"/>
+      <c r="Q206" s="188"/>
+      <c r="R206" s="188"/>
+      <c r="S206" s="188"/>
+      <c r="T206" s="188"/>
+      <c r="U206" s="188"/>
+      <c r="V206" s="188"/>
+      <c r="W206" s="188"/>
+      <c r="X206" s="188"/>
+      <c r="Y206" s="188"/>
     </row>
     <row r="207" spans="3:25" x14ac:dyDescent="0.25">
-      <c r="C207" s="5"/>
-[...7 lines deleted...]
-      <c r="K207" s="5"/>
+      <c r="C207" s="44"/>
+      <c r="D207" s="44"/>
+      <c r="E207" s="44"/>
+      <c r="F207" s="45"/>
+      <c r="G207" s="44"/>
+      <c r="H207" s="44"/>
+      <c r="I207" s="44"/>
+      <c r="J207" s="44"/>
+      <c r="K207" s="44"/>
     </row>
     <row r="208" spans="3:25" x14ac:dyDescent="0.25">
-      <c r="C208" s="5"/>
-[...7 lines deleted...]
-      <c r="K208" s="5"/>
+      <c r="C208" s="44"/>
+      <c r="D208" s="44"/>
+      <c r="E208" s="44"/>
+      <c r="F208" s="45"/>
+      <c r="G208" s="44"/>
+      <c r="H208" s="44"/>
+      <c r="I208" s="44"/>
+      <c r="J208" s="44"/>
+      <c r="K208" s="44"/>
     </row>
     <row r="209" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C209" s="5"/>
-[...7 lines deleted...]
-      <c r="K209" s="5"/>
+      <c r="C209" s="44"/>
+      <c r="D209" s="44"/>
+      <c r="E209" s="44"/>
+      <c r="F209" s="45"/>
+      <c r="G209" s="44"/>
+      <c r="H209" s="44"/>
+      <c r="I209" s="44"/>
+      <c r="J209" s="44"/>
+      <c r="K209" s="44"/>
     </row>
     <row r="210" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C210" s="5"/>
-[...7 lines deleted...]
-      <c r="K210" s="5"/>
+      <c r="C210" s="44"/>
+      <c r="D210" s="44"/>
+      <c r="E210" s="44"/>
+      <c r="F210" s="45"/>
+      <c r="G210" s="44"/>
+      <c r="H210" s="44"/>
+      <c r="I210" s="44"/>
+      <c r="J210" s="44"/>
+      <c r="K210" s="44"/>
     </row>
     <row r="211" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C211" s="5"/>
-[...7 lines deleted...]
-      <c r="K211" s="5"/>
+      <c r="C211" s="44"/>
+      <c r="D211" s="44"/>
+      <c r="E211" s="44"/>
+      <c r="F211" s="45"/>
+      <c r="G211" s="44"/>
+      <c r="H211" s="44"/>
+      <c r="I211" s="44"/>
+      <c r="J211" s="44"/>
+      <c r="K211" s="44"/>
     </row>
     <row r="212" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C212" s="5"/>
-[...7 lines deleted...]
-      <c r="K212" s="5"/>
+      <c r="C212" s="44"/>
+      <c r="D212" s="44"/>
+      <c r="E212" s="44"/>
+      <c r="F212" s="45"/>
+      <c r="G212" s="44"/>
+      <c r="H212" s="44"/>
+      <c r="I212" s="44"/>
+      <c r="J212" s="44"/>
+      <c r="K212" s="44"/>
     </row>
     <row r="213" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C213" s="5"/>
-[...7 lines deleted...]
-      <c r="K213" s="5"/>
+      <c r="C213" s="44"/>
+      <c r="D213" s="44"/>
+      <c r="E213" s="44"/>
+      <c r="F213" s="45"/>
+      <c r="G213" s="44"/>
+      <c r="H213" s="44"/>
+      <c r="I213" s="44"/>
+      <c r="J213" s="44"/>
+      <c r="K213" s="44"/>
     </row>
     <row r="214" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C214" s="5"/>
-[...7 lines deleted...]
-      <c r="K214" s="5"/>
+      <c r="C214" s="44"/>
+      <c r="D214" s="44"/>
+      <c r="E214" s="44"/>
+      <c r="F214" s="45"/>
+      <c r="G214" s="44"/>
+      <c r="H214" s="44"/>
+      <c r="I214" s="44"/>
+      <c r="J214" s="44"/>
+      <c r="K214" s="44"/>
     </row>
     <row r="215" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C215" s="5"/>
-[...7 lines deleted...]
-      <c r="K215" s="5"/>
+      <c r="C215" s="44"/>
+      <c r="D215" s="44"/>
+      <c r="E215" s="44"/>
+      <c r="F215" s="45"/>
+      <c r="G215" s="44"/>
+      <c r="H215" s="44"/>
+      <c r="I215" s="44"/>
+      <c r="J215" s="44"/>
+      <c r="K215" s="44"/>
     </row>
     <row r="216" spans="3:11" x14ac:dyDescent="0.25">
-      <c r="C216" s="5"/>
-[...7 lines deleted...]
-      <c r="K216" s="5"/>
+      <c r="C216" s="44"/>
+      <c r="D216" s="44"/>
+      <c r="E216" s="44"/>
+      <c r="F216" s="45"/>
+      <c r="G216" s="44"/>
+      <c r="H216" s="44"/>
+      <c r="I216" s="44"/>
+      <c r="J216" s="44"/>
+      <c r="K216" s="44"/>
+    </row>
+    <row r="217" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C217" s="44"/>
+      <c r="D217" s="44"/>
+      <c r="E217" s="44"/>
+      <c r="F217" s="45"/>
+      <c r="G217" s="44"/>
+      <c r="H217" s="44"/>
+      <c r="I217" s="44"/>
+      <c r="J217" s="44"/>
+      <c r="K217" s="44"/>
+    </row>
+    <row r="218" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C218" s="44"/>
+      <c r="D218" s="44"/>
+      <c r="E218" s="44"/>
+      <c r="F218" s="45"/>
+      <c r="G218" s="44"/>
+      <c r="H218" s="44"/>
+      <c r="I218" s="44"/>
+      <c r="J218" s="44"/>
+      <c r="K218" s="44"/>
+    </row>
+    <row r="219" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C219" s="44"/>
+      <c r="D219" s="44"/>
+      <c r="E219" s="44"/>
+      <c r="F219" s="45"/>
+      <c r="G219" s="44"/>
+      <c r="H219" s="44"/>
+      <c r="I219" s="44"/>
+      <c r="J219" s="44"/>
+      <c r="K219" s="44"/>
+    </row>
+    <row r="220" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C220" s="44"/>
+      <c r="D220" s="44"/>
+      <c r="E220" s="44"/>
+      <c r="F220" s="45"/>
+      <c r="G220" s="44"/>
+      <c r="H220" s="44"/>
+      <c r="I220" s="44"/>
+      <c r="J220" s="44"/>
+      <c r="K220" s="44"/>
+    </row>
+    <row r="221" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C221" s="44"/>
+      <c r="D221" s="44"/>
+      <c r="E221" s="44"/>
+      <c r="F221" s="45"/>
+      <c r="G221" s="44"/>
+      <c r="H221" s="44"/>
+      <c r="I221" s="44"/>
+      <c r="J221" s="44"/>
+      <c r="K221" s="44"/>
+    </row>
+    <row r="222" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C222" s="44"/>
+      <c r="D222" s="44"/>
+      <c r="E222" s="44"/>
+      <c r="F222" s="45"/>
+      <c r="G222" s="44"/>
+      <c r="H222" s="44"/>
+      <c r="I222" s="44"/>
+      <c r="J222" s="44"/>
+      <c r="K222" s="44"/>
+    </row>
+    <row r="223" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C223" s="44"/>
+      <c r="D223" s="44"/>
+      <c r="E223" s="44"/>
+      <c r="F223" s="45"/>
+      <c r="G223" s="44"/>
+      <c r="H223" s="44"/>
+      <c r="I223" s="44"/>
+      <c r="J223" s="44"/>
+      <c r="K223" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="174">
-    <mergeCell ref="C94:E94"/>
+    <mergeCell ref="C115:E115"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="F108:G108"/>
+    <mergeCell ref="F109:G109"/>
+    <mergeCell ref="F110:G110"/>
+    <mergeCell ref="F115:K115"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="C152:K153"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="C102:E102"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="C70:C71"/>
+    <mergeCell ref="F78:K78"/>
+    <mergeCell ref="F79:K79"/>
+    <mergeCell ref="F80:K80"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="C146:K146"/>
+    <mergeCell ref="C150:K150"/>
+    <mergeCell ref="C138:K138"/>
+    <mergeCell ref="C139:K139"/>
+    <mergeCell ref="C126:K127"/>
+    <mergeCell ref="C128:K128"/>
+    <mergeCell ref="C132:K132"/>
+    <mergeCell ref="D49:K49"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="F50:K50"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="H26:K28"/>
+    <mergeCell ref="C148:K149"/>
+    <mergeCell ref="C147:K147"/>
+    <mergeCell ref="C151:K151"/>
+    <mergeCell ref="C142:K142"/>
+    <mergeCell ref="C135:K135"/>
+    <mergeCell ref="C144:K145"/>
+    <mergeCell ref="C143:K143"/>
+    <mergeCell ref="C72:C73"/>
+    <mergeCell ref="C125:K125"/>
+    <mergeCell ref="C140:K141"/>
+    <mergeCell ref="D72:E73"/>
+    <mergeCell ref="D99:E99"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="C103:E103"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="D77:K77"/>
+    <mergeCell ref="D98:K98"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="C96:K96"/>
     <mergeCell ref="C101:E101"/>
-    <mergeCell ref="C102:E102"/>
-[...62 lines deleted...]
-    <mergeCell ref="D61:K61"/>
+    <mergeCell ref="D64:E64"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="D66:E66"/>
+    <mergeCell ref="D76:K76"/>
+    <mergeCell ref="D69:E69"/>
+    <mergeCell ref="F69:K69"/>
+    <mergeCell ref="D68:K68"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C16:K16"/>
     <mergeCell ref="D21:K21"/>
     <mergeCell ref="D25:K25"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="H22:K24"/>
     <mergeCell ref="D18:K18"/>
     <mergeCell ref="C5:K13"/>
     <mergeCell ref="C14:K14"/>
     <mergeCell ref="C19:K19"/>
-    <mergeCell ref="D47:E47"/>
-[...5 lines deleted...]
-    <mergeCell ref="D81:K81"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="C67:K67"/>
+    <mergeCell ref="D63:E63"/>
     <mergeCell ref="D82:E82"/>
     <mergeCell ref="F82:K82"/>
-    <mergeCell ref="D67:E68"/>
-[...2 lines deleted...]
-    <mergeCell ref="F87:K87"/>
     <mergeCell ref="D83:E83"/>
+    <mergeCell ref="D88:K88"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="F89:K89"/>
+    <mergeCell ref="D74:E75"/>
+    <mergeCell ref="F93:K93"/>
+    <mergeCell ref="D94:E94"/>
+    <mergeCell ref="F94:K94"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="F90:K90"/>
+    <mergeCell ref="F75:J75"/>
+    <mergeCell ref="C85:C87"/>
     <mergeCell ref="F83:K83"/>
-    <mergeCell ref="F68:J68"/>
-[...4 lines deleted...]
-    <mergeCell ref="D78:E80"/>
+    <mergeCell ref="D84:E84"/>
+    <mergeCell ref="F84:K84"/>
+    <mergeCell ref="D85:E87"/>
+    <mergeCell ref="C133:K133"/>
+    <mergeCell ref="C134:K134"/>
+    <mergeCell ref="C119:E119"/>
+    <mergeCell ref="C121:E121"/>
+    <mergeCell ref="F121:K121"/>
+    <mergeCell ref="C129:K129"/>
+    <mergeCell ref="C130:K130"/>
+    <mergeCell ref="C131:K131"/>
+    <mergeCell ref="F103:G103"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="D91:K91"/>
+    <mergeCell ref="D92:E92"/>
+    <mergeCell ref="F92:K92"/>
+    <mergeCell ref="D93:E93"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="C108:E108"/>
+    <mergeCell ref="C109:E109"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F51:K51"/>
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F56:K56"/>
+    <mergeCell ref="F57:K57"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F119:K119"/>
+    <mergeCell ref="C122:E122"/>
+    <mergeCell ref="F122:K122"/>
+    <mergeCell ref="C120:E120"/>
+    <mergeCell ref="F120:K120"/>
+    <mergeCell ref="E29:K31"/>
+    <mergeCell ref="C29:C31"/>
+    <mergeCell ref="F71:J71"/>
+    <mergeCell ref="F73:J73"/>
+    <mergeCell ref="F72:J72"/>
+    <mergeCell ref="F70:J70"/>
+    <mergeCell ref="F74:J74"/>
+    <mergeCell ref="D105:K105"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="C107:E107"/>
+    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="F61:K61"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="D118:K118"/>
+    <mergeCell ref="F63:K63"/>
+    <mergeCell ref="F64:K64"/>
     <mergeCell ref="H33:K35"/>
-    <mergeCell ref="C126:K126"/>
-[...1 lines deleted...]
-    <mergeCell ref="C112:E112"/>
+    <mergeCell ref="D32:K32"/>
+    <mergeCell ref="D33:E35"/>
+    <mergeCell ref="I38:K40"/>
+    <mergeCell ref="I36:K37"/>
+    <mergeCell ref="F117:K117"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="D112:K112"/>
+    <mergeCell ref="D113:E113"/>
+    <mergeCell ref="F113:K113"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="F116:K116"/>
     <mergeCell ref="C114:E114"/>
     <mergeCell ref="F114:K114"/>
-    <mergeCell ref="C122:K122"/>
-[...14 lines deleted...]
-    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="F65:K65"/>
+    <mergeCell ref="F66:K66"/>
     <mergeCell ref="F59:K59"/>
-    <mergeCell ref="F52:K52"/>
-[...51 lines deleted...]
-    <mergeCell ref="F107:K107"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="D70:E71"/>
+    <mergeCell ref="F81:K81"/>
+    <mergeCell ref="F60:K60"/>
+    <mergeCell ref="D44:K44"/>
+    <mergeCell ref="E45:E47"/>
+    <mergeCell ref="H45:K47"/>
   </mergeCells>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$N$132:$N$149</formula1>
+  <dataValidations disablePrompts="1" count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F48:J48" xr:uid="{62402614-6DFA-4B9C-B68B-14A3D219A311}">
+      <formula1>$N$139:$N$156</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="53" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">