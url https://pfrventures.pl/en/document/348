--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -1064,51 +1064,67 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>nvestor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CF2C78" w14:textId="3A8D642F" w:rsidR="0089319B" w:rsidRPr="0089319B" w:rsidRDefault="0089319B" w:rsidP="004E4A99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0089319B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the </w:t>
       </w:r>
       <w:r w:rsidR="00D9712D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the amount of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A83535">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>PLN</w:t>
       </w:r>
       <w:r w:rsidRPr="0089319B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1430,51 +1446,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the declared </w:t>
       </w:r>
       <w:r w:rsidR="00B30A85">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. For that purpose, at the request of PFR Ventures, PFR Starter or their professional advisers, I undertake to provide PFR Ventures, PFR Starter or their professional advisers with, in particular, any documents confirming my possession of the private contribution.</w:t>
+        <w:t>. For that purpose, at the request of PFR Ventures, PFR Starter or their professional advisers, I undertake to provide PFR Ventures, PFR Starter or their professional advisers with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, in particular, any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents confirming my possession of the private contribution.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="4C4B1FF0" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="00751A1C" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
@@ -1829,51 +1861,67 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The information contained in this statement concerning state aid, including </w:t>
       </w:r>
       <w:r w:rsidRPr="002F2509">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidRPr="00751A1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aid, is in compliance with the provisions of the Act of 30 April 2004 on proceedings </w:t>
+        <w:t xml:space="preserve"> aid, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is in compliance with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00751A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the provisions of the Act of 30 April 2004 on proceedings </w:t>
       </w:r>
       <w:r w:rsidR="00204719" w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00204719">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> matters</w:t>
       </w:r>
       <w:r w:rsidR="00204719" w:rsidRPr="00052222">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00204719">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2510,51 +2558,67 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>business</w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> activity and reputation on the market </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">institutions offering financing from public funds (PARP, NCBR, BGK, ARP) in order to verify the indicated </w:t>
+        <w:t xml:space="preserve">institutions offering financing from public funds (PARP, NCBR, BGK, ARP) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00580F6A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify the indicated </w:t>
       </w:r>
       <w:r w:rsidR="00D046DB" w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>investment</w:t>
       </w:r>
       <w:r w:rsidR="00D046DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00580F6A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>experience</w:t>
       </w:r>
       <w:r w:rsidR="00D046DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2815,71 +2879,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00816BB7" w:rsidSect="00F07E95">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D16755C" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B" w:rsidP="00170935">
+    <w:p w14:paraId="697770A1" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D29F953" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B" w:rsidP="00170935">
+    <w:p w14:paraId="0234DD85" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C6F7A0E" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B">
+    <w:p w14:paraId="707CE31D" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2912,77 +2976,77 @@
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C96D6F2" w14:textId="2C09E469" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="00A83535">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4E292E94" w14:textId="3935F952" w:rsidR="0015347E" w:rsidRPr="000464B6" w:rsidRDefault="0015347E" w:rsidP="0015347E">
+  <w:p w14:paraId="4E292E94" w14:textId="31F7D591" w:rsidR="0015347E" w:rsidRPr="000464B6" w:rsidRDefault="0015347E" w:rsidP="0015347E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="000464B6" w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00086AA7">
+    <w:r w:rsidR="00A15392">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="000464B6" w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
@@ -3055,74 +3119,74 @@
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="61C0D04A" w14:textId="7A9299EE" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="0015347E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="304F542A" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B">
+    <w:p w14:paraId="43EEFFF5" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716EA82C" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B">
+    <w:p w14:paraId="634F21EE" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70F4827A" w14:textId="77777777" w:rsidR="0084024B" w:rsidRDefault="0084024B">
+    <w:p w14:paraId="34F06013" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -5320,101 +5384,102 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1037121850">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1957903417">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="263533315">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00170935"/>
     <w:rsid w:val="000069A9"/>
     <w:rsid w:val="0001381B"/>
     <w:rsid w:val="0002061D"/>
     <w:rsid w:val="00025EC2"/>
     <w:rsid w:val="00026E37"/>
     <w:rsid w:val="0004324A"/>
     <w:rsid w:val="00045A65"/>
     <w:rsid w:val="000464B6"/>
     <w:rsid w:val="000467DA"/>
     <w:rsid w:val="00047F19"/>
     <w:rsid w:val="00060EE2"/>
     <w:rsid w:val="00086AA7"/>
     <w:rsid w:val="00086FA9"/>
     <w:rsid w:val="00092E6D"/>
     <w:rsid w:val="000966B5"/>
     <w:rsid w:val="000A3697"/>
     <w:rsid w:val="000B79D4"/>
     <w:rsid w:val="000C1BFB"/>
     <w:rsid w:val="000C71A2"/>
     <w:rsid w:val="000D3191"/>
     <w:rsid w:val="000E4187"/>
     <w:rsid w:val="000E66F3"/>
+    <w:rsid w:val="000E7243"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
     <w:rsid w:val="000F5182"/>
     <w:rsid w:val="001002E9"/>
     <w:rsid w:val="00101D5F"/>
     <w:rsid w:val="0010216C"/>
     <w:rsid w:val="001064B9"/>
     <w:rsid w:val="001110A5"/>
     <w:rsid w:val="001113F2"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="0015347E"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
     <w:rsid w:val="00170935"/>
     <w:rsid w:val="00173C1C"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
     <w:rsid w:val="001A1287"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B4452"/>
@@ -5574,84 +5639,86 @@
     <w:rsid w:val="00796674"/>
     <w:rsid w:val="007B4570"/>
     <w:rsid w:val="007B593A"/>
     <w:rsid w:val="007C39BC"/>
     <w:rsid w:val="007D6B1F"/>
     <w:rsid w:val="007F5EFF"/>
     <w:rsid w:val="0081531B"/>
     <w:rsid w:val="00816BB7"/>
     <w:rsid w:val="00823F58"/>
     <w:rsid w:val="00824099"/>
     <w:rsid w:val="00827BD7"/>
     <w:rsid w:val="00836253"/>
     <w:rsid w:val="0084024B"/>
     <w:rsid w:val="00855A4E"/>
     <w:rsid w:val="00856979"/>
     <w:rsid w:val="008569DB"/>
     <w:rsid w:val="00861D23"/>
     <w:rsid w:val="00862AEC"/>
     <w:rsid w:val="008714A0"/>
     <w:rsid w:val="00874F45"/>
     <w:rsid w:val="00875669"/>
     <w:rsid w:val="0089319B"/>
     <w:rsid w:val="0089600E"/>
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
+    <w:rsid w:val="008B1B04"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F1BF8"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="0094642B"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="00973A96"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00992197"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A12920"/>
     <w:rsid w:val="00A14B6D"/>
+    <w:rsid w:val="00A15392"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A43BD6"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A83535"/>
     <w:rsid w:val="00AA19F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
     <w:rsid w:val="00AC64BD"/>
     <w:rsid w:val="00AC6CD8"/>
     <w:rsid w:val="00AD7AE4"/>
     <w:rsid w:val="00AE3324"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF4580"/>