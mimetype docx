--- v1 (2026-06-03)
+++ v2 (2026-08-28)
@@ -2879,71 +2879,71 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00816BB7" w:rsidSect="00F07E95">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="697770A1" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243" w:rsidP="00170935">
+    <w:p w14:paraId="643341F7" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0234DD85" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243" w:rsidP="00170935">
+    <w:p w14:paraId="6A5F2A20" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A" w:rsidP="00170935">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="707CE31D" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
+    <w:p w14:paraId="2D9F9C4E" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2976,77 +2976,77 @@
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C96D6F2" w14:textId="2C09E469" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="00A83535">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4E292E94" w14:textId="31F7D591" w:rsidR="0015347E" w:rsidRPr="000464B6" w:rsidRDefault="0015347E" w:rsidP="0015347E">
+  <w:p w14:paraId="4E292E94" w14:textId="111D3EF1" w:rsidR="0015347E" w:rsidRPr="000464B6" w:rsidRDefault="0015347E" w:rsidP="0015347E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="000464B6" w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00A15392">
+    <w:r w:rsidR="009E4F5F">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="000464B6" w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
@@ -3119,74 +3119,74 @@
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="000464B6">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="61C0D04A" w14:textId="7A9299EE" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="0015347E">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43EEFFF5" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
+    <w:p w14:paraId="317AC5EA" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634F21EE" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
+    <w:p w14:paraId="0EB43631" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34F06013" w14:textId="77777777" w:rsidR="000E7243" w:rsidRDefault="000E7243">
+    <w:p w14:paraId="4B7AC4AE" w14:textId="77777777" w:rsidR="001B426A" w:rsidRDefault="001B426A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="175925FF" w14:textId="77777777" w:rsidR="0089319B" w:rsidRPr="005B7FD5" w:rsidRDefault="0089319B" w:rsidP="0089319B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7FD5">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -5460,50 +5460,51 @@
     <w:rsid w:val="000E7243"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
     <w:rsid w:val="000F5182"/>
     <w:rsid w:val="001002E9"/>
     <w:rsid w:val="00101D5F"/>
     <w:rsid w:val="0010216C"/>
     <w:rsid w:val="001064B9"/>
     <w:rsid w:val="001110A5"/>
     <w:rsid w:val="001113F2"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="0015347E"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
     <w:rsid w:val="00170935"/>
     <w:rsid w:val="00173C1C"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
     <w:rsid w:val="001A1287"/>
     <w:rsid w:val="001A7DFA"/>
+    <w:rsid w:val="001B426A"/>
     <w:rsid w:val="001B4452"/>
     <w:rsid w:val="001C1685"/>
     <w:rsid w:val="001F2EF1"/>
     <w:rsid w:val="001F6445"/>
     <w:rsid w:val="00201817"/>
     <w:rsid w:val="0020183A"/>
     <w:rsid w:val="0020369F"/>
     <w:rsid w:val="00204719"/>
     <w:rsid w:val="0020789F"/>
     <w:rsid w:val="00217344"/>
     <w:rsid w:val="00222B94"/>
     <w:rsid w:val="00222F8B"/>
     <w:rsid w:val="00224CC5"/>
     <w:rsid w:val="00224F99"/>
     <w:rsid w:val="002328EC"/>
     <w:rsid w:val="00242519"/>
     <w:rsid w:val="00244097"/>
     <w:rsid w:val="00246445"/>
     <w:rsid w:val="0025135A"/>
     <w:rsid w:val="00254F2B"/>
     <w:rsid w:val="00256222"/>
     <w:rsid w:val="00256D68"/>
     <w:rsid w:val="00256FDD"/>
     <w:rsid w:val="00266523"/>
     <w:rsid w:val="00266D14"/>
@@ -5670,50 +5671,51 @@
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="0094642B"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="00973A96"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
     <w:rsid w:val="00992197"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C232D"/>
     <w:rsid w:val="009C4887"/>
+    <w:rsid w:val="009E4F5F"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A12920"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A15392"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A21167"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A43BD6"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
     <w:rsid w:val="00A83535"/>
     <w:rsid w:val="00AA19F7"/>
     <w:rsid w:val="00AA2D34"/>
     <w:rsid w:val="00AA3456"/>
     <w:rsid w:val="00AA4311"/>
     <w:rsid w:val="00AB1F5E"/>
     <w:rsid w:val="00AC64BD"/>
@@ -5727,50 +5729,51 @@
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B23AC4"/>
     <w:rsid w:val="00B304ED"/>
     <w:rsid w:val="00B30A85"/>
     <w:rsid w:val="00B31A54"/>
     <w:rsid w:val="00B428E1"/>
     <w:rsid w:val="00B456D3"/>
     <w:rsid w:val="00B65492"/>
     <w:rsid w:val="00B66771"/>
     <w:rsid w:val="00B724DE"/>
     <w:rsid w:val="00B7443C"/>
     <w:rsid w:val="00B7634B"/>
     <w:rsid w:val="00B77703"/>
     <w:rsid w:val="00B82291"/>
     <w:rsid w:val="00B84372"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BA5058"/>
     <w:rsid w:val="00BB4B9A"/>
     <w:rsid w:val="00BC7E02"/>
     <w:rsid w:val="00BD784D"/>
     <w:rsid w:val="00BF40E3"/>
     <w:rsid w:val="00BF5A08"/>
     <w:rsid w:val="00C003F9"/>
     <w:rsid w:val="00C04D0A"/>
     <w:rsid w:val="00C10774"/>
+    <w:rsid w:val="00C149FB"/>
     <w:rsid w:val="00C33AC0"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C3644A"/>
     <w:rsid w:val="00C43870"/>
     <w:rsid w:val="00C475E9"/>
     <w:rsid w:val="00C772AD"/>
     <w:rsid w:val="00C865E7"/>
     <w:rsid w:val="00C86DF6"/>
     <w:rsid w:val="00C911E6"/>
     <w:rsid w:val="00CA5138"/>
     <w:rsid w:val="00CA76FB"/>
     <w:rsid w:val="00CB79C0"/>
     <w:rsid w:val="00CD6C28"/>
     <w:rsid w:val="00CE0C56"/>
     <w:rsid w:val="00CE4276"/>
     <w:rsid w:val="00CE4793"/>
     <w:rsid w:val="00D046DB"/>
     <w:rsid w:val="00D04E05"/>
     <w:rsid w:val="00D0685F"/>
     <w:rsid w:val="00D11BEE"/>
     <w:rsid w:val="00D6356C"/>
     <w:rsid w:val="00D85A2B"/>
     <w:rsid w:val="00D90B6C"/>
     <w:rsid w:val="00D93A46"/>
     <w:rsid w:val="00D93B07"/>