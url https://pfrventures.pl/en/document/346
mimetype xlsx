--- v0 (2025-10-06)
+++ v1 (2026-04-03)
@@ -1,116 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_STARTER\2. Nabory\Nabór nr 2\1. Zasady naboru\2. Dokumentacja wersja ENG\Final!\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_BIZNEST\2. Nabory\001_Starter Science_Nabór_11\Dokumentacja naborowa_Starter 2.0_N11_ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A39EAE55-1E62-4641-8155-33995C74D25D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0C0CD3C-16EA-4EC1-91F5-3B667290B6F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form" sheetId="1" r:id="rId1"/>
     <sheet name="Pipeline" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">Form!#REF!</definedName>
     <definedName name="_ftnref1" localSheetId="0">Form!#REF!</definedName>
-    <definedName name="_ftnref2" localSheetId="1">Pipeline!$J$4</definedName>
+    <definedName name="_ftnref2" localSheetId="1">Pipeline!$K$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$1:$H$11</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$O$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Pipeline!$B$2:$P$26</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I7" i="1" l="1"/>
   <c r="B20" i="2"/>
   <c r="B19" i="2"/>
   <c r="B18" i="2"/>
   <c r="B17" i="2"/>
   <c r="B16" i="2"/>
   <c r="B15" i="2"/>
   <c r="B14" i="2"/>
   <c r="B13" i="2"/>
   <c r="B12" i="2"/>
   <c r="B11" i="2"/>
   <c r="B10" i="2"/>
   <c r="B9" i="2"/>
   <c r="B8" i="2"/>
   <c r="B7" i="2"/>
   <c r="B6" i="2"/>
   <c r="B5" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="73">
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>III</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
@@ -221,75 +222,60 @@
   <si>
     <t>Q4 2026</t>
   </si>
   <si>
     <t>3. Corresponding fields of this Form may be multiplied (copied) if the fields provided in this Form are insufficient to enter the required information</t>
   </si>
   <si>
     <t>4. Terms not defined in this document have the meaning assigned in Terms and Conditions.</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Potential investment name</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Potential investment source</t>
   </si>
   <si>
     <t>Core business</t>
   </si>
   <si>
-    <t>Additional business*</t>
-[...7 lines deleted...]
-  <si>
     <t>Planned, approximate Investment date</t>
   </si>
   <si>
     <t xml:space="preserve">Contact information </t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>Relationship/prior cooperation (if any)</t>
-  </si>
-[...4 lines deleted...]
-***Project progress should refer to the following categories: (I) preliminary talks; (II) negotiated term sheet/a letter of intent; (III) signed termsheet/letter of intent; (IV) ongoing due diligence; (V) completed due diligence; (VI) negotiated investment agreement; (VII) signed investment agreement</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Planned estimated Investment value (in PLN million)</t>
   </si>
   <si>
     <t>1. The form should be a file being an integral part of the Tender</t>
   </si>
   <si>
     <t>The Tenderer has a list of potential investment projects</t>
   </si>
   <si>
     <t>The Tenderer does not have a list of potential investment projects</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
@@ -305,149 +291,174 @@
       <t>.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> However, in order to meet the formal evaluation requirements,  the list must be attached in this form to the Tender. </t>
     </r>
   </si>
   <si>
     <t>Short description of business and product/service/technology being developed (in point form)</t>
   </si>
   <si>
     <t>First and last name</t>
   </si>
   <si>
     <t>Appendix 5: List of potential investment projects</t>
   </si>
   <si>
     <t xml:space="preserve">Schedule 5: 
 The list of potential investment projects </t>
+  </si>
+  <si>
+    <t>Additional business**</t>
+  </si>
+  <si>
+    <t>Group***</t>
+  </si>
+  <si>
+    <t>Project progress****</t>
+  </si>
+  <si>
+    <t>Does potential investment come from the science sector?*</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>n/a</t>
+  </si>
+  <si>
+    <t>Lines can be multiplied if necessary
+*  It applies to potential investments carried out under the “Starter Science” track that may meet the criteria for a Portfolio Company in the science sector as referred to in Section 6a of the Term Sheet,
+** To be completed in the case of extensive business If “other” item is checked, please provide a short description of the sector, in which the company operates in column “I” – “short description of business activity...”
+*** Pursuant to section 6 Term-sheet
+**** Project progress should refer to the following categories: (I) preliminary talks; (II) negotiated term sheet/a letter of intent; (III) signed termsheet/letter of intent; (IV) ongoing due diligence; (V) completed due diligence; (VI) negotiated investment agreement; (VII) signed investment agreement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...17 lines deleted...]
-      <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="55"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="56"/>
         <bgColor indexed="64"/>
@@ -606,195 +617,189 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
@@ -853,52 +858,52 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>33617</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>11207</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>1804148</xdr:colOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>649942</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>175796</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F72E151-30D1-51BC-52D5-F2706B67DA56}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -910,91 +915,91 @@
         <a:xfrm>
           <a:off x="134470" y="5434854"/>
           <a:ext cx="8673354" cy="859354"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Pakiet Office 2013–2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Pakiet Office 2013–2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1056,51 +1061,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Pakiet Office 2013–2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1240,132 +1245,132 @@
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:I50"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="3" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="3" style="2" customWidth="1"/>
     <col min="7" max="7" width="4.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="1.5703125" style="1" hidden="1" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B1"/>
     </row>
     <row r="2" spans="2:9" ht="34.35" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="27" t="s">
-[...6 lines deleted...]
-      <c r="G2" s="28"/>
+      <c r="B2" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
     </row>
     <row r="3" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:9" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="29" t="s">
-[...6 lines deleted...]
-      <c r="G4" s="29"/>
+      <c r="B4" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
     </row>
     <row r="5" spans="2:9" s="3" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="30" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="29"/>
+      <c r="B5" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
     </row>
     <row r="6" spans="2:9" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="29" t="s">
+      <c r="B6" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="29"/>
-[...3 lines deleted...]
-      <c r="G6" s="29"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
     </row>
     <row r="7" spans="2:9" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="29" t="s">
+      <c r="B7" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="29"/>
-[...4 lines deleted...]
-      <c r="I7" s="21" t="str">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="I7" s="15" t="str">
         <f>IF(SUM(COUNTBLANK(C10),COUNTBLANK(F10))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
     </row>
     <row r="8" spans="2:9" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" spans="2:9" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="37" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="34"/>
+      <c r="B9" s="31" t="s">
+        <v>58</v>
+      </c>
+      <c r="C9" s="12"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="31" t="s">
+        <v>59</v>
+      </c>
+      <c r="F9" s="14"/>
+      <c r="G9" s="28"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="38"/>
-[...4 lines deleted...]
-      <c r="G10" s="35"/>
+      <c r="B10" s="32"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="32"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="29"/>
     </row>
     <row r="11" spans="2:9" ht="14.85" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="39"/>
-[...4 lines deleted...]
-      <c r="G11" s="36"/>
+      <c r="B11" s="33"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="30"/>
     </row>
     <row r="12" spans="2:9" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
     </row>
     <row r="13" spans="2:9" s="5" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
     </row>
     <row r="14" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
     </row>
     <row r="15" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B15"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
     </row>
     <row r="16" spans="2:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
     </row>
     <row r="17" spans="5:6" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
@@ -1496,899 +1501,946 @@
     </row>
     <row r="49" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
     </row>
     <row r="50" spans="2:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B50" s="1"/>
       <c r="C50" s="1"/>
       <c r="D50" s="1"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B2:G2"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="D9:D11"/>
     <mergeCell ref="G9:G11"/>
     <mergeCell ref="B9:B11"/>
     <mergeCell ref="E9:E11"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
+  <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="8" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:Y49"/>
+  <dimension ref="B1:Z53"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I29" sqref="I29"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.5703125" style="7" customWidth="1"/>
-    <col min="2" max="2" width="3.42578125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="4" style="7" customWidth="1"/>
     <col min="3" max="3" width="27" style="7" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="7" customWidth="1"/>
-    <col min="5" max="7" width="16.5703125" style="7" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="8.5703125" style="7"/>
+    <col min="5" max="8" width="16.5703125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="14.140625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="55.5703125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="22.42578125" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="19.140625" style="8" customWidth="1"/>
+    <col min="13" max="13" width="13.5703125" style="8" customWidth="1"/>
+    <col min="14" max="15" width="17.5703125" style="9" customWidth="1"/>
+    <col min="16" max="16" width="26.140625" style="9" customWidth="1"/>
+    <col min="17" max="20" width="8.5703125" style="7"/>
+    <col min="21" max="21" width="8.5703125" style="18"/>
+    <col min="22" max="16384" width="8.5703125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="47" t="s">
+    <row r="1" spans="2:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:16" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="19" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="20"/>
+      <c r="D2" s="20"/>
+      <c r="E2" s="20"/>
+      <c r="F2" s="20"/>
+      <c r="G2" s="20"/>
+      <c r="H2" s="20"/>
+      <c r="I2" s="20"/>
+      <c r="J2" s="20"/>
+      <c r="K2" s="20"/>
+      <c r="L2" s="20"/>
+      <c r="M2" s="20"/>
+      <c r="N2" s="20"/>
+      <c r="O2" s="20"/>
+      <c r="P2" s="20"/>
+    </row>
+    <row r="3" spans="2:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" s="35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" s="34" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>49</v>
+      </c>
+      <c r="F3" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="G3" s="35" t="s">
+        <v>50</v>
+      </c>
+      <c r="H3" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="I3" s="35" t="s">
+        <v>66</v>
+      </c>
+      <c r="J3" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="K3" s="35" t="s">
         <v>67</v>
       </c>
-      <c r="C2" s="48"/>
-[...29 lines deleted...]
-      <c r="G3" s="49" t="s">
+      <c r="L3" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="M3" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="H3" s="49" t="s">
+      <c r="N3" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="I3" s="51" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="46" t="s">
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+    </row>
+    <row r="4" spans="2:16" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="39"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="41"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="O4" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="K3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="L3" s="46" t="s">
+      <c r="P4" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="M3" s="42" t="s">
-[...28 lines deleted...]
-      <c r="B5" s="11" t="str">
+    </row>
+    <row r="5" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="44" t="str">
         <f>IF(C5=0," ",(ROW(C5)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C5" s="11"/>
-[...14 lines deleted...]
-      <c r="B6" s="11" t="str">
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="45"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+      <c r="P5" s="48"/>
+    </row>
+    <row r="6" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="44" t="str">
         <f t="shared" ref="B6:B20" si="0">IF(C6=0," ",(ROW(C6)-ROW($C$4)))</f>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C6" s="11"/>
-[...14 lines deleted...]
-      <c r="B7" s="11" t="str">
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="47"/>
+      <c r="O6" s="47"/>
+      <c r="P6" s="48"/>
+    </row>
+    <row r="7" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B7" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C7" s="11"/>
-[...14 lines deleted...]
-      <c r="B8" s="11" t="str">
+      <c r="C7" s="44"/>
+      <c r="D7" s="44"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="45"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="47"/>
+      <c r="O7" s="47"/>
+      <c r="P7" s="48"/>
+    </row>
+    <row r="8" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B8" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C8" s="11"/>
-[...14 lines deleted...]
-      <c r="B9" s="11" t="str">
+      <c r="C8" s="44"/>
+      <c r="D8" s="44"/>
+      <c r="E8" s="44"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="44"/>
+      <c r="H8" s="44"/>
+      <c r="I8" s="44"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="47"/>
+      <c r="O8" s="47"/>
+      <c r="P8" s="48"/>
+    </row>
+    <row r="9" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C9" s="11"/>
-[...14 lines deleted...]
-      <c r="B10" s="11" t="str">
+      <c r="C9" s="44"/>
+      <c r="D9" s="44"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="46"/>
+      <c r="K9" s="46"/>
+      <c r="L9" s="46"/>
+      <c r="M9" s="47"/>
+      <c r="N9" s="47"/>
+      <c r="O9" s="47"/>
+      <c r="P9" s="48"/>
+    </row>
+    <row r="10" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C10" s="11"/>
-[...14 lines deleted...]
-      <c r="B11" s="11" t="str">
+      <c r="C10" s="44"/>
+      <c r="D10" s="44"/>
+      <c r="E10" s="44"/>
+      <c r="F10" s="45"/>
+      <c r="G10" s="44"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="46"/>
+      <c r="K10" s="46"/>
+      <c r="L10" s="46"/>
+      <c r="M10" s="47"/>
+      <c r="N10" s="47"/>
+      <c r="O10" s="47"/>
+      <c r="P10" s="48"/>
+    </row>
+    <row r="11" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C11" s="11"/>
-[...14 lines deleted...]
-      <c r="B12" s="11" t="str">
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="46"/>
+      <c r="M11" s="47"/>
+      <c r="N11" s="47"/>
+      <c r="O11" s="47"/>
+      <c r="P11" s="48"/>
+    </row>
+    <row r="12" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C12" s="11"/>
-[...14 lines deleted...]
-      <c r="B13" s="11" t="str">
+      <c r="C12" s="44"/>
+      <c r="D12" s="44"/>
+      <c r="E12" s="44"/>
+      <c r="F12" s="45"/>
+      <c r="G12" s="44"/>
+      <c r="H12" s="44"/>
+      <c r="I12" s="44"/>
+      <c r="J12" s="46"/>
+      <c r="K12" s="46"/>
+      <c r="L12" s="46"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="47"/>
+      <c r="O12" s="47"/>
+      <c r="P12" s="48"/>
+    </row>
+    <row r="13" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C13" s="11"/>
-[...14 lines deleted...]
-      <c r="B14" s="11" t="str">
+      <c r="C13" s="44"/>
+      <c r="D13" s="44"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="45"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="46"/>
+      <c r="K13" s="46"/>
+      <c r="L13" s="46"/>
+      <c r="M13" s="47"/>
+      <c r="N13" s="47"/>
+      <c r="O13" s="47"/>
+      <c r="P13" s="48"/>
+    </row>
+    <row r="14" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C14" s="11"/>
-[...14 lines deleted...]
-      <c r="B15" s="11" t="str">
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="45"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="44"/>
+      <c r="I14" s="44"/>
+      <c r="J14" s="46"/>
+      <c r="K14" s="46"/>
+      <c r="L14" s="46"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="47"/>
+      <c r="O14" s="47"/>
+      <c r="P14" s="48"/>
+    </row>
+    <row r="15" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C15" s="11"/>
-[...14 lines deleted...]
-      <c r="B16" s="11" t="str">
+      <c r="C15" s="44"/>
+      <c r="D15" s="44"/>
+      <c r="E15" s="44"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="44"/>
+      <c r="H15" s="44"/>
+      <c r="I15" s="44"/>
+      <c r="J15" s="46"/>
+      <c r="K15" s="46"/>
+      <c r="L15" s="46"/>
+      <c r="M15" s="47"/>
+      <c r="N15" s="47"/>
+      <c r="O15" s="47"/>
+      <c r="P15" s="48"/>
+    </row>
+    <row r="16" spans="2:16" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C16" s="11"/>
-[...14 lines deleted...]
-      <c r="B17" s="11" t="str">
+      <c r="C16" s="44"/>
+      <c r="D16" s="44"/>
+      <c r="E16" s="44"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="44"/>
+      <c r="H16" s="44"/>
+      <c r="I16" s="44"/>
+      <c r="J16" s="46"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="46"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="47"/>
+      <c r="O16" s="47"/>
+      <c r="P16" s="48"/>
+    </row>
+    <row r="17" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C17" s="11"/>
-[...14 lines deleted...]
-      <c r="B18" s="11" t="str">
+      <c r="C17" s="44"/>
+      <c r="D17" s="44"/>
+      <c r="E17" s="44"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="44"/>
+      <c r="H17" s="44"/>
+      <c r="I17" s="44"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="46"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="48"/>
+    </row>
+    <row r="18" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C18" s="11"/>
-[...14 lines deleted...]
-      <c r="B19" s="11" t="str">
+      <c r="C18" s="44"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="44"/>
+      <c r="I18" s="44"/>
+      <c r="J18" s="46"/>
+      <c r="K18" s="46"/>
+      <c r="L18" s="46"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="47"/>
+      <c r="O18" s="47"/>
+      <c r="P18" s="48"/>
+    </row>
+    <row r="19" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C19" s="11"/>
-[...14 lines deleted...]
-      <c r="B20" s="11" t="str">
+      <c r="C19" s="44"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="46"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
+      <c r="P19" s="48"/>
+    </row>
+    <row r="20" spans="2:26" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="44" t="str">
         <f t="shared" si="0"/>
         <v xml:space="preserve"> </v>
       </c>
-      <c r="C20" s="11"/>
-[...31 lines deleted...]
-    <row r="22" spans="2:25" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="44"/>
+      <c r="D20" s="44"/>
+      <c r="E20" s="44"/>
+      <c r="F20" s="45"/>
+      <c r="G20" s="44"/>
+      <c r="H20" s="44"/>
+      <c r="I20" s="44"/>
+      <c r="J20" s="46"/>
+      <c r="K20" s="46"/>
+      <c r="L20" s="46"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="48"/>
+    </row>
+    <row r="21" spans="2:26" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="50"/>
+      <c r="D21" s="50"/>
+      <c r="E21" s="50"/>
+      <c r="F21" s="50"/>
+      <c r="G21" s="50"/>
+      <c r="H21" s="50"/>
+      <c r="I21" s="50"/>
+      <c r="J21" s="50"/>
+      <c r="K21" s="50"/>
+      <c r="L21" s="50"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="50"/>
+      <c r="O21" s="50"/>
+      <c r="P21" s="50"/>
+    </row>
+    <row r="22" spans="2:26" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C22"/>
     </row>
-    <row r="23" spans="2:25" x14ac:dyDescent="0.25">
-[...50 lines deleted...]
-      <c r="R30" s="22" t="s">
+    <row r="23" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S23" s="17"/>
+      <c r="T23" s="17"/>
+      <c r="V23" s="17"/>
+      <c r="W23" s="17"/>
+    </row>
+    <row r="24" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="J24"/>
+      <c r="S24" s="17"/>
+      <c r="T24" s="17"/>
+      <c r="V24" s="17"/>
+      <c r="W24" s="17"/>
+    </row>
+    <row r="25" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S25" s="17"/>
+      <c r="T25" s="17"/>
+      <c r="V25" s="17"/>
+      <c r="W25" s="17"/>
+    </row>
+    <row r="26" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S26" s="17"/>
+      <c r="T26" s="17"/>
+      <c r="V26" s="17"/>
+      <c r="W26" s="17"/>
+    </row>
+    <row r="27" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S27" s="17"/>
+      <c r="T27" s="17"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="17"/>
+    </row>
+    <row r="28" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="S28" s="17"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="16"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+    </row>
+    <row r="29" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R29" s="16"/>
+      <c r="S29" s="16"/>
+      <c r="T29" s="16"/>
+      <c r="U29" s="16"/>
+      <c r="V29" s="16"/>
+      <c r="W29" s="16"/>
+      <c r="X29" s="16"/>
+      <c r="Y29" s="16"/>
+      <c r="Z29" s="16"/>
+    </row>
+    <row r="30" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R30" s="16"/>
+      <c r="S30" s="16" t="s">
         <v>0</v>
       </c>
-      <c r="S30" s="22" t="s">
+      <c r="T30" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="T30" s="22" t="s">
+      <c r="U30" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="U30" s="22" t="s">
+      <c r="V30" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="V30" s="22"/>
-[...6 lines deleted...]
-      <c r="R31" s="22" t="s">
+      <c r="W30" s="16"/>
+      <c r="X30" s="16"/>
+      <c r="Y30" s="16"/>
+      <c r="Z30" s="16"/>
+    </row>
+    <row r="31" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R31" s="16"/>
+      <c r="S31" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="S31" s="22" t="s">
+      <c r="T31" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="T31" s="22" t="s">
+      <c r="U31" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="U31" s="22" t="s">
+      <c r="V31" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="V31" s="22"/>
-[...5 lines deleted...]
-      <c r="Q32" s="22" t="s">
+      <c r="W31" s="16"/>
+      <c r="X31" s="16"/>
+      <c r="Y31" s="16"/>
+      <c r="Z31" s="16"/>
+    </row>
+    <row r="32" spans="2:26" x14ac:dyDescent="0.25">
+      <c r="R32" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="R32" s="22" t="s">
+      <c r="S32" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="S32" s="22" t="s">
+      <c r="T32" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="T32" s="22" t="s">
+      <c r="U32" s="16" t="s">
         <v>38</v>
       </c>
-      <c r="U32" s="22" t="s">
+      <c r="V32" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="V32" s="22"/>
-[...5 lines deleted...]
-      <c r="Q33" s="22" t="s">
+      <c r="W32" s="16"/>
+      <c r="X32" s="16"/>
+      <c r="Y32" s="16"/>
+      <c r="Z32" s="16"/>
+    </row>
+    <row r="33" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R33" s="16" t="s">
         <v>17</v>
       </c>
-      <c r="R33" s="22"/>
-      <c r="S33" s="22" t="s">
+      <c r="S33" s="16"/>
+      <c r="T33" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="T33" s="22" t="s">
+      <c r="U33" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="U33" s="22" t="s">
+      <c r="V33" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="V33" s="22"/>
-[...5 lines deleted...]
-      <c r="Q34" s="22" t="s">
+      <c r="W33" s="16"/>
+      <c r="X33" s="16"/>
+      <c r="Y33" s="16"/>
+      <c r="Z33" s="16"/>
+    </row>
+    <row r="34" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R34" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="R34" s="22"/>
-      <c r="S34" s="22" t="s">
+      <c r="S34" s="16"/>
+      <c r="T34" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="T34" s="22" t="s">
+      <c r="U34" s="16" t="s">
         <v>34</v>
       </c>
-      <c r="U34" s="22" t="s">
+      <c r="V34" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="V34" s="22"/>
-[...5 lines deleted...]
-      <c r="Q35" s="22" t="s">
+      <c r="W34" s="16"/>
+      <c r="X34" s="16"/>
+      <c r="Y34" s="16"/>
+      <c r="Z34" s="16"/>
+    </row>
+    <row r="35" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R35" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="R35" s="22"/>
-      <c r="S35" s="22" t="s">
+      <c r="S35" s="16"/>
+      <c r="T35" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="T35" s="22" t="s">
+      <c r="U35" s="16" t="s">
         <v>35</v>
       </c>
-      <c r="U35" s="22" t="s">
+      <c r="V35" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="V35" s="22"/>
-[...5 lines deleted...]
-      <c r="Q36" s="22" t="s">
+      <c r="W35" s="16"/>
+      <c r="X35" s="16"/>
+      <c r="Y35" s="16"/>
+      <c r="Z35" s="16"/>
+    </row>
+    <row r="36" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R36" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="R36" s="22"/>
-      <c r="S36" s="22" t="s">
+      <c r="S36" s="16"/>
+      <c r="T36" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="T36" s="22" t="s">
+      <c r="U36" s="16" t="s">
         <v>40</v>
       </c>
-      <c r="U36" s="22"/>
-[...6 lines deleted...]
-      <c r="Q37" s="22" t="s">
+      <c r="V36" s="16"/>
+      <c r="W36" s="16"/>
+      <c r="X36" s="16"/>
+      <c r="Y36" s="16"/>
+      <c r="Z36" s="16"/>
+    </row>
+    <row r="37" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R37" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="R37" s="22"/>
-[...1 lines deleted...]
-      <c r="T37" s="22" t="s">
+      <c r="S37" s="16"/>
+      <c r="T37" s="16"/>
+      <c r="U37" s="16" t="s">
         <v>41</v>
       </c>
-      <c r="U37" s="22"/>
-[...6 lines deleted...]
-      <c r="Q38" s="22" t="s">
+      <c r="V37" s="16"/>
+      <c r="W37" s="16"/>
+      <c r="X37" s="16"/>
+      <c r="Y37" s="16"/>
+      <c r="Z37" s="16"/>
+    </row>
+    <row r="38" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R38" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="R38" s="22"/>
-[...1 lines deleted...]
-      <c r="T38" s="22" t="s">
+      <c r="S38" s="16"/>
+      <c r="T38" s="16"/>
+      <c r="U38" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="U38" s="22"/>
-[...6 lines deleted...]
-      <c r="Q39" s="22" t="s">
+      <c r="V38" s="16"/>
+      <c r="W38" s="16"/>
+      <c r="X38" s="16"/>
+      <c r="Y38" s="16"/>
+      <c r="Z38" s="16"/>
+    </row>
+    <row r="39" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R39" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="R39" s="22"/>
-[...1 lines deleted...]
-      <c r="T39" s="22" t="s">
+      <c r="S39" s="16"/>
+      <c r="T39" s="16"/>
+      <c r="U39" s="16" t="s">
         <v>37</v>
       </c>
-      <c r="U39" s="22"/>
-[...6 lines deleted...]
-      <c r="Q40" s="22" t="s">
+      <c r="V39" s="16"/>
+      <c r="W39" s="16"/>
+      <c r="X39" s="16"/>
+      <c r="Y39" s="16"/>
+      <c r="Z39" s="16"/>
+    </row>
+    <row r="40" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R40" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="R40" s="22"/>
-[...1 lines deleted...]
-      <c r="T40" s="22" t="s">
+      <c r="S40" s="16"/>
+      <c r="T40" s="16"/>
+      <c r="U40" s="16" t="s">
         <v>42</v>
       </c>
-      <c r="U40" s="22"/>
-[...6 lines deleted...]
-      <c r="Q41" s="22" t="s">
+      <c r="V40" s="16"/>
+      <c r="W40" s="16"/>
+      <c r="X40" s="16"/>
+      <c r="Y40" s="16"/>
+      <c r="Z40" s="16"/>
+    </row>
+    <row r="41" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R41" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="R41" s="22"/>
-[...1 lines deleted...]
-      <c r="T41" s="22" t="s">
+      <c r="S41" s="16"/>
+      <c r="T41" s="16"/>
+      <c r="U41" s="16" t="s">
         <v>43</v>
       </c>
-      <c r="U41" s="22"/>
-[...6 lines deleted...]
-      <c r="Q42" s="22" t="s">
+      <c r="V41" s="16"/>
+      <c r="W41" s="16"/>
+      <c r="X41" s="16"/>
+      <c r="Y41" s="16"/>
+      <c r="Z41" s="16"/>
+    </row>
+    <row r="42" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R42" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="R42" s="22"/>
-[...9 lines deleted...]
-      <c r="Q43" s="22" t="s">
+      <c r="S42" s="16"/>
+      <c r="T42" s="16"/>
+      <c r="U42" s="16"/>
+      <c r="V42" s="16"/>
+      <c r="W42" s="16"/>
+      <c r="X42" s="16"/>
+      <c r="Y42" s="16"/>
+      <c r="Z42" s="16"/>
+    </row>
+    <row r="43" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R43" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="R43" s="22"/>
-[...9 lines deleted...]
-      <c r="Q44" s="22" t="s">
+      <c r="S43" s="16"/>
+      <c r="T43" s="16"/>
+      <c r="U43" s="16"/>
+      <c r="V43" s="16"/>
+      <c r="W43" s="16"/>
+      <c r="X43" s="16"/>
+      <c r="Y43" s="16"/>
+      <c r="Z43" s="16"/>
+    </row>
+    <row r="44" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R44" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="R44" s="22"/>
-[...8 lines deleted...]
-      <c r="Q45" s="22" t="s">
+      <c r="S44" s="16"/>
+      <c r="T44" s="16"/>
+      <c r="V44" s="16"/>
+      <c r="W44" s="16"/>
+      <c r="X44" s="16"/>
+      <c r="Y44" s="16"/>
+      <c r="Z44" s="16"/>
+    </row>
+    <row r="45" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R45" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="R45" s="22"/>
-[...8 lines deleted...]
-      <c r="Q46" s="22" t="s">
+      <c r="S45" s="16"/>
+      <c r="T45" s="16"/>
+      <c r="V45" s="16"/>
+      <c r="W45" s="16"/>
+      <c r="X45" s="16"/>
+      <c r="Y45" s="16"/>
+      <c r="Z45" s="16"/>
+    </row>
+    <row r="46" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R46" s="16" t="s">
         <v>30</v>
       </c>
-      <c r="R46" s="22"/>
-[...8 lines deleted...]
-      <c r="Q47" s="22" t="s">
+      <c r="S46" s="16"/>
+      <c r="T46" s="16"/>
+      <c r="V46" s="16"/>
+      <c r="W46" s="16"/>
+      <c r="X46" s="16"/>
+      <c r="Y46" s="16"/>
+      <c r="Z46" s="16"/>
+    </row>
+    <row r="47" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R47" s="16" t="s">
         <v>31</v>
       </c>
-      <c r="R47" s="22"/>
-[...13 lines deleted...]
-      <c r="Q49" s="22"/>
+      <c r="S47" s="16"/>
+      <c r="T47" s="16"/>
+      <c r="V47" s="16"/>
+      <c r="W47" s="16"/>
+      <c r="X47" s="16"/>
+      <c r="Y47" s="16"/>
+      <c r="Z47" s="16"/>
+    </row>
+    <row r="48" spans="18:26" x14ac:dyDescent="0.25">
+      <c r="R48" s="16" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="49" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R49" s="16"/>
+    </row>
+    <row r="51" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R51" s="16" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="52" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R52" s="16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="53" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R53" s="16" t="s">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...1 lines deleted...]
-    <mergeCell ref="M3:O3"/>
+  <mergeCells count="13">
+    <mergeCell ref="B21:P21"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="L3:L4"/>
     <mergeCell ref="K3:K4"/>
+    <mergeCell ref="B2:P2"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="E3:E4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="B2:O2"/>
-[...2 lines deleted...]
-    <mergeCell ref="H3:H4"/>
     <mergeCell ref="F3:F4"/>
-    <mergeCell ref="L3:L4"/>
-[...1 lines deleted...]
-    <mergeCell ref="I3:I4"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
-[...2 lines deleted...]
-      <formula1>$R$29:$R$32</formula1>
+  <phoneticPr fontId="8" type="noConversion"/>
+  <dataValidations count="5">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:I20" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$S$29:$S$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J20" xr:uid="{00000000-0002-0000-0100-000001000000}">
-      <formula1>$S$29:$S$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{00000000-0002-0000-0100-000001000000}">
+      <formula1>$T$29:$T$36</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K20" xr:uid="{00000000-0002-0000-0100-000002000000}">
-      <formula1>$U$29:$U$35</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L20" xr:uid="{00000000-0002-0000-0100-000002000000}">
+      <formula1>$V$29:$V$35</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:G20" xr:uid="{00000000-0002-0000-0100-000003000000}">
-      <formula1>$Q$31:$Q$48</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:H20" xr:uid="{00000000-0002-0000-0100-000003000000}">
+      <formula1>$R$31:$R$48</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:F20" xr:uid="{BA03280F-EFD5-4EDB-AB43-45479F44C3B3}">
+      <formula1>$R$51:$R$53</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="47" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Form</vt:lpstr>
       <vt:lpstr>Pipeline</vt:lpstr>
       <vt:lpstr>Pipeline!_ftnref2</vt:lpstr>
-      <vt:lpstr>Form!Print_Area</vt:lpstr>
-      <vt:lpstr>Pipeline!Print_Area</vt:lpstr>
+      <vt:lpstr>Form!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>Pipeline!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <dc:creator>Karol Lasota</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>