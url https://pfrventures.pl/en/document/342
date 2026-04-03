--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -403,51 +403,51 @@
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk489955629"/>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Required substantive scope of the Investment Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FDDF501" w14:textId="77777777" w:rsidR="00432F80" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C24ABED" w14:textId="00FC4D01" w:rsidR="00432F80" w:rsidRPr="00FF6441" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
+    <w:p w14:paraId="1F068602" w14:textId="6E04B95D" w:rsidR="00361675" w:rsidRPr="00361675" w:rsidRDefault="00432F80" w:rsidP="00361675">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In the Investment Policy, the Tenderer should include all the information specified in the sections and subsections below, which will be subject to formal and merit-based evaluation. The individual thematic areas should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6441">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>titled in accordance with the sections and subsections below and presented in the order set out below</w:t>
       </w:r>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -456,92 +456,131 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C4003">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Sections 1f</w:t>
       </w:r>
       <w:r w:rsidRPr="00432F80">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, 5 and 6, information should be presented in the form of the tables provided below, whereas for Section 4g information should be presented </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6441">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>both in table form and in descriptive form.</w:t>
       </w:r>
+      <w:r w:rsidR="00361675">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00361675" w:rsidRPr="00361675">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Additionally, if the Tenderer intends to pursue the “Starter Science” track, they are required to specify in the relevant sections (at least in section 2a) how they intend to implement the VC Fund’s Starter Science strategy</w:t>
+      </w:r>
+      <w:r w:rsidR="00361675">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00361675">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C24ABED" w14:textId="584FCB20" w:rsidR="00432F80" w:rsidRPr="00FF6441" w:rsidRDefault="00432F80" w:rsidP="00FF6441">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="05E49AFD" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment profile: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1A8100" w14:textId="3FF9B7FC" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00C66EB6" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>) stages of development of the Portfolio Companies and their share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
@@ -606,51 +645,51 @@
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">according to the breakdown </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presented </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
+        <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>, and their share (</w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>%, value</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -668,51 +707,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D3B378" w14:textId="318F10E7" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">description of the potential of the preferred sectors in terms of implementation of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">VC Fund’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5998CD99" w14:textId="07223EB1" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
@@ -907,51 +945,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Schedule)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1125" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2904"/>
         <w:gridCol w:w="1351"/>
         <w:gridCol w:w="1419"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1412"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00631B03" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
+      <w:tr w:rsidR="00B84A0E" w:rsidRPr="00E9417C" w14:paraId="77A8B8BE" w14:textId="77777777" w:rsidTr="00432F80">
         <w:trPr>
           <w:trHeight w:val="836"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2904" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CA5B42" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00432F80">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE4242">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investment type</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1539,50 +1577,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D9D3893" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00336964" w:rsidRDefault="00432F80" w:rsidP="00540E3A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33903293" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="00066D51" w:rsidP="00540E3A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00066D51">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>investment criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF0FCB5" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Investment strategy:</w:t>
       </w:r>
@@ -1646,51 +1685,50 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1962,90 +2000,90 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">taking sustainability factors into account in the assessment of investment projects, e.g. by applying the </w:t>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Principles for Responsible Investment</w:t>
       </w:r>
       <w:r w:rsidRPr="009378BC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
+        <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or other relevant international ESG standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160565B8" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Financial Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
+        <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="681C125E" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
@@ -2096,50 +2134,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisational structure:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F243967" w14:textId="3A73A8D2" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">presentation of the organisational, ownership and legal structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Managing Entity, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBAEAD9" w14:textId="17768EF0" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418" w:hanging="293"/>
         <w:jc w:val="both"/>
@@ -2208,59 +2247,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>for the Investment Committee - presentation of the profiles of members of the Investment Committee, indication whether</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> observers to</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Investment Committee are planned to be </w:t>
-[...7 lines deleted...]
-        <w:t>indicated by Private Investors and the scope of authority of such members, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
+        <w:t xml:space="preserve"> the Investment Committee are planned to be indicated by Private Investors and the scope of authority of such members, description of the operating rules of the Investment Committee and the rules of the Committee's investment decision-making,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755DC716" w14:textId="3D25A36F" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00336964" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">profiles of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
@@ -2854,91 +2885,91 @@
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="00F77931">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6266A960" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931" w:rsidP="00B84A0E">
+    <w:p w14:paraId="07B9CDAD" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="282023EF" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931" w:rsidP="00B84A0E">
+    <w:p w14:paraId="65080C38" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="081222C2" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931">
+    <w:p w14:paraId="523542D9" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -2976,71 +3007,78 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D934CDC" w14:textId="1ED4EE6B" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
+  <w:p w14:paraId="3D934CDC" w14:textId="1F00594D" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00361675">
+      <w:rPr>
+        <w:rFonts w:cs="Calibri"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
@@ -3116,186 +3154,217 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="76553BB4" w14:textId="77777777" w:rsidR="00DB69AF" w:rsidRPr="00141315" w:rsidRDefault="00DB69AF" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="100185BB" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931" w:rsidP="00432F80">
+    <w:p w14:paraId="35C2C657" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71471E3A" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931" w:rsidP="00432F80">
+    <w:p w14:paraId="078C5181" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7AA9134C" w14:textId="77777777" w:rsidR="00F77931" w:rsidRDefault="00F77931">
+    <w:p w14:paraId="29F9A6E2" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
+    <w:p w14:paraId="723EE4DE" w14:textId="77777777" w:rsidR="00361675" w:rsidRPr="00361675" w:rsidRDefault="00361675" w:rsidP="00361675">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
-          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...46 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00361675">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The strategy should assume that the VC Funds will invest at least 25% of the Investment Budget, and ultimately, at least 25% of the VC Fund’s portfolio value at purchase prices, in Portfolio Companies from the science sector, as defined in Section 6a of the Term Sheet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C78418" w14:textId="4006C6BF" w:rsidR="00361675" w:rsidRPr="00361675" w:rsidRDefault="00361675">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2EA96A1B" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRPr="009378BC" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
+    <w:p w14:paraId="4AA76E38" w14:textId="77777777" w:rsidR="00C66EB6" w:rsidRPr="00540E3A" w:rsidRDefault="00C66EB6" w:rsidP="00C66EB6">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001179D4">
-[...4 lines deleted...]
-      </w:r>
       <w:r>
-        <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AI, Big Data, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:fldChar w:fldCharType="separate"/>
-[...7 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>BioTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:fldChar w:fldCharType="end"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Blockchain, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>CleanTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cybersecurity, E-commerce, EdTech, FinTech, Gaming, IoT/Hardware, Marketplace, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>MarTech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
+    <w:p w14:paraId="2EA96A1B" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRPr="009378BC" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E9417C">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="001179D4">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
     <w:p w14:paraId="483D6EFD" w14:textId="2E177A74" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
@@ -7373,52 +7442,53 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1671373610">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="743262065">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="427039224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
+  <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7887,50 +7957,51 @@
     <w:rsid w:val="00241208"/>
     <w:rsid w:val="00241C36"/>
     <w:rsid w:val="00241D8D"/>
     <w:rsid w:val="0024225D"/>
     <w:rsid w:val="00242395"/>
     <w:rsid w:val="0024248A"/>
     <w:rsid w:val="002425D2"/>
     <w:rsid w:val="0024322C"/>
     <w:rsid w:val="002439EC"/>
     <w:rsid w:val="00244125"/>
     <w:rsid w:val="0024444E"/>
     <w:rsid w:val="00244FB5"/>
     <w:rsid w:val="002469BE"/>
     <w:rsid w:val="00247883"/>
     <w:rsid w:val="00247954"/>
     <w:rsid w:val="00250559"/>
     <w:rsid w:val="00250D62"/>
     <w:rsid w:val="00250F2E"/>
     <w:rsid w:val="00251175"/>
     <w:rsid w:val="00251AB9"/>
     <w:rsid w:val="002535F7"/>
     <w:rsid w:val="00253A76"/>
     <w:rsid w:val="00253D0A"/>
     <w:rsid w:val="002554AE"/>
     <w:rsid w:val="00255E3A"/>
+    <w:rsid w:val="00256FDD"/>
     <w:rsid w:val="0025780B"/>
     <w:rsid w:val="00257BC8"/>
     <w:rsid w:val="00260CC4"/>
     <w:rsid w:val="002624F3"/>
     <w:rsid w:val="00262796"/>
     <w:rsid w:val="00262D6E"/>
     <w:rsid w:val="00263BA9"/>
     <w:rsid w:val="00263F4C"/>
     <w:rsid w:val="00264303"/>
     <w:rsid w:val="002651D1"/>
     <w:rsid w:val="002657A2"/>
     <w:rsid w:val="002662E1"/>
     <w:rsid w:val="002670C0"/>
     <w:rsid w:val="002677CC"/>
     <w:rsid w:val="00267DE9"/>
     <w:rsid w:val="00267EA6"/>
     <w:rsid w:val="00270339"/>
     <w:rsid w:val="0027173B"/>
     <w:rsid w:val="00272B6A"/>
     <w:rsid w:val="00273226"/>
     <w:rsid w:val="002733F1"/>
     <w:rsid w:val="00273AED"/>
     <w:rsid w:val="00274288"/>
     <w:rsid w:val="00274691"/>
     <w:rsid w:val="0027474B"/>
@@ -8101,50 +8172,51 @@
     <w:rsid w:val="00337947"/>
     <w:rsid w:val="00337AD1"/>
     <w:rsid w:val="00341D2A"/>
     <w:rsid w:val="003421A7"/>
     <w:rsid w:val="00342951"/>
     <w:rsid w:val="0034309F"/>
     <w:rsid w:val="00344201"/>
     <w:rsid w:val="003449ED"/>
     <w:rsid w:val="00345708"/>
     <w:rsid w:val="00345C16"/>
     <w:rsid w:val="0034656C"/>
     <w:rsid w:val="00346C42"/>
     <w:rsid w:val="00346E4C"/>
     <w:rsid w:val="00347122"/>
     <w:rsid w:val="0035130E"/>
     <w:rsid w:val="003514C6"/>
     <w:rsid w:val="00352401"/>
     <w:rsid w:val="0035281E"/>
     <w:rsid w:val="00353E4C"/>
     <w:rsid w:val="003551BF"/>
     <w:rsid w:val="0035639D"/>
     <w:rsid w:val="0035643F"/>
     <w:rsid w:val="00356A9A"/>
     <w:rsid w:val="00356E23"/>
     <w:rsid w:val="003613E2"/>
+    <w:rsid w:val="00361675"/>
     <w:rsid w:val="0036168D"/>
     <w:rsid w:val="00361A15"/>
     <w:rsid w:val="00362596"/>
     <w:rsid w:val="00362678"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00363F20"/>
     <w:rsid w:val="00364816"/>
     <w:rsid w:val="003652D4"/>
     <w:rsid w:val="00365DC3"/>
     <w:rsid w:val="00365E4C"/>
     <w:rsid w:val="003669E1"/>
     <w:rsid w:val="00367CB9"/>
     <w:rsid w:val="00370593"/>
     <w:rsid w:val="00370F1F"/>
     <w:rsid w:val="00371293"/>
     <w:rsid w:val="00372029"/>
     <w:rsid w:val="0037253D"/>
     <w:rsid w:val="00373821"/>
     <w:rsid w:val="00373934"/>
     <w:rsid w:val="00373979"/>
     <w:rsid w:val="003739BB"/>
     <w:rsid w:val="003742BE"/>
     <w:rsid w:val="003748D2"/>
     <w:rsid w:val="00375C92"/>
     <w:rsid w:val="00377338"/>
@@ -9262,50 +9334,51 @@
     <w:rsid w:val="008B2DAC"/>
     <w:rsid w:val="008B2EB7"/>
     <w:rsid w:val="008B2ECB"/>
     <w:rsid w:val="008B3CBC"/>
     <w:rsid w:val="008B4365"/>
     <w:rsid w:val="008B480D"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B6A2B"/>
     <w:rsid w:val="008B7409"/>
     <w:rsid w:val="008B7AFF"/>
     <w:rsid w:val="008B7DFC"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C1B16"/>
     <w:rsid w:val="008C1F19"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4F6D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C5C88"/>
     <w:rsid w:val="008C7EB2"/>
     <w:rsid w:val="008D0426"/>
     <w:rsid w:val="008D0C21"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
     <w:rsid w:val="008D1C0F"/>
+    <w:rsid w:val="008D211C"/>
     <w:rsid w:val="008D250A"/>
     <w:rsid w:val="008D34EA"/>
     <w:rsid w:val="008D47BA"/>
     <w:rsid w:val="008D51CA"/>
     <w:rsid w:val="008D59B0"/>
     <w:rsid w:val="008D645C"/>
     <w:rsid w:val="008D6634"/>
     <w:rsid w:val="008D6DF2"/>
     <w:rsid w:val="008D70A2"/>
     <w:rsid w:val="008E036E"/>
     <w:rsid w:val="008E0388"/>
     <w:rsid w:val="008E06B1"/>
     <w:rsid w:val="008E07B1"/>
     <w:rsid w:val="008E1DC0"/>
     <w:rsid w:val="008E3031"/>
     <w:rsid w:val="008E3217"/>
     <w:rsid w:val="008E3794"/>
     <w:rsid w:val="008E3B37"/>
     <w:rsid w:val="008E4674"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008E4AD2"/>
     <w:rsid w:val="008E4D26"/>
     <w:rsid w:val="008E4F29"/>
     <w:rsid w:val="008E5720"/>
     <w:rsid w:val="008E5F6E"/>
@@ -10049,50 +10122,51 @@
     <w:rsid w:val="00C65F32"/>
     <w:rsid w:val="00C669F7"/>
     <w:rsid w:val="00C66EB6"/>
     <w:rsid w:val="00C67084"/>
     <w:rsid w:val="00C70694"/>
     <w:rsid w:val="00C70C49"/>
     <w:rsid w:val="00C72816"/>
     <w:rsid w:val="00C72C5B"/>
     <w:rsid w:val="00C7321B"/>
     <w:rsid w:val="00C73BCA"/>
     <w:rsid w:val="00C7426E"/>
     <w:rsid w:val="00C750AF"/>
     <w:rsid w:val="00C7631D"/>
     <w:rsid w:val="00C776D5"/>
     <w:rsid w:val="00C77855"/>
     <w:rsid w:val="00C77B69"/>
     <w:rsid w:val="00C82517"/>
     <w:rsid w:val="00C838C6"/>
     <w:rsid w:val="00C83E39"/>
     <w:rsid w:val="00C83F64"/>
     <w:rsid w:val="00C84409"/>
     <w:rsid w:val="00C845F4"/>
     <w:rsid w:val="00C84AEE"/>
     <w:rsid w:val="00C86C72"/>
     <w:rsid w:val="00C86E2E"/>
+    <w:rsid w:val="00C8717C"/>
     <w:rsid w:val="00C87309"/>
     <w:rsid w:val="00C87463"/>
     <w:rsid w:val="00C9073E"/>
     <w:rsid w:val="00C90B40"/>
     <w:rsid w:val="00C90B64"/>
     <w:rsid w:val="00C914A2"/>
     <w:rsid w:val="00C91964"/>
     <w:rsid w:val="00C923D2"/>
     <w:rsid w:val="00C926EE"/>
     <w:rsid w:val="00C93B32"/>
     <w:rsid w:val="00C93E4C"/>
     <w:rsid w:val="00C93F66"/>
     <w:rsid w:val="00C942B2"/>
     <w:rsid w:val="00C949FC"/>
     <w:rsid w:val="00C94AEC"/>
     <w:rsid w:val="00C94E07"/>
     <w:rsid w:val="00C95613"/>
     <w:rsid w:val="00C9616F"/>
     <w:rsid w:val="00C9655A"/>
     <w:rsid w:val="00C967ED"/>
     <w:rsid w:val="00C967F2"/>
     <w:rsid w:val="00C96E16"/>
     <w:rsid w:val="00CA1A5A"/>
     <w:rsid w:val="00CA252D"/>
     <w:rsid w:val="00CA2774"/>
@@ -10479,50 +10553,51 @@
     <w:rsid w:val="00E8185B"/>
     <w:rsid w:val="00E82B82"/>
     <w:rsid w:val="00E82F19"/>
     <w:rsid w:val="00E8322F"/>
     <w:rsid w:val="00E83672"/>
     <w:rsid w:val="00E83934"/>
     <w:rsid w:val="00E83B95"/>
     <w:rsid w:val="00E84757"/>
     <w:rsid w:val="00E84C7F"/>
     <w:rsid w:val="00E84D21"/>
     <w:rsid w:val="00E86942"/>
     <w:rsid w:val="00E869B0"/>
     <w:rsid w:val="00E8707B"/>
     <w:rsid w:val="00E873AF"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8773A"/>
     <w:rsid w:val="00E877BA"/>
     <w:rsid w:val="00E87D18"/>
     <w:rsid w:val="00E9006B"/>
     <w:rsid w:val="00E9008A"/>
     <w:rsid w:val="00E90DE8"/>
     <w:rsid w:val="00E91501"/>
     <w:rsid w:val="00E918B2"/>
     <w:rsid w:val="00E91E68"/>
     <w:rsid w:val="00E93D9D"/>
+    <w:rsid w:val="00E9417C"/>
     <w:rsid w:val="00E94233"/>
     <w:rsid w:val="00E94374"/>
     <w:rsid w:val="00E944B9"/>
     <w:rsid w:val="00E9557C"/>
     <w:rsid w:val="00E95A24"/>
     <w:rsid w:val="00E95AF9"/>
     <w:rsid w:val="00E96063"/>
     <w:rsid w:val="00E9670C"/>
     <w:rsid w:val="00E9706E"/>
     <w:rsid w:val="00E97478"/>
     <w:rsid w:val="00E975A9"/>
     <w:rsid w:val="00E9766E"/>
     <w:rsid w:val="00E97FD5"/>
     <w:rsid w:val="00EA0053"/>
     <w:rsid w:val="00EA0652"/>
     <w:rsid w:val="00EA0DC7"/>
     <w:rsid w:val="00EA16BB"/>
     <w:rsid w:val="00EA2402"/>
     <w:rsid w:val="00EA340F"/>
     <w:rsid w:val="00EA36BA"/>
     <w:rsid w:val="00EA3A45"/>
     <w:rsid w:val="00EA46D9"/>
     <w:rsid w:val="00EA4E59"/>
     <w:rsid w:val="00EA50BF"/>
     <w:rsid w:val="00EA5D68"/>
@@ -10561,50 +10636,51 @@
     <w:rsid w:val="00ED1B7C"/>
     <w:rsid w:val="00ED248A"/>
     <w:rsid w:val="00ED29BC"/>
     <w:rsid w:val="00ED39DC"/>
     <w:rsid w:val="00ED3C4A"/>
     <w:rsid w:val="00ED3E45"/>
     <w:rsid w:val="00ED500E"/>
     <w:rsid w:val="00ED5B2B"/>
     <w:rsid w:val="00ED5CBA"/>
     <w:rsid w:val="00ED68EF"/>
     <w:rsid w:val="00ED69FC"/>
     <w:rsid w:val="00ED6F3D"/>
     <w:rsid w:val="00ED7292"/>
     <w:rsid w:val="00ED7A2D"/>
     <w:rsid w:val="00ED7E2C"/>
     <w:rsid w:val="00ED7EA5"/>
     <w:rsid w:val="00EE1C33"/>
     <w:rsid w:val="00EE24F8"/>
     <w:rsid w:val="00EE38FC"/>
     <w:rsid w:val="00EE4B4B"/>
     <w:rsid w:val="00EE5443"/>
     <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE5D5E"/>
     <w:rsid w:val="00EE5F57"/>
     <w:rsid w:val="00EE6816"/>
+    <w:rsid w:val="00EE6B93"/>
     <w:rsid w:val="00EE6F00"/>
     <w:rsid w:val="00EE7626"/>
     <w:rsid w:val="00EE7B4E"/>
     <w:rsid w:val="00EE7BDF"/>
     <w:rsid w:val="00EF1317"/>
     <w:rsid w:val="00EF14CA"/>
     <w:rsid w:val="00EF16B6"/>
     <w:rsid w:val="00EF19FD"/>
     <w:rsid w:val="00EF1A67"/>
     <w:rsid w:val="00EF2580"/>
     <w:rsid w:val="00EF2599"/>
     <w:rsid w:val="00EF2FA7"/>
     <w:rsid w:val="00EF406B"/>
     <w:rsid w:val="00EF5B22"/>
     <w:rsid w:val="00EF5B71"/>
     <w:rsid w:val="00EF7348"/>
     <w:rsid w:val="00F02220"/>
     <w:rsid w:val="00F02E62"/>
     <w:rsid w:val="00F0301F"/>
     <w:rsid w:val="00F035CC"/>
     <w:rsid w:val="00F036D1"/>
     <w:rsid w:val="00F03B72"/>
     <w:rsid w:val="00F03D58"/>
     <w:rsid w:val="00F04770"/>
     <w:rsid w:val="00F0596C"/>
@@ -14789,83 +14865,83 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72D31E8-9B46-4A5C-8C4D-4292CC043EF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5950</Characters>
+  <Pages>5</Pages>
+  <Words>1032</Words>
+  <Characters>6193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6985</CharactersWithSpaces>
+  <CharactersWithSpaces>7211</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Piotr Marszałek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Application">
     <vt:lpwstr>Microsoft Azure Information Protection</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>