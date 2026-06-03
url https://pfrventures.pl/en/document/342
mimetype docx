--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -105,51 +105,79 @@
       </w:r>
       <w:r w:rsidR="00A96C63">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">the Investment Policy may take any form and may include, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A96C63">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">, text, drawings, tables, photographs and diagrams embedded in a Word document. If the Tendered is in the possession of an additional investment presentation containing information that are, in their opinion, crucial for the operation of the fund (“pitch deck”), we kindly request that it be attached to the documentation submitted. PFR Ventures </w:t>
+        <w:t xml:space="preserve">, text, drawings, tables, photographs and diagrams embedded in a Word document. If the Tendered is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>the possession</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of an additional investment presentation containing information that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, in their opinion, crucial for the operation of the fund (“pitch deck”), we kindly request that it be attached to the documentation submitted. PFR Ventures </w:t>
       </w:r>
       <w:r w:rsidR="00FF6441">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>stipulates</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> that the wording of the pitch deck shall </w:t>
       </w:r>
       <w:r w:rsidR="00FF6441">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">solely </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
@@ -307,51 +335,67 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The volume of the Investment Policy </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed 40 pages (with the exception of </w:t>
+        <w:t xml:space="preserve"> not exceed 40 pages (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the voluntary investment presentation referred to under item 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73EE268D" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="00FE4242" w:rsidRDefault="00432F80" w:rsidP="00432F80">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1685,51 +1729,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7548E7C3" w14:textId="1BF0537C" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions taking into account the organisational structure of the </w:t>
+        <w:t xml:space="preserve">the investment process including a description of the process of evaluating investment projects and making investment decisions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the organisational structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Managing Entity and the role of the Investment Committee (and possibly third-party experts and consultants) in the investment process, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F01C7A" w14:textId="77777777" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1739,51 +1799,67 @@
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>strategy for examination of investment projects (due diligence),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8138E0" w14:textId="195AC786" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">basic terms and conditions for investment agreements entered into with </w:t>
+        <w:t xml:space="preserve">basic terms and conditions for investment agreements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Portfolio Companies</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6FF14C" w14:textId="45024061" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1801,51 +1877,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ortfolio </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">ompanies, taking into account activities aimed at </w:t>
+        <w:t xml:space="preserve">ompanies, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities aimed at </w:t>
       </w:r>
       <w:r w:rsidR="0017760C">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>creating</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> their value (smart money) e.g. business consulting, support in </w:t>
       </w:r>
       <w:r w:rsidR="00C66EB6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>customer</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2184,58 +2276,83 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">presentation of the responsibilities of </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>shareholders</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the aforementioned bodies</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and/or corporate bodies (e.g. Management Board, Supervisory Board, Board of Investors), including presentation of the profiles of the members of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>aforementioned bodies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with the exception of persons identified in Appendix 2</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with the exception of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00336964">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> persons identified in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD07D25" w14:textId="7FDD75B7" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
@@ -2295,51 +2412,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>VC Fund</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>’s or the Managing Entity’s other Team members who have not been described in Appendix 2</w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>, including in particular experience in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>in particular experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in VC/PE investments, entrepreneurial experience, transactional experience, and other key business experience</w:t>
       </w:r>
       <w:r w:rsidR="00066D51" w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AB7E3F" w14:textId="38726B59" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -2372,51 +2505,67 @@
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/Managing Entity,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3316F60D" w14:textId="77777777" w:rsidR="00066D51" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, in particular the rules for distribution of extra</w:t>
+        <w:t xml:space="preserve">description of the incentive scheme applicable to the Managing Entity, employees and experts/consultants, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FE4242">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rules for distribution of extra</w:t>
       </w:r>
       <w:r w:rsidR="00336964">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> remuneration (Carried Interest)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4242">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EA2F49" w14:textId="41CB1814" w:rsidR="00066D51" w:rsidRPr="00540E3A" w:rsidRDefault="009A1B76" w:rsidP="00336964">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2885,71 +3034,71 @@
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="00F77931">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07B9CDAD" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00B84A0E">
+    <w:p w14:paraId="6739B261" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65080C38" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00B84A0E">
+    <w:p w14:paraId="77A6773F" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="523542D9" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93">
+    <w:p w14:paraId="65CB5446" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3007,78 +3156,78 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D934CDC" w14:textId="1F00594D" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
+  <w:p w14:paraId="3D934CDC" w14:textId="0E3C054E" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00361675">
+    <w:r w:rsidR="00CD6893">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
@@ -3154,71 +3303,71 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="76553BB4" w14:textId="77777777" w:rsidR="00DB69AF" w:rsidRPr="00141315" w:rsidRDefault="00DB69AF" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35C2C657" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00432F80">
+    <w:p w14:paraId="00444D99" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="078C5181" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93" w:rsidP="00432F80">
+    <w:p w14:paraId="56407B8A" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29F9A6E2" w14:textId="77777777" w:rsidR="00EE6B93" w:rsidRDefault="00EE6B93">
+    <w:p w14:paraId="0BC7FE61" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="723EE4DE" w14:textId="77777777" w:rsidR="00361675" w:rsidRPr="00361675" w:rsidRDefault="00361675" w:rsidP="00361675">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00361675">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The strategy should assume that the VC Funds will invest at least 25% of the Investment Budget, and ultimately, at least 25% of the VC Fund’s portfolio value at purchase prices, in Portfolio Companies from the science sector, as defined in Section 6a of the Term Sheet.</w:t>
@@ -3296,72 +3445,59 @@
         </w:rPr>
         <w:t>, MedTech, SaaS, VR/AR or other, depending on the VC Fund’s profile</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="2EA96A1B" w14:textId="77777777" w:rsidR="009A1B76" w:rsidRPr="009378BC" w:rsidRDefault="009A1B76" w:rsidP="009A1B76">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001179D4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="001179D4">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="483D6EFD" w14:textId="2E177A74" w:rsidR="00066D51" w:rsidRPr="00FE4242" w:rsidRDefault="00066D51" w:rsidP="00066D51">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00336964">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Drawn up in the form of Appendix </w:t>
       </w:r>
       <w:r w:rsidR="009A1B76">
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -7442,52 +7578,52 @@
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1671373610">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="743262065">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="427039224">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1827087560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="613824451">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1384258957">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8019,50 +8155,51 @@
     <w:rsid w:val="00285820"/>
     <w:rsid w:val="00285950"/>
     <w:rsid w:val="00286124"/>
     <w:rsid w:val="002862EB"/>
     <w:rsid w:val="002867D1"/>
     <w:rsid w:val="00287DA7"/>
     <w:rsid w:val="002902A5"/>
     <w:rsid w:val="002907B1"/>
     <w:rsid w:val="00290B50"/>
     <w:rsid w:val="00290D62"/>
     <w:rsid w:val="00291AF2"/>
     <w:rsid w:val="002928D9"/>
     <w:rsid w:val="0029321E"/>
     <w:rsid w:val="00293360"/>
     <w:rsid w:val="0029356E"/>
     <w:rsid w:val="00293E5B"/>
     <w:rsid w:val="00294456"/>
     <w:rsid w:val="00295CFD"/>
     <w:rsid w:val="00295F9E"/>
     <w:rsid w:val="002962EB"/>
     <w:rsid w:val="002968CC"/>
     <w:rsid w:val="0029719B"/>
     <w:rsid w:val="002979ED"/>
     <w:rsid w:val="00297A14"/>
     <w:rsid w:val="00297DE2"/>
+    <w:rsid w:val="002A02AE"/>
     <w:rsid w:val="002A0551"/>
     <w:rsid w:val="002A0DCD"/>
     <w:rsid w:val="002A1306"/>
     <w:rsid w:val="002A1AC7"/>
     <w:rsid w:val="002A2BDE"/>
     <w:rsid w:val="002A40D0"/>
     <w:rsid w:val="002A44D5"/>
     <w:rsid w:val="002A4E88"/>
     <w:rsid w:val="002A5918"/>
     <w:rsid w:val="002A64BA"/>
     <w:rsid w:val="002B0543"/>
     <w:rsid w:val="002B0FDC"/>
     <w:rsid w:val="002B25AD"/>
     <w:rsid w:val="002B30B3"/>
     <w:rsid w:val="002B3557"/>
     <w:rsid w:val="002B4088"/>
     <w:rsid w:val="002B5132"/>
     <w:rsid w:val="002B6608"/>
     <w:rsid w:val="002B6D2C"/>
     <w:rsid w:val="002B74AD"/>
     <w:rsid w:val="002C16CF"/>
     <w:rsid w:val="002C1E5E"/>
     <w:rsid w:val="002C20B9"/>
     <w:rsid w:val="002C2CA2"/>
     <w:rsid w:val="002C2EE7"/>
@@ -9308,50 +9445,51 @@
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
     <w:rsid w:val="008A5148"/>
     <w:rsid w:val="008A5ACA"/>
     <w:rsid w:val="008A7746"/>
     <w:rsid w:val="008A7A5D"/>
     <w:rsid w:val="008B039C"/>
     <w:rsid w:val="008B0F24"/>
+    <w:rsid w:val="008B1B04"/>
     <w:rsid w:val="008B297E"/>
     <w:rsid w:val="008B2DAC"/>
     <w:rsid w:val="008B2EB7"/>
     <w:rsid w:val="008B2ECB"/>
     <w:rsid w:val="008B3CBC"/>
     <w:rsid w:val="008B4365"/>
     <w:rsid w:val="008B480D"/>
     <w:rsid w:val="008B5189"/>
     <w:rsid w:val="008B6A2B"/>
     <w:rsid w:val="008B7409"/>
     <w:rsid w:val="008B7AFF"/>
     <w:rsid w:val="008B7DFC"/>
     <w:rsid w:val="008C0D71"/>
     <w:rsid w:val="008C1B16"/>
     <w:rsid w:val="008C1F19"/>
     <w:rsid w:val="008C48CE"/>
     <w:rsid w:val="008C4F6D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C5C88"/>
     <w:rsid w:val="008C7EB2"/>
     <w:rsid w:val="008D0426"/>
     <w:rsid w:val="008D0C21"/>
     <w:rsid w:val="008D0D5D"/>
     <w:rsid w:val="008D12B3"/>
     <w:rsid w:val="008D180E"/>
@@ -10194,50 +10332,51 @@
     <w:rsid w:val="00CB6ADB"/>
     <w:rsid w:val="00CC103C"/>
     <w:rsid w:val="00CC1679"/>
     <w:rsid w:val="00CC1684"/>
     <w:rsid w:val="00CC32CD"/>
     <w:rsid w:val="00CC34D1"/>
     <w:rsid w:val="00CC35A1"/>
     <w:rsid w:val="00CC37AF"/>
     <w:rsid w:val="00CC384F"/>
     <w:rsid w:val="00CC3C9F"/>
     <w:rsid w:val="00CC5857"/>
     <w:rsid w:val="00CC5956"/>
     <w:rsid w:val="00CC6A2B"/>
     <w:rsid w:val="00CC6F7E"/>
     <w:rsid w:val="00CC72B6"/>
     <w:rsid w:val="00CD0A52"/>
     <w:rsid w:val="00CD3445"/>
     <w:rsid w:val="00CD3CEC"/>
     <w:rsid w:val="00CD4324"/>
     <w:rsid w:val="00CD4885"/>
     <w:rsid w:val="00CD4FEE"/>
     <w:rsid w:val="00CD51FC"/>
     <w:rsid w:val="00CD5A1D"/>
     <w:rsid w:val="00CD5A8B"/>
     <w:rsid w:val="00CD5C4B"/>
+    <w:rsid w:val="00CD6893"/>
     <w:rsid w:val="00CD6914"/>
     <w:rsid w:val="00CD698C"/>
     <w:rsid w:val="00CD7AD1"/>
     <w:rsid w:val="00CD7B46"/>
     <w:rsid w:val="00CE0530"/>
     <w:rsid w:val="00CE072D"/>
     <w:rsid w:val="00CE096A"/>
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
@@ -14540,50 +14679,54 @@
         <w:div w:id="1655186353">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="180"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment" TargetMode="External"/></Relationships>
+</file>
+
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>