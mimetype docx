--- v3 (2026-06-03)
+++ v4 (2026-08-28)
@@ -3034,71 +3034,71 @@
     </w:p>
     <w:p w14:paraId="6670E0B0" w14:textId="77777777" w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidRDefault="00432F80" w:rsidP="00066D51">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00432F80" w:rsidRPr="009A1B76" w:rsidSect="00F77931">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6739B261" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00B84A0E">
+    <w:p w14:paraId="07C280A2" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77A6773F" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00B84A0E">
+    <w:p w14:paraId="27A959DC" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E" w:rsidP="00B84A0E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="65CB5446" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE">
+    <w:p w14:paraId="548491EE" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -3156,78 +3156,78 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D934CDC" w14:textId="0E3C054E" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
+  <w:p w14:paraId="3D934CDC" w14:textId="67E3039E" w:rsidR="00432F80" w:rsidRPr="00631B03" w:rsidRDefault="00141315" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00CD6893">
+    <w:r w:rsidR="00D5041C">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00631B03" w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
@@ -3303,71 +3303,71 @@
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00631B03">
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="76553BB4" w14:textId="77777777" w:rsidR="00DB69AF" w:rsidRPr="00141315" w:rsidRDefault="00DB69AF" w:rsidP="00141315">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:cs="Calibri"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00444D99" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00432F80">
+    <w:p w14:paraId="11066992" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56407B8A" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE" w:rsidP="00432F80">
+    <w:p w14:paraId="0C0A2E0A" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E" w:rsidP="00432F80">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BC7FE61" w14:textId="77777777" w:rsidR="002A02AE" w:rsidRDefault="002A02AE">
+    <w:p w14:paraId="5446EE46" w14:textId="77777777" w:rsidR="00B56C5E" w:rsidRDefault="00B56C5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="723EE4DE" w14:textId="77777777" w:rsidR="00361675" w:rsidRPr="00361675" w:rsidRDefault="00361675" w:rsidP="00361675">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00361675">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> The strategy should assume that the VC Funds will invest at least 25% of the Investment Budget, and ultimately, at least 25% of the VC Fund’s portfolio value at purchase prices, in Portfolio Companies from the science sector, as defined in Section 6a of the Term Sheet.</w:t>
@@ -10017,50 +10017,51 @@
     <w:rsid w:val="00B351AD"/>
     <w:rsid w:val="00B35912"/>
     <w:rsid w:val="00B3632D"/>
     <w:rsid w:val="00B37223"/>
     <w:rsid w:val="00B37763"/>
     <w:rsid w:val="00B40FB1"/>
     <w:rsid w:val="00B417B6"/>
     <w:rsid w:val="00B42552"/>
     <w:rsid w:val="00B4271B"/>
     <w:rsid w:val="00B4343B"/>
     <w:rsid w:val="00B43B4D"/>
     <w:rsid w:val="00B4560D"/>
     <w:rsid w:val="00B45689"/>
     <w:rsid w:val="00B46D6D"/>
     <w:rsid w:val="00B46E13"/>
     <w:rsid w:val="00B472D9"/>
     <w:rsid w:val="00B47F08"/>
     <w:rsid w:val="00B509B5"/>
     <w:rsid w:val="00B50A24"/>
     <w:rsid w:val="00B52DC5"/>
     <w:rsid w:val="00B53019"/>
     <w:rsid w:val="00B53380"/>
     <w:rsid w:val="00B53459"/>
     <w:rsid w:val="00B53E38"/>
     <w:rsid w:val="00B546B0"/>
+    <w:rsid w:val="00B56C5E"/>
     <w:rsid w:val="00B56CAF"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B60DA2"/>
     <w:rsid w:val="00B60FB7"/>
     <w:rsid w:val="00B61E3B"/>
     <w:rsid w:val="00B61F49"/>
     <w:rsid w:val="00B622DE"/>
     <w:rsid w:val="00B623AB"/>
     <w:rsid w:val="00B631CA"/>
     <w:rsid w:val="00B6551E"/>
     <w:rsid w:val="00B65B59"/>
     <w:rsid w:val="00B66FE2"/>
     <w:rsid w:val="00B678E7"/>
     <w:rsid w:val="00B67BD5"/>
     <w:rsid w:val="00B712B8"/>
     <w:rsid w:val="00B7175E"/>
     <w:rsid w:val="00B72ABE"/>
     <w:rsid w:val="00B7354F"/>
     <w:rsid w:val="00B73787"/>
     <w:rsid w:val="00B8174D"/>
     <w:rsid w:val="00B81C46"/>
     <w:rsid w:val="00B821DA"/>
     <w:rsid w:val="00B83DC3"/>
     <w:rsid w:val="00B83FB5"/>
     <w:rsid w:val="00B84A0E"/>
@@ -10365,50 +10366,51 @@
     <w:rsid w:val="00CE0A0B"/>
     <w:rsid w:val="00CE1132"/>
     <w:rsid w:val="00CE26CF"/>
     <w:rsid w:val="00CE386B"/>
     <w:rsid w:val="00CE3F35"/>
     <w:rsid w:val="00CE45E1"/>
     <w:rsid w:val="00CE4F01"/>
     <w:rsid w:val="00CE55C4"/>
     <w:rsid w:val="00CE5D7C"/>
     <w:rsid w:val="00CE60AE"/>
     <w:rsid w:val="00CE72E0"/>
     <w:rsid w:val="00CE7A1A"/>
     <w:rsid w:val="00CE7EC1"/>
     <w:rsid w:val="00CE7FDE"/>
     <w:rsid w:val="00CF0610"/>
     <w:rsid w:val="00CF15AE"/>
     <w:rsid w:val="00CF24C4"/>
     <w:rsid w:val="00CF3A2A"/>
     <w:rsid w:val="00CF43F8"/>
     <w:rsid w:val="00CF45E8"/>
     <w:rsid w:val="00CF4935"/>
     <w:rsid w:val="00CF5335"/>
     <w:rsid w:val="00CF6077"/>
     <w:rsid w:val="00CF7872"/>
     <w:rsid w:val="00D00118"/>
+    <w:rsid w:val="00D00A93"/>
     <w:rsid w:val="00D04013"/>
     <w:rsid w:val="00D04D4E"/>
     <w:rsid w:val="00D06865"/>
     <w:rsid w:val="00D078CA"/>
     <w:rsid w:val="00D07E3E"/>
     <w:rsid w:val="00D12C0F"/>
     <w:rsid w:val="00D13E9E"/>
     <w:rsid w:val="00D14761"/>
     <w:rsid w:val="00D1485C"/>
     <w:rsid w:val="00D15173"/>
     <w:rsid w:val="00D15D51"/>
     <w:rsid w:val="00D1644D"/>
     <w:rsid w:val="00D1779F"/>
     <w:rsid w:val="00D177C0"/>
     <w:rsid w:val="00D17858"/>
     <w:rsid w:val="00D179F3"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D203A0"/>
     <w:rsid w:val="00D206A1"/>
     <w:rsid w:val="00D213BD"/>
     <w:rsid w:val="00D221D6"/>
     <w:rsid w:val="00D22407"/>
     <w:rsid w:val="00D242BF"/>
     <w:rsid w:val="00D25B68"/>
     <w:rsid w:val="00D26246"/>
@@ -10419,50 +10421,51 @@
     <w:rsid w:val="00D27785"/>
     <w:rsid w:val="00D27E8B"/>
     <w:rsid w:val="00D27FA0"/>
     <w:rsid w:val="00D30B3E"/>
     <w:rsid w:val="00D31609"/>
     <w:rsid w:val="00D31D79"/>
     <w:rsid w:val="00D32490"/>
     <w:rsid w:val="00D32E10"/>
     <w:rsid w:val="00D330F2"/>
     <w:rsid w:val="00D34262"/>
     <w:rsid w:val="00D356FF"/>
     <w:rsid w:val="00D35870"/>
     <w:rsid w:val="00D37CAA"/>
     <w:rsid w:val="00D4091E"/>
     <w:rsid w:val="00D40A77"/>
     <w:rsid w:val="00D41026"/>
     <w:rsid w:val="00D41772"/>
     <w:rsid w:val="00D41AD9"/>
     <w:rsid w:val="00D42C61"/>
     <w:rsid w:val="00D4489C"/>
     <w:rsid w:val="00D44EE0"/>
     <w:rsid w:val="00D44F0A"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D47528"/>
     <w:rsid w:val="00D47625"/>
+    <w:rsid w:val="00D5041C"/>
     <w:rsid w:val="00D50EB6"/>
     <w:rsid w:val="00D52A40"/>
     <w:rsid w:val="00D535B8"/>
     <w:rsid w:val="00D536B9"/>
     <w:rsid w:val="00D547A3"/>
     <w:rsid w:val="00D54908"/>
     <w:rsid w:val="00D5517A"/>
     <w:rsid w:val="00D558AC"/>
     <w:rsid w:val="00D55D7A"/>
     <w:rsid w:val="00D55F72"/>
     <w:rsid w:val="00D608AD"/>
     <w:rsid w:val="00D617CB"/>
     <w:rsid w:val="00D6425A"/>
     <w:rsid w:val="00D64D59"/>
     <w:rsid w:val="00D6636F"/>
     <w:rsid w:val="00D668C2"/>
     <w:rsid w:val="00D67FB9"/>
     <w:rsid w:val="00D702BD"/>
     <w:rsid w:val="00D70B5E"/>
     <w:rsid w:val="00D715B0"/>
     <w:rsid w:val="00D76667"/>
     <w:rsid w:val="00D76916"/>
     <w:rsid w:val="00D77344"/>
     <w:rsid w:val="00D8049A"/>
     <w:rsid w:val="00D81926"/>