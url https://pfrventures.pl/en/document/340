--- v1 (2026-02-15)
+++ v2 (2026-04-03)
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="27B2CC0A" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="5147C8B6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -655,51 +655,59 @@
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3C29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -1122,51 +1130,87 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I am aware that PFR Ventures and/or PFR Starter will obtain additional information about me and, at any time, </w:t>
       </w:r>
       <w:r w:rsidR="00F64A5E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">share </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR Starter belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR Starter belong, as well as to Bank </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Gospodarstwa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Krajowego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19533291" w14:textId="77777777" w:rsidR="005A49CA" w:rsidRPr="00C07EE9" w:rsidRDefault="005A49CA" w:rsidP="005A49CA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1821,50 +1865,51 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consent to </w:t>
       </w:r>
       <w:r w:rsidR="00A760A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the conduct of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
     </w:p>
@@ -1959,82 +2004,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution in the declared amount</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>and reputational capacity</w:t>
+        <w:t xml:space="preserve"> and reputational capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. To this end, at the request of PFR Ventures, PFR Starter or their professional advisers, I undertake to provide PFR Ventures, PFR Starter or their professional advisers with all documents </w:t>
       </w:r>
       <w:r w:rsidR="006C436D" w:rsidRPr="00846B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">necessary for </w:t>
-[...7 lines deleted...]
-        <w:t>the conduct of the Due Diligence in accordance with the scope specified in clause 9.4</w:t>
+        <w:t>necessary for the conduct of the Due Diligence in accordance with the scope specified in clause 9.4</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F74A0B6" w14:textId="0CE6803C" w:rsidR="006C436D" w:rsidRPr="00C07EE9" w:rsidRDefault="006C436D" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
@@ -2152,58 +2181,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>clause</w:t>
       </w:r>
       <w:r w:rsidR="00D45901" w:rsidRPr="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9.4.3 of the </w:t>
       </w:r>
       <w:r w:rsidR="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Call</w:t>
       </w:r>
       <w:r w:rsidR="00D45901" w:rsidRPr="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>Rules</w:t>
+        <w:t xml:space="preserve"> Rules</w:t>
       </w:r>
       <w:r w:rsidR="00D45901">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2335,51 +2357,87 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>I herby declare that:</w:t>
+        <w:t xml:space="preserve">I herby </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C70F268" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -2611,50 +2669,51 @@
           <w:p w14:paraId="7A70E8AC" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="001E7200" w:rsidRDefault="0077532B" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="006132D3" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077532B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="28C6B24F" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="00E42BE2" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077532B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Legible signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
@@ -2713,51 +2772,50 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CD101D6" w14:textId="70E7FCDC" w:rsidR="0077532B" w:rsidRDefault="001E7200" w:rsidP="00E37AC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3494"/>
           <w:tab w:val="left" w:pos="5885"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Template of Consent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471ED856" w14:textId="04EB7DA0" w:rsidR="001E7200" w:rsidRPr="001E7200" w:rsidRDefault="001E7200" w:rsidP="00E37AC5">
       <w:pPr>
@@ -2840,51 +2898,131 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="559459CB" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures spółka z ograniczoną odpowiedzialnością, with its registered office in Warsaw at ul. Krucza 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… programme, i.e. the financial instrument ……….. 2.0, forming part of </w:t>
+        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>spółka</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ograniczoną</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>odpowiedzialnością</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with its registered office in Warsaw at ul. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Krucza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, i.e. the financial instrument ……….. 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2952AE7D" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
@@ -2968,59 +3106,59 @@
         </w:rPr>
         <w:t>At the same time, I declare that I have read and understood the information clause constituting Appendix No. 8 to the Call</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, concerning the processing of my personal data for the purpose of a reputational assessment, a copy of which has been provided to me. I understand the purposes and scope of the processing of my personal data, as well as the rights to which I am entitled under data protection regulations, including the right to access, rectify, erase, or restrict the processing of my personal data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2889CA86" w14:textId="77777777" w:rsidR="001E7200" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7100"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366F1F2E" w14:textId="77777777" w:rsidR="001E7200" w:rsidRDefault="001E7200" w:rsidP="001E7200">
+    <w:p w14:paraId="366F1F2E" w14:textId="77777777" w:rsidR="001E7200" w:rsidRPr="00C240D7" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
-          <w:lang w:val="pl-PL"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E51A6D" w14:textId="28E00D68" w:rsidR="001E7200" w:rsidRPr="004E03A6" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3079,61 +3217,61 @@
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F21924C" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="27E5FE53" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6322E3D4" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="54618B51" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3164,73 +3302,81 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="148F707B" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+  <w:p w14:paraId="1AEC9A93" w14:textId="12300953" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="001F3C29">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3313,61 +3459,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68297A2A" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="3A08A32E" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="396D25FE" w14:textId="77777777" w:rsidR="003C6971" w:rsidRDefault="003C6971" w:rsidP="006132D3">
+    <w:p w14:paraId="6F58C01B" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -5845,51 +5991,52 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -5905,83 +6052,86 @@
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B67CC"/>
     <w:rsid w:val="001E7200"/>
     <w:rsid w:val="001F101F"/>
+    <w:rsid w:val="001F3C29"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00211C1C"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00273665"/>
     <w:rsid w:val="0027468D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
+    <w:rsid w:val="003C0043"/>
     <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00400A97"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="0043676F"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
+    <w:rsid w:val="00473141"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00511ED0"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="005729CF"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594E69"/>
     <w:rsid w:val="005A49CA"/>
     <w:rsid w:val="005D3E2B"/>
@@ -6048,116 +6198,119 @@
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A64781"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
+    <w:rsid w:val="00AB2584"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE19DF"/>
     <w:rsid w:val="00AE452E"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC5821"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C23F69"/>
+    <w:rsid w:val="00C240D7"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE7F08"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00CF3067"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D20C75"/>
     <w:rsid w:val="00D45901"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D75127"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00E02547"/>
+    <w:rsid w:val="00E02B2B"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E24484"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E37AC5"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E65EF2"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E91E6B"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F51214"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F64A5E"/>
     <w:rsid w:val="00F665C7"/>
@@ -6586,50 +6739,51 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006132D3"/>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
@@ -7384,55 +7538,55 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1707</Words>
-  <Characters>8708</Characters>
+  <Words>1487</Words>
+  <Characters>8928</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>