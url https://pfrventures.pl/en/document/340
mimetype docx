--- v2 (2026-04-03)
+++ v3 (2026-06-03)
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="5147C8B6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="7DCBCD14" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -657,57 +657,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="001F3C29">
+      <w:r w:rsidR="00197F21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -941,52 +941,64 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………..</w:t>
-      </w:r>
+        <w:t>….………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1674,88 +1686,172 @@
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>make a contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………..…………..…</w:t>
-[...17 lines deleted...]
-      </w:r>
+        <w:t>….……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….…………………….…………..…</w:t>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>….…………………….………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -1865,51 +1961,50 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Consent to </w:t>
       </w:r>
       <w:r w:rsidR="00A760A2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the conduct of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>due diligence in the event the Tender is selected under the Call</w:t>
       </w:r>
     </w:p>
@@ -1964,51 +2059,69 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>iligence in order to verify my legal</w:t>
+        <w:t xml:space="preserve">iligence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verify my legal</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
@@ -2019,51 +2132,59 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> contribution in the declared amount</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and reputational capacity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. To this end, at the request of PFR Ventures, PFR Starter or their professional advisers, I undertake to provide PFR Ventures, PFR Starter or their professional advisers with all documents </w:t>
       </w:r>
       <w:r w:rsidR="006C436D" w:rsidRPr="00846B53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>necessary for the conduct of the Due Diligence in accordance with the scope specified in clause 9.4</w:t>
+        <w:t xml:space="preserve">necessary for </w:t>
+      </w:r>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00846B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the conduct of the Due Diligence in accordance with the scope specified in clause 9.4</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F74A0B6" w14:textId="0CE6803C" w:rsidR="006C436D" w:rsidRPr="00C07EE9" w:rsidRDefault="006C436D" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
@@ -2396,146 +2517,173 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C70F268" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
+    <w:p w14:paraId="6F1D69F8" w14:textId="219DD921" w:rsidR="0076647B" w:rsidRPr="00197F21" w:rsidRDefault="0076647B" w:rsidP="0076647B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E91E6B">
+      <w:r w:rsidRPr="0076647B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="479A3FE2" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
+        <w:t>I am/am not a person holding a politically exposed position (PEP),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C70F268" w14:textId="61E6D244" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E91E6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>I am/am not a family member of an individual holding a politically exposed position,</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="439E2B40" w14:textId="14F28FDD" w:rsidR="0043676F" w:rsidRPr="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
+        <w:t>I am/am not a person closely associated with an individual holding a politically exposed position (PEP), or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="479A3FE2" w14:textId="77777777" w:rsidR="0043676F" w:rsidRPr="00E91E6B" w:rsidRDefault="0043676F" w:rsidP="0043676F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E91E6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I am/am not a family member of an individual holding a politically exposed position,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44106276" w14:textId="6D8C6BD0" w:rsidR="0043676F" w:rsidRPr="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0043676F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within the meaning of the Act on Counteracting Money Laundering and Terrorism Financing of March 1, 2018 (Journal of Laws of 2018, item 723, as amended), </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439E2B40" w14:textId="14F28FDD" w:rsidR="0043676F" w:rsidRPr="0043676F" w:rsidRDefault="0043676F" w:rsidP="0043676F">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I am/am not related by kinship or affinity</w:t>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="17"/>
       </w:r>
       <w:r w:rsidRPr="0043676F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to a person holding a politically exposed position.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2050587E" w14:textId="4ACAAB19" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="000A491A">
@@ -2623,135 +2771,152 @@
     <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRPr="00E9293C" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
+        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Rules</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A70E8AC" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="001E7200" w:rsidRDefault="0077532B" w:rsidP="0077532B">
+          <w:p w14:paraId="064C1E7D" w14:textId="77777777" w:rsidR="0076647B" w:rsidRPr="001E7200" w:rsidRDefault="0076647B" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ED9763C" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="006132D3" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077532B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5799C91E" w14:textId="28C6B24F" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="00E42BE2" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077532B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Legible signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="37B2C495" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="001E7200" w:rsidRDefault="006132D3" w:rsidP="0077532B">
+          <w:p w14:paraId="4BBE0C6D" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0076647B" w:rsidRDefault="006132D3" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="54EF9481" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="006132D3" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0077532B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0620E9B7" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="0077532B" w:rsidRDefault="006132D3" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -2772,50 +2937,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CD101D6" w14:textId="70E7FCDC" w:rsidR="0077532B" w:rsidRDefault="001E7200" w:rsidP="00E37AC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3494"/>
           <w:tab w:val="left" w:pos="5885"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Template of Consent </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471ED856" w14:textId="04EB7DA0" w:rsidR="001E7200" w:rsidRPr="001E7200" w:rsidRDefault="001E7200" w:rsidP="00E37AC5">
       <w:pPr>
@@ -2865,51 +3031,67 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Consent to the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65596E1A" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
+        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E1D49B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="559459CB" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -2962,67 +3144,115 @@
         </w:rPr>
         <w:t>odpowiedzialnością</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, with its registered office in Warsaw at ul. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Krucza</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
+        <w:t xml:space="preserve"> 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for VC Funds – PFR ………. dated …………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for the purpose of obtaining financing from the funds of the PFR ……………… </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, i.e. the financial instrument ……….. 2.0, forming part of </w:t>
+        <w:t>, i.e. the financial instrument ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2952AE7D" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
@@ -3040,56 +3270,65 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C95688" w14:textId="77777777" w:rsidR="0077532B" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>the provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E03A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109A47B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I have the right to access my personal data, to rectify, erase, and transfer such data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F7CCF0" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
@@ -3106,51 +3345,51 @@
         </w:rPr>
         <w:t>At the same time, I declare that I have read and understood the information clause constituting Appendix No. 8 to the Call</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>, concerning the processing of my personal data for the purpose of a reputational assessment, a copy of which has been provided to me. I understand the purposes and scope of the processing of my personal data, as well as the rights to which I am entitled under data protection regulations, including the right to access, rectify, erase, or restrict the processing of my personal data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2889CA86" w14:textId="77777777" w:rsidR="001E7200" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7100"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="366F1F2E" w14:textId="77777777" w:rsidR="001E7200" w:rsidRPr="00C240D7" w:rsidRDefault="001E7200" w:rsidP="001E7200">
+    <w:p w14:paraId="366F1F2E" w14:textId="77777777" w:rsidR="001E7200" w:rsidRPr="0076647B" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E51A6D" w14:textId="28E00D68" w:rsidR="001E7200" w:rsidRPr="004E03A6" w:rsidRDefault="001E7200" w:rsidP="001E7200">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="6372"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3217,84 +3456,84 @@
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27E5FE53" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
+    <w:p w14:paraId="2C65839B" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54618B51" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
+    <w:p w14:paraId="57D3990D" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3302,81 +3541,81 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="12300953" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+  <w:p w14:paraId="1AEC9A93" w14:textId="26BA5051" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="001F3C29">
+    <w:r w:rsidR="00197F21">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3459,61 +3698,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A08A32E" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
+    <w:p w14:paraId="54C87F52" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F58C01B" w14:textId="77777777" w:rsidR="00E02B2B" w:rsidRDefault="00E02B2B" w:rsidP="006132D3">
+    <w:p w14:paraId="0A227813" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -3852,51 +4091,71 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person  should indicate such decisions/inspection results and their main conclusions. </w:t>
+        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Person  should</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B53A7F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicate such decisions/inspection results and their main conclusions. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="7D54074F" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
@@ -3974,57 +4233,85 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In the event that the applicant remains in a marital relationship, this Form must be accompanied by the consent of the spouse to the processing of personal data, in accordance with the template attached to the Form.</w:t>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the applicant remains in a marital relationship, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00197F21">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>this Form must be accompanied by the consent of the spouse to the processing of personal data,</w:t>
+      </w:r>
+      <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
@@ -5991,201 +6278,204 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
     <w:rsid w:val="000121BC"/>
     <w:rsid w:val="0003566D"/>
     <w:rsid w:val="0005632C"/>
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="00072973"/>
     <w:rsid w:val="000807E9"/>
     <w:rsid w:val="00081482"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="00095FA4"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000C2241"/>
+    <w:rsid w:val="000C7B34"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E49A4"/>
     <w:rsid w:val="000F385A"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="00110119"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="001228BC"/>
     <w:rsid w:val="00125E3E"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="00154310"/>
     <w:rsid w:val="001647C9"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
+    <w:rsid w:val="00197F21"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B67CC"/>
     <w:rsid w:val="001E7200"/>
     <w:rsid w:val="001F101F"/>
     <w:rsid w:val="001F3C29"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00211C1C"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00273665"/>
     <w:rsid w:val="0027468D"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A50A2"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="003161C0"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
-    <w:rsid w:val="003C0043"/>
     <w:rsid w:val="003C6971"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0F74"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="00400A97"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="0043676F"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00473141"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00511ED0"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526556"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="005729CF"/>
     <w:rsid w:val="00572A39"/>
+    <w:rsid w:val="00576274"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594E69"/>
     <w:rsid w:val="005A49CA"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00685B39"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C436D"/>
     <w:rsid w:val="006D29D7"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
+    <w:rsid w:val="0076647B"/>
     <w:rsid w:val="0077532B"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007813B0"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="007E5039"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
@@ -6234,83 +6524,83 @@
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B53A7F"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00B932D0"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC5821"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C13AD8"/>
     <w:rsid w:val="00C23F69"/>
-    <w:rsid w:val="00C240D7"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C56872"/>
+    <w:rsid w:val="00C63AF6"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00CA44E4"/>
+    <w:rsid w:val="00CA6A18"/>
     <w:rsid w:val="00CB4256"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE7F08"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00CF3067"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D12A74"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D15466"/>
     <w:rsid w:val="00D20C75"/>
     <w:rsid w:val="00D45901"/>
     <w:rsid w:val="00D65D22"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D75127"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00D965DA"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA6213"/>
     <w:rsid w:val="00DB6D25"/>
     <w:rsid w:val="00DF75E3"/>
     <w:rsid w:val="00E02547"/>
-    <w:rsid w:val="00E02B2B"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E24484"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E37AC5"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E65EF2"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E91E6B"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F51214"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F64A5E"/>
     <w:rsid w:val="00F665C7"/>
@@ -7538,82 +7828,82 @@
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1487</Words>
-  <Characters>8928</Characters>
+  <Words>1497</Words>
+  <Characters>8985</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10395</CharactersWithSpaces>
+  <CharactersWithSpaces>10462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jarosław Więckowski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>