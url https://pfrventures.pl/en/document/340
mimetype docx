--- v3 (2026-06-03)
+++ v4 (2026-08-28)
@@ -553,51 +553,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>STATEMENT BY A KEY PERSON</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I, the undersigned, hereby represent that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="7DCBCD14" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="4BD81049" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I have been indicated by </w:t>
@@ -657,57 +657,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree to hold this position on the following terms, in accordance with the conditions set forth in the Tender and in accordance with the conditions set forth in the Call Rules and the Rules for Selecting Tenders, Call for Tenders No.</w:t>
       </w:r>
       <w:r w:rsidR="003161C0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00197F21">
+      <w:r w:rsidR="00750B89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for VC Funds (the “</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Call Rules</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -941,64 +941,52 @@
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">To the best of my knowledge, I do not act in any capacity in tenders other than the Tender/I do act in another tender submitted for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….………………</w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>….…………………..</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> programme as part of PFR Ventures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -1142,87 +1130,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">I am aware that PFR Ventures and/or PFR Starter will obtain additional information about me and, at any time, </w:t>
       </w:r>
       <w:r w:rsidR="00F64A5E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">share </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR Starter belong, as well as to Bank </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
+        <w:t>information (data) about me obtained in connection with the Tender to entities forming part of the corporate group to which PFR Ventures and/or PFR Starter belong, as well as to Bank Gospodarstwa Krajowego and the ministry competent to manage the European Funds for Modern Economy (FENG; the managing institution) or any other state institutions, public administration authorities or central or local government agencies, in particular in connection with acquiring, implementing and accounting for resources from any public sources obtained/granted to me or to entities related to me, to the extent necessary to assess the correctness of implementing a financial instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19533291" w14:textId="77777777" w:rsidR="005A49CA" w:rsidRPr="00C07EE9" w:rsidRDefault="005A49CA" w:rsidP="005A49CA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1686,172 +1638,88 @@
     <w:p w14:paraId="229D8E69" w14:textId="67B69616" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I represent that I declare to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
+        <w:t xml:space="preserve">I represent that I declare to make a contribution to the VC Fund as a declared contribution of the Managing Entity in the amount of PLN </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>….……</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>….………..…………..…</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. I represent that I have necessary resources sufficient to finance the said contribution in connection with the Tender submitted by </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>…..</w:t>
-[...81 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>….…………………….…………..…</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteReference w:id="16"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116D1E0D" w14:textId="45611F9D" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="006522E0">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
@@ -2059,69 +1927,51 @@
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ue </w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">iligence </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> verify my legal</w:t>
+        <w:t>iligence in order to verify my legal</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> financial capacity to make a private</w:t>
       </w:r>
       <w:r w:rsidR="007C6893">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> capital</w:t>
       </w:r>
@@ -2478,87 +2328,51 @@
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">I herby </w:t>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>I herby declare that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1D69F8" w14:textId="219DD921" w:rsidR="0076647B" w:rsidRPr="00197F21" w:rsidRDefault="0076647B" w:rsidP="0076647B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0076647B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -2771,69 +2585,51 @@
     <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRPr="00E9293C" w:rsidRDefault="005D7749" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">I have read the rules for the processing of personal data constituting Appendix 8 to the Call </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and I do not object to the manner of personal data processing.</w:t>
+        <w:t>I have read the rules for the processing of personal data constituting Appendix 8 to the Call Rules and I do not object to the manner of personal data processing.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="064C1E7D" w14:textId="77777777" w:rsidR="0076647B" w:rsidRPr="001E7200" w:rsidRDefault="0076647B" w:rsidP="0077532B">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3031,228 +2827,84 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Consent to the Processing of Personal Data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65596E1A" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
+        <w:t>Pursuant to Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data, and repealing Directive 95/46/EC (“GDPR”),</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E1D49B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I, the undersigned ......................................... (full name), PESEL number: ………………………………,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA60D23" w14:textId="559459CB" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures </w:t>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> 2.0, forming part of </w:t>
+        <w:t xml:space="preserve">hereby consent to the processing of my personal data by PFR Ventures spółka z ograniczoną odpowiedzialnością, with its registered office in Warsaw at ul. Krucza 50, 00-025 Warsaw, entered in the Register of Entrepreneurs of the National Court Register under number KRS: 0000533101, for the purpose of conducting a reputational capacity assessment as part of the evaluation process of an application submitted under the call carried out in accordance with Call No. …….. for VC Funds – PFR ………. dated …………………………………….., for the purpose of obtaining financing from the funds of the PFR ……………… programme, i.e. the financial instrument ……….. 2.0, forming part of </w:t>
       </w:r>
       <w:r w:rsidR="00594E69" w:rsidRPr="00594E69">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The Program of the European Funds for Modern Economy for 2021-2027</w:t>
       </w:r>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2952AE7D" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
@@ -3270,65 +2922,56 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I acknowledge that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72C95688" w14:textId="77777777" w:rsidR="0077532B" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
+        <w:t>the provision of consent is voluntary and may be withdrawn at any time without giving reasons, without affecting the lawfulness of the processing carried out prior to its withdrawal;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3109A47B" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E03A6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I have the right to access my personal data, to rectify, erase, and transfer such data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F7CCF0" w14:textId="77777777" w:rsidR="0077532B" w:rsidRPr="004E03A6" w:rsidRDefault="0077532B" w:rsidP="00594E69">
       <w:pPr>
@@ -3456,61 +3099,61 @@
       </w:r>
       <w:r w:rsidRPr="001E7200">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>and date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0077532B" w:rsidRPr="00A64781" w:rsidSect="003C6971">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C65839B" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
+    <w:p w14:paraId="2FF6B006" w14:textId="77777777" w:rsidR="009831CB" w:rsidRDefault="009831CB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57D3990D" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
+    <w:p w14:paraId="10BF71EA" w14:textId="77777777" w:rsidR="009831CB" w:rsidRDefault="009831CB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3541,81 +3184,81 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="26BA5051" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
+  <w:p w14:paraId="1AEC9A93" w14:textId="5E5B53DF" w:rsidR="00B713A5" w:rsidRPr="006C436D" w:rsidRDefault="00273665">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Call No. </w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00197F21">
+    <w:r w:rsidR="00750B89">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="006C436D" w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -3698,61 +3341,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="006C436D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C87F52" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
+    <w:p w14:paraId="6AF64415" w14:textId="77777777" w:rsidR="009831CB" w:rsidRDefault="009831CB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A227813" w14:textId="77777777" w:rsidR="000C7B34" w:rsidRDefault="000C7B34" w:rsidP="006132D3">
+    <w:p w14:paraId="59491DE4" w14:textId="77777777" w:rsidR="009831CB" w:rsidRDefault="009831CB" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="231E8FAB" w:rsidR="00B713A5" w:rsidRPr="005A49CA" w:rsidRDefault="00B713A5" w:rsidP="000A491A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
@@ -4091,71 +3734,51 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> indicate such decisions/inspection results and their main conclusions. </w:t>
+        <w:t xml:space="preserve"> If any inspections have been conducted or decisions have been issued in relation to the repayment/correction of financing, the Key Person  should indicate such decisions/inspection results and their main conclusions. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p w14:paraId="4E901E42" w14:textId="7D54074F" w:rsidR="00AD6714" w:rsidRPr="00B53A7F" w:rsidRDefault="00AD6714" w:rsidP="00AD6714">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
@@ -4233,67 +3856,57 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B53A7F">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Delete as appropriate.</w:t>
       </w:r>
       <w:r w:rsidR="006C436D">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> the applicant remains in a marital relationship, </w:t>
+        <w:t xml:space="preserve">In the event that the applicant remains in a marital relationship, </w:t>
       </w:r>
       <w:r w:rsidR="006C436D" w:rsidRPr="00197F21">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>this Form must be accompanied by the consent of the spouse to the processing of personal data,</w:t>
       </w:r>
       <w:r w:rsidR="006C436D" w:rsidRPr="00907389">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> in accordance with the template attached to the Form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p w14:paraId="5896A85D" w14:textId="77777777" w:rsidR="009859F1" w:rsidRPr="00B53A7F" w:rsidRDefault="009859F1" w:rsidP="009859F1">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
@@ -6279,51 +5892,50 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1744404151">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -6429,90 +6041,92 @@
     <w:rsid w:val="005F5C56"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00642520"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00685B39"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C436D"/>
     <w:rsid w:val="006D29D7"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00707667"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
+    <w:rsid w:val="00750B89"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="0076647B"/>
     <w:rsid w:val="0077532B"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="007813B0"/>
     <w:rsid w:val="00786FE6"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007C6893"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="007E5039"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008B50BA"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00941CF3"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="00973269"/>
     <w:rsid w:val="0097677F"/>
+    <w:rsid w:val="009831CB"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="009865A5"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009A155A"/>
     <w:rsid w:val="009A3B8D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A56D1C"/>
     <w:rsid w:val="00A64781"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A760A2"/>
     <w:rsid w:val="00A861A0"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB2584"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
@@ -6590,50 +6204,51 @@
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E91E6B"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F51214"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F64A5E"/>
     <w:rsid w:val="00F665C7"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FC7099"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
+    <w:rsid w:val="00FE1983"/>
     <w:rsid w:val="00FF2FFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>