--- v0 (2025-10-06)
+++ v1 (2026-04-03)
@@ -2,120 +2,122 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ventfiles\grupowy\ASI_STARTER\2. Nabory\Nabór nr 6\1. Zasady naboru\2. Dokumentacja wersja ENG\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_BIZNEST\2. Nabory\001_Starter Science_Nabór_11\Dokumentacja naborowa_Starter 2.0_N11_ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3256B841-5EE6-4273-9753-6DD4B698058A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{60A3E110-22D6-4D6A-BFE4-0D69976D0408}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-75" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$1:$L$222</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Form!$B$1:$L$157</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191029" iterate="1"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F57" i="1" l="1"/>
+  <c r="M41" i="1" l="1"/>
+  <c r="M40" i="1"/>
+  <c r="F62" i="1" l="1"/>
   <c r="O6" i="1" l="1"/>
   <c r="O13" i="1" l="1"/>
   <c r="O12" i="1"/>
   <c r="O11" i="1"/>
   <c r="O10" i="1"/>
   <c r="O8" i="1"/>
   <c r="O7" i="1"/>
   <c r="M36" i="1"/>
   <c r="M35" i="1"/>
   <c r="M32" i="1"/>
   <c r="M21" i="1"/>
-  <c r="K61" i="1"/>
-[...10 lines deleted...]
-  <c r="M67" i="1"/>
+  <c r="K66" i="1"/>
+  <c r="K72" i="1"/>
+  <c r="K64" i="1"/>
+  <c r="K125" i="1"/>
+  <c r="K126" i="1"/>
+  <c r="K124" i="1"/>
+  <c r="K68" i="1"/>
+  <c r="K127" i="1"/>
+  <c r="O9" i="1" l="1"/>
+  <c r="M68" i="1"/>
+  <c r="M70" i="1"/>
+  <c r="M72" i="1"/>
   <c r="O5" i="1"/>
-  <c r="K118" i="1"/>
-[...1 lines deleted...]
-  <c r="M59" i="1"/>
+  <c r="K123" i="1"/>
+  <c r="M66" i="1"/>
+  <c r="M64" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="174">
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>1.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>2.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -1445,61 +1447,50 @@
         <charset val="238"/>
       </rPr>
       <t>Group A Portfolio Companies (% of the Investment Budget value)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Group C Portfolio Companies (% of the Investment Budget value)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>* the amount of Surplus as a multiple of the Capitalisation or Declared Capitalisation of the VC Fund</t>
-    </r>
-[...9 lines deleted...]
-      <t>Planned level of Carried Interest*</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>limited joint-stock partnership (or its foreign equivalent)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>other …..............................</t>
     </r>
   </si>
   <si>
@@ -1614,171 +1605,50 @@
         <charset val="238"/>
       </rPr>
       <t>1.	The Tenderer represents that it has full capacity and authority to submit the Tender in connection with the Call Rules and the Rules for Selecting Tenders for VC Funds (hereinafter: the “Call Rules”) and to accomplish the purposes of the Call conducted, as well as that it has obtained all consents and approvals and completed all notification and registration procedures, as long as obtaining/completing them is required by law.
 2.	No public collective insolvency proceedings have been opened in relation to the Tenderer, and there are no grounds for opening such proceedings, for the purpose of rescue, adjustment of debt, reorganisation or liquidation within the meaning of Article 1.1 (with the exclusion of the last sentence) of Regulation (EU) 2015/848 of 20 May 2015 on insolvency proceedings.
 3.	The Tenderer is not required to repay state aid under a decision issued by the European Commission or an authorised national body recognising such aid as contrary to law and/or not compatible with the internal market.
 4.	No criminal proceedings are pending in relation to the Tenderer and/or persons forming part of its management or supervisory bodies and commercial representatives in connection with an offence committed in relation to business transactions nor are there any circumstances that could cause the initiation of such proceedings, and the Tenderer and/or the aforementioned persons have not been convicted for committing such offences (applies only to a Tenderer being the Managing Entity).
 5.	No criminal proceedings are pending in relation to the Tenderer in connection with an offence committed in relation to business transactions nor are there any circumstances that could cause the initiation of such proceedings, and the Tenderer has not been convicted for committing such offences (applies to natural persons only who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 6.	There are no reasons for exclusion, as specified in Article 136 of the Regulation of the European Parliament (EU, Euratom) 2018/1046 of 18 July 2018, that would apply to the Tenderer or any of the persons forming part of its management or supervisory bodies or its commercial representatives (applies only to a Tenderer being the Managing Entity).
 7.	There are no reasons for exclusion, as specified in Article 136 of the Regulation of the European Parliament (EU, Euratom) 2018/1046 of 18 July 2018, that would apply to the Tenderer (applies only to natural persons who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 8.	The Tenderer is not in arrears with the payment of social security contributions, healthcare fund contributions, taxes or other public law liabilities.
 9.	The Tenderer is not subject to exclusion from the possibility of receiving funds, as referred to in Article 207 of the Act of 27 August 2009 on public finance.
 10.	The Tenderer has read the Rules and accepts them without any reservations.
 11.	The information, including representations, included in the Tender is true and consistent with the factual status and presents a full, fair and true view of the legal and financial situation of the Tenderer and Key Persons, as well as of the remaining persons/entities indicated in the Tender (applies only to a Tenderer being the Managing Entity).
 12.	The information, including representations, included in the Tender is true and consistent with the factual status and presents a full, fair and true view of the legal and financial situation of the Tenderer as well as of the remaining persons/entities indicated in the Tender (applies only to persons who are to establish the Managing Entity and be responsible for managing the affairs of the VC Fund).
 13.	The Tenderer represents that in the case of receiving subsidies from PFR Starter to carry out the Investment it will not breach the principle of no double financing of expenses, i.e. it will not use European public funds or national public funds, whether in full or in part, to finance expenses (the VC Fund's costs and the VC Fund's Investments) financed by PFR Starter, and will not use PFR Starter's funds, whether in full or in part, to finance expenses financed earlier from other European or national public funds.
 14.	The Tenderer represents that there is no conflict of interest for any of the reasons specified in §12.1 of the Call Rules, and if it arises, it will immediately notify PFR Ventures of all circumstances constituting the conflict of interest.
 15.	The Tenderer represents that it consents for PFR Starter and/or its professional advisers to conduct a due diligence examination with respect to the issues required in PFR Starter's assessment.
 16.	The Tenderer acknowledges that the VC Fund will act as an intermediary in forwarding, to Portfolio Companies and Private Investors, the financial assistance granted by PFR Starter ASI SKA which has the status of state aid within the meaning of Article 107(1) of the TFEU and is regulated, in particular as regards use and accounting for, by the provisions of the Act of 30 April 2004 on proceedings in matters concerning state aid (Journal of Laws of 2007, No. 59, item 404, as amended) and the Tenderer undertakes to ensure the proper accounting for state aid granted and reporting it through the VC Fund.
 17.	The Tenderer represents that if any information included in this statement changes in the period from the date of submission of the Tender to the date of execution of the Framework Investment Agreement, it will immediately inform PFR Starter of the change.
 18.	The Tenderer undertakes to take into account sustainability factors when assessing investment projects, both at the level of the VC Fund and Portfolio Companies, e.g. by applying the Principles for Responsible Investment or other relevant international ESG standards.
 19.	This representation constitutes an integral part of the Tender.
 20.	Any terms not defined in this Statement shall have the meaning assigned to them in the Call Rules.</t>
     </r>
   </si>
   <si>
-    <r>
-[...119 lines deleted...]
-  <si>
     <t>First and last name</t>
   </si>
   <si>
     <t>Planned 
 position</t>
   </si>
   <si>
     <t>Declared time commitment in investment activities 
 (in hours/week)</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>Declared time commitment in investment activities (as % of professional time)</t>
     </r>
   </si>
   <si>
     <t>Share in Carried Interest 
 (in %)</t>
   </si>
@@ -1912,82 +1782,50 @@
         <color indexed="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>contribution (in PLN thousands)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Instructions for completing the table: all fields of the form, except for those marked blue, should be completed by the Tenderer; “x” should be inserted in the relevant boxes. </t>
   </si>
   <si>
     <t>Declared Capitalisation of the VC Fund ("DC"), including:</t>
   </si>
   <si>
     <t>Value of capital contributions to the VC Fund made by Key Persons</t>
-  </si>
-[...30 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Name of the Managing Entity (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>not applicable</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> if the Tender is submitted by natural persons)</t>
     </r>
   </si>
@@ -2027,73 +1865,110 @@
       </rPr>
       <t>if the Tender is submitted by Managing Entity)</t>
     </r>
   </si>
   <si>
     <t>[add lines and state the name and the address of residence of each natural persons submitting the Tender]</t>
   </si>
   <si>
     <t>1. Verification form(s) for Key Persons /Operating Team members</t>
   </si>
   <si>
     <t>6.1.3.</t>
   </si>
   <si>
     <t>6.1.4.</t>
   </si>
   <si>
     <t>6.1.5.</t>
   </si>
   <si>
     <t>Value of undeclared contributions of Private Investors (value of contributions not confirmed by statements from Private Investors).</t>
   </si>
   <si>
     <t>Value of declared capital contributions of Private Investors (the value of contributions should correspond to the values indicated in the Private Investors' statements)</t>
   </si>
+  <si>
+    <t>4.2.</t>
+  </si>
+  <si>
+    <t>4.3.</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Tenderer’s intention to implement the “Starter Science” track referred to in point 6a of the Term Sheet</t>
+  </si>
+  <si>
+    <t>For the “Starter Science” track – the level of profit asymmetry expected by the Tenderer, as referred to in point 17 of the Term Sheet (max 3.5x). For Tenderer not implementing the “Starter Science” track, please insert “not applicable”</t>
+  </si>
+  <si>
+    <r>
+      <t>Value of</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.25"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> capital</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> contributions to the VC Fund made by the Operating Team members</t>
+    </r>
+  </si>
+  <si>
+    <t>Planned level of Base Carried Interest*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="27" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -2110,57 +1985,50 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="55"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2239,50 +2107,56 @@
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <strike/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.25"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
@@ -2422,726 +2296,729 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="231">
+  <cellXfs count="232">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="10" fontId="15" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...81 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="23" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="21" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="15" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="13" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-      <protection locked="0"/>
-[...224 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="13" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{C1873907-DB83-4B83-BD74-CD8599D697D9}"/>
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
     <cellStyle name="Procentowy" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3496,3758 +3373,3860 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:P222"/>
+  <dimension ref="B1:P227"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A7" zoomScale="81" zoomScaleNormal="93" zoomScalePageLayoutView="56" workbookViewId="0">
-      <selection activeCell="H26" sqref="H26:K28"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A45" zoomScaleNormal="93" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="56" workbookViewId="0">
+      <selection activeCell="F56" sqref="F56:K56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="1.5546875" style="6" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="8.5546875" style="6"/>
+    <col min="1" max="2" width="1.5703125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="6.5703125" style="6" customWidth="1"/>
+    <col min="4" max="4" width="2.42578125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="73.42578125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" style="12" customWidth="1"/>
+    <col min="7" max="7" width="2.42578125" style="6" customWidth="1"/>
+    <col min="8" max="9" width="19.5703125" style="6" customWidth="1"/>
+    <col min="10" max="10" width="17.5703125" style="6" customWidth="1"/>
+    <col min="11" max="11" width="20.42578125" style="6" customWidth="1"/>
+    <col min="12" max="12" width="1.5703125" style="6" customWidth="1"/>
+    <col min="13" max="13" width="13.42578125" style="9" customWidth="1"/>
+    <col min="14" max="14" width="8.5703125" style="6"/>
+    <col min="15" max="15" width="9.5703125" style="9" customWidth="1"/>
+    <col min="16" max="16" width="8.5703125" style="9"/>
+    <col min="17" max="16384" width="8.5703125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="2" spans="2:16" s="7" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="2:16" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:16" s="7" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2" s="3"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="9"/>
     </row>
-    <row r="3" spans="2:16" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:16" s="7" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3"/>
-      <c r="C3" s="213" t="s">
-[...9 lines deleted...]
-      <c r="K3" s="213"/>
+      <c r="C3" s="88" t="s">
+        <v>126</v>
+      </c>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="88"/>
+      <c r="G3" s="88"/>
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="88"/>
       <c r="L3"/>
       <c r="M3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="9"/>
     </row>
-    <row r="4" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" s="13"/>
       <c r="G4" s="3"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="9"/>
     </row>
-    <row r="5" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5"/>
-      <c r="C5" s="220" t="s">
-[...9 lines deleted...]
-      <c r="K5" s="221"/>
+      <c r="C5" s="107" t="s">
+        <v>156</v>
+      </c>
+      <c r="D5" s="108"/>
+      <c r="E5" s="108"/>
+      <c r="F5" s="108"/>
+      <c r="G5" s="108"/>
+      <c r="H5" s="108"/>
+      <c r="I5" s="108"/>
+      <c r="J5" s="108"/>
+      <c r="K5" s="108"/>
       <c r="L5"/>
       <c r="M5" s="9"/>
       <c r="O5" s="9" t="b">
-        <f>SUM(F59,F61,F63,F67)=F57</f>
+        <f>SUM(F64,F66,F68,F72)=F62</f>
         <v>1</v>
       </c>
       <c r="P5" s="83" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6"/>
-      <c r="C6" s="221"/>
-[...7 lines deleted...]
-      <c r="K6" s="221"/>
+      <c r="C6" s="108"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="108"/>
+      <c r="F6" s="108"/>
+      <c r="G6" s="108"/>
+      <c r="H6" s="108"/>
+      <c r="I6" s="108"/>
+      <c r="J6" s="108"/>
+      <c r="K6" s="108"/>
       <c r="L6"/>
       <c r="M6" s="9"/>
       <c r="O6" s="9" t="b">
-        <f>SUM(J92:J95)=F61</f>
+        <f>SUM(J97:J100)=F66</f>
         <v>1</v>
       </c>
       <c r="P6" s="9" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7"/>
-      <c r="C7" s="221"/>
-[...7 lines deleted...]
-      <c r="K7" s="221"/>
+      <c r="C7" s="108"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="108"/>
+      <c r="F7" s="108"/>
+      <c r="G7" s="108"/>
+      <c r="H7" s="108"/>
+      <c r="I7" s="108"/>
+      <c r="J7" s="108"/>
+      <c r="K7" s="108"/>
       <c r="L7"/>
       <c r="M7" s="9"/>
       <c r="O7" s="9" t="b">
-        <f>SUM(J98:J101)=F63</f>
+        <f>SUM(J103:J106)=F68</f>
         <v>1</v>
       </c>
       <c r="P7" s="9" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8"/>
-      <c r="C8" s="221"/>
-[...7 lines deleted...]
-      <c r="K8" s="221"/>
+      <c r="C8" s="108"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="108"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="108"/>
+      <c r="H8" s="108"/>
+      <c r="I8" s="108"/>
+      <c r="J8" s="108"/>
+      <c r="K8" s="108"/>
       <c r="L8"/>
       <c r="M8" s="9"/>
       <c r="O8" s="9" t="b">
-        <f>SUM(F118:J122,)=F59</f>
+        <f>SUM(F123:J127,)=F64</f>
         <v>1</v>
       </c>
       <c r="P8" s="9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="9" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9"/>
-      <c r="C9" s="221"/>
-[...7 lines deleted...]
-      <c r="K9" s="221"/>
+      <c r="C9" s="108"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="108"/>
+      <c r="J9" s="108"/>
+      <c r="K9" s="108"/>
       <c r="L9"/>
       <c r="M9" s="9"/>
       <c r="O9" s="9" t="b">
-        <f>SUM(K63,K61)&gt;=0.01</f>
+        <f>SUM(K68,K66)&gt;=0.01</f>
         <v>0</v>
       </c>
       <c r="P9" s="9" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="10" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10"/>
-      <c r="C10" s="221"/>
-[...7 lines deleted...]
-      <c r="K10" s="221"/>
+      <c r="C10" s="108"/>
+      <c r="D10" s="108"/>
+      <c r="E10" s="108"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="108"/>
+      <c r="H10" s="108"/>
+      <c r="I10" s="108"/>
+      <c r="J10" s="108"/>
+      <c r="K10" s="108"/>
       <c r="L10"/>
       <c r="M10" s="9"/>
       <c r="O10" s="9" t="b">
-        <f>F67&lt;=50000</f>
+        <f>F72&lt;=50000</f>
         <v>1</v>
       </c>
       <c r="P10" s="9" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11"/>
-      <c r="C11" s="221"/>
-[...7 lines deleted...]
-      <c r="K11" s="221"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108"/>
+      <c r="H11" s="108"/>
+      <c r="I11" s="108"/>
+      <c r="J11" s="108"/>
+      <c r="K11" s="108"/>
       <c r="L11"/>
       <c r="M11" s="9"/>
       <c r="O11" s="9" t="b">
-        <f>F75&lt;=0.6</f>
+        <f>F80&lt;=0.6</f>
         <v>1</v>
       </c>
       <c r="P11" s="9" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="12" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="2"/>
-      <c r="C12" s="221"/>
-[...7 lines deleted...]
-      <c r="K12" s="221"/>
+      <c r="C12" s="108"/>
+      <c r="D12" s="108"/>
+      <c r="E12" s="108"/>
+      <c r="F12" s="108"/>
+      <c r="G12" s="108"/>
+      <c r="H12" s="108"/>
+      <c r="I12" s="108"/>
+      <c r="J12" s="108"/>
+      <c r="K12" s="108"/>
       <c r="L12" s="2"/>
       <c r="M12" s="10"/>
       <c r="O12" s="10" t="b">
-        <f>F75&gt;=0.7</f>
+        <f>F80&gt;=0.7</f>
         <v>0</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="13" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B13" s="2"/>
-      <c r="C13" s="221"/>
-[...7 lines deleted...]
-      <c r="K13" s="221"/>
+      <c r="C13" s="108"/>
+      <c r="D13" s="108"/>
+      <c r="E13" s="108"/>
+      <c r="F13" s="108"/>
+      <c r="G13" s="108"/>
+      <c r="H13" s="108"/>
+      <c r="I13" s="108"/>
+      <c r="J13" s="108"/>
+      <c r="K13" s="108"/>
       <c r="L13" s="2"/>
       <c r="M13" s="10"/>
       <c r="O13" s="10" t="b">
-        <f>SUM(F70:K72)=1</f>
+        <f>SUM(F75:K77)=1</f>
         <v>0</v>
       </c>
       <c r="P13" s="10" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="14" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="2"/>
-      <c r="C14" s="222" t="s">
-[...9 lines deleted...]
-      <c r="K14" s="223"/>
+      <c r="C14" s="109" t="s">
+        <v>152</v>
+      </c>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="110"/>
+      <c r="H14" s="110"/>
+      <c r="I14" s="110"/>
+      <c r="J14" s="110"/>
+      <c r="K14" s="110"/>
       <c r="L14" s="2"/>
       <c r="M14" s="10"/>
       <c r="O14" s="10"/>
       <c r="P14" s="10"/>
     </row>
-    <row r="15" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15"/>
       <c r="C15" s="25"/>
       <c r="D15" s="25"/>
       <c r="E15" s="25"/>
       <c r="F15" s="26"/>
       <c r="G15" s="27"/>
       <c r="H15" s="25"/>
       <c r="I15" s="25"/>
       <c r="J15" s="25"/>
       <c r="K15" s="25"/>
       <c r="L15"/>
       <c r="M15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
     </row>
-    <row r="16" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:16" s="7" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16"/>
-      <c r="C16" s="147" t="s">
+      <c r="C16" s="90" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="148"/>
-[...6 lines deleted...]
-      <c r="K16" s="149"/>
+      <c r="D16" s="91"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="91"/>
+      <c r="G16" s="91"/>
+      <c r="H16" s="91"/>
+      <c r="I16" s="91"/>
+      <c r="J16" s="91"/>
+      <c r="K16" s="92"/>
       <c r="L16"/>
       <c r="M16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="9"/>
     </row>
-    <row r="17" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:16" s="7" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17"/>
       <c r="C17" s="25"/>
       <c r="D17" s="25"/>
       <c r="E17" s="25"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="25"/>
       <c r="I17" s="25"/>
       <c r="J17" s="25"/>
       <c r="K17" s="25"/>
       <c r="L17"/>
       <c r="M17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="9"/>
     </row>
-    <row r="18" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="1"/>
       <c r="C18" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="D18" s="100" t="s">
+      <c r="D18" s="93" t="s">
         <v>90</v>
       </c>
-      <c r="E18" s="100"/>
-[...5 lines deleted...]
-      <c r="K18" s="101"/>
+      <c r="E18" s="93"/>
+      <c r="F18" s="93"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="93"/>
+      <c r="I18" s="93"/>
+      <c r="J18" s="93"/>
+      <c r="K18" s="94"/>
       <c r="L18" s="1"/>
       <c r="M18" s="10"/>
       <c r="O18" s="10"/>
       <c r="P18" s="10"/>
     </row>
-    <row r="19" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="1"/>
-      <c r="C19" s="224"/>
-[...7 lines deleted...]
-      <c r="K19" s="226"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="112"/>
+      <c r="E19" s="112"/>
+      <c r="F19" s="112"/>
+      <c r="G19" s="112"/>
+      <c r="H19" s="112"/>
+      <c r="I19" s="112"/>
+      <c r="J19" s="112"/>
+      <c r="K19" s="113"/>
       <c r="L19" s="1"/>
       <c r="M19" s="10"/>
       <c r="O19" s="10"/>
       <c r="P19" s="10"/>
     </row>
-    <row r="20" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="1"/>
-      <c r="C20" s="205" t="s">
-[...9 lines deleted...]
-      <c r="K20" s="205"/>
+      <c r="C20" s="89" t="s">
+        <v>157</v>
+      </c>
+      <c r="D20" s="89"/>
+      <c r="E20" s="89"/>
+      <c r="F20" s="89"/>
+      <c r="G20" s="89"/>
+      <c r="H20" s="89"/>
+      <c r="I20" s="89"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="89"/>
       <c r="L20" s="1"/>
       <c r="M20" s="10"/>
       <c r="O20" s="10"/>
       <c r="P20" s="10"/>
     </row>
-    <row r="21" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="1"/>
       <c r="C21" s="28" t="s">
         <v>1</v>
       </c>
-      <c r="D21" s="100" t="s">
+      <c r="D21" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="E21" s="100"/>
-[...5 lines deleted...]
-      <c r="K21" s="101"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="93"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="93"/>
+      <c r="J21" s="93"/>
+      <c r="K21" s="94"/>
       <c r="L21" s="1"/>
       <c r="M21" s="10" t="str">
         <f>IF(SUM(COUNTBLANK(D23),COUNTBLANK(G23))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
       <c r="O21" s="10"/>
       <c r="P21" s="10"/>
     </row>
-    <row r="22" spans="2:16" s="8" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:16" s="8" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="1"/>
-      <c r="C22" s="199"/>
+      <c r="C22" s="117"/>
       <c r="D22" s="30"/>
-      <c r="E22" s="208" t="s">
+      <c r="E22" s="95" t="s">
         <v>31</v>
       </c>
-      <c r="F22" s="227"/>
+      <c r="F22" s="114"/>
       <c r="G22" s="31"/>
-      <c r="H22" s="207" t="s">
+      <c r="H22" s="104" t="s">
         <v>77</v>
       </c>
-      <c r="I22" s="207"/>
-[...1 lines deleted...]
-      <c r="K22" s="208"/>
+      <c r="I22" s="104"/>
+      <c r="J22" s="104"/>
+      <c r="K22" s="95"/>
       <c r="L22" s="1"/>
       <c r="M22" s="10"/>
       <c r="O22" s="10"/>
       <c r="P22" s="10"/>
     </row>
-    <row r="23" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="1"/>
-      <c r="C23" s="115"/>
+      <c r="C23" s="118"/>
       <c r="D23" s="33"/>
-      <c r="E23" s="210"/>
-      <c r="F23" s="228"/>
+      <c r="E23" s="96"/>
+      <c r="F23" s="115"/>
       <c r="G23" s="34"/>
-      <c r="H23" s="209"/>
-[...2 lines deleted...]
-      <c r="K23" s="210"/>
+      <c r="H23" s="105"/>
+      <c r="I23" s="105"/>
+      <c r="J23" s="105"/>
+      <c r="K23" s="96"/>
       <c r="L23" s="1"/>
       <c r="M23" s="10"/>
       <c r="O23" s="10"/>
       <c r="P23" s="10"/>
     </row>
-    <row r="24" spans="2:16" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:16" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="1"/>
-      <c r="C24" s="202"/>
+      <c r="C24" s="119"/>
       <c r="D24" s="36"/>
-      <c r="E24" s="212"/>
-      <c r="F24" s="229"/>
+      <c r="E24" s="97"/>
+      <c r="F24" s="116"/>
       <c r="G24" s="37"/>
-      <c r="H24" s="211"/>
-[...2 lines deleted...]
-      <c r="K24" s="212"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="106"/>
+      <c r="J24" s="106"/>
+      <c r="K24" s="97"/>
       <c r="L24" s="1"/>
       <c r="M24" s="10"/>
       <c r="O24" s="10"/>
       <c r="P24" s="10"/>
     </row>
-    <row r="25" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="1"/>
       <c r="C25" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="D25" s="100" t="s">
+      <c r="D25" s="93" t="s">
         <v>80</v>
       </c>
-      <c r="E25" s="100"/>
-[...5 lines deleted...]
-      <c r="K25" s="101"/>
+      <c r="E25" s="93"/>
+      <c r="F25" s="93"/>
+      <c r="G25" s="93"/>
+      <c r="H25" s="93"/>
+      <c r="I25" s="93"/>
+      <c r="J25" s="93"/>
+      <c r="K25" s="94"/>
       <c r="L25" s="1"/>
       <c r="M25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
     </row>
-    <row r="26" spans="2:16" s="8" customFormat="1" ht="9.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:16" s="8" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="1"/>
       <c r="C26" s="38"/>
       <c r="D26" s="39"/>
-      <c r="E26" s="208" t="s">
+      <c r="E26" s="95" t="s">
         <v>76</v>
       </c>
       <c r="F26" s="38"/>
       <c r="G26" s="39"/>
-      <c r="H26" s="207" t="s">
-[...4 lines deleted...]
-      <c r="K26" s="208"/>
+      <c r="H26" s="104" t="s">
+        <v>123</v>
+      </c>
+      <c r="I26" s="104"/>
+      <c r="J26" s="104"/>
+      <c r="K26" s="95"/>
       <c r="L26" s="1"/>
       <c r="M26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
     </row>
-    <row r="27" spans="2:16" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:16" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="1"/>
       <c r="C27" s="40"/>
       <c r="D27" s="41"/>
-      <c r="E27" s="210"/>
+      <c r="E27" s="96"/>
       <c r="F27" s="40"/>
       <c r="G27" s="41"/>
-      <c r="H27" s="209"/>
-[...2 lines deleted...]
-      <c r="K27" s="210"/>
+      <c r="H27" s="105"/>
+      <c r="I27" s="105"/>
+      <c r="J27" s="105"/>
+      <c r="K27" s="96"/>
       <c r="L27" s="1"/>
       <c r="M27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
     </row>
-    <row r="28" spans="2:16" s="8" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:16" s="8" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="1"/>
       <c r="C28" s="42"/>
       <c r="D28" s="43"/>
-      <c r="E28" s="212"/>
+      <c r="E28" s="97"/>
       <c r="F28" s="42"/>
       <c r="G28" s="43"/>
-      <c r="H28" s="211"/>
-[...2 lines deleted...]
-      <c r="K28" s="212"/>
+      <c r="H28" s="106"/>
+      <c r="I28" s="106"/>
+      <c r="J28" s="106"/>
+      <c r="K28" s="97"/>
       <c r="L28" s="1"/>
       <c r="M28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
     </row>
-    <row r="29" spans="2:16" s="8" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:16" s="8" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="1"/>
-      <c r="C29" s="199"/>
+      <c r="C29" s="117"/>
       <c r="D29" s="30"/>
-      <c r="E29" s="207" t="s">
-[...7 lines deleted...]
-      <c r="K29" s="208"/>
+      <c r="E29" s="104" t="s">
+        <v>124</v>
+      </c>
+      <c r="F29" s="104"/>
+      <c r="G29" s="104"/>
+      <c r="H29" s="104"/>
+      <c r="I29" s="104"/>
+      <c r="J29" s="104"/>
+      <c r="K29" s="95"/>
       <c r="L29" s="1"/>
       <c r="M29" s="10"/>
       <c r="O29" s="10"/>
       <c r="P29" s="10"/>
     </row>
-    <row r="30" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:16" s="8" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="1"/>
-      <c r="C30" s="115"/>
+      <c r="C30" s="118"/>
       <c r="D30" s="33"/>
-      <c r="E30" s="209"/>
-[...5 lines deleted...]
-      <c r="K30" s="210"/>
+      <c r="E30" s="105"/>
+      <c r="F30" s="105"/>
+      <c r="G30" s="105"/>
+      <c r="H30" s="105"/>
+      <c r="I30" s="105"/>
+      <c r="J30" s="105"/>
+      <c r="K30" s="96"/>
       <c r="L30" s="1"/>
       <c r="M30" s="10"/>
       <c r="O30" s="10"/>
       <c r="P30" s="10"/>
     </row>
-    <row r="31" spans="2:16" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:16" s="8" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="1"/>
-      <c r="C31" s="202"/>
+      <c r="C31" s="119"/>
       <c r="D31" s="36"/>
-      <c r="E31" s="211"/>
-[...5 lines deleted...]
-      <c r="K31" s="212"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
+      <c r="I31" s="106"/>
+      <c r="J31" s="106"/>
+      <c r="K31" s="97"/>
       <c r="L31" s="1"/>
       <c r="M31" s="10"/>
       <c r="O31" s="10"/>
       <c r="P31" s="10"/>
     </row>
-    <row r="32" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="1"/>
       <c r="C32" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="D32" s="100" t="s">
+      <c r="D32" s="93" t="s">
         <v>72</v>
       </c>
-      <c r="E32" s="100"/>
-[...5 lines deleted...]
-      <c r="K32" s="101"/>
+      <c r="E32" s="93"/>
+      <c r="F32" s="93"/>
+      <c r="G32" s="93"/>
+      <c r="H32" s="93"/>
+      <c r="I32" s="93"/>
+      <c r="J32" s="93"/>
+      <c r="K32" s="94"/>
       <c r="L32" s="1"/>
       <c r="M32" s="10" t="str">
         <f>IF(SUM(COUNTBLANK(D34),COUNTBLANK(G34))=1,"ok","mark one field")</f>
         <v>mark one field</v>
       </c>
       <c r="O32" s="10"/>
       <c r="P32" s="10"/>
     </row>
-    <row r="33" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="1"/>
       <c r="C33" s="29"/>
       <c r="D33" s="30"/>
-      <c r="E33" s="215" t="s">
+      <c r="E33" s="99" t="s">
         <v>25</v>
       </c>
       <c r="F33" s="44"/>
       <c r="G33" s="45"/>
-      <c r="H33" s="214" t="s">
+      <c r="H33" s="98" t="s">
         <v>26</v>
       </c>
-      <c r="I33" s="214"/>
-[...1 lines deleted...]
-      <c r="K33" s="215"/>
+      <c r="I33" s="98"/>
+      <c r="J33" s="98"/>
+      <c r="K33" s="99"/>
       <c r="L33" s="1"/>
       <c r="M33" s="10"/>
       <c r="O33" s="10"/>
       <c r="P33" s="10"/>
     </row>
-    <row r="34" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="1"/>
       <c r="C34" s="32"/>
       <c r="D34" s="33"/>
-      <c r="E34" s="217"/>
+      <c r="E34" s="101"/>
       <c r="F34" s="23"/>
       <c r="G34" s="46"/>
-      <c r="H34" s="216"/>
-[...2 lines deleted...]
-      <c r="K34" s="217"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="101"/>
       <c r="L34" s="1"/>
       <c r="O34" s="10"/>
       <c r="P34" s="10"/>
     </row>
-    <row r="35" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="1"/>
       <c r="C35" s="35"/>
       <c r="D35" s="36"/>
-      <c r="E35" s="219"/>
+      <c r="E35" s="103"/>
       <c r="F35" s="24"/>
       <c r="G35" s="47"/>
-      <c r="H35" s="218"/>
-[...2 lines deleted...]
-      <c r="K35" s="219"/>
+      <c r="H35" s="102"/>
+      <c r="I35" s="102"/>
+      <c r="J35" s="102"/>
+      <c r="K35" s="103"/>
       <c r="L35" s="1"/>
       <c r="M35" s="10" t="str">
         <f>IF(COUNTA(G34)=1,IF(COUNTA(F36:K36)&gt;=1,"ok","W przypadku funduszu specjalistycznego, zaznacz co najmniej jedno pole pozycji 6.1. poniżej"),"Not applicable")</f>
         <v>Not applicable</v>
       </c>
       <c r="O35" s="10"/>
       <c r="P35" s="10"/>
     </row>
-    <row r="36" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="1"/>
       <c r="C36" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="D36" s="100" t="s">
+      <c r="D36" s="93" t="s">
         <v>109</v>
       </c>
-      <c r="E36" s="101"/>
-[...1 lines deleted...]
-      <c r="G36" s="155"/>
+      <c r="E36" s="94"/>
+      <c r="F36" s="201"/>
+      <c r="G36" s="202"/>
       <c r="H36" s="87"/>
       <c r="I36" s="86"/>
       <c r="J36" s="86"/>
       <c r="K36" s="86"/>
       <c r="L36" s="1"/>
       <c r="M36" s="10" t="str">
         <f>IF(OR(F36="Inne",H36="Inne",J36="Inne"),"W przypadku wskazania pozycji Inne prosimy o krótką informację dot. specjalizacji/branży w komórce J42 obok","Not applicable")</f>
         <v>Not applicable</v>
       </c>
       <c r="O36" s="10"/>
       <c r="P36" s="10"/>
     </row>
-    <row r="37" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:16" s="8" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="1"/>
-      <c r="C37" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K37" s="101"/>
+      <c r="C37" s="231" t="s">
+        <v>166</v>
+      </c>
+      <c r="D37" s="93" t="s">
+        <v>170</v>
+      </c>
+      <c r="E37" s="93"/>
+      <c r="F37" s="93"/>
+      <c r="G37" s="93"/>
+      <c r="H37" s="93"/>
+      <c r="I37" s="93"/>
+      <c r="J37" s="93"/>
+      <c r="K37" s="94"/>
       <c r="L37" s="1"/>
       <c r="M37" s="10"/>
       <c r="O37" s="10"/>
       <c r="P37" s="10"/>
     </row>
-    <row r="38" spans="2:16" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="1"/>
-      <c r="C38" s="28"/>
-      <c r="D38" s="100" t="s">
+      <c r="C38" s="29"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="99" t="s">
         <v>168</v>
       </c>
-      <c r="E38" s="100"/>
-[...5 lines deleted...]
-      <c r="K38" s="129"/>
+      <c r="F38" s="44"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="98" t="s">
+        <v>169</v>
+      </c>
+      <c r="I38" s="98"/>
+      <c r="J38" s="98"/>
+      <c r="K38" s="99"/>
       <c r="L38" s="1"/>
       <c r="M38" s="10"/>
       <c r="O38" s="10"/>
       <c r="P38" s="10"/>
     </row>
-    <row r="39" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="1"/>
-      <c r="C39" s="48"/>
-[...9 lines deleted...]
-      <c r="K39" s="168"/>
+      <c r="C39" s="32"/>
+      <c r="D39" s="33"/>
+      <c r="E39" s="101"/>
+      <c r="F39" s="23"/>
+      <c r="G39" s="46"/>
+      <c r="H39" s="100"/>
+      <c r="I39" s="100"/>
+      <c r="J39" s="100"/>
+      <c r="K39" s="101"/>
       <c r="L39" s="1"/>
-      <c r="M39" s="10"/>
       <c r="O39" s="10"/>
       <c r="P39" s="10"/>
     </row>
-    <row r="40" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:16" s="8" customFormat="1" ht="10.35" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="1"/>
-      <c r="C40" s="49"/>
-[...9 lines deleted...]
-      <c r="K40" s="109"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="36"/>
+      <c r="E40" s="103"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="47"/>
+      <c r="H40" s="102"/>
+      <c r="I40" s="102"/>
+      <c r="J40" s="102"/>
+      <c r="K40" s="103"/>
       <c r="L40" s="1"/>
-      <c r="M40" s="10"/>
+      <c r="M40" s="10" t="str">
+        <f>IF(COUNTA(G39)=1,IF(COUNTA(F42:K42)&gt;=1,"ok","W przypadku funduszu specjalistycznego, zaznacz co najmniej jedno pole pozycji 4.1. poniżej"),"Nie dotyczy")</f>
+        <v>Nie dotyczy</v>
+      </c>
       <c r="O40" s="10"/>
       <c r="P40" s="10"/>
     </row>
-    <row r="41" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:16" s="8" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="1"/>
-      <c r="C41" s="49"/>
-[...9 lines deleted...]
-      <c r="K41" s="109"/>
+      <c r="C41" s="28" t="s">
+        <v>167</v>
+      </c>
+      <c r="D41" s="93" t="s">
+        <v>171</v>
+      </c>
+      <c r="E41" s="94"/>
+      <c r="F41" s="149"/>
+      <c r="G41" s="150"/>
+      <c r="H41" s="150"/>
+      <c r="I41" s="150"/>
+      <c r="J41" s="150"/>
+      <c r="K41" s="151"/>
       <c r="L41" s="1"/>
-      <c r="M41" s="10"/>
+      <c r="M41" s="10" t="str">
+        <f>IF(OR(F41="Inne",H41="Inne",J41="Inne"),"W przypadku wskazania pozycji Inne prosimy o krótką informację dot. specjalizacji/branży w komórce K obok36","Nie dotyczy")</f>
+        <v>Nie dotyczy</v>
+      </c>
       <c r="O41" s="10"/>
       <c r="P41" s="10"/>
     </row>
-    <row r="42" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="1"/>
-      <c r="C42" s="49"/>
-[...9 lines deleted...]
-      <c r="K42" s="109"/>
+      <c r="C42" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="93" t="s">
+        <v>62</v>
+      </c>
+      <c r="E42" s="93"/>
+      <c r="F42" s="93"/>
+      <c r="G42" s="93"/>
+      <c r="H42" s="93"/>
+      <c r="I42" s="93"/>
+      <c r="J42" s="93"/>
+      <c r="K42" s="94"/>
       <c r="L42" s="1"/>
       <c r="M42" s="10"/>
       <c r="O42" s="10"/>
       <c r="P42" s="10"/>
     </row>
-    <row r="43" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:16" s="8" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="1"/>
-      <c r="C43" s="49"/>
-[...9 lines deleted...]
-      <c r="K43" s="109"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="93" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" s="93"/>
+      <c r="F43" s="126"/>
+      <c r="G43" s="127"/>
+      <c r="H43" s="127"/>
+      <c r="I43" s="127"/>
+      <c r="J43" s="127"/>
+      <c r="K43" s="128"/>
       <c r="L43" s="1"/>
       <c r="M43" s="10"/>
       <c r="O43" s="10"/>
       <c r="P43" s="10"/>
     </row>
-    <row r="44" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="1"/>
-      <c r="C44" s="49"/>
-[...9 lines deleted...]
-      <c r="K44" s="109"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="203" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" s="204"/>
+      <c r="F44" s="176"/>
+      <c r="G44" s="177"/>
+      <c r="H44" s="177"/>
+      <c r="I44" s="177"/>
+      <c r="J44" s="177"/>
+      <c r="K44" s="178"/>
       <c r="L44" s="1"/>
       <c r="M44" s="10"/>
       <c r="O44" s="10"/>
       <c r="P44" s="10"/>
     </row>
-    <row r="45" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="1"/>
-      <c r="C45" s="50"/>
-[...9 lines deleted...]
-      <c r="K45" s="163"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="205"/>
+      <c r="F45" s="135"/>
+      <c r="G45" s="136"/>
+      <c r="H45" s="136"/>
+      <c r="I45" s="136"/>
+      <c r="J45" s="136"/>
+      <c r="K45" s="137"/>
       <c r="L45" s="1"/>
       <c r="M45" s="10"/>
       <c r="O45" s="10"/>
       <c r="P45" s="10"/>
     </row>
-    <row r="46" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B46" s="1"/>
-      <c r="C46" s="28"/>
-[...9 lines deleted...]
-      <c r="K46" s="129"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="E46" s="205"/>
+      <c r="F46" s="135"/>
+      <c r="G46" s="136"/>
+      <c r="H46" s="136"/>
+      <c r="I46" s="136"/>
+      <c r="J46" s="136"/>
+      <c r="K46" s="137"/>
       <c r="L46" s="1"/>
       <c r="M46" s="10"/>
       <c r="O46" s="10"/>
       <c r="P46" s="10"/>
     </row>
-    <row r="47" spans="2:16" s="8" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B47" s="1"/>
-      <c r="C47" s="28"/>
-[...9 lines deleted...]
-      <c r="K47" s="129"/>
+      <c r="C47" s="49"/>
+      <c r="D47" s="129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" s="205"/>
+      <c r="F47" s="135"/>
+      <c r="G47" s="136"/>
+      <c r="H47" s="136"/>
+      <c r="I47" s="136"/>
+      <c r="J47" s="136"/>
+      <c r="K47" s="137"/>
       <c r="L47" s="1"/>
       <c r="M47" s="10"/>
       <c r="O47" s="10"/>
       <c r="P47" s="10"/>
     </row>
-    <row r="48" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B48" s="1"/>
       <c r="C48" s="49"/>
-      <c r="D48" s="110" t="s">
-[...8 lines deleted...]
-      <c r="K48" s="201"/>
+      <c r="D48" s="129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="205"/>
+      <c r="F48" s="135"/>
+      <c r="G48" s="136"/>
+      <c r="H48" s="136"/>
+      <c r="I48" s="136"/>
+      <c r="J48" s="136"/>
+      <c r="K48" s="137"/>
       <c r="L48" s="1"/>
       <c r="M48" s="10"/>
       <c r="O48" s="10"/>
       <c r="P48" s="10"/>
     </row>
-    <row r="49" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B49" s="1"/>
       <c r="C49" s="49"/>
-      <c r="D49" s="126" t="s">
-[...8 lines deleted...]
-      <c r="K49" s="117"/>
+      <c r="D49" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" s="205"/>
+      <c r="F49" s="135"/>
+      <c r="G49" s="136"/>
+      <c r="H49" s="136"/>
+      <c r="I49" s="136"/>
+      <c r="J49" s="136"/>
+      <c r="K49" s="137"/>
       <c r="L49" s="1"/>
       <c r="M49" s="10"/>
       <c r="O49" s="10"/>
       <c r="P49" s="10"/>
     </row>
-    <row r="50" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B50" s="1"/>
-      <c r="C50" s="49"/>
-[...9 lines deleted...]
-      <c r="K50" s="117"/>
+      <c r="C50" s="50"/>
+      <c r="D50" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="131"/>
+      <c r="F50" s="206"/>
+      <c r="G50" s="207"/>
+      <c r="H50" s="207"/>
+      <c r="I50" s="207"/>
+      <c r="J50" s="207"/>
+      <c r="K50" s="208"/>
       <c r="L50" s="1"/>
       <c r="M50" s="10"/>
       <c r="O50" s="10"/>
       <c r="P50" s="10"/>
     </row>
-    <row r="51" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B51" s="1"/>
-      <c r="C51" s="49"/>
-[...9 lines deleted...]
-      <c r="K51" s="117"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="93" t="s">
+        <v>92</v>
+      </c>
+      <c r="E51" s="94"/>
+      <c r="F51" s="126"/>
+      <c r="G51" s="127"/>
+      <c r="H51" s="127"/>
+      <c r="I51" s="127"/>
+      <c r="J51" s="127"/>
+      <c r="K51" s="128"/>
       <c r="L51" s="1"/>
       <c r="M51" s="10"/>
       <c r="O51" s="10"/>
       <c r="P51" s="10"/>
     </row>
-    <row r="52" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:16" s="8" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B52" s="1"/>
-      <c r="C52" s="49"/>
-[...9 lines deleted...]
-      <c r="K52" s="117"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="93" t="s">
+        <v>158</v>
+      </c>
+      <c r="E52" s="93"/>
+      <c r="F52" s="126"/>
+      <c r="G52" s="127"/>
+      <c r="H52" s="127"/>
+      <c r="I52" s="127"/>
+      <c r="J52" s="127"/>
+      <c r="K52" s="128"/>
       <c r="L52" s="1"/>
       <c r="M52" s="10"/>
       <c r="O52" s="10"/>
       <c r="P52" s="10"/>
     </row>
-    <row r="53" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B53" s="1"/>
       <c r="C53" s="49"/>
-      <c r="D53" s="126" t="s">
-[...8 lines deleted...]
-      <c r="K53" s="117"/>
+      <c r="D53" s="138" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" s="139"/>
+      <c r="F53" s="117"/>
+      <c r="G53" s="132"/>
+      <c r="H53" s="132"/>
+      <c r="I53" s="132"/>
+      <c r="J53" s="132"/>
+      <c r="K53" s="133"/>
       <c r="L53" s="1"/>
       <c r="M53" s="10"/>
       <c r="O53" s="10"/>
       <c r="P53" s="10"/>
     </row>
-    <row r="54" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B54" s="1"/>
-      <c r="C54" s="50"/>
-[...9 lines deleted...]
-      <c r="K54" s="204"/>
+      <c r="C54" s="49"/>
+      <c r="D54" s="129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="129"/>
+      <c r="F54" s="118"/>
+      <c r="G54" s="122"/>
+      <c r="H54" s="122"/>
+      <c r="I54" s="122"/>
+      <c r="J54" s="122"/>
+      <c r="K54" s="123"/>
       <c r="L54" s="1"/>
       <c r="M54" s="10"/>
       <c r="O54" s="10"/>
       <c r="P54" s="10"/>
     </row>
-    <row r="55" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B55" s="1"/>
-      <c r="C55" s="205" t="s">
-[...9 lines deleted...]
-      <c r="K55" s="85"/>
+      <c r="C55" s="49"/>
+      <c r="D55" s="129" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" s="129"/>
+      <c r="F55" s="118"/>
+      <c r="G55" s="122"/>
+      <c r="H55" s="122"/>
+      <c r="I55" s="122"/>
+      <c r="J55" s="122"/>
+      <c r="K55" s="123"/>
       <c r="L55" s="1"/>
       <c r="M55" s="10"/>
       <c r="O55" s="10"/>
       <c r="P55" s="10"/>
     </row>
-    <row r="56" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B56" s="1"/>
-      <c r="C56" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K56" s="101"/>
+      <c r="C56" s="49"/>
+      <c r="D56" s="129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" s="129"/>
+      <c r="F56" s="118"/>
+      <c r="G56" s="122"/>
+      <c r="H56" s="122"/>
+      <c r="I56" s="122"/>
+      <c r="J56" s="122"/>
+      <c r="K56" s="123"/>
       <c r="L56" s="1"/>
       <c r="M56" s="10"/>
       <c r="O56" s="10"/>
       <c r="P56" s="10"/>
     </row>
-    <row r="57" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B57" s="1"/>
-      <c r="C57" s="28" t="s">
-[...14 lines deleted...]
-      <c r="K57" s="124"/>
+      <c r="C57" s="49"/>
+      <c r="D57" s="129" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="129"/>
+      <c r="F57" s="118"/>
+      <c r="G57" s="122"/>
+      <c r="H57" s="122"/>
+      <c r="I57" s="122"/>
+      <c r="J57" s="122"/>
+      <c r="K57" s="123"/>
       <c r="L57" s="1"/>
       <c r="M57" s="10"/>
       <c r="O57" s="10"/>
       <c r="P57" s="10"/>
     </row>
-    <row r="58" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="1"/>
-      <c r="C58" s="88" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C58" s="49"/>
+      <c r="D58" s="129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="129"/>
+      <c r="F58" s="118"/>
+      <c r="G58" s="122"/>
+      <c r="H58" s="122"/>
+      <c r="I58" s="122"/>
+      <c r="J58" s="122"/>
+      <c r="K58" s="123"/>
       <c r="L58" s="1"/>
       <c r="M58" s="10"/>
       <c r="O58" s="10"/>
       <c r="P58" s="10"/>
     </row>
-    <row r="59" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B59" s="1"/>
-      <c r="C59" s="89"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C59" s="50"/>
+      <c r="D59" s="130" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="131"/>
+      <c r="F59" s="119"/>
+      <c r="G59" s="124"/>
+      <c r="H59" s="124"/>
+      <c r="I59" s="124"/>
+      <c r="J59" s="124"/>
+      <c r="K59" s="125"/>
       <c r="L59" s="1"/>
-      <c r="M59" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M59" s="10"/>
       <c r="O59" s="10"/>
       <c r="P59" s="10"/>
     </row>
-    <row r="60" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:16" s="8" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="1"/>
-      <c r="C60" s="88" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C60" s="89" t="s">
+        <v>159</v>
+      </c>
+      <c r="D60" s="89"/>
+      <c r="E60" s="89"/>
+      <c r="F60" s="89"/>
+      <c r="G60" s="89"/>
+      <c r="H60" s="89"/>
+      <c r="I60" s="89"/>
+      <c r="J60" s="134"/>
+      <c r="K60" s="85"/>
       <c r="L60" s="1"/>
       <c r="M60" s="10"/>
       <c r="O60" s="10"/>
       <c r="P60" s="10"/>
     </row>
-    <row r="61" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="1"/>
-      <c r="C61" s="89"/>
-      <c r="D61" s="92"/>
+      <c r="C61" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="93" t="s">
+        <v>63</v>
+      </c>
       <c r="E61" s="93"/>
-      <c r="F61" s="94"/>
-[...7 lines deleted...]
-      </c>
+      <c r="F61" s="93"/>
+      <c r="G61" s="93"/>
+      <c r="H61" s="93"/>
+      <c r="I61" s="93"/>
+      <c r="J61" s="93"/>
+      <c r="K61" s="94"/>
       <c r="L61" s="1"/>
-      <c r="M61" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M61" s="10"/>
       <c r="O61" s="10"/>
       <c r="P61" s="10"/>
     </row>
-    <row r="62" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="1"/>
-      <c r="C62" s="230" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="C62" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D62" s="226" t="s">
+        <v>153</v>
+      </c>
+      <c r="E62" s="93"/>
+      <c r="F62" s="227">
+        <f>F64+F66+F68+F70+F72</f>
+        <v>0</v>
+      </c>
+      <c r="G62" s="228"/>
+      <c r="H62" s="228"/>
+      <c r="I62" s="228"/>
+      <c r="J62" s="228"/>
+      <c r="K62" s="229"/>
       <c r="L62" s="1"/>
       <c r="M62" s="10"/>
       <c r="O62" s="10"/>
       <c r="P62" s="10"/>
     </row>
-    <row r="63" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:16" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B63" s="1"/>
-      <c r="C63" s="89"/>
-[...9 lines deleted...]
-        <v>-</v>
+      <c r="C63" s="120" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" s="225" t="s">
+        <v>154</v>
+      </c>
+      <c r="E63" s="171"/>
+      <c r="F63" s="222" t="s">
+        <v>24</v>
+      </c>
+      <c r="G63" s="223"/>
+      <c r="H63" s="223"/>
+      <c r="I63" s="223"/>
+      <c r="J63" s="224"/>
+      <c r="K63" s="20" t="s">
+        <v>57</v>
       </c>
       <c r="L63" s="1"/>
-      <c r="M63" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M63" s="10"/>
       <c r="O63" s="10"/>
       <c r="P63" s="10"/>
     </row>
-    <row r="64" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B64" s="1"/>
-      <c r="C64" s="230" t="s">
-[...14 lines deleted...]
-        <v>57</v>
+      <c r="C64" s="121"/>
+      <c r="D64" s="158"/>
+      <c r="E64" s="173"/>
+      <c r="F64" s="159"/>
+      <c r="G64" s="160"/>
+      <c r="H64" s="160"/>
+      <c r="I64" s="160"/>
+      <c r="J64" s="161"/>
+      <c r="K64" s="21" t="str">
+        <f>IFERROR(F64/$F$62,"-")</f>
+        <v>-</v>
       </c>
       <c r="L64" s="1"/>
-      <c r="M64" s="10"/>
+      <c r="M64" s="10" t="str">
+        <f>IF(SUM(K64,K66,K68,K72)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O64" s="10"/>
       <c r="P64" s="10"/>
     </row>
-    <row r="65" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="1"/>
-      <c r="C65" s="89"/>
-[...7 lines deleted...]
-      <c r="K65" s="21"/>
+      <c r="C65" s="120" t="s">
+        <v>65</v>
+      </c>
+      <c r="D65" s="225" t="s">
+        <v>172</v>
+      </c>
+      <c r="E65" s="171"/>
+      <c r="F65" s="222" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="223"/>
+      <c r="H65" s="223"/>
+      <c r="I65" s="223"/>
+      <c r="J65" s="224"/>
+      <c r="K65" s="20" t="s">
+        <v>57</v>
+      </c>
       <c r="L65" s="1"/>
-      <c r="M65" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M65" s="10"/>
       <c r="O65" s="10"/>
       <c r="P65" s="10"/>
     </row>
-    <row r="66" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B66" s="1"/>
-      <c r="C66" s="230" t="s">
-[...14 lines deleted...]
-        <v>144</v>
+      <c r="C66" s="121"/>
+      <c r="D66" s="158"/>
+      <c r="E66" s="173"/>
+      <c r="F66" s="159"/>
+      <c r="G66" s="160"/>
+      <c r="H66" s="160"/>
+      <c r="I66" s="160"/>
+      <c r="J66" s="161"/>
+      <c r="K66" s="21" t="str">
+        <f>IFERROR(F66/$F$62,"-")</f>
+        <v>-</v>
       </c>
       <c r="L66" s="1"/>
-      <c r="M66" s="10"/>
+      <c r="M66" s="10" t="str">
+        <f>IF(SUM(K64,K66,K68,K72)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O66" s="10"/>
       <c r="P66" s="10"/>
     </row>
-    <row r="67" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B67" s="1"/>
-      <c r="C67" s="89"/>
-[...9 lines deleted...]
-        <v>-</v>
+      <c r="C67" s="230" t="s">
+        <v>161</v>
+      </c>
+      <c r="D67" s="225" t="s">
+        <v>165</v>
+      </c>
+      <c r="E67" s="171"/>
+      <c r="F67" s="222" t="s">
+        <v>24</v>
+      </c>
+      <c r="G67" s="223"/>
+      <c r="H67" s="223"/>
+      <c r="I67" s="223"/>
+      <c r="J67" s="224"/>
+      <c r="K67" s="20" t="s">
+        <v>57</v>
       </c>
       <c r="L67" s="1"/>
-      <c r="M67" s="10" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="M67" s="10"/>
       <c r="O67" s="10"/>
       <c r="P67" s="10"/>
     </row>
-    <row r="68" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B68" s="1"/>
-      <c r="C68" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K68" s="101"/>
+      <c r="C68" s="121"/>
+      <c r="D68" s="158"/>
+      <c r="E68" s="173"/>
+      <c r="F68" s="159"/>
+      <c r="G68" s="160"/>
+      <c r="H68" s="160"/>
+      <c r="I68" s="160"/>
+      <c r="J68" s="161"/>
+      <c r="K68" s="21" t="str">
+        <f>IFERROR(F68/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L68" s="1"/>
-      <c r="M68" s="10"/>
+      <c r="M68" s="10" t="str">
+        <f>IF(SUM(K64,K66,K68,K72)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O68" s="10"/>
       <c r="P68" s="10"/>
     </row>
-    <row r="69" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:16" s="8" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="1"/>
-      <c r="C69" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K69" s="101"/>
+      <c r="C69" s="230" t="s">
+        <v>162</v>
+      </c>
+      <c r="D69" s="225" t="s">
+        <v>164</v>
+      </c>
+      <c r="E69" s="171"/>
+      <c r="F69" s="222" t="s">
+        <v>24</v>
+      </c>
+      <c r="G69" s="223"/>
+      <c r="H69" s="223"/>
+      <c r="I69" s="223"/>
+      <c r="J69" s="224"/>
+      <c r="K69" s="20" t="s">
+        <v>57</v>
+      </c>
       <c r="L69" s="1"/>
       <c r="M69" s="10"/>
       <c r="O69" s="10"/>
       <c r="P69" s="10"/>
     </row>
-    <row r="70" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B70" s="1"/>
-      <c r="C70" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K70" s="114"/>
+      <c r="C70" s="121"/>
+      <c r="D70" s="158"/>
+      <c r="E70" s="173"/>
+      <c r="F70" s="159"/>
+      <c r="G70" s="160"/>
+      <c r="H70" s="160"/>
+      <c r="I70" s="160"/>
+      <c r="J70" s="161"/>
+      <c r="K70" s="21"/>
       <c r="L70" s="1"/>
-      <c r="M70" s="10"/>
+      <c r="M70" s="10" t="str">
+        <f>IF(SUM(K62,K64,K66,K70)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O70" s="10"/>
       <c r="P70" s="10"/>
     </row>
-    <row r="71" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B71" s="1"/>
-      <c r="C71" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K71" s="114"/>
+      <c r="C71" s="230" t="s">
+        <v>163</v>
+      </c>
+      <c r="D71" s="170" t="s">
+        <v>131</v>
+      </c>
+      <c r="E71" s="171"/>
+      <c r="F71" s="222" t="s">
+        <v>24</v>
+      </c>
+      <c r="G71" s="223"/>
+      <c r="H71" s="223"/>
+      <c r="I71" s="223"/>
+      <c r="J71" s="224"/>
+      <c r="K71" s="20" t="s">
+        <v>57</v>
+      </c>
       <c r="L71" s="1"/>
       <c r="M71" s="10"/>
       <c r="O71" s="10"/>
       <c r="P71" s="10"/>
     </row>
-    <row r="72" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B72" s="1"/>
-      <c r="C72" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K72" s="114"/>
+      <c r="C72" s="121"/>
+      <c r="D72" s="158"/>
+      <c r="E72" s="173"/>
+      <c r="F72" s="159"/>
+      <c r="G72" s="160"/>
+      <c r="H72" s="160"/>
+      <c r="I72" s="160"/>
+      <c r="J72" s="161"/>
+      <c r="K72" s="21" t="str">
+        <f>IFERROR(F72/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L72" s="1"/>
-      <c r="M72" s="10"/>
+      <c r="M72" s="10" t="str">
+        <f>IF(SUM(K64,K66,K68,K72)=1,"ok","total of declared contributions is not 100%")</f>
+        <v>total of declared contributions is not 100%</v>
+      </c>
       <c r="O72" s="10"/>
       <c r="P72" s="10"/>
     </row>
-    <row r="73" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="28" t="s">
-        <v>70</v>
-[...10 lines deleted...]
-      <c r="K73" s="114"/>
+        <v>13</v>
+      </c>
+      <c r="D73" s="93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E73" s="93"/>
+      <c r="F73" s="93"/>
+      <c r="G73" s="93"/>
+      <c r="H73" s="93"/>
+      <c r="I73" s="93"/>
+      <c r="J73" s="93"/>
+      <c r="K73" s="94"/>
       <c r="L73" s="1"/>
       <c r="M73" s="10"/>
       <c r="O73" s="10"/>
       <c r="P73" s="10"/>
     </row>
-    <row r="74" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B74" s="1"/>
       <c r="C74" s="28" t="s">
-        <v>71</v>
-[...10 lines deleted...]
-      <c r="K74" s="120"/>
+        <v>66</v>
+      </c>
+      <c r="D74" s="93" t="s">
+        <v>73</v>
+      </c>
+      <c r="E74" s="93"/>
+      <c r="F74" s="93"/>
+      <c r="G74" s="93"/>
+      <c r="H74" s="93"/>
+      <c r="I74" s="93"/>
+      <c r="J74" s="93"/>
+      <c r="K74" s="94"/>
       <c r="L74" s="1"/>
       <c r="M74" s="10"/>
       <c r="O74" s="10"/>
       <c r="P74" s="10"/>
     </row>
-    <row r="75" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B75" s="1"/>
       <c r="C75" s="28" t="s">
-        <v>78</v>
-[...10 lines deleted...]
-      <c r="K75" s="120"/>
+        <v>67</v>
+      </c>
+      <c r="D75" s="93" t="s">
+        <v>120</v>
+      </c>
+      <c r="E75" s="94"/>
+      <c r="F75" s="198"/>
+      <c r="G75" s="199"/>
+      <c r="H75" s="199"/>
+      <c r="I75" s="199"/>
+      <c r="J75" s="199"/>
+      <c r="K75" s="200"/>
       <c r="L75" s="1"/>
       <c r="M75" s="10"/>
       <c r="O75" s="10"/>
       <c r="P75" s="10"/>
     </row>
-    <row r="76" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B76" s="1"/>
       <c r="C76" s="28" t="s">
-        <v>97</v>
-[...10 lines deleted...]
-      <c r="K76" s="96"/>
+        <v>68</v>
+      </c>
+      <c r="D76" s="93" t="s">
+        <v>119</v>
+      </c>
+      <c r="E76" s="94"/>
+      <c r="F76" s="198"/>
+      <c r="G76" s="199"/>
+      <c r="H76" s="199"/>
+      <c r="I76" s="199"/>
+      <c r="J76" s="199"/>
+      <c r="K76" s="200"/>
       <c r="L76" s="1"/>
       <c r="M76" s="10"/>
       <c r="O76" s="10"/>
       <c r="P76" s="10"/>
     </row>
-    <row r="77" spans="2:16" s="8" customFormat="1" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B77" s="1"/>
-      <c r="C77" s="88" t="s">
-[...13 lines deleted...]
-      <c r="K77" s="19"/>
+      <c r="C77" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D77" s="93" t="s">
+        <v>121</v>
+      </c>
+      <c r="E77" s="94"/>
+      <c r="F77" s="198"/>
+      <c r="G77" s="199"/>
+      <c r="H77" s="199"/>
+      <c r="I77" s="199"/>
+      <c r="J77" s="199"/>
+      <c r="K77" s="200"/>
       <c r="L77" s="1"/>
       <c r="M77" s="10"/>
       <c r="O77" s="10"/>
       <c r="P77" s="10"/>
     </row>
-    <row r="78" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
-      <c r="C78" s="188"/>
-[...7 lines deleted...]
-      <c r="K78" s="68"/>
+      <c r="C78" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D78" s="93" t="s">
+        <v>111</v>
+      </c>
+      <c r="E78" s="94"/>
+      <c r="F78" s="198"/>
+      <c r="G78" s="199"/>
+      <c r="H78" s="199"/>
+      <c r="I78" s="199"/>
+      <c r="J78" s="199"/>
+      <c r="K78" s="200"/>
       <c r="L78" s="1"/>
       <c r="M78" s="10"/>
       <c r="O78" s="10"/>
       <c r="P78" s="10"/>
     </row>
-    <row r="79" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
-      <c r="C79" s="89"/>
-[...9 lines deleted...]
-      <c r="K79" s="70"/>
+      <c r="C79" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" s="93" t="s">
+        <v>112</v>
+      </c>
+      <c r="E79" s="94"/>
+      <c r="F79" s="155"/>
+      <c r="G79" s="156"/>
+      <c r="H79" s="156"/>
+      <c r="I79" s="156"/>
+      <c r="J79" s="156"/>
+      <c r="K79" s="157"/>
       <c r="L79" s="1"/>
       <c r="M79" s="10"/>
       <c r="O79" s="10"/>
       <c r="P79" s="10"/>
     </row>
-    <row r="80" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="28" t="s">
-        <v>14</v>
-[...10 lines deleted...]
-      <c r="K80" s="101"/>
+        <v>78</v>
+      </c>
+      <c r="D80" s="93" t="s">
+        <v>108</v>
+      </c>
+      <c r="E80" s="94"/>
+      <c r="F80" s="155"/>
+      <c r="G80" s="156"/>
+      <c r="H80" s="156"/>
+      <c r="I80" s="156"/>
+      <c r="J80" s="156"/>
+      <c r="K80" s="157"/>
       <c r="L80" s="1"/>
       <c r="M80" s="10"/>
       <c r="O80" s="10"/>
       <c r="P80" s="10"/>
     </row>
-    <row r="81" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B81" s="1"/>
       <c r="C81" s="28" t="s">
-        <v>101</v>
-[...10 lines deleted...]
-      <c r="K81" s="120"/>
+        <v>97</v>
+      </c>
+      <c r="D81" s="93" t="s">
+        <v>128</v>
+      </c>
+      <c r="E81" s="94"/>
+      <c r="F81" s="159"/>
+      <c r="G81" s="160"/>
+      <c r="H81" s="160"/>
+      <c r="I81" s="160"/>
+      <c r="J81" s="160"/>
+      <c r="K81" s="161"/>
       <c r="L81" s="1"/>
       <c r="M81" s="10"/>
       <c r="O81" s="10"/>
       <c r="P81" s="10"/>
     </row>
-    <row r="82" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:16" s="8" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B82" s="1"/>
-      <c r="C82" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K82" s="120"/>
+      <c r="C82" s="120" t="s">
+        <v>98</v>
+      </c>
+      <c r="D82" s="170" t="s">
+        <v>113</v>
+      </c>
+      <c r="E82" s="171"/>
+      <c r="F82" s="18" t="s">
+        <v>99</v>
+      </c>
+      <c r="G82" s="71"/>
+      <c r="H82" s="18"/>
+      <c r="I82" s="18"/>
+      <c r="J82" s="18"/>
+      <c r="K82" s="19"/>
       <c r="L82" s="1"/>
       <c r="M82" s="10"/>
       <c r="O82" s="10"/>
       <c r="P82" s="10"/>
     </row>
-    <row r="83" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B83" s="1"/>
-      <c r="C83" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K83" s="101"/>
+      <c r="C83" s="164"/>
+      <c r="D83" s="172"/>
+      <c r="E83" s="172"/>
+      <c r="F83" s="66"/>
+      <c r="G83" s="67"/>
+      <c r="H83" s="67"/>
+      <c r="I83" s="67"/>
+      <c r="J83" s="67"/>
+      <c r="K83" s="68"/>
       <c r="L83" s="1"/>
       <c r="M83" s="10"/>
       <c r="O83" s="10"/>
       <c r="P83" s="10"/>
     </row>
-    <row r="84" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B84" s="1"/>
-      <c r="C84" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K84" s="192"/>
+      <c r="C84" s="121"/>
+      <c r="D84" s="158"/>
+      <c r="E84" s="173"/>
+      <c r="F84" s="69" t="s">
+        <v>100</v>
+      </c>
+      <c r="G84" s="71"/>
+      <c r="H84" s="69"/>
+      <c r="I84" s="69"/>
+      <c r="J84" s="69"/>
+      <c r="K84" s="70"/>
       <c r="L84" s="1"/>
       <c r="M84" s="10"/>
       <c r="O84" s="10"/>
       <c r="P84" s="10"/>
     </row>
-    <row r="85" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B85" s="1"/>
       <c r="C85" s="28" t="s">
-        <v>106</v>
-[...10 lines deleted...]
-      <c r="K85" s="192"/>
+        <v>14</v>
+      </c>
+      <c r="D85" s="93" t="s">
+        <v>110</v>
+      </c>
+      <c r="E85" s="93"/>
+      <c r="F85" s="93"/>
+      <c r="G85" s="158"/>
+      <c r="H85" s="93"/>
+      <c r="I85" s="93"/>
+      <c r="J85" s="93"/>
+      <c r="K85" s="94"/>
       <c r="L85" s="1"/>
       <c r="M85" s="10"/>
       <c r="O85" s="10"/>
       <c r="P85" s="10"/>
     </row>
-    <row r="86" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B86" s="1"/>
       <c r="C86" s="28" t="s">
-        <v>107</v>
-[...10 lines deleted...]
-      <c r="K86" s="192"/>
+        <v>101</v>
+      </c>
+      <c r="D86" s="93" t="s">
+        <v>102</v>
+      </c>
+      <c r="E86" s="94"/>
+      <c r="F86" s="155"/>
+      <c r="G86" s="156"/>
+      <c r="H86" s="156"/>
+      <c r="I86" s="156"/>
+      <c r="J86" s="156"/>
+      <c r="K86" s="157"/>
       <c r="L86" s="1"/>
       <c r="M86" s="10"/>
       <c r="O86" s="10"/>
       <c r="P86" s="10"/>
     </row>
-    <row r="87" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L87" s="2"/>
+    <row r="87" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="1"/>
+      <c r="C87" s="28" t="s">
+        <v>103</v>
+      </c>
+      <c r="D87" s="93" t="s">
+        <v>104</v>
+      </c>
+      <c r="E87" s="94"/>
+      <c r="F87" s="155"/>
+      <c r="G87" s="156"/>
+      <c r="H87" s="156"/>
+      <c r="I87" s="156"/>
+      <c r="J87" s="156"/>
+      <c r="K87" s="157"/>
+      <c r="L87" s="1"/>
       <c r="M87" s="10"/>
       <c r="O87" s="10"/>
       <c r="P87" s="10"/>
     </row>
-    <row r="88" spans="2:16" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L88" s="2"/>
+    <row r="88" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="1"/>
+      <c r="C88" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88" s="226" t="s">
+        <v>173</v>
+      </c>
+      <c r="E88" s="93"/>
+      <c r="F88" s="93"/>
+      <c r="G88" s="93"/>
+      <c r="H88" s="93"/>
+      <c r="I88" s="93"/>
+      <c r="J88" s="93"/>
+      <c r="K88" s="94"/>
+      <c r="L88" s="1"/>
       <c r="M88" s="10"/>
       <c r="O88" s="10"/>
       <c r="P88" s="10"/>
     </row>
-    <row r="89" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L89" s="2"/>
+    <row r="89" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="1"/>
+      <c r="C89" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D89" s="93" t="s">
+        <v>114</v>
+      </c>
+      <c r="E89" s="94"/>
+      <c r="F89" s="140"/>
+      <c r="G89" s="141"/>
+      <c r="H89" s="140"/>
+      <c r="I89" s="140"/>
+      <c r="J89" s="140"/>
+      <c r="K89" s="142"/>
+      <c r="L89" s="1"/>
       <c r="M89" s="10"/>
       <c r="O89" s="10"/>
       <c r="P89" s="10"/>
     </row>
-    <row r="90" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B90" s="1"/>
       <c r="C90" s="28" t="s">
-        <v>94</v>
-[...10 lines deleted...]
-      <c r="K90" s="101"/>
+        <v>106</v>
+      </c>
+      <c r="D90" s="93" t="s">
+        <v>115</v>
+      </c>
+      <c r="E90" s="94"/>
+      <c r="F90" s="140"/>
+      <c r="G90" s="141"/>
+      <c r="H90" s="140"/>
+      <c r="I90" s="140"/>
+      <c r="J90" s="140"/>
+      <c r="K90" s="142"/>
       <c r="L90" s="1"/>
       <c r="M90" s="10"/>
       <c r="O90" s="10"/>
       <c r="P90" s="10"/>
     </row>
-    <row r="91" spans="2:16" s="8" customFormat="1" ht="86.4" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B91" s="1"/>
-      <c r="C91" s="28"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C91" s="28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D91" s="93" t="s">
+        <v>116</v>
+      </c>
+      <c r="E91" s="94"/>
+      <c r="F91" s="169"/>
+      <c r="G91" s="140"/>
+      <c r="H91" s="140"/>
+      <c r="I91" s="140"/>
+      <c r="J91" s="140"/>
+      <c r="K91" s="142"/>
       <c r="L91" s="1"/>
       <c r="M91" s="10"/>
       <c r="O91" s="10"/>
       <c r="P91" s="10"/>
     </row>
-    <row r="92" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L92" s="1"/>
+    <row r="92" spans="2:16" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="2"/>
+      <c r="C92" s="72" t="s">
+        <v>122</v>
+      </c>
+      <c r="D92" s="51"/>
+      <c r="E92" s="52"/>
+      <c r="F92" s="53"/>
+      <c r="G92" s="52"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="15"/>
+      <c r="L92" s="2"/>
       <c r="M92" s="10"/>
       <c r="O92" s="10"/>
       <c r="P92" s="10"/>
     </row>
-    <row r="93" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L93" s="1"/>
+    <row r="93" spans="2:16" s="8" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="2"/>
+      <c r="C93" s="188" t="s">
+        <v>81</v>
+      </c>
+      <c r="D93" s="189"/>
+      <c r="E93" s="189"/>
+      <c r="F93" s="189"/>
+      <c r="G93" s="189"/>
+      <c r="H93" s="189"/>
+      <c r="I93" s="189"/>
+      <c r="J93" s="189"/>
+      <c r="K93" s="190"/>
+      <c r="L93" s="2"/>
       <c r="M93" s="10"/>
       <c r="O93" s="10"/>
       <c r="P93" s="10"/>
     </row>
-    <row r="94" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L94" s="1"/>
+    <row r="94" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="2"/>
+      <c r="C94" s="51"/>
+      <c r="D94" s="51"/>
+      <c r="E94" s="52"/>
+      <c r="F94" s="53"/>
+      <c r="G94" s="52"/>
+      <c r="H94" s="15"/>
+      <c r="I94" s="15"/>
+      <c r="J94" s="15"/>
+      <c r="K94" s="15"/>
+      <c r="L94" s="2"/>
       <c r="M94" s="10"/>
       <c r="O94" s="10"/>
       <c r="P94" s="10"/>
     </row>
-    <row r="95" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="K95" s="81"/>
+    <row r="95" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="1"/>
+      <c r="C95" s="28" t="s">
+        <v>94</v>
+      </c>
+      <c r="D95" s="93" t="s">
+        <v>82</v>
+      </c>
+      <c r="E95" s="93"/>
+      <c r="F95" s="93"/>
+      <c r="G95" s="93"/>
+      <c r="H95" s="93"/>
+      <c r="I95" s="93"/>
+      <c r="J95" s="93"/>
+      <c r="K95" s="94"/>
       <c r="L95" s="1"/>
       <c r="M95" s="10"/>
       <c r="O95" s="10"/>
       <c r="P95" s="10"/>
     </row>
-    <row r="96" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:16" s="8" customFormat="1" ht="105" x14ac:dyDescent="0.25">
       <c r="B96" s="1"/>
-      <c r="C96" s="64" t="s">
-[...11 lines deleted...]
-      <c r="K96" s="189"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="93" t="s">
+        <v>7</v>
+      </c>
+      <c r="E96" s="94"/>
+      <c r="F96" s="174" t="s">
+        <v>59</v>
+      </c>
+      <c r="G96" s="175"/>
+      <c r="H96" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="I96" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="J96" s="84" t="s">
+        <v>150</v>
+      </c>
+      <c r="K96" s="22" t="s">
+        <v>37</v>
+      </c>
       <c r="L96" s="1"/>
       <c r="M96" s="10"/>
       <c r="O96" s="10"/>
       <c r="P96" s="10"/>
     </row>
-    <row r="97" spans="2:16" s="8" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      </c>
+    <row r="97" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="4"/>
+      <c r="C97" s="149"/>
+      <c r="D97" s="150"/>
+      <c r="E97" s="151"/>
+      <c r="F97" s="143"/>
+      <c r="G97" s="144"/>
+      <c r="H97" s="54"/>
+      <c r="I97" s="81"/>
+      <c r="J97" s="54"/>
+      <c r="K97" s="81"/>
       <c r="L97" s="1"/>
       <c r="M97" s="10"/>
       <c r="O97" s="10"/>
       <c r="P97" s="10"/>
     </row>
-    <row r="98" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G98" s="106"/>
+    <row r="98" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="4"/>
+      <c r="C98" s="126"/>
+      <c r="D98" s="127"/>
+      <c r="E98" s="128"/>
+      <c r="F98" s="143"/>
+      <c r="G98" s="144"/>
       <c r="H98" s="54"/>
       <c r="I98" s="81"/>
       <c r="J98" s="54"/>
       <c r="K98" s="81"/>
       <c r="L98" s="1"/>
       <c r="M98" s="10"/>
       <c r="O98" s="10"/>
       <c r="P98" s="10"/>
     </row>
-    <row r="99" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G99" s="106"/>
+    <row r="99" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="4"/>
+      <c r="C99" s="126"/>
+      <c r="D99" s="127"/>
+      <c r="E99" s="128"/>
+      <c r="F99" s="143"/>
+      <c r="G99" s="144"/>
       <c r="H99" s="54"/>
       <c r="I99" s="81"/>
       <c r="J99" s="54"/>
       <c r="K99" s="81"/>
       <c r="L99" s="1"/>
       <c r="M99" s="10"/>
       <c r="O99" s="10"/>
       <c r="P99" s="10"/>
     </row>
-    <row r="100" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="G100" s="106"/>
+    <row r="100" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="4"/>
+      <c r="C100" s="165" t="s">
+        <v>60</v>
+      </c>
+      <c r="D100" s="166"/>
+      <c r="E100" s="167"/>
+      <c r="F100" s="143"/>
+      <c r="G100" s="144"/>
       <c r="H100" s="54"/>
       <c r="I100" s="81"/>
       <c r="J100" s="54"/>
       <c r="K100" s="81"/>
       <c r="L100" s="1"/>
       <c r="M100" s="10"/>
       <c r="O100" s="10"/>
       <c r="P100" s="10"/>
     </row>
-    <row r="101" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B101" s="1"/>
-      <c r="C101" s="172" t="s">
-[...9 lines deleted...]
-      <c r="K101" s="82"/>
+      <c r="C101" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="D101" s="148" t="s">
+        <v>96</v>
+      </c>
+      <c r="E101" s="148"/>
+      <c r="F101" s="148"/>
+      <c r="G101" s="148"/>
+      <c r="H101" s="148"/>
+      <c r="I101" s="148"/>
+      <c r="J101" s="148"/>
+      <c r="K101" s="168"/>
       <c r="L101" s="1"/>
       <c r="M101" s="10"/>
       <c r="O101" s="10"/>
       <c r="P101" s="10"/>
     </row>
-    <row r="102" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="2:16" s="8" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B102" s="1"/>
-      <c r="C102" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K102" s="101"/>
+      <c r="C102" s="64"/>
+      <c r="D102" s="148" t="s">
+        <v>133</v>
+      </c>
+      <c r="E102" s="148"/>
+      <c r="F102" s="162" t="s">
+        <v>134</v>
+      </c>
+      <c r="G102" s="163"/>
+      <c r="H102" s="65" t="s">
+        <v>135</v>
+      </c>
+      <c r="I102" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="J102" s="84" t="s">
+        <v>150</v>
+      </c>
+      <c r="K102" s="65" t="s">
+        <v>137</v>
+      </c>
       <c r="L102" s="1"/>
       <c r="M102" s="10"/>
       <c r="O102" s="10"/>
       <c r="P102" s="10"/>
     </row>
-    <row r="103" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B103" s="1"/>
-      <c r="C103" s="28"/>
-[...11 lines deleted...]
-      <c r="K103" s="101"/>
+      <c r="C103" s="145"/>
+      <c r="D103" s="146"/>
+      <c r="E103" s="147"/>
+      <c r="F103" s="143"/>
+      <c r="G103" s="144"/>
+      <c r="H103" s="54"/>
+      <c r="I103" s="81"/>
+      <c r="J103" s="54"/>
+      <c r="K103" s="81"/>
       <c r="L103" s="1"/>
       <c r="M103" s="10"/>
       <c r="O103" s="10"/>
       <c r="P103" s="10"/>
     </row>
-    <row r="104" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B104" s="1"/>
-      <c r="C104" s="127"/>
-[...7 lines deleted...]
-      <c r="K104" s="180"/>
+      <c r="C104" s="126"/>
+      <c r="D104" s="127"/>
+      <c r="E104" s="128"/>
+      <c r="F104" s="143"/>
+      <c r="G104" s="144"/>
+      <c r="H104" s="54"/>
+      <c r="I104" s="81"/>
+      <c r="J104" s="54"/>
+      <c r="K104" s="81"/>
       <c r="L104" s="1"/>
       <c r="M104" s="10"/>
       <c r="O104" s="10"/>
       <c r="P104" s="10"/>
     </row>
-    <row r="105" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B105" s="1"/>
-      <c r="C105" s="76"/>
-[...7 lines deleted...]
-      <c r="K105" s="80"/>
+      <c r="C105" s="126"/>
+      <c r="D105" s="127"/>
+      <c r="E105" s="128"/>
+      <c r="F105" s="143"/>
+      <c r="G105" s="144"/>
+      <c r="H105" s="54"/>
+      <c r="I105" s="81"/>
+      <c r="J105" s="54"/>
+      <c r="K105" s="81"/>
       <c r="L105" s="1"/>
       <c r="M105" s="10"/>
       <c r="O105" s="10"/>
       <c r="P105" s="10"/>
     </row>
-    <row r="106" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B106" s="1"/>
-      <c r="C106" s="127"/>
-[...7 lines deleted...]
-      <c r="K106" s="180"/>
+      <c r="C106" s="165" t="s">
+        <v>138</v>
+      </c>
+      <c r="D106" s="166"/>
+      <c r="E106" s="167"/>
+      <c r="F106" s="186"/>
+      <c r="G106" s="187"/>
+      <c r="H106" s="54"/>
+      <c r="I106" s="81"/>
+      <c r="J106" s="54"/>
+      <c r="K106" s="82"/>
       <c r="L106" s="1"/>
       <c r="M106" s="10"/>
       <c r="O106" s="10"/>
       <c r="P106" s="10"/>
     </row>
-    <row r="107" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B107" s="1"/>
-      <c r="C107" s="172" t="s">
-[...9 lines deleted...]
-      <c r="K107" s="180"/>
+      <c r="C107" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D107" s="93" t="s">
+        <v>118</v>
+      </c>
+      <c r="E107" s="93"/>
+      <c r="F107" s="93"/>
+      <c r="G107" s="93"/>
+      <c r="H107" s="93"/>
+      <c r="I107" s="93"/>
+      <c r="J107" s="93"/>
+      <c r="K107" s="94"/>
       <c r="L107" s="1"/>
       <c r="M107" s="10"/>
       <c r="O107" s="10"/>
       <c r="P107" s="10"/>
     </row>
-    <row r="108" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B108" s="1"/>
-      <c r="C108" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K108" s="101"/>
+      <c r="C108" s="28"/>
+      <c r="D108" s="148" t="s">
+        <v>139</v>
+      </c>
+      <c r="E108" s="148"/>
+      <c r="F108" s="152" t="s">
+        <v>129</v>
+      </c>
+      <c r="G108" s="93"/>
+      <c r="H108" s="93"/>
+      <c r="I108" s="93"/>
+      <c r="J108" s="93"/>
+      <c r="K108" s="94"/>
       <c r="L108" s="1"/>
       <c r="M108" s="10"/>
       <c r="O108" s="10"/>
       <c r="P108" s="10"/>
     </row>
-    <row r="109" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B109" s="1"/>
-      <c r="C109" s="127" t="s">
-[...9 lines deleted...]
-      <c r="K109" s="201"/>
+      <c r="C109" s="126"/>
+      <c r="D109" s="127"/>
+      <c r="E109" s="128"/>
+      <c r="F109" s="149"/>
+      <c r="G109" s="150"/>
+      <c r="H109" s="150"/>
+      <c r="I109" s="150"/>
+      <c r="J109" s="150"/>
+      <c r="K109" s="151"/>
       <c r="L109" s="1"/>
       <c r="M109" s="10"/>
       <c r="O109" s="10"/>
       <c r="P109" s="10"/>
     </row>
-    <row r="110" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B110" s="1"/>
-      <c r="C110" s="127" t="s">
-[...9 lines deleted...]
-      <c r="K110" s="201"/>
+      <c r="C110" s="76"/>
+      <c r="D110" s="77"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="78"/>
+      <c r="G110" s="79"/>
+      <c r="H110" s="79"/>
+      <c r="I110" s="79"/>
+      <c r="J110" s="79"/>
+      <c r="K110" s="80"/>
       <c r="L110" s="1"/>
       <c r="M110" s="10"/>
       <c r="O110" s="10"/>
       <c r="P110" s="10"/>
     </row>
-    <row r="111" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B111" s="1"/>
-      <c r="C111" s="127" t="s">
-[...9 lines deleted...]
-      <c r="K111" s="180"/>
+      <c r="C111" s="126"/>
+      <c r="D111" s="127"/>
+      <c r="E111" s="128"/>
+      <c r="F111" s="149"/>
+      <c r="G111" s="150"/>
+      <c r="H111" s="150"/>
+      <c r="I111" s="150"/>
+      <c r="J111" s="150"/>
+      <c r="K111" s="151"/>
       <c r="L111" s="1"/>
       <c r="M111" s="10"/>
       <c r="O111" s="10"/>
       <c r="P111" s="10"/>
     </row>
-    <row r="112" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L112" s="2"/>
+    <row r="112" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B112" s="1"/>
+      <c r="C112" s="165" t="s">
+        <v>140</v>
+      </c>
+      <c r="D112" s="166"/>
+      <c r="E112" s="167"/>
+      <c r="F112" s="149"/>
+      <c r="G112" s="150"/>
+      <c r="H112" s="150"/>
+      <c r="I112" s="150"/>
+      <c r="J112" s="150"/>
+      <c r="K112" s="151"/>
+      <c r="L112" s="1"/>
       <c r="M112" s="10"/>
       <c r="O112" s="10"/>
       <c r="P112" s="10"/>
     </row>
-    <row r="113" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L113" s="2"/>
+    <row r="113" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B113" s="1"/>
+      <c r="C113" s="28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D113" s="93" t="s">
+        <v>83</v>
+      </c>
+      <c r="E113" s="93"/>
+      <c r="F113" s="93"/>
+      <c r="G113" s="93"/>
+      <c r="H113" s="93"/>
+      <c r="I113" s="93"/>
+      <c r="J113" s="93"/>
+      <c r="K113" s="94"/>
+      <c r="L113" s="1"/>
       <c r="M113" s="10"/>
       <c r="O113" s="10"/>
       <c r="P113" s="10"/>
     </row>
-    <row r="114" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="L114" s="2"/>
+    <row r="114" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B114" s="1"/>
+      <c r="C114" s="126" t="s">
+        <v>20</v>
+      </c>
+      <c r="D114" s="127"/>
+      <c r="E114" s="128"/>
+      <c r="F114" s="117"/>
+      <c r="G114" s="132"/>
+      <c r="H114" s="132"/>
+      <c r="I114" s="132"/>
+      <c r="J114" s="132"/>
+      <c r="K114" s="133"/>
+      <c r="L114" s="1"/>
       <c r="M114" s="10"/>
       <c r="O114" s="10"/>
       <c r="P114" s="10"/>
     </row>
-    <row r="115" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="L115" s="2"/>
+    <row r="115" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B115" s="1"/>
+      <c r="C115" s="126" t="s">
+        <v>17</v>
+      </c>
+      <c r="D115" s="127"/>
+      <c r="E115" s="128"/>
+      <c r="F115" s="117"/>
+      <c r="G115" s="132"/>
+      <c r="H115" s="132"/>
+      <c r="I115" s="132"/>
+      <c r="J115" s="132"/>
+      <c r="K115" s="133"/>
+      <c r="L115" s="1"/>
       <c r="M115" s="10"/>
       <c r="O115" s="10"/>
       <c r="P115" s="10"/>
     </row>
-    <row r="116" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B116" s="1"/>
-      <c r="C116" s="28" t="s">
-[...11 lines deleted...]
-      <c r="K116" s="101"/>
+      <c r="C116" s="126" t="s">
+        <v>18</v>
+      </c>
+      <c r="D116" s="127"/>
+      <c r="E116" s="128"/>
+      <c r="F116" s="149"/>
+      <c r="G116" s="150"/>
+      <c r="H116" s="150"/>
+      <c r="I116" s="150"/>
+      <c r="J116" s="150"/>
+      <c r="K116" s="151"/>
       <c r="L116" s="1"/>
       <c r="M116" s="10"/>
       <c r="O116" s="10"/>
       <c r="P116" s="10"/>
     </row>
-    <row r="117" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...16 lines deleted...]
-      <c r="L117" s="1"/>
+    <row r="117" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B117" s="2"/>
+      <c r="C117" s="165" t="s">
+        <v>141</v>
+      </c>
+      <c r="D117" s="166"/>
+      <c r="E117" s="167"/>
+      <c r="F117" s="149"/>
+      <c r="G117" s="150"/>
+      <c r="H117" s="150"/>
+      <c r="I117" s="150"/>
+      <c r="J117" s="150"/>
+      <c r="K117" s="151"/>
+      <c r="L117" s="2"/>
       <c r="M117" s="10"/>
       <c r="O117" s="10"/>
       <c r="P117" s="10"/>
     </row>
-    <row r="118" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="L118" s="1"/>
+    <row r="118" spans="2:16" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B118" s="2"/>
+      <c r="C118" s="51"/>
+      <c r="D118" s="51"/>
+      <c r="E118" s="52"/>
+      <c r="F118" s="53"/>
+      <c r="G118" s="52"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="2"/>
       <c r="M118" s="10"/>
       <c r="O118" s="10"/>
       <c r="P118" s="10"/>
     </row>
-    <row r="119" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="L119" s="1"/>
+    <row r="119" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B119" s="2"/>
+      <c r="C119" s="188" t="s">
+        <v>22</v>
+      </c>
+      <c r="D119" s="189"/>
+      <c r="E119" s="189"/>
+      <c r="F119" s="189"/>
+      <c r="G119" s="189"/>
+      <c r="H119" s="189"/>
+      <c r="I119" s="189"/>
+      <c r="J119" s="189"/>
+      <c r="K119" s="190"/>
+      <c r="L119" s="2"/>
       <c r="M119" s="10"/>
       <c r="O119" s="10"/>
       <c r="P119" s="10"/>
     </row>
-    <row r="120" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="L120" s="1"/>
+    <row r="120" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B120" s="2"/>
+      <c r="C120" s="47"/>
+      <c r="D120" s="47"/>
+      <c r="E120" s="55"/>
+      <c r="F120" s="56"/>
+      <c r="G120" s="55"/>
+      <c r="H120" s="57"/>
+      <c r="I120" s="57"/>
+      <c r="J120" s="57"/>
+      <c r="K120" s="57"/>
+      <c r="L120" s="2"/>
       <c r="M120" s="10"/>
       <c r="O120" s="10"/>
       <c r="P120" s="10"/>
     </row>
-    <row r="121" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B121" s="1"/>
-      <c r="C121" s="127"/>
-[...10 lines deleted...]
-      </c>
+      <c r="C121" s="28" t="s">
+        <v>127</v>
+      </c>
+      <c r="D121" s="93" t="s">
+        <v>142</v>
+      </c>
+      <c r="E121" s="93"/>
+      <c r="F121" s="93"/>
+      <c r="G121" s="93"/>
+      <c r="H121" s="93"/>
+      <c r="I121" s="93"/>
+      <c r="J121" s="93"/>
+      <c r="K121" s="94"/>
       <c r="L121" s="1"/>
       <c r="M121" s="10"/>
       <c r="O121" s="10"/>
       <c r="P121" s="10"/>
     </row>
-    <row r="122" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:16" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B122" s="1"/>
-      <c r="C122" s="172" t="s">
-[...11 lines deleted...]
-        <v>-</v>
+      <c r="C122" s="28"/>
+      <c r="D122" s="153" t="s">
+        <v>84</v>
+      </c>
+      <c r="E122" s="154"/>
+      <c r="F122" s="184" t="s">
+        <v>151</v>
+      </c>
+      <c r="G122" s="185"/>
+      <c r="H122" s="185"/>
+      <c r="I122" s="185"/>
+      <c r="J122" s="175"/>
+      <c r="K122" s="22" t="s">
+        <v>143</v>
       </c>
       <c r="L122" s="1"/>
       <c r="M122" s="10"/>
       <c r="O122" s="10"/>
       <c r="P122" s="10"/>
     </row>
-    <row r="123" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B123" s="1"/>
-      <c r="C123" s="15"/>
-[...7 lines deleted...]
-      <c r="K123" s="16"/>
+      <c r="C123" s="126"/>
+      <c r="D123" s="127"/>
+      <c r="E123" s="128"/>
+      <c r="F123" s="159"/>
+      <c r="G123" s="160"/>
+      <c r="H123" s="160"/>
+      <c r="I123" s="160"/>
+      <c r="J123" s="161"/>
+      <c r="K123" s="58" t="str">
+        <f>IFERROR(F123/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L123" s="1"/>
       <c r="M123" s="10"/>
       <c r="O123" s="10"/>
       <c r="P123" s="10"/>
     </row>
-    <row r="124" spans="2:16" s="8" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B124" s="1"/>
-      <c r="C124" s="169" t="s">
-[...9 lines deleted...]
-      <c r="K124" s="171"/>
+      <c r="C124" s="126"/>
+      <c r="D124" s="127"/>
+      <c r="E124" s="128"/>
+      <c r="F124" s="159"/>
+      <c r="G124" s="160"/>
+      <c r="H124" s="160"/>
+      <c r="I124" s="160"/>
+      <c r="J124" s="161"/>
+      <c r="K124" s="58" t="str">
+        <f>IFERROR(F124/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L124" s="1"/>
       <c r="M124" s="10"/>
       <c r="O124" s="10"/>
       <c r="P124" s="10"/>
     </row>
-    <row r="125" spans="2:16" s="8" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B125" s="1"/>
-      <c r="C125" s="136" t="s">
-[...9 lines deleted...]
-      <c r="K125" s="136"/>
+      <c r="C125" s="126"/>
+      <c r="D125" s="127"/>
+      <c r="E125" s="128"/>
+      <c r="F125" s="159"/>
+      <c r="G125" s="160"/>
+      <c r="H125" s="160"/>
+      <c r="I125" s="160"/>
+      <c r="J125" s="161"/>
+      <c r="K125" s="58" t="str">
+        <f>IFERROR(F125/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L125" s="1"/>
       <c r="M125" s="10"/>
       <c r="O125" s="10"/>
       <c r="P125" s="10"/>
     </row>
-    <row r="126" spans="2:16" s="8" customFormat="1" ht="228.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B126" s="1"/>
-      <c r="C126" s="136"/>
-[...7 lines deleted...]
-      <c r="K126" s="136"/>
+      <c r="C126" s="126"/>
+      <c r="D126" s="127"/>
+      <c r="E126" s="128"/>
+      <c r="F126" s="159"/>
+      <c r="G126" s="160"/>
+      <c r="H126" s="160"/>
+      <c r="I126" s="160"/>
+      <c r="J126" s="161"/>
+      <c r="K126" s="58" t="str">
+        <f>IFERROR(F126/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L126" s="1"/>
       <c r="M126" s="10"/>
       <c r="O126" s="10"/>
       <c r="P126" s="10"/>
     </row>
-    <row r="127" spans="2:16" s="8" customFormat="1" ht="18" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B127" s="1"/>
-      <c r="C127" s="137"/>
-[...7 lines deleted...]
-      <c r="K127" s="139"/>
+      <c r="C127" s="165" t="s">
+        <v>144</v>
+      </c>
+      <c r="D127" s="166"/>
+      <c r="E127" s="167"/>
+      <c r="F127" s="159"/>
+      <c r="G127" s="160"/>
+      <c r="H127" s="160"/>
+      <c r="I127" s="160"/>
+      <c r="J127" s="161"/>
+      <c r="K127" s="58" t="str">
+        <f>IFERROR(F127/$F$62,"-")</f>
+        <v>-</v>
+      </c>
       <c r="L127" s="1"/>
       <c r="M127" s="10"/>
       <c r="O127" s="10"/>
       <c r="P127" s="10"/>
     </row>
-    <row r="128" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B128" s="1"/>
-      <c r="C128" s="175" t="s">
-[...9 lines deleted...]
-      <c r="K128" s="175"/>
+      <c r="C128" s="15"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="15"/>
+      <c r="F128" s="16"/>
+      <c r="G128" s="16"/>
+      <c r="H128" s="16"/>
+      <c r="I128" s="16"/>
+      <c r="J128" s="16"/>
+      <c r="K128" s="16"/>
       <c r="L128" s="1"/>
       <c r="M128" s="10"/>
       <c r="O128" s="10"/>
       <c r="P128" s="10"/>
     </row>
-    <row r="129" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="2:16" s="8" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B129" s="1"/>
-      <c r="C129" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K129" s="140"/>
+      <c r="C129" s="180" t="s">
+        <v>95</v>
+      </c>
+      <c r="D129" s="181"/>
+      <c r="E129" s="181"/>
+      <c r="F129" s="181"/>
+      <c r="G129" s="181"/>
+      <c r="H129" s="181"/>
+      <c r="I129" s="181"/>
+      <c r="J129" s="181"/>
+      <c r="K129" s="182"/>
       <c r="L129" s="1"/>
       <c r="M129" s="10"/>
       <c r="O129" s="10"/>
       <c r="P129" s="10"/>
     </row>
-    <row r="130" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:16" s="8" customFormat="1" ht="227.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B130" s="1"/>
-      <c r="C130" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K130" s="140"/>
+      <c r="C130" s="212" t="s">
+        <v>132</v>
+      </c>
+      <c r="D130" s="212"/>
+      <c r="E130" s="212"/>
+      <c r="F130" s="212"/>
+      <c r="G130" s="212"/>
+      <c r="H130" s="212"/>
+      <c r="I130" s="212"/>
+      <c r="J130" s="212"/>
+      <c r="K130" s="212"/>
       <c r="L130" s="1"/>
       <c r="M130" s="10"/>
       <c r="O130" s="10"/>
       <c r="P130" s="10"/>
     </row>
-    <row r="131" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:16" s="8" customFormat="1" ht="228.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B131" s="1"/>
-      <c r="C131" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K131" s="140"/>
+      <c r="C131" s="212"/>
+      <c r="D131" s="212"/>
+      <c r="E131" s="212"/>
+      <c r="F131" s="212"/>
+      <c r="G131" s="212"/>
+      <c r="H131" s="212"/>
+      <c r="I131" s="212"/>
+      <c r="J131" s="212"/>
+      <c r="K131" s="212"/>
       <c r="L131" s="1"/>
       <c r="M131" s="10"/>
       <c r="O131" s="10"/>
       <c r="P131" s="10"/>
     </row>
-    <row r="132" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="2:16" s="8" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
       <c r="B132" s="1"/>
-      <c r="C132" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K132" s="140"/>
+      <c r="C132" s="213"/>
+      <c r="D132" s="214"/>
+      <c r="E132" s="214"/>
+      <c r="F132" s="214"/>
+      <c r="G132" s="214"/>
+      <c r="H132" s="214"/>
+      <c r="I132" s="214"/>
+      <c r="J132" s="214"/>
+      <c r="K132" s="215"/>
       <c r="L132" s="1"/>
       <c r="M132" s="10"/>
-      <c r="N132" s="73"/>
       <c r="O132" s="10"/>
       <c r="P132" s="10"/>
     </row>
-    <row r="133" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B133" s="1"/>
-      <c r="C133" s="140" t="s">
-[...9 lines deleted...]
-      <c r="K133" s="140"/>
+      <c r="C133" s="183" t="s">
+        <v>74</v>
+      </c>
+      <c r="D133" s="183"/>
+      <c r="E133" s="183"/>
+      <c r="F133" s="183"/>
+      <c r="G133" s="183"/>
+      <c r="H133" s="183"/>
+      <c r="I133" s="183"/>
+      <c r="J133" s="183"/>
+      <c r="K133" s="183"/>
       <c r="L133" s="1"/>
       <c r="M133" s="10"/>
-      <c r="N133" s="73"/>
       <c r="O133" s="10"/>
       <c r="P133" s="10"/>
     </row>
-    <row r="134" spans="2:16" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B134" s="1"/>
-      <c r="C134" s="147" t="s">
-[...9 lines deleted...]
-      <c r="K134" s="149"/>
+      <c r="C134" s="179" t="s">
+        <v>160</v>
+      </c>
+      <c r="D134" s="179"/>
+      <c r="E134" s="179"/>
+      <c r="F134" s="179"/>
+      <c r="G134" s="179"/>
+      <c r="H134" s="179"/>
+      <c r="I134" s="179"/>
+      <c r="J134" s="179"/>
+      <c r="K134" s="179"/>
       <c r="L134" s="1"/>
       <c r="M134" s="10"/>
-      <c r="N134" s="73"/>
       <c r="O134" s="10"/>
       <c r="P134" s="10"/>
     </row>
-    <row r="135" spans="2:16" s="8" customFormat="1" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B135" s="1"/>
-      <c r="C135" s="59"/>
-[...7 lines deleted...]
-      <c r="K135" s="59"/>
+      <c r="C135" s="179" t="s">
+        <v>75</v>
+      </c>
+      <c r="D135" s="179"/>
+      <c r="E135" s="179"/>
+      <c r="F135" s="179"/>
+      <c r="G135" s="179"/>
+      <c r="H135" s="179"/>
+      <c r="I135" s="179"/>
+      <c r="J135" s="179"/>
+      <c r="K135" s="179"/>
       <c r="L135" s="1"/>
       <c r="M135" s="10"/>
-      <c r="N135" s="73"/>
       <c r="O135" s="10"/>
       <c r="P135" s="10"/>
     </row>
-    <row r="136" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B136" s="1"/>
-      <c r="C136" s="59"/>
-[...7 lines deleted...]
-      <c r="K136" s="59"/>
+      <c r="C136" s="179" t="s">
+        <v>79</v>
+      </c>
+      <c r="D136" s="179"/>
+      <c r="E136" s="179"/>
+      <c r="F136" s="179"/>
+      <c r="G136" s="179"/>
+      <c r="H136" s="179"/>
+      <c r="I136" s="179"/>
+      <c r="J136" s="179"/>
+      <c r="K136" s="179"/>
       <c r="L136" s="1"/>
       <c r="M136" s="10"/>
-      <c r="N136" s="73"/>
       <c r="O136" s="10"/>
       <c r="P136" s="10"/>
     </row>
-    <row r="137" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="137" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B137" s="1"/>
-      <c r="C137" s="130"/>
-[...7 lines deleted...]
-      <c r="K137" s="132"/>
+      <c r="C137" s="179" t="s">
+        <v>88</v>
+      </c>
+      <c r="D137" s="179"/>
+      <c r="E137" s="179"/>
+      <c r="F137" s="179"/>
+      <c r="G137" s="179"/>
+      <c r="H137" s="179"/>
+      <c r="I137" s="179"/>
+      <c r="J137" s="179"/>
+      <c r="K137" s="179"/>
       <c r="L137" s="1"/>
       <c r="M137" s="10"/>
-      <c r="N137" s="75"/>
+      <c r="N137" s="73"/>
       <c r="O137" s="10"/>
       <c r="P137" s="10"/>
     </row>
-    <row r="138" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:16" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B138" s="1"/>
-      <c r="C138" s="133" t="s">
-[...9 lines deleted...]
-      <c r="K138" s="135"/>
+      <c r="C138" s="179" t="s">
+        <v>89</v>
+      </c>
+      <c r="D138" s="179"/>
+      <c r="E138" s="179"/>
+      <c r="F138" s="179"/>
+      <c r="G138" s="179"/>
+      <c r="H138" s="179"/>
+      <c r="I138" s="179"/>
+      <c r="J138" s="179"/>
+      <c r="K138" s="179"/>
       <c r="L138" s="1"/>
       <c r="M138" s="10"/>
-      <c r="N138" s="75"/>
+      <c r="N138" s="73"/>
       <c r="O138" s="10"/>
       <c r="P138" s="10"/>
     </row>
-    <row r="139" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:16" s="8" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B139" s="1"/>
-      <c r="C139" s="141" t="s">
-[...9 lines deleted...]
-      <c r="K139" s="143"/>
+      <c r="C139" s="90" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" s="91"/>
+      <c r="E139" s="91"/>
+      <c r="F139" s="91"/>
+      <c r="G139" s="91"/>
+      <c r="H139" s="91"/>
+      <c r="I139" s="91"/>
+      <c r="J139" s="91"/>
+      <c r="K139" s="92"/>
       <c r="L139" s="1"/>
       <c r="M139" s="10"/>
-      <c r="N139" s="75" t="s">
-[...2 lines deleted...]
-      <c r="O139" s="74"/>
+      <c r="N139" s="73"/>
+      <c r="O139" s="10"/>
       <c r="P139" s="10"/>
     </row>
-    <row r="140" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:16" s="8" customFormat="1" ht="3.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="1"/>
-      <c r="C140" s="144"/>
-[...7 lines deleted...]
-      <c r="K140" s="146"/>
+      <c r="C140" s="59"/>
+      <c r="D140" s="59"/>
+      <c r="E140" s="59"/>
+      <c r="F140" s="17"/>
+      <c r="G140" s="51"/>
+      <c r="H140" s="59"/>
+      <c r="I140" s="59"/>
+      <c r="J140" s="59"/>
+      <c r="K140" s="59"/>
       <c r="L140" s="1"/>
       <c r="M140" s="10"/>
-      <c r="N140" s="75" t="s">
-[...2 lines deleted...]
-      <c r="O140" s="74"/>
+      <c r="N140" s="73"/>
+      <c r="O140" s="10"/>
       <c r="P140" s="10"/>
     </row>
-    <row r="141" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:16" s="8" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="1"/>
-      <c r="C141" s="130"/>
-[...7 lines deleted...]
-      <c r="K141" s="132"/>
+      <c r="C141" s="59"/>
+      <c r="D141" s="59"/>
+      <c r="E141" s="59"/>
+      <c r="F141" s="17"/>
+      <c r="G141" s="51"/>
+      <c r="H141" s="59"/>
+      <c r="I141" s="59"/>
+      <c r="J141" s="59"/>
+      <c r="K141" s="59"/>
       <c r="L141" s="1"/>
       <c r="M141" s="10"/>
-      <c r="N141" s="75" t="s">
-[...2 lines deleted...]
-      <c r="O141" s="74"/>
+      <c r="N141" s="73"/>
+      <c r="O141" s="10"/>
       <c r="P141" s="10"/>
     </row>
-    <row r="142" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B142" s="1"/>
-      <c r="C142" s="133" t="s">
-[...9 lines deleted...]
-      <c r="K142" s="135"/>
+      <c r="C142" s="209"/>
+      <c r="D142" s="210"/>
+      <c r="E142" s="210"/>
+      <c r="F142" s="210"/>
+      <c r="G142" s="210"/>
+      <c r="H142" s="210"/>
+      <c r="I142" s="210"/>
+      <c r="J142" s="210"/>
+      <c r="K142" s="211"/>
       <c r="L142" s="1"/>
       <c r="M142" s="10"/>
-      <c r="N142" s="75" t="s">
-[...2 lines deleted...]
-      <c r="O142" s="74"/>
+      <c r="N142" s="75"/>
+      <c r="O142" s="10"/>
       <c r="P142" s="10"/>
     </row>
-    <row r="143" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B143" s="1"/>
-      <c r="C143" s="150" t="s">
-[...9 lines deleted...]
-      <c r="K143" s="135"/>
+      <c r="C143" s="191" t="s">
+        <v>39</v>
+      </c>
+      <c r="D143" s="192"/>
+      <c r="E143" s="192"/>
+      <c r="F143" s="192"/>
+      <c r="G143" s="192"/>
+      <c r="H143" s="192"/>
+      <c r="I143" s="192"/>
+      <c r="J143" s="192"/>
+      <c r="K143" s="193"/>
       <c r="L143" s="1"/>
       <c r="M143" s="10"/>
-      <c r="N143" s="75" t="s">
-[...2 lines deleted...]
-      <c r="O143" s="74"/>
+      <c r="N143" s="75"/>
+      <c r="O143" s="10"/>
       <c r="P143" s="10"/>
     </row>
-    <row r="144" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B144" s="1"/>
-      <c r="C144" s="151"/>
-[...7 lines deleted...]
-      <c r="K144" s="153"/>
+      <c r="C144" s="216" t="s">
+        <v>85</v>
+      </c>
+      <c r="D144" s="217"/>
+      <c r="E144" s="217"/>
+      <c r="F144" s="217"/>
+      <c r="G144" s="217"/>
+      <c r="H144" s="217"/>
+      <c r="I144" s="217"/>
+      <c r="J144" s="217"/>
+      <c r="K144" s="218"/>
       <c r="L144" s="1"/>
       <c r="M144" s="10"/>
       <c r="N144" s="75" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="O144" s="74"/>
       <c r="P144" s="10"/>
     </row>
-    <row r="145" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B145" s="1"/>
-      <c r="C145" s="130"/>
-[...7 lines deleted...]
-      <c r="K145" s="132"/>
+      <c r="C145" s="219"/>
+      <c r="D145" s="220"/>
+      <c r="E145" s="220"/>
+      <c r="F145" s="220"/>
+      <c r="G145" s="220"/>
+      <c r="H145" s="220"/>
+      <c r="I145" s="220"/>
+      <c r="J145" s="220"/>
+      <c r="K145" s="221"/>
       <c r="L145" s="1"/>
       <c r="M145" s="10"/>
       <c r="N145" s="75" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="O145" s="74"/>
       <c r="P145" s="10"/>
     </row>
-    <row r="146" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B146" s="1"/>
-      <c r="C146" s="133" t="s">
-[...9 lines deleted...]
-      <c r="K146" s="135"/>
+      <c r="C146" s="209"/>
+      <c r="D146" s="210"/>
+      <c r="E146" s="210"/>
+      <c r="F146" s="210"/>
+      <c r="G146" s="210"/>
+      <c r="H146" s="210"/>
+      <c r="I146" s="210"/>
+      <c r="J146" s="210"/>
+      <c r="K146" s="211"/>
       <c r="L146" s="1"/>
       <c r="M146" s="10"/>
       <c r="N146" s="75" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="O146" s="74"/>
       <c r="P146" s="10"/>
     </row>
-    <row r="147" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B147" s="1"/>
-      <c r="C147" s="141" t="s">
-[...9 lines deleted...]
-      <c r="K147" s="143"/>
+      <c r="C147" s="191" t="s">
+        <v>145</v>
+      </c>
+      <c r="D147" s="192"/>
+      <c r="E147" s="192"/>
+      <c r="F147" s="192"/>
+      <c r="G147" s="192"/>
+      <c r="H147" s="192"/>
+      <c r="I147" s="192"/>
+      <c r="J147" s="192"/>
+      <c r="K147" s="193"/>
       <c r="L147" s="1"/>
       <c r="M147" s="10"/>
       <c r="N147" s="75" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="O147" s="74"/>
       <c r="P147" s="10"/>
     </row>
-    <row r="148" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="148" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B148" s="1"/>
-      <c r="C148" s="144"/>
-[...7 lines deleted...]
-      <c r="K148" s="146"/>
+      <c r="C148" s="194" t="s">
+        <v>86</v>
+      </c>
+      <c r="D148" s="192"/>
+      <c r="E148" s="192"/>
+      <c r="F148" s="192"/>
+      <c r="G148" s="192"/>
+      <c r="H148" s="192"/>
+      <c r="I148" s="192"/>
+      <c r="J148" s="192"/>
+      <c r="K148" s="193"/>
       <c r="L148" s="1"/>
       <c r="M148" s="10"/>
       <c r="N148" s="75" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="O148" s="74"/>
       <c r="P148" s="10"/>
     </row>
-    <row r="149" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="149" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B149" s="1"/>
-      <c r="C149" s="130"/>
-[...7 lines deleted...]
-      <c r="K149" s="132"/>
+      <c r="C149" s="195"/>
+      <c r="D149" s="196"/>
+      <c r="E149" s="196"/>
+      <c r="F149" s="196"/>
+      <c r="G149" s="196"/>
+      <c r="H149" s="196"/>
+      <c r="I149" s="196"/>
+      <c r="J149" s="196"/>
+      <c r="K149" s="197"/>
       <c r="L149" s="1"/>
       <c r="M149" s="10"/>
       <c r="N149" s="75" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="O149" s="74"/>
       <c r="P149" s="10"/>
     </row>
-    <row r="150" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="150" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B150" s="1"/>
-      <c r="C150" s="133" t="s">
-[...9 lines deleted...]
-      <c r="K150" s="135"/>
+      <c r="C150" s="209"/>
+      <c r="D150" s="210"/>
+      <c r="E150" s="210"/>
+      <c r="F150" s="210"/>
+      <c r="G150" s="210"/>
+      <c r="H150" s="210"/>
+      <c r="I150" s="210"/>
+      <c r="J150" s="210"/>
+      <c r="K150" s="211"/>
       <c r="L150" s="1"/>
       <c r="M150" s="10"/>
       <c r="N150" s="75" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="O150" s="74"/>
       <c r="P150" s="10"/>
     </row>
-    <row r="151" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B151" s="1"/>
-      <c r="C151" s="150" t="s">
-[...9 lines deleted...]
-      <c r="K151" s="135"/>
+      <c r="C151" s="191" t="s">
+        <v>146</v>
+      </c>
+      <c r="D151" s="192"/>
+      <c r="E151" s="192"/>
+      <c r="F151" s="192"/>
+      <c r="G151" s="192"/>
+      <c r="H151" s="192"/>
+      <c r="I151" s="192"/>
+      <c r="J151" s="192"/>
+      <c r="K151" s="193"/>
       <c r="L151" s="1"/>
       <c r="M151" s="10"/>
       <c r="N151" s="75" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="O151" s="74"/>
       <c r="P151" s="10"/>
     </row>
-    <row r="152" spans="2:16" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B152" s="1"/>
-      <c r="C152" s="151"/>
-[...7 lines deleted...]
-      <c r="K152" s="153"/>
+      <c r="C152" s="216" t="s">
+        <v>87</v>
+      </c>
+      <c r="D152" s="217"/>
+      <c r="E152" s="217"/>
+      <c r="F152" s="217"/>
+      <c r="G152" s="217"/>
+      <c r="H152" s="217"/>
+      <c r="I152" s="217"/>
+      <c r="J152" s="217"/>
+      <c r="K152" s="218"/>
       <c r="L152" s="1"/>
       <c r="M152" s="10"/>
       <c r="N152" s="75" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="O152" s="74"/>
       <c r="P152" s="10"/>
     </row>
-    <row r="153" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="153" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B153" s="1"/>
-      <c r="C153" s="59"/>
-[...7 lines deleted...]
-      <c r="K153" s="59"/>
+      <c r="C153" s="219"/>
+      <c r="D153" s="220"/>
+      <c r="E153" s="220"/>
+      <c r="F153" s="220"/>
+      <c r="G153" s="220"/>
+      <c r="H153" s="220"/>
+      <c r="I153" s="220"/>
+      <c r="J153" s="220"/>
+      <c r="K153" s="221"/>
       <c r="L153" s="1"/>
       <c r="M153" s="10"/>
       <c r="N153" s="75" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="O153" s="74"/>
       <c r="P153" s="10"/>
     </row>
-    <row r="154" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="K154" s="60"/>
+    <row r="154" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B154" s="1"/>
+      <c r="C154" s="209"/>
+      <c r="D154" s="210"/>
+      <c r="E154" s="210"/>
+      <c r="F154" s="210"/>
+      <c r="G154" s="210"/>
+      <c r="H154" s="210"/>
+      <c r="I154" s="210"/>
+      <c r="J154" s="210"/>
+      <c r="K154" s="211"/>
+      <c r="L154" s="1"/>
       <c r="M154" s="10"/>
       <c r="N154" s="75" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="O154" s="74"/>
       <c r="P154" s="10"/>
     </row>
-    <row r="155" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="K155" s="60"/>
+    <row r="155" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B155" s="1"/>
+      <c r="C155" s="191" t="s">
+        <v>147</v>
+      </c>
+      <c r="D155" s="192"/>
+      <c r="E155" s="192"/>
+      <c r="F155" s="192"/>
+      <c r="G155" s="192"/>
+      <c r="H155" s="192"/>
+      <c r="I155" s="192"/>
+      <c r="J155" s="192"/>
+      <c r="K155" s="193"/>
+      <c r="L155" s="1"/>
       <c r="M155" s="10"/>
       <c r="N155" s="75" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="O155" s="74"/>
       <c r="P155" s="10"/>
     </row>
-    <row r="156" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="K156" s="60"/>
+    <row r="156" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B156" s="1"/>
+      <c r="C156" s="194" t="s">
+        <v>38</v>
+      </c>
+      <c r="D156" s="192"/>
+      <c r="E156" s="192"/>
+      <c r="F156" s="192"/>
+      <c r="G156" s="192"/>
+      <c r="H156" s="192"/>
+      <c r="I156" s="192"/>
+      <c r="J156" s="192"/>
+      <c r="K156" s="193"/>
+      <c r="L156" s="1"/>
       <c r="M156" s="10"/>
-      <c r="N156" s="75"/>
+      <c r="N156" s="75" t="s">
+        <v>52</v>
+      </c>
       <c r="O156" s="74"/>
       <c r="P156" s="10"/>
     </row>
-    <row r="157" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="K157" s="60"/>
+    <row r="157" spans="2:16" s="5" customFormat="1" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B157" s="1"/>
+      <c r="C157" s="195"/>
+      <c r="D157" s="196"/>
+      <c r="E157" s="196"/>
+      <c r="F157" s="196"/>
+      <c r="G157" s="196"/>
+      <c r="H157" s="196"/>
+      <c r="I157" s="196"/>
+      <c r="J157" s="196"/>
+      <c r="K157" s="197"/>
+      <c r="L157" s="1"/>
       <c r="M157" s="10"/>
-      <c r="N157" s="75"/>
+      <c r="N157" s="75" t="s">
+        <v>53</v>
+      </c>
       <c r="O157" s="74"/>
       <c r="P157" s="10"/>
     </row>
-    <row r="158" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="K158" s="60"/>
+    <row r="158" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B158" s="1"/>
+      <c r="C158" s="59"/>
+      <c r="D158" s="59"/>
+      <c r="E158" s="59"/>
+      <c r="F158" s="17"/>
+      <c r="G158" s="51"/>
+      <c r="H158" s="59"/>
+      <c r="I158" s="59"/>
+      <c r="J158" s="59"/>
+      <c r="K158" s="59"/>
+      <c r="L158" s="1"/>
       <c r="M158" s="10"/>
-      <c r="N158" s="75"/>
+      <c r="N158" s="75" t="s">
+        <v>54</v>
+      </c>
       <c r="O158" s="74"/>
       <c r="P158" s="10"/>
     </row>
-    <row r="159" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C159" s="60"/>
       <c r="D159" s="60"/>
       <c r="E159" s="60"/>
       <c r="F159" s="61"/>
       <c r="G159" s="60"/>
       <c r="H159" s="60"/>
       <c r="I159" s="60"/>
       <c r="J159" s="60"/>
       <c r="K159" s="60"/>
       <c r="M159" s="10"/>
-      <c r="N159" s="75"/>
+      <c r="N159" s="75" t="s">
+        <v>55</v>
+      </c>
       <c r="O159" s="74"/>
       <c r="P159" s="10"/>
     </row>
-    <row r="160" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="2:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C160" s="60"/>
       <c r="D160" s="60"/>
       <c r="E160" s="60"/>
       <c r="F160" s="61"/>
       <c r="G160" s="60"/>
       <c r="H160" s="60"/>
       <c r="I160" s="60"/>
       <c r="J160" s="60"/>
       <c r="K160" s="60"/>
       <c r="M160" s="10"/>
-      <c r="N160" s="75"/>
-      <c r="O160" s="10"/>
+      <c r="N160" s="75" t="s">
+        <v>56</v>
+      </c>
+      <c r="O160" s="74"/>
       <c r="P160" s="10"/>
     </row>
-    <row r="161" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C161" s="60"/>
       <c r="D161" s="60"/>
       <c r="E161" s="60"/>
       <c r="F161" s="61"/>
       <c r="G161" s="60"/>
       <c r="H161" s="60"/>
       <c r="I161" s="60"/>
       <c r="J161" s="60"/>
       <c r="K161" s="60"/>
       <c r="M161" s="10"/>
       <c r="N161" s="75"/>
-      <c r="O161" s="10"/>
+      <c r="O161" s="74"/>
       <c r="P161" s="10"/>
     </row>
-    <row r="162" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="F162" s="61"/>
+    <row r="162" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C162" s="62"/>
+      <c r="D162" s="62"/>
+      <c r="E162" s="62"/>
+      <c r="F162" s="63"/>
       <c r="G162" s="60"/>
       <c r="H162" s="60"/>
       <c r="I162" s="60"/>
       <c r="J162" s="60"/>
       <c r="K162" s="60"/>
       <c r="M162" s="10"/>
-      <c r="O162" s="10"/>
+      <c r="N162" s="75"/>
+      <c r="O162" s="74"/>
       <c r="P162" s="10"/>
     </row>
-    <row r="163" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F163" s="14"/>
+    <row r="163" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C163" s="60"/>
+      <c r="D163" s="60"/>
+      <c r="E163" s="60"/>
+      <c r="F163" s="61"/>
+      <c r="G163" s="60"/>
+      <c r="H163" s="60"/>
+      <c r="I163" s="60"/>
+      <c r="J163" s="60"/>
+      <c r="K163" s="60"/>
       <c r="M163" s="10"/>
-      <c r="O163" s="10"/>
+      <c r="N163" s="75"/>
+      <c r="O163" s="74"/>
       <c r="P163" s="10"/>
     </row>
-    <row r="164" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F164" s="14"/>
+    <row r="164" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C164" s="60"/>
+      <c r="D164" s="60"/>
+      <c r="E164" s="60"/>
+      <c r="F164" s="61"/>
+      <c r="G164" s="60"/>
+      <c r="H164" s="60"/>
+      <c r="I164" s="60"/>
+      <c r="J164" s="60"/>
+      <c r="K164" s="60"/>
       <c r="M164" s="10"/>
-      <c r="O164" s="10"/>
+      <c r="N164" s="75"/>
+      <c r="O164" s="74"/>
       <c r="P164" s="10"/>
     </row>
-    <row r="165" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F165" s="14"/>
+    <row r="165" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C165" s="60"/>
+      <c r="D165" s="60"/>
+      <c r="E165" s="60"/>
+      <c r="F165" s="61"/>
+      <c r="G165" s="60"/>
+      <c r="H165" s="60"/>
+      <c r="I165" s="60"/>
+      <c r="J165" s="60"/>
+      <c r="K165" s="60"/>
       <c r="M165" s="10"/>
+      <c r="N165" s="75"/>
       <c r="O165" s="10"/>
       <c r="P165" s="10"/>
     </row>
-    <row r="166" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F166" s="14"/>
+    <row r="166" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C166" s="60"/>
+      <c r="D166" s="60"/>
+      <c r="E166" s="60"/>
+      <c r="F166" s="61"/>
+      <c r="G166" s="60"/>
+      <c r="H166" s="60"/>
+      <c r="I166" s="60"/>
+      <c r="J166" s="60"/>
+      <c r="K166" s="60"/>
       <c r="M166" s="10"/>
+      <c r="N166" s="75"/>
       <c r="O166" s="10"/>
       <c r="P166" s="10"/>
     </row>
-    <row r="167" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="F167" s="14"/>
+    <row r="167" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="C167" s="60"/>
+      <c r="D167" s="60"/>
+      <c r="E167" s="60"/>
+      <c r="F167" s="61"/>
+      <c r="G167" s="60"/>
+      <c r="H167" s="60"/>
+      <c r="I167" s="60"/>
+      <c r="J167" s="60"/>
+      <c r="K167" s="60"/>
       <c r="M167" s="10"/>
       <c r="O167" s="10"/>
       <c r="P167" s="10"/>
     </row>
-    <row r="168" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F168" s="14"/>
       <c r="M168" s="10"/>
       <c r="O168" s="10"/>
       <c r="P168" s="10"/>
     </row>
-    <row r="169" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F169" s="14"/>
       <c r="M169" s="10"/>
       <c r="O169" s="10"/>
       <c r="P169" s="10"/>
     </row>
-    <row r="170" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F170" s="14"/>
       <c r="M170" s="10"/>
       <c r="O170" s="10"/>
       <c r="P170" s="10"/>
     </row>
-    <row r="171" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="171" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F171" s="14"/>
       <c r="M171" s="10"/>
       <c r="O171" s="10"/>
       <c r="P171" s="10"/>
     </row>
-    <row r="172" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F172" s="14"/>
       <c r="M172" s="10"/>
       <c r="O172" s="10"/>
       <c r="P172" s="10"/>
     </row>
-    <row r="173" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F173" s="14"/>
       <c r="M173" s="10"/>
       <c r="O173" s="10"/>
       <c r="P173" s="10"/>
     </row>
-    <row r="174" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="174" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F174" s="14"/>
       <c r="M174" s="10"/>
       <c r="O174" s="10"/>
       <c r="P174" s="10"/>
     </row>
-    <row r="175" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F175" s="14"/>
       <c r="M175" s="10"/>
       <c r="O175" s="10"/>
       <c r="P175" s="10"/>
     </row>
-    <row r="176" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F176" s="14"/>
       <c r="M176" s="10"/>
       <c r="O176" s="10"/>
       <c r="P176" s="10"/>
     </row>
-    <row r="177" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="177" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F177" s="14"/>
       <c r="M177" s="10"/>
       <c r="O177" s="10"/>
       <c r="P177" s="10"/>
     </row>
-    <row r="178" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="178" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F178" s="14"/>
       <c r="M178" s="10"/>
       <c r="O178" s="10"/>
       <c r="P178" s="10"/>
     </row>
-    <row r="179" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="179" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F179" s="14"/>
       <c r="M179" s="10"/>
       <c r="O179" s="10"/>
       <c r="P179" s="10"/>
     </row>
-    <row r="180" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F180" s="14"/>
       <c r="M180" s="10"/>
       <c r="O180" s="10"/>
       <c r="P180" s="10"/>
     </row>
-    <row r="181" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="181" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F181" s="14"/>
       <c r="M181" s="10"/>
       <c r="O181" s="10"/>
       <c r="P181" s="10"/>
     </row>
-    <row r="182" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F182" s="14"/>
       <c r="M182" s="10"/>
       <c r="O182" s="10"/>
       <c r="P182" s="10"/>
     </row>
-    <row r="183" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="183" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F183" s="14"/>
       <c r="M183" s="10"/>
       <c r="O183" s="10"/>
       <c r="P183" s="10"/>
     </row>
-    <row r="184" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="184" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F184" s="14"/>
       <c r="M184" s="10"/>
       <c r="O184" s="10"/>
       <c r="P184" s="10"/>
     </row>
-    <row r="185" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="185" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F185" s="14"/>
       <c r="M185" s="10"/>
       <c r="O185" s="10"/>
       <c r="P185" s="10"/>
     </row>
-    <row r="186" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="186" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F186" s="14"/>
       <c r="M186" s="10"/>
       <c r="O186" s="10"/>
       <c r="P186" s="10"/>
     </row>
-    <row r="187" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="187" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F187" s="14"/>
       <c r="M187" s="10"/>
       <c r="O187" s="10"/>
       <c r="P187" s="10"/>
     </row>
-    <row r="188" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="188" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F188" s="14"/>
       <c r="M188" s="10"/>
       <c r="O188" s="10"/>
       <c r="P188" s="10"/>
     </row>
-    <row r="189" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="189" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F189" s="14"/>
       <c r="M189" s="10"/>
       <c r="O189" s="10"/>
       <c r="P189" s="10"/>
     </row>
-    <row r="190" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="190" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F190" s="14"/>
       <c r="M190" s="10"/>
       <c r="O190" s="10"/>
       <c r="P190" s="10"/>
     </row>
-    <row r="191" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F191" s="14"/>
       <c r="M191" s="10"/>
       <c r="O191" s="10"/>
       <c r="P191" s="10"/>
     </row>
-    <row r="192" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="192" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F192" s="14"/>
       <c r="M192" s="10"/>
       <c r="O192" s="10"/>
       <c r="P192" s="10"/>
     </row>
-    <row r="193" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F193" s="14"/>
       <c r="M193" s="10"/>
       <c r="O193" s="10"/>
       <c r="P193" s="10"/>
     </row>
-    <row r="194" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="194" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F194" s="14"/>
       <c r="M194" s="10"/>
       <c r="O194" s="10"/>
       <c r="P194" s="10"/>
     </row>
-    <row r="195" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F195" s="14"/>
       <c r="M195" s="10"/>
       <c r="O195" s="10"/>
       <c r="P195" s="10"/>
     </row>
-    <row r="196" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="196" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F196" s="14"/>
       <c r="M196" s="10"/>
       <c r="O196" s="10"/>
       <c r="P196" s="10"/>
     </row>
-    <row r="197" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="197" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F197" s="14"/>
       <c r="M197" s="10"/>
       <c r="O197" s="10"/>
       <c r="P197" s="10"/>
     </row>
-    <row r="198" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="198" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F198" s="14"/>
       <c r="M198" s="10"/>
       <c r="O198" s="10"/>
       <c r="P198" s="10"/>
     </row>
-    <row r="199" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F199" s="14"/>
       <c r="M199" s="10"/>
       <c r="O199" s="10"/>
       <c r="P199" s="10"/>
     </row>
-    <row r="200" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F200" s="14"/>
       <c r="M200" s="10"/>
       <c r="O200" s="10"/>
       <c r="P200" s="10"/>
     </row>
-    <row r="201" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F201" s="14"/>
       <c r="M201" s="10"/>
       <c r="O201" s="10"/>
       <c r="P201" s="10"/>
     </row>
-    <row r="202" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F202" s="14"/>
       <c r="M202" s="10"/>
       <c r="O202" s="10"/>
       <c r="P202" s="10"/>
     </row>
-    <row r="203" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="203" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F203" s="14"/>
       <c r="M203" s="10"/>
       <c r="O203" s="10"/>
       <c r="P203" s="10"/>
     </row>
-    <row r="204" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="204" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F204" s="14"/>
       <c r="M204" s="10"/>
       <c r="O204" s="10"/>
       <c r="P204" s="10"/>
     </row>
-    <row r="205" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F205" s="14"/>
       <c r="M205" s="10"/>
       <c r="O205" s="10"/>
       <c r="P205" s="10"/>
     </row>
-    <row r="206" spans="3:16" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="E206" s="5"/>
+    <row r="206" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F206" s="14"/>
-      <c r="G206" s="5"/>
-[...8 lines deleted...]
-      <c r="E207" s="5"/>
+      <c r="M206" s="10"/>
+      <c r="O206" s="10"/>
+      <c r="P206" s="10"/>
+    </row>
+    <row r="207" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F207" s="14"/>
-      <c r="G207" s="5"/>
-[...8 lines deleted...]
-      <c r="E208" s="5"/>
+      <c r="M207" s="10"/>
+      <c r="O207" s="10"/>
+      <c r="P207" s="10"/>
+    </row>
+    <row r="208" spans="6:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F208" s="14"/>
-      <c r="G208" s="5"/>
-[...8 lines deleted...]
-      <c r="E209" s="5"/>
+      <c r="M208" s="10"/>
+      <c r="O208" s="10"/>
+      <c r="P208" s="10"/>
+    </row>
+    <row r="209" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F209" s="14"/>
-      <c r="G209" s="5"/>
-[...8 lines deleted...]
-      <c r="E210" s="5"/>
+      <c r="M209" s="10"/>
+      <c r="O209" s="10"/>
+      <c r="P209" s="10"/>
+    </row>
+    <row r="210" spans="3:16" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="F210" s="14"/>
-      <c r="G210" s="5"/>
-[...5 lines deleted...]
-    <row r="211" spans="3:11" x14ac:dyDescent="0.3">
+      <c r="M210" s="10"/>
+      <c r="O210" s="10"/>
+      <c r="P210" s="10"/>
+    </row>
+    <row r="211" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C211" s="5"/>
       <c r="D211" s="5"/>
       <c r="E211" s="5"/>
       <c r="F211" s="14"/>
       <c r="G211" s="5"/>
       <c r="H211" s="5"/>
       <c r="I211" s="5"/>
       <c r="J211" s="5"/>
       <c r="K211" s="5"/>
     </row>
-    <row r="212" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="212" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C212" s="5"/>
       <c r="D212" s="5"/>
       <c r="E212" s="5"/>
       <c r="F212" s="14"/>
       <c r="G212" s="5"/>
       <c r="H212" s="5"/>
       <c r="I212" s="5"/>
       <c r="J212" s="5"/>
       <c r="K212" s="5"/>
     </row>
-    <row r="213" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="213" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C213" s="5"/>
       <c r="D213" s="5"/>
       <c r="E213" s="5"/>
       <c r="F213" s="14"/>
       <c r="G213" s="5"/>
       <c r="H213" s="5"/>
       <c r="I213" s="5"/>
       <c r="J213" s="5"/>
       <c r="K213" s="5"/>
     </row>
-    <row r="214" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="214" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C214" s="5"/>
       <c r="D214" s="5"/>
       <c r="E214" s="5"/>
       <c r="F214" s="14"/>
       <c r="G214" s="5"/>
       <c r="H214" s="5"/>
       <c r="I214" s="5"/>
       <c r="J214" s="5"/>
       <c r="K214" s="5"/>
     </row>
-    <row r="215" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="215" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C215" s="5"/>
       <c r="D215" s="5"/>
       <c r="E215" s="5"/>
       <c r="F215" s="14"/>
       <c r="G215" s="5"/>
       <c r="H215" s="5"/>
       <c r="I215" s="5"/>
       <c r="J215" s="5"/>
       <c r="K215" s="5"/>
     </row>
-    <row r="216" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="216" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C216" s="5"/>
       <c r="D216" s="5"/>
       <c r="E216" s="5"/>
       <c r="F216" s="14"/>
       <c r="G216" s="5"/>
       <c r="H216" s="5"/>
       <c r="I216" s="5"/>
       <c r="J216" s="5"/>
       <c r="K216" s="5"/>
     </row>
-    <row r="217" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="217" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C217" s="5"/>
       <c r="D217" s="5"/>
       <c r="E217" s="5"/>
       <c r="F217" s="14"/>
       <c r="G217" s="5"/>
       <c r="H217" s="5"/>
       <c r="I217" s="5"/>
       <c r="J217" s="5"/>
       <c r="K217" s="5"/>
     </row>
-    <row r="218" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="218" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C218" s="5"/>
       <c r="D218" s="5"/>
       <c r="E218" s="5"/>
       <c r="F218" s="14"/>
       <c r="G218" s="5"/>
       <c r="H218" s="5"/>
       <c r="I218" s="5"/>
       <c r="J218" s="5"/>
       <c r="K218" s="5"/>
     </row>
-    <row r="219" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="219" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C219" s="5"/>
       <c r="D219" s="5"/>
       <c r="E219" s="5"/>
       <c r="F219" s="14"/>
       <c r="G219" s="5"/>
       <c r="H219" s="5"/>
       <c r="I219" s="5"/>
       <c r="J219" s="5"/>
       <c r="K219" s="5"/>
     </row>
-    <row r="220" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="220" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C220" s="5"/>
       <c r="D220" s="5"/>
       <c r="E220" s="5"/>
       <c r="F220" s="14"/>
       <c r="G220" s="5"/>
       <c r="H220" s="5"/>
       <c r="I220" s="5"/>
       <c r="J220" s="5"/>
       <c r="K220" s="5"/>
     </row>
-    <row r="221" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="221" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C221" s="5"/>
       <c r="D221" s="5"/>
       <c r="E221" s="5"/>
       <c r="F221" s="14"/>
       <c r="G221" s="5"/>
       <c r="H221" s="5"/>
       <c r="I221" s="5"/>
       <c r="J221" s="5"/>
       <c r="K221" s="5"/>
     </row>
-    <row r="222" spans="3:11" x14ac:dyDescent="0.3">
+    <row r="222" spans="3:16" x14ac:dyDescent="0.25">
       <c r="C222" s="5"/>
       <c r="D222" s="5"/>
       <c r="E222" s="5"/>
       <c r="F222" s="14"/>
       <c r="G222" s="5"/>
       <c r="H222" s="5"/>
       <c r="I222" s="5"/>
       <c r="J222" s="5"/>
       <c r="K222" s="5"/>
     </row>
+    <row r="223" spans="3:16" x14ac:dyDescent="0.25">
+      <c r="C223" s="5"/>
+      <c r="D223" s="5"/>
+      <c r="E223" s="5"/>
+      <c r="F223" s="14"/>
+      <c r="G223" s="5"/>
+      <c r="H223" s="5"/>
+      <c r="I223" s="5"/>
+      <c r="J223" s="5"/>
+      <c r="K223" s="5"/>
+    </row>
+    <row r="224" spans="3:16" x14ac:dyDescent="0.25">
+      <c r="C224" s="5"/>
+      <c r="D224" s="5"/>
+      <c r="E224" s="5"/>
+      <c r="F224" s="14"/>
+      <c r="G224" s="5"/>
+      <c r="H224" s="5"/>
+      <c r="I224" s="5"/>
+      <c r="J224" s="5"/>
+      <c r="K224" s="5"/>
+    </row>
+    <row r="225" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C225" s="5"/>
+      <c r="D225" s="5"/>
+      <c r="E225" s="5"/>
+      <c r="F225" s="14"/>
+      <c r="G225" s="5"/>
+      <c r="H225" s="5"/>
+      <c r="I225" s="5"/>
+      <c r="J225" s="5"/>
+      <c r="K225" s="5"/>
+    </row>
+    <row r="226" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C226" s="5"/>
+      <c r="D226" s="5"/>
+      <c r="E226" s="5"/>
+      <c r="F226" s="14"/>
+      <c r="G226" s="5"/>
+      <c r="H226" s="5"/>
+      <c r="I226" s="5"/>
+      <c r="J226" s="5"/>
+      <c r="K226" s="5"/>
+    </row>
+    <row r="227" spans="3:11" x14ac:dyDescent="0.25">
+      <c r="C227" s="5"/>
+      <c r="D227" s="5"/>
+      <c r="E227" s="5"/>
+      <c r="F227" s="14"/>
+      <c r="G227" s="5"/>
+      <c r="H227" s="5"/>
+      <c r="I227" s="5"/>
+      <c r="J227" s="5"/>
+      <c r="K227" s="5"/>
+    </row>
   </sheetData>
-  <mergeCells count="188">
+  <mergeCells count="193">
+    <mergeCell ref="H38:K40"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:K41"/>
+    <mergeCell ref="D91:E91"/>
+    <mergeCell ref="D88:K88"/>
+    <mergeCell ref="C93:K93"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="D96:E96"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="D69:E70"/>
+    <mergeCell ref="C69:C70"/>
+    <mergeCell ref="F69:J69"/>
+    <mergeCell ref="F70:J70"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="D71:E72"/>
+    <mergeCell ref="F78:K78"/>
+    <mergeCell ref="D75:E75"/>
+    <mergeCell ref="D76:E76"/>
+    <mergeCell ref="D73:K73"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="D67:E68"/>
+    <mergeCell ref="F68:J68"/>
+    <mergeCell ref="F67:J67"/>
+    <mergeCell ref="F77:K77"/>
+    <mergeCell ref="F54:K54"/>
+    <mergeCell ref="F55:K55"/>
+    <mergeCell ref="F80:K80"/>
+    <mergeCell ref="D81:E81"/>
+    <mergeCell ref="F71:J71"/>
+    <mergeCell ref="D65:E66"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="F64:J64"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="F62:K62"/>
+    <mergeCell ref="D78:E78"/>
+    <mergeCell ref="D63:E64"/>
+    <mergeCell ref="F63:J63"/>
+    <mergeCell ref="D74:K74"/>
+    <mergeCell ref="F76:K76"/>
+    <mergeCell ref="F66:J66"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="D61:K61"/>
+    <mergeCell ref="C154:K154"/>
+    <mergeCell ref="C142:K142"/>
+    <mergeCell ref="C143:K143"/>
+    <mergeCell ref="C130:K131"/>
+    <mergeCell ref="C132:K132"/>
+    <mergeCell ref="C136:K136"/>
+    <mergeCell ref="C152:K153"/>
+    <mergeCell ref="C151:K151"/>
+    <mergeCell ref="C144:K145"/>
+    <mergeCell ref="C146:K146"/>
+    <mergeCell ref="C139:K139"/>
+    <mergeCell ref="C148:K149"/>
+    <mergeCell ref="C147:K147"/>
+    <mergeCell ref="C137:K137"/>
+    <mergeCell ref="C138:K138"/>
+    <mergeCell ref="D89:E89"/>
+    <mergeCell ref="D77:E77"/>
+    <mergeCell ref="C155:K155"/>
+    <mergeCell ref="C156:K157"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="C99:E99"/>
+    <mergeCell ref="F47:K47"/>
+    <mergeCell ref="F48:K48"/>
+    <mergeCell ref="C63:C64"/>
+    <mergeCell ref="F75:K75"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="D42:K42"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F50:K50"/>
+    <mergeCell ref="F124:J124"/>
+    <mergeCell ref="F72:J72"/>
+    <mergeCell ref="D95:K95"/>
+    <mergeCell ref="C150:K150"/>
+    <mergeCell ref="C134:K134"/>
+    <mergeCell ref="C135:K135"/>
+    <mergeCell ref="C129:K129"/>
+    <mergeCell ref="F127:J127"/>
+    <mergeCell ref="C127:E127"/>
+    <mergeCell ref="C133:K133"/>
+    <mergeCell ref="F126:J126"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="F122:J122"/>
+    <mergeCell ref="C112:E112"/>
+    <mergeCell ref="F125:J125"/>
+    <mergeCell ref="C125:E125"/>
+    <mergeCell ref="C124:E124"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="F117:K117"/>
+    <mergeCell ref="C106:E106"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="D121:K121"/>
+    <mergeCell ref="C123:E123"/>
+    <mergeCell ref="C119:K119"/>
+    <mergeCell ref="F123:J123"/>
+    <mergeCell ref="C126:E126"/>
+    <mergeCell ref="D122:E122"/>
+    <mergeCell ref="F99:G99"/>
+    <mergeCell ref="D79:E79"/>
+    <mergeCell ref="F79:K79"/>
+    <mergeCell ref="D80:E80"/>
+    <mergeCell ref="D85:K85"/>
+    <mergeCell ref="D86:E86"/>
+    <mergeCell ref="F81:K81"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="D102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="C82:C84"/>
+    <mergeCell ref="F100:G100"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="D101:K101"/>
+    <mergeCell ref="F91:K91"/>
+    <mergeCell ref="D87:E87"/>
+    <mergeCell ref="F87:K87"/>
+    <mergeCell ref="F86:K86"/>
+    <mergeCell ref="D82:E84"/>
+    <mergeCell ref="F89:K89"/>
+    <mergeCell ref="C98:E98"/>
+    <mergeCell ref="F98:G98"/>
+    <mergeCell ref="D90:E90"/>
+    <mergeCell ref="F90:K90"/>
+    <mergeCell ref="F103:G103"/>
+    <mergeCell ref="C103:E103"/>
+    <mergeCell ref="C105:E105"/>
+    <mergeCell ref="F104:G104"/>
+    <mergeCell ref="F105:G105"/>
+    <mergeCell ref="D107:K107"/>
+    <mergeCell ref="D108:E108"/>
+    <mergeCell ref="F116:K116"/>
+    <mergeCell ref="C115:E115"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="F112:K112"/>
+    <mergeCell ref="F108:K108"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="F111:K111"/>
+    <mergeCell ref="C109:E109"/>
+    <mergeCell ref="F109:K109"/>
+    <mergeCell ref="D113:K113"/>
+    <mergeCell ref="F114:K114"/>
+    <mergeCell ref="F115:K115"/>
+    <mergeCell ref="C114:E114"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="C65:C66"/>
+    <mergeCell ref="C29:C31"/>
+    <mergeCell ref="F56:K56"/>
+    <mergeCell ref="F57:K57"/>
+    <mergeCell ref="F58:K58"/>
+    <mergeCell ref="F59:K59"/>
+    <mergeCell ref="F52:K52"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="F53:K53"/>
+    <mergeCell ref="F51:K51"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="C60:J60"/>
+    <mergeCell ref="E29:K31"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="F43:K43"/>
+    <mergeCell ref="F46:K46"/>
+    <mergeCell ref="F49:K49"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="F44:K44"/>
+    <mergeCell ref="F45:K45"/>
+    <mergeCell ref="D37:K37"/>
+    <mergeCell ref="E38:E40"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C16:K16"/>
     <mergeCell ref="D21:K21"/>
     <mergeCell ref="D25:K25"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="H33:K35"/>
     <mergeCell ref="D32:K32"/>
     <mergeCell ref="E33:E35"/>
     <mergeCell ref="E26:E28"/>
     <mergeCell ref="H26:K28"/>
     <mergeCell ref="H22:K24"/>
     <mergeCell ref="D18:K18"/>
     <mergeCell ref="C5:K13"/>
     <mergeCell ref="C14:K14"/>
     <mergeCell ref="C19:K19"/>
     <mergeCell ref="F22:F24"/>
     <mergeCell ref="C22:C24"/>
-    <mergeCell ref="F61:J61"/>
-[...168 lines deleted...]
-    <mergeCell ref="F65:J65"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F36:K36" xr:uid="{0DB173B4-CF7F-4DB2-8F6B-595B840C3820}">
-      <formula1>$N$136:$N$153</formula1>
+      <formula1>$N$141:$N$158</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="48" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="89" min="1" max="11" man="1"/>
+    <brk id="92" min="1" max="11" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>