--- v0 (2026-04-20)
+++ v1 (2026-10-12)
@@ -106,51 +106,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="126" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="113" w:type="dxa"/>
           <w:right w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4138"/>
         <w:gridCol w:w="9858"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00643D09" w:rsidRPr="00452880" w:rsidDel="009A0160" w14:paraId="78FFB2EC" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00643D09" w:rsidRPr="00167151" w:rsidDel="009A0160" w14:paraId="78FFB2EC" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="1677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36115A4D" w14:textId="2D21DC00" w:rsidR="00643D09" w:rsidRPr="00452880" w:rsidDel="009A0160" w:rsidRDefault="00C71EE0" w:rsidP="7F6DD154">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk195528060"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
@@ -214,51 +214,51 @@
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> in cooperation with the Program Participants. Its objective is to provide Program Participants with exposure to selected funds offering the potential for </w:t>
             </w:r>
             <w:r w:rsidR="00486CAE" w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>market</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> returns and operating across the private equity, growth, venture capital, and private debt markets, as well as to support the professionalization of the Polish private capital market. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844436" w:rsidRPr="00452880" w14:paraId="07BA078A" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00844436" w:rsidRPr="00167151" w14:paraId="07BA078A" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74A64A48" w14:textId="0EF11A33" w:rsidR="00844436" w:rsidRPr="00452880" w:rsidRDefault="00614746" w:rsidP="1259665F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -270,51 +270,51 @@
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7C9056" w14:textId="24D9EF08" w:rsidR="00532EA2" w:rsidRPr="00452880" w:rsidRDefault="00E13F75" w:rsidP="005B1536">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investments in PE/PD/VC Funds will be made through alternative investment funds within the meaning of AIFMD.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844436" w:rsidRPr="00452880" w14:paraId="0B88D3DF" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00844436" w:rsidRPr="00167151" w14:paraId="0B88D3DF" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="051E2E8A" w14:textId="32E8A9AC" w:rsidR="00844436" w:rsidRPr="00452880" w:rsidRDefault="00D95615" w:rsidP="1259665F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
@@ -349,51 +349,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidR="00BD6129" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Invitation to submit Investment Proposal </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>may be an entity managing an existing PE/PD/VC Fund or an entity intending to establish a PE/PD/VC Fund.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844436" w:rsidRPr="00452880" w14:paraId="5458422B" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00844436" w:rsidRPr="00167151" w14:paraId="5458422B" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="700"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="518C2976" w14:textId="00BC534C" w:rsidR="00844436" w:rsidRPr="00452880" w:rsidRDefault="001571AA" w:rsidP="1259665F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Legal Form of the PE/PD/VC Fund </w:t>
@@ -402,51 +402,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3ED403" w14:textId="32ADCA47" w:rsidR="005A56A6" w:rsidRPr="00452880" w:rsidRDefault="00277624" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The PE/PD/VC Fund is expected to operate as an alternative investment fund within the meaning of AIFMD.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007020D3" w:rsidRPr="00452880" w14:paraId="32600752" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="007020D3" w:rsidRPr="00167151" w14:paraId="32600752" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="716"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="436F9E05" w14:textId="11E00524" w:rsidR="007020D3" w:rsidRPr="00452880" w:rsidRDefault="00CA1228" w:rsidP="1259665F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="121"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
@@ -505,51 +505,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">through </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidR="000B51E2" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">capital </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>commitment-based fund model.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844436" w:rsidRPr="00452880" w14:paraId="4FF86762" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00844436" w:rsidRPr="00167151" w14:paraId="4FF86762" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58EF459C" w14:textId="0E011836" w:rsidR="00844436" w:rsidRPr="00452880" w:rsidRDefault="00F238F3" w:rsidP="00A45CFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:before="121"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
@@ -596,108 +596,144 @@
               </w:rPr>
               <w:t>Innovate PL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FoF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> allocations to PE/PD/VC Funds will range from EUR 5 million to EUR 50 million per Fund. Preferred allocation ranges depending on the type of PE/PD/VC Fund are as follows</w:t>
             </w:r>
             <w:r w:rsidR="00A22DDF" w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="355EBD71" w14:textId="77777777" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
+          <w:p w14:paraId="355EBD71" w14:textId="43511AB1" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PE Funds: EUR 10-30 million  </w:t>
+              <w:t>PE Funds: EUR </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7CB7">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-30 million  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E96684D" w14:textId="77777777" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
+          <w:p w14:paraId="0E96684D" w14:textId="1979C149" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>PD Funds: EUR 10-20 million </w:t>
+              <w:t>PD Funds: EUR </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7CB7">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>-20 million </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2C1A0E" w14:textId="77777777" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
+          <w:p w14:paraId="3B2C1A0E" w14:textId="75C0B92E" w:rsidR="00F04A80" w:rsidRPr="00452880" w:rsidRDefault="00F04A80" w:rsidP="00F04A80">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>VC Funds: EUR 5-10 million </w:t>
+              <w:t>VC Funds: EUR </w:t>
+            </w:r>
+            <w:r w:rsidR="008B7CB7">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>5-10 million </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62454222" w14:textId="7A76F39F" w:rsidR="005D25D2" w:rsidRPr="00452880" w:rsidRDefault="002735F1" w:rsidP="005D25D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">An investment made by a vehicle within the Innovate Poland Program </w:t>
             </w:r>
             <w:r w:rsidR="00994900" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>shall</w:t>
@@ -714,141 +750,227 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00073614" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(where Innovate PL </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00073614" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FoF</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00073614" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> acts as an anchor investor) with a preferred stake of up to 25%.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="260DAD14" w14:textId="70DD9A64" w:rsidR="00322B40" w:rsidRPr="00452880" w:rsidRDefault="00322B40" w:rsidP="003D1FDD">
+          <w:p w14:paraId="260DAD14" w14:textId="53781010" w:rsidR="00322B40" w:rsidRPr="00452880" w:rsidRDefault="00322B40" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>It is expected that at least 30% of capital contributed to PE/PD/VC Funds will come from independent private investors (e.g., family offices, high-net-worth individuals, pension funds, or commercial fund-of-funds). A proposed list of investors, including at least the category to which each investor belongs, shall be provided at the time of submitting the Investment Proposal. The </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">It is expected that </w:t>
+            </w:r>
+            <w:r w:rsidR="00D52E88">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>a significant portion</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">capital contributed </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B" w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>at least 30%</w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to PE/PD/VC Funds will </w:t>
+            </w:r>
+            <w:r w:rsidR="00D34F6B">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>originate</w:t>
+            </w:r>
+            <w:r w:rsidR="00C47C84">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from private </w:t>
+            </w:r>
+            <w:r w:rsidR="00C47C84">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>sources</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>. A proposed list of investors, including at least the category to which each investor belongs, shall be provided at the time of submitting the Investment Proposal. The </w:t>
             </w:r>
             <w:r w:rsidR="00B90580" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Organizer</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> shall be entitled to request detailed information in this regard as part of the review process. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D91084E" w14:textId="28EBDD45" w:rsidR="00FE1480" w:rsidRPr="00452880" w:rsidRDefault="007D6913" w:rsidP="003D1FDD">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The entity managing the PE/PD/VC Fund is expected to contribute no less than 2% of the Fund’s capital (and in any case not less than 1%), with indirect participation permitted, for example through investment vehicles of the management company or key personnel</w:t>
             </w:r>
             <w:r w:rsidR="00FE1480" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00D35410" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844436" w:rsidRPr="00452880" w14:paraId="5B648148" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00844436" w:rsidRPr="00167151" w14:paraId="5B648148" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07A30CA5" w14:textId="7C7191C3" w:rsidR="00844436" w:rsidRPr="00452880" w:rsidRDefault="004C0A60" w:rsidP="00A45CFC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:right="426"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investment Strategy of the PE/PD/VC Fund </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B0C7CAE" w14:textId="42A57220" w:rsidR="00EF103F" w:rsidRPr="00452880" w:rsidRDefault="00EF103F" w:rsidP="0060657D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Investment Strategy presented in the Investment Proposal by the Applicant should include the methodology for selecting and evaluating potential investment projects (portfolio companies), as well as the approach to achieving the objectives of the PE/PD/VC Fund, in particular with respect to: (i) investing in portfolio companies, (ii) increasing the value of portfolio companies, and (iii) executing exits from investments in portfolio companies.</w:t>
             </w:r>
@@ -875,51 +997,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be assessed for its alignment with investor interests and the feasibility of its execution.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1528DAF4" w14:textId="445C44AF" w:rsidR="007C2A54" w:rsidRPr="00452880" w:rsidRDefault="00A834F4" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In implementing the PE/PD/VC Fund's strategy, it is expected that at least an amount equivalent to the investment made with Innovate Poland Program funds will be allocated toward Polish Qualifying Investments.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="01326152" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="01326152" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45D5F95D" w14:textId="0701B3A3" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00201726" w:rsidP="470B93F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -1012,176 +1134,151 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Employment: </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">A significant number of employees are employed in </w:t>
-[...6 lines deleted...]
-              <w:t>Poland</w:t>
+              <w:t>A significant number of employees are employed in Poland</w:t>
             </w:r>
             <w:r w:rsidR="0007138E" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="624E6A65" w14:textId="0D9DCE08" w:rsidR="0007138E" w:rsidRPr="00452880" w:rsidRDefault="00207E7B" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Research and Development: </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>a substantial part of its R&amp;D activities is carried out in Poland, utilizing Polish technological </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>a substantial part of its R&amp;D activities is carried out in Poland, utilizing Polish technological expertise;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="46D5A553" w14:textId="4D30B04F" w:rsidR="00FD6CDC" w:rsidRPr="00452880" w:rsidRDefault="000851C0" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Founding Team: </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The founding team or management board includes at least one person of Polish </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>The founding team or management board includes at least one person of Polish citizenship;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="44AE8061" w14:textId="5E701238" w:rsidR="00846352" w:rsidRPr="00452880" w:rsidRDefault="001C38CF" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Shareholding Structure: </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">The shareholders include a Polish entity, such as a business angel, founder, or early-stage </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">The shareholders include a Polish entity, such as a business </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>angel, founder, or early-stage investor;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4ADF1650" w14:textId="1E72C93C" w:rsidR="00642421" w:rsidRPr="00452880" w:rsidRDefault="00B139B2" w:rsidP="0007138E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Plans for Further Development in Poland: </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
@@ -1206,159 +1303,189 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To qualify a company as a Polish Qualifying Investment, the Managing Entity must provide justification for meeting the conditions defined in points 1 or 2. Additionally, information regarding the Polish Qualifying Investment must be included in quarterly reporting to investors</w:t>
             </w:r>
             <w:r w:rsidR="00D82F9E" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="22BC5165" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="22BC5165" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2144C831" w14:textId="3D7E6A74" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="009E4A75" w:rsidP="006D5E8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Managing Entity </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7493297E" w14:textId="77777777" w:rsidR="007D6EAB" w:rsidRPr="00452880" w:rsidRDefault="007D6EAB" w:rsidP="005304EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Managing Entity of the PE/PD/VC Fund will be responsible for managing the Fund and implementing its Investment Strategy, including the management of the Fund’s investment portfolio.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2531BC81" w14:textId="4D139006" w:rsidR="005F5046" w:rsidRPr="00452880" w:rsidRDefault="005F5046" w:rsidP="005304EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Managing Entity should demonstrate independence from investors. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00197037" w14:textId="77777777" w:rsidR="005F5046" w:rsidRPr="00452880" w:rsidRDefault="005F5046" w:rsidP="005304EA">
+          <w:p w14:paraId="00197037" w14:textId="77777777" w:rsidR="005F5046" w:rsidRDefault="005F5046" w:rsidP="005304EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Managing Entity must provide human resources with the appropriate knowledge and competencies necessary to make autonomous, rational, and profit-motivated investment decisions in line with the Investment Strategy. Furthermore, it must adhere to professional market standards in accordance with the guidelines of Invest Europe, ILPA, or other equivalent venture capital or private equity market organizations. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D724E3E" w14:textId="65525CA7" w:rsidR="009F1ADE" w:rsidRPr="006C3EE8" w:rsidRDefault="006C3EE8" w:rsidP="005304EA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="0" w:right="232"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00167151">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">As part of its operations, the </w:t>
+            </w:r>
+            <w:r w:rsidR="00083943">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">management team </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00167151">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>will not combine the management of the PE/PD/VC Fund with alternative investment funds whose investment policy is based on investing in the public market, or with the management of UCITS funds.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18FFA727" w14:textId="5D03FBDA" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="005F5046" w:rsidP="005304EA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The Managing Entity is obliged to inform investors of any changes in its ownership structure</w:t>
             </w:r>
             <w:r w:rsidR="005304EA" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="659FD63C" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="659FD63C" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="159BBBFA" w14:textId="2DFF151A" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="005304EA" w:rsidP="006D5E8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -1483,50 +1610,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> their business time to the PE/PD/VC Fund during its investment period</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0843CBE3" w14:textId="242D98D1" w:rsidR="0061777F" w:rsidRPr="00452880" w:rsidRDefault="007470F6" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reflecting the objectives of the Innovate Program to professionalize the Polish private capital market, the Program is primarily intended for PE/PD/VC Funds that maintain a strong nexus with Poland at the investment team level</w:t>
             </w:r>
             <w:r w:rsidR="0061777F" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. A strong </w:t>
             </w:r>
             <w:r w:rsidR="00A23FA7" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nexus</w:t>
             </w:r>
             <w:r w:rsidR="0061777F" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A23FA7" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">with </w:t>
@@ -1627,76 +1755,77 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>All members of the Key Personnel shall be subject to a Key Man clause in accordance with ILPA standards</w:t>
             </w:r>
             <w:r w:rsidR="008B3958" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="03E3CE79" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="03E3CE79" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="1046"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="092C26CB" w14:textId="24C1D607" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidDel="00BC6DF0" w:rsidRDefault="007848CE" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investment Horizon </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DD8DEAF" w14:textId="73FBA1B7" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00501024" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The operating period for PE/PD/VC Funds should cover a specific investment horizon, with a preferred term of 10 years for PE/VC Funds and 8 years for PD Funds, subject to extension with the consent of the investors.</w:t>
             </w:r>
@@ -1706,51 +1835,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A87D30" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Within the investment horizon, an investment period and a divestment period shall be clearly delineated</w:t>
             </w:r>
             <w:r w:rsidR="008B3958" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00A87D30" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed rules regarding the structuring of the investment horizon shall be set out in the Investment Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="2CA2AC4A" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="2CA2AC4A" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="1046"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45FC8CF4" w14:textId="31B60B79" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="006D187B" w:rsidP="006D187B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -1787,438 +1916,343 @@
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AACCE80" w14:textId="71343AE4" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00DA3C91" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>prohibited by the laws of the Republic of Poland or the laws of the country where the company is </w:t>
-[...13 lines deleted...]
-              <w:t> </w:t>
+              <w:t>prohibited by the laws of the Republic of Poland or the laws of the country where the company is domiciled; </w:t>
             </w:r>
             <w:r w:rsidR="008B3958" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5267F69F" w14:textId="7FF519FA" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00DA3C91" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>construction or decommissioning of nuclear power </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>construction or decommissioning of nuclear power plants;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="796D03BB" w14:textId="04BB4D03" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="007664E4" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>production, processing, or marketing of tobacco, tobacco products, or electronic </w:t>
-[...13 lines deleted...]
-              <w:t>  </w:t>
+              <w:t>production, processing, or marketing of tobacco, tobacco products, or electronic cigarettes;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66351232" w14:textId="14CE656B" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="007664E4" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>production or marketing of narcotics, psychotropic substances, or </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>production or marketing of narcotics, psychotropic substances, or precursors;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1D07EC58" w14:textId="77745CE6" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="007664E4" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>gambling;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="5402C030" w14:textId="201A1AE5" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00D05DB9" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="426"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>production or marketing of alcoholic </w:t>
-[...13 lines deleted...]
-              <w:t> </w:t>
+              <w:t>production or marketing of alcoholic beverages; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0893D193" w14:textId="1CB4E130" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00D05DB9" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>production or marketing of pornographic </w:t>
-[...13 lines deleted...]
-              <w:t>  </w:t>
+              <w:t>production or marketing of pornographic content;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29DBA99A" w14:textId="027EE339" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="008B3958" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GMO</w:t>
             </w:r>
             <w:r w:rsidR="00D05DB9" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="59BF3B55" w14:textId="78E14CBB" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00D05DB9" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>human </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>human cloning;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="349A573D" w14:textId="7429C58F" w:rsidR="000A7F17" w:rsidRPr="00452880" w:rsidRDefault="000A7F17" w:rsidP="00205331">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">information and communication technologies enabling unlawful access to IT or telecommunications networks or databases, electronic data extraction, or supporting any of the activities listed </w:t>
-[...6 lines deleted...]
-              <w:t>above</w:t>
+              <w:t>information and communication technologies enabling unlawful access to IT or telecommunications networks or databases, electronic data extraction, or supporting any of the activities listed above</w:t>
             </w:r>
             <w:r w:rsidR="00197A63" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04DE4664" w14:textId="758FE93C" w:rsidR="000D4253" w:rsidRPr="00452880" w:rsidRDefault="000D4253" w:rsidP="00205331">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">production of controversial weapons and ammunition, specifically including cluster munitions, biological weapons, chemical weapons, nuclear weapons, weapons produced using radioactive materials, and anti-personnel </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">production of controversial weapons and ammunition, specifically including cluster munitions, biological weapons, chemical weapons, nuclear weapons, weapons produced using radioactive </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452880">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>materials, and anti-personnel mines;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4AA2707B" w14:textId="5FDBE306" w:rsidR="00197A63" w:rsidRPr="00452880" w:rsidRDefault="00197A63" w:rsidP="00205331">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">production of radioactive materials and asbestos </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>fibers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="04B847AF" w14:textId="74E68592" w:rsidR="006F7783" w:rsidRPr="00452880" w:rsidRDefault="00916B34" w:rsidP="00205331">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">use of controversial fishing methods (drift nets exceeding 2.5 km in length), and activities involving inhumane </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -2227,100 +2261,101 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> practices, including child </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>labor</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="63D5F9DF" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="63D5F9DF" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E13A2C" w14:textId="71466CEF" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00C252B9" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Investment Agreement</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BB8CA88" w14:textId="4A7D91D3" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="0058260F" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="Ak2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="142" w:right="232"/>
               <w:rPr>
-                <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
+                <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito" w:hint="eastAsia"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Each</w:t>
             </w:r>
             <w:r w:rsidR="00A91F2B" w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investment</w:t>
             </w:r>
             <w:r w:rsidR="00A91F2B" w:rsidRPr="00452880">
@@ -2609,159 +2644,121 @@
               <w:rPr>
                 <w:rFonts w:ascii="Carlito" w:hAnsi="Carlito"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B3EA530" w14:textId="6501CA1F" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="0058260F" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">defining the rules for managing conflicts of interest and the obligation to inform investors of any situation that could potentially give rise to a conflict of </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>defining the rules for managing conflicts of interest and the obligation to inform investors of any situation that could potentially give rise to a conflict of interest;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6D53FDD9" w14:textId="4CC3D755" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="0058260F" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the obligation of the team members and the Managing Entity to act in the interest of investors and with the care required by the professional nature of their </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>the obligation of the team members and the Managing Entity to act in the interest of investors and with the care required by the professional nature of their activities;</w:t>
+            </w:r>
             <w:r w:rsidR="00552F61" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55C5BB66" w14:textId="31153C8E" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00F1153E" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the obligation to ensure an appropriate organizational and management structure necessary to ensure the credibility of the PE/PD/VC Fund’s </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">the obligation to ensure an appropriate organizational and management structure necessary to ensure the credibility of the PE/PD/VC Fund’s operations;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C70B492" w14:textId="52B5C65D" w:rsidR="00B84117" w:rsidRPr="00452880" w:rsidRDefault="009A6EAC" w:rsidP="00B84117">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the obligation to comply with relevant standards and regulations regarding the prevention of money laundering, combating terrorism, and tax fraud, in particular the obligation not to cooperate with entities registered in jurisdictions included in the EU list of non-cooperative tax </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>the obligation to comply with relevant standards and regulations regarding the prevention of money laundering, combating terrorism, and tax fraud, in particular the obligation not to cooperate with entities registered in jurisdictions included in the EU list of non-cooperative tax jurisdictions;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7A3DEA4D" w14:textId="46DB1A40" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="009A6EAC" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>defining the rules for monitoring the</w:t>
             </w:r>
             <w:r w:rsidR="0037606E" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -2785,124 +2782,94 @@
               </w:rPr>
               <w:t>valuations</w:t>
             </w:r>
             <w:r w:rsidR="00772977" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (at fair value)</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and to fulfil reporting and information </w:t>
             </w:r>
             <w:r w:rsidR="00F46A5E" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">disclosure requirements </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>to investors;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="345273F9" w14:textId="7DF55835" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="009A6EAC" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">defining the rules for changes to key personnel and investors during the investment period, as well as rules related to the removal of the Managing </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">defining the rules for changes to key personnel and investors during the investment period, as well as rules related to the removal of the Managing Entity; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A37F5CA" w14:textId="43D1AD00" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="002C4EB9" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">defining the rules for the distribution of proceeds from investments among the PE/PD/VC Fund’s investors and the Managing Entity, including rules on the payment of carried </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>defining the rules for the distribution of proceeds from investments among the PE/PD/VC Fund’s investors and the Managing Entity, including rules on the payment of carried interest;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="6B818B9D" w14:textId="5599A7B8" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="0037606E" w:rsidP="008B3958">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="827" w:right="232" w:hanging="425"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">defining the liability of the Managing Entity or </w:t>
             </w:r>
             <w:r w:rsidR="00660510" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
@@ -2938,51 +2905,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Investment Agreement or </w:t>
             </w:r>
             <w:r w:rsidR="00D22DA3" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in violation of </w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>applicable law</w:t>
             </w:r>
             <w:r w:rsidR="008B3958" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="200EFC07" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="200EFC07" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="1046"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62D42EE8" w14:textId="189F88C5" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="009D5126" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3032,100 +2999,102 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>its investment decision-making procedures</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DCE1E6C" w14:textId="0771EA48" w:rsidR="00C00F61" w:rsidRPr="00452880" w:rsidRDefault="00C00F61" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Investment decisions shall be taken on market terms, in accordance with best practices in the private equity/venture capital market. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01186608" w14:textId="0B05A5E4" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00A15D92" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Depending on the legal form of the PE/PD/VC Fund and the assumed investment decision-making model, the investment committee may be identical with the corporate body authorized to make decisions on behalf of the Fund; in any case, however, its decisions shall be binding with respect to making investment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="7B7052C2" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="7B7052C2" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B7DF06" w14:textId="6CC93796" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="0059077B" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Advisory Board / </w:t>
             </w:r>
             <w:r w:rsidR="007E438B" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Investors' Committee / LPAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19300121" w14:textId="3BDBE018" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="00E7458A" w:rsidP="00DD0CB4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120" w:after="120"/>
@@ -3241,51 +3210,51 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>has the ability to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> participate in and exercise voting rights at meetings of the board of investors or advisory committees operating within the PE/PD/VC Fund.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="457237C4" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="457237C4" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="2021"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B48C900" w14:textId="238ED31C" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="003507A8" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3362,51 +3331,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>alia,</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to discuss the performance of the PE/PD/VC Fund, the activities of the Managing Entity, and other key matters related to the operation of the</w:t>
             </w:r>
             <w:r w:rsidR="000D7474" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> PE/PD/VC</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fund.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00124692" w:rsidRPr="00452880" w14:paraId="0E724E26" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="00124692" w:rsidRPr="00167151" w14:paraId="0E724E26" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="2508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32CBC4D0" w14:textId="68D18FED" w:rsidR="00124692" w:rsidRPr="00452880" w:rsidRDefault="00C61220" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3449,75 +3418,76 @@
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The level of Carried Interest will be proposed by the Applicant, with the expectation that the proposed Carried Interest will be set on market terms and appropriately adjusted to the declared capitalization of the PE/PD/VC Fund.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E4A2B77" w14:textId="1E60A894" w:rsidR="00124692" w:rsidRPr="00452880" w:rsidRDefault="00E74B43" w:rsidP="00E74B43">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Carried Interest shall be payable to the Managing Entity after the return of all capital contributions made to the PE/PD/VC Fund, increased by a minimum rate of return.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="58782D52" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="58782D52" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A442B20" w14:textId="3107A8FD" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Hurdle Rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9858" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45F79E01" w14:textId="271F4CAA" w:rsidR="00311C55" w:rsidRPr="00452880" w:rsidRDefault="00311C55" w:rsidP="00311C55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The level of the Hurdle Rate, constituting the minimum return on investment for Investors at which the Management Team becomes entitled to the Additional Remuneration, shall be proposed by the Applicant.  </w:t>
             </w:r>
           </w:p>
@@ -3526,51 +3496,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>It is expected that the Hurdle Rate proposed by the Applicant will be set on market terms</w:t>
             </w:r>
             <w:r w:rsidR="008B3958" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="1BB27ACA" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="1BB27ACA" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F27E1AC" w14:textId="3605F50B" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="001A3E21" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -3650,51 +3620,51 @@
               <w:spacing w:before="120"/>
               <w:ind w:left="0" w:right="232"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The distribution model should assume settlement at the fund level, i.e. a European (fund-as-a-whole) waterfall.</w:t>
             </w:r>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="7A4CC3CE" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="7A4CC3CE" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46E76E87" w14:textId="1BFF2FBE" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="EE0000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidR="00FC1987" w:rsidRPr="00452880">
@@ -3797,51 +3767,51 @@
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>In particular, it</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> is anticipated that the Fund will prepare quarterly reports, including net asset valuations at fair value, and annual financial statements subject to audit by a statutory auditor, as well as other reports and information required for regulatory, supervisory, and investors’ internal reporting purposes</w:t>
             </w:r>
             <w:r w:rsidR="6206717B" w:rsidRPr="00452880">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3958" w:rsidRPr="00452880" w14:paraId="3E46954B" w14:textId="77777777" w:rsidTr="7D11CF9B">
+      <w:tr w:rsidR="008B3958" w:rsidRPr="00167151" w14:paraId="3E46954B" w14:textId="77777777" w:rsidTr="7D11CF9B">
         <w:trPr>
           <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4138" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E4D4C01" w14:textId="725775E1" w:rsidR="008B3958" w:rsidRPr="00452880" w:rsidRDefault="008B3958" w:rsidP="008C4398">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452880">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Compliance</w:t>
@@ -3908,176 +3878,174 @@
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452880">
         <w:rPr>
           <w:sz w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37906344" w14:textId="59820BE4" w:rsidR="00806D32" w:rsidRPr="00452880" w:rsidRDefault="003341CF" w:rsidP="009C5ED9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452880">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>In the event of any discrepancies or inconsistencies between the Polish and English language versions of this Term</w:t>
       </w:r>
       <w:r w:rsidR="183352EB" w:rsidRPr="00452880">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> S</w:t>
       </w:r>
       <w:r w:rsidRPr="00452880">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>heet, the Polish version shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00806D32" w:rsidRPr="00452880">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
       <w:pgMar w:top="1180" w:right="1300" w:bottom="1040" w:left="1300" w:header="506" w:footer="779" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="317C20FD" w14:textId="77777777" w:rsidR="002E39CB" w:rsidRDefault="002E39CB">
+    <w:p w14:paraId="77A0D0EF" w14:textId="77777777" w:rsidR="00886854" w:rsidRDefault="00886854">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63A74E29" w14:textId="77777777" w:rsidR="002E39CB" w:rsidRDefault="002E39CB">
+    <w:p w14:paraId="12A8AF99" w14:textId="77777777" w:rsidR="00886854" w:rsidRDefault="00886854">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Carlito">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B9AE5BC" w14:textId="04F294F7" w:rsidR="00986DE2" w:rsidRDefault="00986DE2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69498698" wp14:editId="0E41B59B">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
@@ -4282,50 +4250,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="927849308"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00194624">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00194624">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="0E74B2B4" w14:textId="6FBE0FC2" w:rsidR="00194624" w:rsidRDefault="00194624">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
@@ -4445,58 +4414,58 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Ograniczony dostęp</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64E56051" w14:textId="77777777" w:rsidR="002E39CB" w:rsidRDefault="002E39CB">
+    <w:p w14:paraId="291D0472" w14:textId="77777777" w:rsidR="00886854" w:rsidRDefault="00886854">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59BF7F38" w14:textId="77777777" w:rsidR="002E39CB" w:rsidRDefault="002E39CB">
+    <w:p w14:paraId="1194DB2F" w14:textId="77777777" w:rsidR="00886854" w:rsidRDefault="00886854">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="213F5D44" w14:textId="2086CC21" w:rsidR="00986DE2" w:rsidRDefault="00986DE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E51CA74" wp14:editId="6DEFCAC6">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
@@ -8469,53 +8438,52 @@
   </w:num>
   <w:num w:numId="28" w16cid:durableId="813596491">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1341464609">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1385718991">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="740099931">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="608464519">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="599486313">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844436"/>
     <w:rsid w:val="000002DC"/>
@@ -8572,50 +8540,51 @@
     <w:rsid w:val="000557CA"/>
     <w:rsid w:val="00057608"/>
     <w:rsid w:val="0006345D"/>
     <w:rsid w:val="000634D2"/>
     <w:rsid w:val="00063B34"/>
     <w:rsid w:val="00063FE8"/>
     <w:rsid w:val="0006443C"/>
     <w:rsid w:val="00064D46"/>
     <w:rsid w:val="000668C0"/>
     <w:rsid w:val="0007138E"/>
     <w:rsid w:val="00071694"/>
     <w:rsid w:val="00071F01"/>
     <w:rsid w:val="00072985"/>
     <w:rsid w:val="00073614"/>
     <w:rsid w:val="000747EA"/>
     <w:rsid w:val="00077398"/>
     <w:rsid w:val="00077A3C"/>
     <w:rsid w:val="00077E6D"/>
     <w:rsid w:val="00080361"/>
     <w:rsid w:val="00081259"/>
     <w:rsid w:val="00081811"/>
     <w:rsid w:val="000818E2"/>
     <w:rsid w:val="000824ED"/>
     <w:rsid w:val="00082A35"/>
     <w:rsid w:val="00083184"/>
+    <w:rsid w:val="00083943"/>
     <w:rsid w:val="00083A7A"/>
     <w:rsid w:val="00084F98"/>
     <w:rsid w:val="000851C0"/>
     <w:rsid w:val="00085AE2"/>
     <w:rsid w:val="00085E93"/>
     <w:rsid w:val="00086699"/>
     <w:rsid w:val="00093187"/>
     <w:rsid w:val="000940E2"/>
     <w:rsid w:val="00094BAB"/>
     <w:rsid w:val="00095965"/>
     <w:rsid w:val="00095FF8"/>
     <w:rsid w:val="0009634C"/>
     <w:rsid w:val="000968DC"/>
     <w:rsid w:val="00096F24"/>
     <w:rsid w:val="000A08C8"/>
     <w:rsid w:val="000A185A"/>
     <w:rsid w:val="000A2D6C"/>
     <w:rsid w:val="000A3043"/>
     <w:rsid w:val="000A30DC"/>
     <w:rsid w:val="000A35EF"/>
     <w:rsid w:val="000A3612"/>
     <w:rsid w:val="000A3F8F"/>
     <w:rsid w:val="000A5480"/>
     <w:rsid w:val="000A5953"/>
     <w:rsid w:val="000A5E84"/>
@@ -8722,50 +8691,51 @@
     <w:rsid w:val="00135AD6"/>
     <w:rsid w:val="00140549"/>
     <w:rsid w:val="001405A4"/>
     <w:rsid w:val="00143D4E"/>
     <w:rsid w:val="00144EE4"/>
     <w:rsid w:val="00145E01"/>
     <w:rsid w:val="00146A24"/>
     <w:rsid w:val="001477EC"/>
     <w:rsid w:val="001511F4"/>
     <w:rsid w:val="0015236E"/>
     <w:rsid w:val="0015460A"/>
     <w:rsid w:val="001549D8"/>
     <w:rsid w:val="00154E96"/>
     <w:rsid w:val="001571AA"/>
     <w:rsid w:val="001575D4"/>
     <w:rsid w:val="001576E6"/>
     <w:rsid w:val="001577BA"/>
     <w:rsid w:val="0016054D"/>
     <w:rsid w:val="00162F87"/>
     <w:rsid w:val="00163982"/>
     <w:rsid w:val="001643AD"/>
     <w:rsid w:val="00164C31"/>
     <w:rsid w:val="00165AB8"/>
     <w:rsid w:val="001665A3"/>
     <w:rsid w:val="0016672D"/>
+    <w:rsid w:val="00167151"/>
     <w:rsid w:val="00167F02"/>
     <w:rsid w:val="00170663"/>
     <w:rsid w:val="001709A6"/>
     <w:rsid w:val="00172005"/>
     <w:rsid w:val="00173E7C"/>
     <w:rsid w:val="0017521D"/>
     <w:rsid w:val="00175CC7"/>
     <w:rsid w:val="00176077"/>
     <w:rsid w:val="00180692"/>
     <w:rsid w:val="00181701"/>
     <w:rsid w:val="001826A4"/>
     <w:rsid w:val="00184F18"/>
     <w:rsid w:val="00185BF9"/>
     <w:rsid w:val="00186634"/>
     <w:rsid w:val="00186A6E"/>
     <w:rsid w:val="00187380"/>
     <w:rsid w:val="00187B8F"/>
     <w:rsid w:val="00187FA5"/>
     <w:rsid w:val="00190469"/>
     <w:rsid w:val="00190773"/>
     <w:rsid w:val="0019106F"/>
     <w:rsid w:val="0019109F"/>
     <w:rsid w:val="00191452"/>
     <w:rsid w:val="001924EF"/>
     <w:rsid w:val="00193C79"/>
@@ -8814,50 +8784,51 @@
     <w:rsid w:val="001D0D00"/>
     <w:rsid w:val="001D3A26"/>
     <w:rsid w:val="001D42CE"/>
     <w:rsid w:val="001E3141"/>
     <w:rsid w:val="001F1245"/>
     <w:rsid w:val="001F1E33"/>
     <w:rsid w:val="001F2766"/>
     <w:rsid w:val="001F421C"/>
     <w:rsid w:val="001F4F09"/>
     <w:rsid w:val="001F6DC2"/>
     <w:rsid w:val="00201726"/>
     <w:rsid w:val="00202963"/>
     <w:rsid w:val="0020374D"/>
     <w:rsid w:val="00204190"/>
     <w:rsid w:val="00204D10"/>
     <w:rsid w:val="00205331"/>
     <w:rsid w:val="00205525"/>
     <w:rsid w:val="00205C7D"/>
     <w:rsid w:val="002069B2"/>
     <w:rsid w:val="00207E7B"/>
     <w:rsid w:val="002101CD"/>
     <w:rsid w:val="00211E13"/>
     <w:rsid w:val="002120C3"/>
     <w:rsid w:val="00212508"/>
     <w:rsid w:val="0021397E"/>
+    <w:rsid w:val="00215586"/>
     <w:rsid w:val="002158A5"/>
     <w:rsid w:val="0022030A"/>
     <w:rsid w:val="00224C8F"/>
     <w:rsid w:val="00224F58"/>
     <w:rsid w:val="0022615B"/>
     <w:rsid w:val="002266D1"/>
     <w:rsid w:val="00227549"/>
     <w:rsid w:val="002300E3"/>
     <w:rsid w:val="00230188"/>
     <w:rsid w:val="00230445"/>
     <w:rsid w:val="00230EF7"/>
     <w:rsid w:val="002311DE"/>
     <w:rsid w:val="00232A02"/>
     <w:rsid w:val="00232D94"/>
     <w:rsid w:val="002342BF"/>
     <w:rsid w:val="00234350"/>
     <w:rsid w:val="002349BD"/>
     <w:rsid w:val="002353CE"/>
     <w:rsid w:val="002356BF"/>
     <w:rsid w:val="0023654F"/>
     <w:rsid w:val="00240432"/>
     <w:rsid w:val="00240D87"/>
     <w:rsid w:val="00240DFD"/>
     <w:rsid w:val="00240F2E"/>
     <w:rsid w:val="002425A5"/>
@@ -9463,72 +9434,74 @@
     <w:rsid w:val="00671930"/>
     <w:rsid w:val="00672978"/>
     <w:rsid w:val="006734BC"/>
     <w:rsid w:val="00675DDE"/>
     <w:rsid w:val="00676A8A"/>
     <w:rsid w:val="00677778"/>
     <w:rsid w:val="0068030D"/>
     <w:rsid w:val="0068080D"/>
     <w:rsid w:val="00680F1E"/>
     <w:rsid w:val="0068156E"/>
     <w:rsid w:val="00682342"/>
     <w:rsid w:val="0068237B"/>
     <w:rsid w:val="00683BF1"/>
     <w:rsid w:val="00685244"/>
     <w:rsid w:val="00685C44"/>
     <w:rsid w:val="00687569"/>
     <w:rsid w:val="006909CD"/>
     <w:rsid w:val="006918A9"/>
     <w:rsid w:val="00691A7D"/>
     <w:rsid w:val="00693206"/>
     <w:rsid w:val="00694516"/>
     <w:rsid w:val="0069470A"/>
     <w:rsid w:val="00694B85"/>
     <w:rsid w:val="00696678"/>
     <w:rsid w:val="00697524"/>
+    <w:rsid w:val="006A00BA"/>
     <w:rsid w:val="006A2638"/>
     <w:rsid w:val="006A2825"/>
     <w:rsid w:val="006A28AC"/>
     <w:rsid w:val="006A2AED"/>
     <w:rsid w:val="006A34BD"/>
     <w:rsid w:val="006A422D"/>
     <w:rsid w:val="006A45A5"/>
     <w:rsid w:val="006A5826"/>
     <w:rsid w:val="006A5DE2"/>
     <w:rsid w:val="006A6582"/>
     <w:rsid w:val="006A72AD"/>
     <w:rsid w:val="006A77AC"/>
     <w:rsid w:val="006B066C"/>
     <w:rsid w:val="006B0EA1"/>
     <w:rsid w:val="006B2A2D"/>
     <w:rsid w:val="006B3852"/>
     <w:rsid w:val="006B4AC1"/>
     <w:rsid w:val="006B4C88"/>
     <w:rsid w:val="006B71FF"/>
     <w:rsid w:val="006B7A74"/>
     <w:rsid w:val="006C19E7"/>
     <w:rsid w:val="006C3DE4"/>
+    <w:rsid w:val="006C3EE8"/>
     <w:rsid w:val="006C416A"/>
     <w:rsid w:val="006C44D8"/>
     <w:rsid w:val="006C50A8"/>
     <w:rsid w:val="006C7F86"/>
     <w:rsid w:val="006D08B6"/>
     <w:rsid w:val="006D187B"/>
     <w:rsid w:val="006D3158"/>
     <w:rsid w:val="006D3C1E"/>
     <w:rsid w:val="006D3DDE"/>
     <w:rsid w:val="006D5E8D"/>
     <w:rsid w:val="006D706E"/>
     <w:rsid w:val="006D72E8"/>
     <w:rsid w:val="006E04FC"/>
     <w:rsid w:val="006E19C3"/>
     <w:rsid w:val="006E1B9E"/>
     <w:rsid w:val="006E227A"/>
     <w:rsid w:val="006E24F2"/>
     <w:rsid w:val="006E2810"/>
     <w:rsid w:val="006E28ED"/>
     <w:rsid w:val="006E3CBA"/>
     <w:rsid w:val="006E4693"/>
     <w:rsid w:val="006E5D41"/>
     <w:rsid w:val="006E616A"/>
     <w:rsid w:val="006E7FEE"/>
     <w:rsid w:val="006F0E7F"/>
@@ -9691,126 +9664,129 @@
     <w:rsid w:val="00813B20"/>
     <w:rsid w:val="00814159"/>
     <w:rsid w:val="00817062"/>
     <w:rsid w:val="00820165"/>
     <w:rsid w:val="008207B6"/>
     <w:rsid w:val="008220EC"/>
     <w:rsid w:val="008222CE"/>
     <w:rsid w:val="00822DC5"/>
     <w:rsid w:val="00823437"/>
     <w:rsid w:val="00823860"/>
     <w:rsid w:val="00823AB5"/>
     <w:rsid w:val="00823BA5"/>
     <w:rsid w:val="00823C37"/>
     <w:rsid w:val="00823E8D"/>
     <w:rsid w:val="00824272"/>
     <w:rsid w:val="00825772"/>
     <w:rsid w:val="0082658B"/>
     <w:rsid w:val="00827A10"/>
     <w:rsid w:val="00831BA1"/>
     <w:rsid w:val="00833698"/>
     <w:rsid w:val="0083380F"/>
     <w:rsid w:val="00833EEF"/>
     <w:rsid w:val="00834E70"/>
     <w:rsid w:val="00835880"/>
     <w:rsid w:val="00836D5A"/>
+    <w:rsid w:val="00840A85"/>
     <w:rsid w:val="008412B9"/>
     <w:rsid w:val="00841824"/>
     <w:rsid w:val="00842436"/>
     <w:rsid w:val="008426D9"/>
     <w:rsid w:val="00844436"/>
     <w:rsid w:val="00845CC9"/>
     <w:rsid w:val="00846352"/>
     <w:rsid w:val="0084654D"/>
     <w:rsid w:val="00846A8F"/>
     <w:rsid w:val="00846BBD"/>
     <w:rsid w:val="00847329"/>
     <w:rsid w:val="008475F4"/>
     <w:rsid w:val="00847CC8"/>
     <w:rsid w:val="0085276F"/>
     <w:rsid w:val="008539BC"/>
     <w:rsid w:val="008605C6"/>
     <w:rsid w:val="00860B95"/>
     <w:rsid w:val="00861BAF"/>
     <w:rsid w:val="008625F0"/>
     <w:rsid w:val="00864153"/>
     <w:rsid w:val="00864A7D"/>
     <w:rsid w:val="00865099"/>
     <w:rsid w:val="00865C7E"/>
     <w:rsid w:val="008664E0"/>
     <w:rsid w:val="00866952"/>
     <w:rsid w:val="00866A4A"/>
     <w:rsid w:val="00867F06"/>
     <w:rsid w:val="008704F1"/>
     <w:rsid w:val="00870FF3"/>
     <w:rsid w:val="0087177E"/>
     <w:rsid w:val="00874677"/>
     <w:rsid w:val="00874DEF"/>
     <w:rsid w:val="00875157"/>
     <w:rsid w:val="00875BD9"/>
     <w:rsid w:val="00875E0A"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="00877294"/>
     <w:rsid w:val="00880DCF"/>
     <w:rsid w:val="0088196E"/>
     <w:rsid w:val="00885FE3"/>
     <w:rsid w:val="008860B8"/>
+    <w:rsid w:val="00886854"/>
     <w:rsid w:val="00887179"/>
     <w:rsid w:val="008919D4"/>
     <w:rsid w:val="008920C0"/>
     <w:rsid w:val="00892519"/>
     <w:rsid w:val="008928F3"/>
     <w:rsid w:val="008943C4"/>
     <w:rsid w:val="00894A0A"/>
     <w:rsid w:val="00896038"/>
     <w:rsid w:val="008960B4"/>
     <w:rsid w:val="008966E8"/>
     <w:rsid w:val="008A01BA"/>
     <w:rsid w:val="008A0D52"/>
     <w:rsid w:val="008A175C"/>
     <w:rsid w:val="008A1A08"/>
     <w:rsid w:val="008A2CDB"/>
     <w:rsid w:val="008A3230"/>
     <w:rsid w:val="008A3456"/>
     <w:rsid w:val="008A3B6C"/>
     <w:rsid w:val="008A3DAD"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A4760"/>
     <w:rsid w:val="008A5584"/>
     <w:rsid w:val="008A58D9"/>
     <w:rsid w:val="008A67C4"/>
     <w:rsid w:val="008A71F5"/>
     <w:rsid w:val="008B1BD7"/>
     <w:rsid w:val="008B2DEB"/>
     <w:rsid w:val="008B3958"/>
     <w:rsid w:val="008B4001"/>
     <w:rsid w:val="008B57B2"/>
     <w:rsid w:val="008B5833"/>
     <w:rsid w:val="008B6822"/>
     <w:rsid w:val="008B765E"/>
     <w:rsid w:val="008B7AF8"/>
     <w:rsid w:val="008B7C7F"/>
+    <w:rsid w:val="008B7CB7"/>
     <w:rsid w:val="008C100F"/>
     <w:rsid w:val="008C11F8"/>
     <w:rsid w:val="008C12B2"/>
     <w:rsid w:val="008C4398"/>
     <w:rsid w:val="008C6B47"/>
     <w:rsid w:val="008D03CB"/>
     <w:rsid w:val="008D0E9E"/>
     <w:rsid w:val="008D13B3"/>
     <w:rsid w:val="008D2C8B"/>
     <w:rsid w:val="008D2FA2"/>
     <w:rsid w:val="008D33A5"/>
     <w:rsid w:val="008D4333"/>
     <w:rsid w:val="008D45C5"/>
     <w:rsid w:val="008D4794"/>
     <w:rsid w:val="008D53F7"/>
     <w:rsid w:val="008D5BD4"/>
     <w:rsid w:val="008D61C2"/>
     <w:rsid w:val="008D62EE"/>
     <w:rsid w:val="008D6611"/>
     <w:rsid w:val="008E0E05"/>
     <w:rsid w:val="008E30CC"/>
     <w:rsid w:val="008E3E2C"/>
     <w:rsid w:val="008E4620"/>
     <w:rsid w:val="008E4C63"/>
     <w:rsid w:val="008E6899"/>
@@ -9946,50 +9922,51 @@
     <w:rsid w:val="009C613E"/>
     <w:rsid w:val="009C78F4"/>
     <w:rsid w:val="009C7AC4"/>
     <w:rsid w:val="009C7DA5"/>
     <w:rsid w:val="009D002F"/>
     <w:rsid w:val="009D02A7"/>
     <w:rsid w:val="009D177B"/>
     <w:rsid w:val="009D17BA"/>
     <w:rsid w:val="009D416C"/>
     <w:rsid w:val="009D5126"/>
     <w:rsid w:val="009D68D9"/>
     <w:rsid w:val="009D750B"/>
     <w:rsid w:val="009E0135"/>
     <w:rsid w:val="009E0498"/>
     <w:rsid w:val="009E0791"/>
     <w:rsid w:val="009E120F"/>
     <w:rsid w:val="009E34EF"/>
     <w:rsid w:val="009E44A0"/>
     <w:rsid w:val="009E4A75"/>
     <w:rsid w:val="009E60AD"/>
     <w:rsid w:val="009E6802"/>
     <w:rsid w:val="009E6F0D"/>
     <w:rsid w:val="009E77B6"/>
     <w:rsid w:val="009E7A48"/>
     <w:rsid w:val="009F16A4"/>
+    <w:rsid w:val="009F1ADE"/>
     <w:rsid w:val="009F3C65"/>
     <w:rsid w:val="009F4F2F"/>
     <w:rsid w:val="009F5658"/>
     <w:rsid w:val="009F63C2"/>
     <w:rsid w:val="009F6447"/>
     <w:rsid w:val="009F68A5"/>
     <w:rsid w:val="009F6F3B"/>
     <w:rsid w:val="00A006AC"/>
     <w:rsid w:val="00A01301"/>
     <w:rsid w:val="00A0143E"/>
     <w:rsid w:val="00A016DF"/>
     <w:rsid w:val="00A01727"/>
     <w:rsid w:val="00A02417"/>
     <w:rsid w:val="00A02CE5"/>
     <w:rsid w:val="00A055CB"/>
     <w:rsid w:val="00A07A6D"/>
     <w:rsid w:val="00A07EEF"/>
     <w:rsid w:val="00A10A92"/>
     <w:rsid w:val="00A1119B"/>
     <w:rsid w:val="00A11459"/>
     <w:rsid w:val="00A11729"/>
     <w:rsid w:val="00A11910"/>
     <w:rsid w:val="00A13319"/>
     <w:rsid w:val="00A13CAB"/>
     <w:rsid w:val="00A146DC"/>
@@ -10228,50 +10205,51 @@
     <w:rsid w:val="00BB3CE9"/>
     <w:rsid w:val="00BB4681"/>
     <w:rsid w:val="00BB52AF"/>
     <w:rsid w:val="00BB56F2"/>
     <w:rsid w:val="00BB5F09"/>
     <w:rsid w:val="00BB6923"/>
     <w:rsid w:val="00BB7214"/>
     <w:rsid w:val="00BC0220"/>
     <w:rsid w:val="00BC0CBC"/>
     <w:rsid w:val="00BC30C8"/>
     <w:rsid w:val="00BC3F8D"/>
     <w:rsid w:val="00BC4D72"/>
     <w:rsid w:val="00BC5A75"/>
     <w:rsid w:val="00BC6DF0"/>
     <w:rsid w:val="00BD0DAE"/>
     <w:rsid w:val="00BD0E80"/>
     <w:rsid w:val="00BD1D22"/>
     <w:rsid w:val="00BD2222"/>
     <w:rsid w:val="00BD37F7"/>
     <w:rsid w:val="00BD3B02"/>
     <w:rsid w:val="00BD4290"/>
     <w:rsid w:val="00BD433E"/>
     <w:rsid w:val="00BD451B"/>
     <w:rsid w:val="00BD4F1A"/>
     <w:rsid w:val="00BD6129"/>
+    <w:rsid w:val="00BD76DB"/>
     <w:rsid w:val="00BD7E88"/>
     <w:rsid w:val="00BE1350"/>
     <w:rsid w:val="00BE2029"/>
     <w:rsid w:val="00BE4264"/>
     <w:rsid w:val="00BE68F3"/>
     <w:rsid w:val="00BE752F"/>
     <w:rsid w:val="00BE79A9"/>
     <w:rsid w:val="00BF06BB"/>
     <w:rsid w:val="00BF0D5B"/>
     <w:rsid w:val="00BF1A39"/>
     <w:rsid w:val="00BF2B4B"/>
     <w:rsid w:val="00BF3252"/>
     <w:rsid w:val="00BF386E"/>
     <w:rsid w:val="00BF3E27"/>
     <w:rsid w:val="00BF68CF"/>
     <w:rsid w:val="00BF6CCE"/>
     <w:rsid w:val="00C0015D"/>
     <w:rsid w:val="00C00F61"/>
     <w:rsid w:val="00C01862"/>
     <w:rsid w:val="00C01D68"/>
     <w:rsid w:val="00C01F24"/>
     <w:rsid w:val="00C040CC"/>
     <w:rsid w:val="00C068E8"/>
     <w:rsid w:val="00C103AC"/>
     <w:rsid w:val="00C106F4"/>
@@ -10299,50 +10277,51 @@
     <w:rsid w:val="00C303D4"/>
     <w:rsid w:val="00C32B2B"/>
     <w:rsid w:val="00C34C6C"/>
     <w:rsid w:val="00C3504D"/>
     <w:rsid w:val="00C3621A"/>
     <w:rsid w:val="00C36910"/>
     <w:rsid w:val="00C36F01"/>
     <w:rsid w:val="00C36FF4"/>
     <w:rsid w:val="00C373E5"/>
     <w:rsid w:val="00C37659"/>
     <w:rsid w:val="00C37F4C"/>
     <w:rsid w:val="00C40CCD"/>
     <w:rsid w:val="00C4217F"/>
     <w:rsid w:val="00C4243B"/>
     <w:rsid w:val="00C424A4"/>
     <w:rsid w:val="00C43FBB"/>
     <w:rsid w:val="00C4444D"/>
     <w:rsid w:val="00C446C9"/>
     <w:rsid w:val="00C45C90"/>
     <w:rsid w:val="00C45F9D"/>
     <w:rsid w:val="00C46D27"/>
     <w:rsid w:val="00C472BF"/>
     <w:rsid w:val="00C47346"/>
     <w:rsid w:val="00C47357"/>
     <w:rsid w:val="00C47788"/>
+    <w:rsid w:val="00C47C84"/>
     <w:rsid w:val="00C51C04"/>
     <w:rsid w:val="00C53462"/>
     <w:rsid w:val="00C53A6B"/>
     <w:rsid w:val="00C54A72"/>
     <w:rsid w:val="00C56288"/>
     <w:rsid w:val="00C56578"/>
     <w:rsid w:val="00C5690E"/>
     <w:rsid w:val="00C61220"/>
     <w:rsid w:val="00C6172B"/>
     <w:rsid w:val="00C62367"/>
     <w:rsid w:val="00C624FC"/>
     <w:rsid w:val="00C625F2"/>
     <w:rsid w:val="00C62836"/>
     <w:rsid w:val="00C629B1"/>
     <w:rsid w:val="00C63E61"/>
     <w:rsid w:val="00C664EB"/>
     <w:rsid w:val="00C6666E"/>
     <w:rsid w:val="00C66F86"/>
     <w:rsid w:val="00C6756C"/>
     <w:rsid w:val="00C67892"/>
     <w:rsid w:val="00C705EC"/>
     <w:rsid w:val="00C70E1E"/>
     <w:rsid w:val="00C71EE0"/>
     <w:rsid w:val="00C73F96"/>
     <w:rsid w:val="00C74839"/>
@@ -10429,67 +10408,69 @@
     <w:rsid w:val="00D01BC9"/>
     <w:rsid w:val="00D02885"/>
     <w:rsid w:val="00D03CAD"/>
     <w:rsid w:val="00D05DB9"/>
     <w:rsid w:val="00D06912"/>
     <w:rsid w:val="00D127C5"/>
     <w:rsid w:val="00D134F5"/>
     <w:rsid w:val="00D13D89"/>
     <w:rsid w:val="00D176DE"/>
     <w:rsid w:val="00D17FE8"/>
     <w:rsid w:val="00D21288"/>
     <w:rsid w:val="00D219EE"/>
     <w:rsid w:val="00D228A6"/>
     <w:rsid w:val="00D22A2F"/>
     <w:rsid w:val="00D22D09"/>
     <w:rsid w:val="00D22DA3"/>
     <w:rsid w:val="00D23283"/>
     <w:rsid w:val="00D243D8"/>
     <w:rsid w:val="00D25696"/>
     <w:rsid w:val="00D25FB2"/>
     <w:rsid w:val="00D27FA9"/>
     <w:rsid w:val="00D303E6"/>
     <w:rsid w:val="00D31168"/>
     <w:rsid w:val="00D3442F"/>
     <w:rsid w:val="00D34B3B"/>
+    <w:rsid w:val="00D34F6B"/>
     <w:rsid w:val="00D34FD6"/>
     <w:rsid w:val="00D35410"/>
     <w:rsid w:val="00D37841"/>
     <w:rsid w:val="00D37D2B"/>
     <w:rsid w:val="00D40BB5"/>
     <w:rsid w:val="00D4145B"/>
     <w:rsid w:val="00D41573"/>
     <w:rsid w:val="00D440F0"/>
     <w:rsid w:val="00D44860"/>
     <w:rsid w:val="00D44EA9"/>
     <w:rsid w:val="00D45391"/>
     <w:rsid w:val="00D4745E"/>
     <w:rsid w:val="00D474FC"/>
     <w:rsid w:val="00D5065B"/>
     <w:rsid w:val="00D50A7F"/>
     <w:rsid w:val="00D51287"/>
     <w:rsid w:val="00D51394"/>
+    <w:rsid w:val="00D52E88"/>
     <w:rsid w:val="00D54119"/>
     <w:rsid w:val="00D5737F"/>
     <w:rsid w:val="00D57EB7"/>
     <w:rsid w:val="00D62314"/>
     <w:rsid w:val="00D649DE"/>
     <w:rsid w:val="00D64A7E"/>
     <w:rsid w:val="00D64BAC"/>
     <w:rsid w:val="00D650C8"/>
     <w:rsid w:val="00D65973"/>
     <w:rsid w:val="00D65E83"/>
     <w:rsid w:val="00D65F32"/>
     <w:rsid w:val="00D670BD"/>
     <w:rsid w:val="00D702E2"/>
     <w:rsid w:val="00D71050"/>
     <w:rsid w:val="00D749D8"/>
     <w:rsid w:val="00D74DBA"/>
     <w:rsid w:val="00D758FB"/>
     <w:rsid w:val="00D75BCA"/>
     <w:rsid w:val="00D76359"/>
     <w:rsid w:val="00D80096"/>
     <w:rsid w:val="00D80326"/>
     <w:rsid w:val="00D80E86"/>
     <w:rsid w:val="00D8114D"/>
     <w:rsid w:val="00D81525"/>
     <w:rsid w:val="00D81831"/>
@@ -10726,50 +10707,51 @@
     <w:rsid w:val="00EF5CCC"/>
     <w:rsid w:val="00EF5E17"/>
     <w:rsid w:val="00EF646C"/>
     <w:rsid w:val="00F00A33"/>
     <w:rsid w:val="00F00C6A"/>
     <w:rsid w:val="00F011D8"/>
     <w:rsid w:val="00F01FC0"/>
     <w:rsid w:val="00F023C4"/>
     <w:rsid w:val="00F0288F"/>
     <w:rsid w:val="00F0295B"/>
     <w:rsid w:val="00F03212"/>
     <w:rsid w:val="00F03F22"/>
     <w:rsid w:val="00F04A80"/>
     <w:rsid w:val="00F07DBC"/>
     <w:rsid w:val="00F1050F"/>
     <w:rsid w:val="00F1077B"/>
     <w:rsid w:val="00F10EAC"/>
     <w:rsid w:val="00F10F29"/>
     <w:rsid w:val="00F112B3"/>
     <w:rsid w:val="00F1153E"/>
     <w:rsid w:val="00F11BEF"/>
     <w:rsid w:val="00F11C2C"/>
     <w:rsid w:val="00F11D5F"/>
     <w:rsid w:val="00F14078"/>
     <w:rsid w:val="00F140DD"/>
+    <w:rsid w:val="00F1591E"/>
     <w:rsid w:val="00F17DDB"/>
     <w:rsid w:val="00F17F52"/>
     <w:rsid w:val="00F207EB"/>
     <w:rsid w:val="00F20A0F"/>
     <w:rsid w:val="00F228BB"/>
     <w:rsid w:val="00F238F3"/>
     <w:rsid w:val="00F25376"/>
     <w:rsid w:val="00F253BC"/>
     <w:rsid w:val="00F25A22"/>
     <w:rsid w:val="00F26099"/>
     <w:rsid w:val="00F264F1"/>
     <w:rsid w:val="00F27C47"/>
     <w:rsid w:val="00F303E4"/>
     <w:rsid w:val="00F31753"/>
     <w:rsid w:val="00F32A20"/>
     <w:rsid w:val="00F34ED5"/>
     <w:rsid w:val="00F365C8"/>
     <w:rsid w:val="00F36B2D"/>
     <w:rsid w:val="00F36FA4"/>
     <w:rsid w:val="00F3772A"/>
     <w:rsid w:val="00F37A46"/>
     <w:rsid w:val="00F40D86"/>
     <w:rsid w:val="00F410E4"/>
     <w:rsid w:val="00F41724"/>
     <w:rsid w:val="00F41801"/>
@@ -11280,52 +11262,52 @@
     <w:rsid w:val="7F6DD154"/>
     <w:rsid w:val="7F94DEED"/>
     <w:rsid w:val="7FFAF840"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5A2911FE"/>
   <w15:docId w15:val="{A44DA361-77CB-4691-BEFE-E5F3818145A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
@@ -12638,86 +12620,167 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100FA90D8F71E0BFA40B517308B3BB6023C" ma:contentTypeVersion="3" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="22ab74f3f12fbfb1e5d55dae90afaca1">
-[...1 lines deleted...]
-    <xsd:import namespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cac27970-8e5c-4757-892f-6380986b87a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dce4b05-8b23-47c9-b568-835dba7d0927" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100027DF02BBBAB184184C42B00A97D9B09" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c63bbfe2e5c2972c9bef51e64cd1042">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cac27970-8e5c-4757-892f-6380986b87a0" xmlns:ns3="6dce4b05-8b23-47c9-b568-835dba7d0927" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1415da929bc3333dcc2efa0cea6f08f0" ns2:_="" ns3:_="">
+    <xsd:import namespace="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <xsd:import namespace="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac27970-8e5c-4757-892f-6380986b87a0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dce4b05-8b23-47c9-b568-835dba7d0927" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5c6085c3-85f2-4d7e-b204-aec9b3416465}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dce4b05-8b23-47c9-b568-835dba7d0927">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12775,170 +12838,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB286C02-32CC-459C-873C-73AC9A7D4736}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B116D995-6324-414E-A4E6-055AE0492603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928F30A8-449C-4569-A52B-BF63F0653FC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DD5F5C1-6D2C-410B-9284-61E5AE2EE893}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" enabled="0" method="" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>13951</Characters>
+  <Pages>8</Pages>
+  <Words>2472</Words>
+  <Characters>14091</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>32</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16366</CharactersWithSpaces>
+  <CharactersWithSpaces>16530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bartłomiej Samsonowicz</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-04-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word dla Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-10-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100FA90D8F71E0BFA40B517308B3BB6023C</vt:lpwstr>
+    <vt:lpwstr>0x010100027DF02BBBAB184184C42B00A97D9B09</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>761e7a93-1043-4dc8-984f-adad9a20b69c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
     <vt:lpwstr>65da91ff,7769989d,31fc85cd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
     <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>Ograniczony dostęp</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>7fd2227b,2fe4b61e,5a38adf7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,8,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Ograniczony dostęp</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_d480ff4e-5ef0-410f-9bc0-1309a3e91176_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>