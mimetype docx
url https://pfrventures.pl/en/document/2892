--- v0 (2026-04-20)
+++ v1 (2026-10-12)
@@ -85,591 +85,656 @@
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F24F16D" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37DE4A1D" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2736C39F" w14:textId="7547D117" w:rsidR="00AA7929" w:rsidRPr="00392EDD" w:rsidRDefault="0087065A" w:rsidP="007724F8">
+    <w:p w14:paraId="2736C39F" w14:textId="7547D117" w:rsidR="00AA7929" w:rsidRPr="00392EDD" w:rsidRDefault="0087065A" w:rsidP="0091166A">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INVITATION TO </w:t>
+      </w:r>
+      <w:r w:rsidR="00857D32" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SUBMIT INVESTMENT PROPOSAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00710704" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDER THE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INNOVATE PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROGRAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD52B51" w14:textId="17E0A0B6" w:rsidR="00D41680" w:rsidRPr="00392EDD" w:rsidRDefault="00EC3DF1" w:rsidP="00BC1C74">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organized by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41680" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR Ventures Sp. z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D41680" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>o.o.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D41680" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4B64" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00981E22" w:rsidRPr="00392EDD">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">INVITATION TO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00857D32" w:rsidRPr="00392EDD">
+        <w:t>Organizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB44AA" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B021F6" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>SUBMIT INVESTMENT PROPOSAL</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00710704" w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00981E22" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD24D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> UNDER THE </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD24D4" w:rsidRPr="004F12B8">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9329B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>INNOVATE PL FoF PROGRAM</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2BD52B51" w14:textId="17E0A0B6" w:rsidR="00D41680" w:rsidRPr="00392EDD" w:rsidRDefault="00EC3DF1" w:rsidP="00BC1C74">
+        <w:t>PF</w:t>
+      </w:r>
+      <w:r w:rsidR="00155F99" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9329B" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4B64" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F6E214" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014BCA1F" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37906344" w14:textId="20F15FD2" w:rsidR="00806D32" w:rsidRPr="00392EDD" w:rsidRDefault="00F27A15" w:rsidP="00564FF0">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392EDD">
-[...29 lines deleted...]
-        <w:t>„</w:t>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>September 11</w:t>
       </w:r>
       <w:r w:rsidR="00981E22" w:rsidRPr="00392EDD">
         <w:rPr>
-          <w:b/>
-[...70 lines deleted...]
-    <w:p w14:paraId="13F6E214" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7929" w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01182077" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="014BCA1F" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="0A1D0CA1" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37906344" w14:textId="0A90759E" w:rsidR="00806D32" w:rsidRPr="00392EDD" w:rsidRDefault="00981E22" w:rsidP="00564FF0">
-[...20 lines deleted...]
-    <w:p w14:paraId="01182077" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="4390AF5C" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1D0CA1" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="54348765" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4390AF5C" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="3B8B27D6" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54348765" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="379A43E0" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B8B27D6" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="65476239" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379A43E0" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="776F7825" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65476239" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="4C143D84" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776F7825" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="7D1DC7D2" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C143D84" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="45386C63" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D1DC7D2" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="22F2A9E4" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45386C63" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="238EDD43" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F2A9E4" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="1BE239CE" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238EDD43" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="62944AFD" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BE239CE" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="20E0D748" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62944AFD" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="287C4525" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20E0D748" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="2CA1185A" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="287C4525" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="39DEDB27" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA1185A" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="3E69F442" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DEDB27" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="588E266F" w14:textId="77777777" w:rsidR="00E319DC" w:rsidRPr="00392EDD" w:rsidRDefault="00E319DC" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E69F442" w14:textId="77777777" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
+    <w:p w14:paraId="28E0BEAC" w14:textId="50FF9DA2" w:rsidR="00E319DC" w:rsidRPr="00392EDD" w:rsidRDefault="00E319DC" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="588E266F" w14:textId="77777777" w:rsidR="00E319DC" w:rsidRPr="00392EDD" w:rsidRDefault="00E319DC" w:rsidP="00960FE6">
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA6296F" w14:textId="77777777" w:rsidR="00643240" w:rsidRPr="00392EDD" w:rsidRDefault="00643240" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E0BEAC" w14:textId="50FF9DA2" w:rsidR="00E319DC" w:rsidRPr="00392EDD" w:rsidRDefault="00E319DC" w:rsidP="00960FE6">
+    <w:p w14:paraId="5951A0A7" w14:textId="77777777" w:rsidR="003A6E73" w:rsidRPr="00392EDD" w:rsidRDefault="003A6E73" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00392EDD">
-[...6 lines deleted...]
-    <w:p w14:paraId="4DA6296F" w14:textId="77777777" w:rsidR="00643240" w:rsidRPr="00392EDD" w:rsidRDefault="00643240" w:rsidP="00325F3C">
+    </w:p>
+    <w:p w14:paraId="15B79C22" w14:textId="19395AAA" w:rsidR="00571ED5" w:rsidRPr="00392EDD" w:rsidRDefault="000470D8" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...21 lines deleted...]
-        <w:t>As the Organizer of the Innovate PL FoF Program (the "Program"), we hereby invite Private Equity, Private Debt, and Venture Capital funds ("PE/PD/VC Fund/s," "</w:t>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As the Organizer of the Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program (the "Program"), we hereby invite Private Equity, Private Debt, and Venture Capital funds ("PE/PD/VC Fund/s," "</w:t>
       </w:r>
       <w:r w:rsidR="001A139C" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r w:rsidR="00AD50ED" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/s”</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,) to participate in the Program by submitting a proposal for the capitalization of existing or newly established funds (the "Investment Proposal").</w:t>
       </w:r>
       <w:r w:rsidR="002C013E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CD352F" w14:textId="48D60C2B" w:rsidR="00571ED5" w:rsidRPr="00392EDD" w:rsidRDefault="00467377" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To apply for the Program, please submit the required documents through our website:</w:t>
       </w:r>
       <w:r w:rsidR="00FA78EC" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="006270E4" w:rsidRPr="00392EDD">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>http://pfrventures.pl/innovate-pl-fof</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00FA78EC" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The maximum total size of files attached as part of the Investment Proposal may not exceed 100 MB</w:t>
       </w:r>
       <w:r w:rsidR="00FA78EC" w:rsidRPr="00392EDD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="761DBD43" w14:textId="612956C5" w:rsidR="00571ED5" w:rsidRPr="00392EDD" w:rsidRDefault="00AD4BF7" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The submission period for Investment Proposals in the current edition of the Innovate PL FoF Program runs until the end of 2029. This period may be extended or shortened, particularly in the event that the funds available under the Program are exhausted. Any such updates will be published on the website: </w:t>
+        <w:t xml:space="preserve">The submission period for Investment Proposals in the current edition of the Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program runs until the end of 2029. This period may be extended or shortened, particularly </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the funds available under the Program are exhausted. Any such updates will be published on the website: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00392EDD">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>www.pfrventures.pl</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the "Website")</w:t>
       </w:r>
       <w:r w:rsidR="006E4092" w:rsidRPr="00392EDD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidR="007363C4" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EA144D" w14:textId="1AE3CA7E" w:rsidR="00F75C8A" w:rsidRPr="00392EDD" w:rsidRDefault="00FE3089" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE3089">
         <w:t>We encourage you to review the information provided below and the Program documentation available on the Website, which outlines the minimum requirements for the Investment Proposal</w:t>
       </w:r>
       <w:r w:rsidR="001778E7" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -711,116 +776,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> PROGRAM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="476F04D8" w14:textId="77777777" w:rsidR="00C7473B" w:rsidRPr="00392EDD" w:rsidRDefault="00C7473B" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22F231CC" w14:textId="1779BCDE" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="002A56C5" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Innovate Poland is a project designed to mobilize capital within the private funds market, consisting of two programs: Innovate PL FoF and Future Tech Poland.</w:t>
+        <w:t xml:space="preserve">Innovate Poland is a project designed to mobilize capital within the private funds market, consisting of two programs: Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Future Tech Poland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC78FC2" w14:textId="3F377658" w:rsidR="003C5548" w:rsidRPr="00392EDD" w:rsidRDefault="00E407D3" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The Innovate PL FoF Program is an initiative implemented by the PFR Capital Group in cooperation with Program Participants</w:t>
+        <w:t xml:space="preserve">The Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program is an initiative implemented by the PFR Capital Group in cooperation with Program Participants</w:t>
       </w:r>
       <w:r w:rsidR="006959F4" w:rsidRPr="00392EDD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="009B588A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B9329B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00337D7C" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>aiming to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57535281" w14:textId="3121CFFF" w:rsidR="00013390" w:rsidRPr="00392EDD" w:rsidRDefault="00337D7C" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Activate institutional and private capital (insurance companies, pension funds, or banks) by encouraging investment in Private Equity, Private Debt, and Venture Capital funds that offer market-rate returns;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A27FD5" w14:textId="35537BAB" w:rsidR="00E60182" w:rsidRPr="00392EDD" w:rsidRDefault="00DF3193" w:rsidP="0063365C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00D036A4" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>rofessionalize the market</w:t>
       </w:r>
       <w:r w:rsidR="00CA591D">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -831,146 +924,174 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>he introduc</w:t>
       </w:r>
       <w:r w:rsidR="00CA591D">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
       <w:r w:rsidR="00652BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidR="00D036A4" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> an "Accreditation" standard. Accreditation is granted only to PE/PD/VC Funds that successfully pass an evaluation process conducted by the Organizer, confirming the Fund's compliance with Program criteria. This serves as a validation that, in the opinion of the Organizer and the Innovate Committee</w:t>
       </w:r>
       <w:r w:rsidR="007276EB" w:rsidRPr="00392EDD">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="0096247A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E60182" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the fund operates according to the highest market standards</w:t>
       </w:r>
       <w:r w:rsidR="00134D1D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E60182" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Accreditation is also a mandatory requirement for securing financing from the Program, including co-investments;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CBACE4" w14:textId="732CDD2A" w:rsidR="00881952" w:rsidRPr="00392EDD" w:rsidRDefault="00881952" w:rsidP="0063365C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Indirectly support the development of innovative companies with high growth potential through the expansion and professionalization of the Private Equity, Private Debt, and Venture Capital/Growth fund market.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B50C28" w14:textId="77777777" w:rsidR="0063365C" w:rsidRPr="00392EDD" w:rsidRDefault="0063365C" w:rsidP="001F7EEE">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Program envisions creating a platform for exchanging knowledge and experience, establishing a fund </w:t>
+        <w:t xml:space="preserve">The Program envisions creating a platform for exchanging knowledge and experience, establishing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a fund</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50098AF6" w14:textId="5EBC17CD" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="0063365C" w:rsidP="000F3342">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of funds</w:t>
       </w:r>
       <w:r w:rsidR="00D33A7F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D33A7F" w:rsidRPr="00B72D13">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(the "Vehicle")</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that invests in Accredited PE/PD/VC Funds, and enabling Program Participants to carry out co-investments.</w:t>
+        <w:t xml:space="preserve"> that invests in Accredited PE/PD/VC </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Funds, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enabling Program Participants to carry out co-investments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BB74C0" w14:textId="77777777" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="00E1125D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="446FC3C7" w14:textId="77777777" w:rsidR="0063365C" w:rsidRPr="00392EDD" w:rsidRDefault="0063365C" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C7F7B9F" w14:textId="06F73FF6" w:rsidR="00BF1787" w:rsidRPr="00392EDD" w:rsidRDefault="000F3342" w:rsidP="007978E6">
       <w:pPr>
         <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -1177,51 +1298,51 @@
       </w:r>
       <w:r w:rsidR="00293AEA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>signed in accordance with the Applicant's official representation rules</w:t>
       </w:r>
       <w:r w:rsidR="00AF27B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF27B1" w:rsidRPr="00AF27B1">
         <w:t xml:space="preserve"> The template for the form is available on the Program's website, under the documentation tab: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00AF27B1" w:rsidRPr="00AF27B1">
           <w:rPr>
-            <w:rStyle w:val="Hipercze"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://pfrventures.pl/innovate-pl-fof</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF27B1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14ED5880" w14:textId="784A7C6E" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="00921085" w:rsidP="002C2602">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
@@ -1970,70 +2091,88 @@
       <w:r w:rsidR="002C2602" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">aunch </w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="002C2602" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ate of the PE/PD/VC Fund</w:t>
       </w:r>
       <w:r w:rsidR="1880E61D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522654BF" w14:textId="77E88EBA" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="00DD353D" w:rsidP="00325F3C">
+    <w:p w14:paraId="522654BF" w14:textId="77E88EBA" w:rsidR="00E1125D" w:rsidRDefault="00DD353D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The information listed above may be presented across one or more documents, such as a Private Placement Memorandum (PPM) or a Limited Partnership Agreement (LPA).</w:t>
       </w:r>
       <w:r w:rsidR="00E1125D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04013B31" w14:textId="7F6137E1" w:rsidR="00A23BCA" w:rsidRDefault="00A23BCA" w:rsidP="00A23BCA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The PE/PD/VC Fund is required to specify its investment policy in the appropriate documentation (in the investment memorandum or an equivalent document), including, in particular, the categories of assets in which the PE/PD/VC Fund will be eligible to invest, as well as the applicable investment limits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA71A04" w14:textId="3E487016" w:rsidR="00B70550" w:rsidRPr="00A23BCA" w:rsidRDefault="00A23BCA" w:rsidP="00A23BCA">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The documentation referred to above will be provided to the Program Participants in a manner that ensures them continuous access to its contents, inter alia, to ensure compliance with the requirement referred to in Article 132(3)(b) of the CRR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238E05D8" w14:textId="212D6285" w:rsidR="00E1125D" w:rsidRPr="00392EDD" w:rsidRDefault="00DD353D" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>At the Applicant's request, the Organizer is authorized to use materials previously submitted by the Applicant for other calls or investment programs managed by the Organizer for the purpose of evaluating the Investment Proposal.</w:t>
       </w:r>
       <w:r w:rsidR="00E1125D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3494B8BF" w14:textId="77777777" w:rsidR="002562EA" w:rsidRPr="00392EDD" w:rsidRDefault="002562EA" w:rsidP="00325F3C">
       <w:pPr>
@@ -2110,51 +2249,65 @@
     </w:p>
     <w:p w14:paraId="3C50E1A2" w14:textId="26D5DE06" w:rsidR="00B2502E" w:rsidRPr="00392EDD" w:rsidRDefault="003B71D1" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">At any stage of the analysis, PFRV may request clarifications from the </w:t>
       </w:r>
       <w:r w:rsidR="002F0D5E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> regarding the proposal (particularly concerning discrepancies or clerical errors) or ask for additional documentation required for a complete appraisal or to remedy omissions.</w:t>
+        <w:t xml:space="preserve"> regarding the proposal (particularly concerning discrepancies or clerical errors) or ask for additional documentation required for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>a complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appraisal or to remedy omissions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3DDDF2" w14:textId="45281C03" w:rsidR="00540B2C" w:rsidRPr="00392EDD" w:rsidRDefault="00381A71" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Should any circumstances arise during the </w:t>
       </w:r>
       <w:r w:rsidR="00CB269C" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Investment Proposal </w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2196,51 +2349,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The evaluation process for Accreditation and Program funding consists of the following stages</w:t>
       </w:r>
       <w:r w:rsidR="002A2A73" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0053749E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="450DFDAA" w14:textId="1DCFB933" w:rsidR="00791510" w:rsidRPr="00392EDD" w:rsidRDefault="00791510" w:rsidP="00960FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Submission of Proposal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A28ECAD" w14:textId="067360AA" w:rsidR="0015262C" w:rsidRPr="00392EDD" w:rsidRDefault="0015262C" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
@@ -2248,87 +2401,95 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt, the proposal is assigned to the relevant investment team (PE/PD/VC). The team assesses potential conflicts of interest between the evaluators and the </w:t>
       </w:r>
       <w:r w:rsidR="00506670" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PE/PD/VC </w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fund’s management and verifies the completeness of the documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CE5509" w14:textId="1EC830BB" w:rsidR="004A3813" w:rsidRPr="00392EDD" w:rsidRDefault="00506670" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Preliminary Investment Analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0F5B10" w14:textId="46C96EBF" w:rsidR="00445578" w:rsidRPr="00392EDD" w:rsidRDefault="007D397B" w:rsidP="002D3577">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The proposal undergoes a preliminary review and a proprietary scoring model. The Organizer focuses on:</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The proposal undergoes a preliminary review and a proprietary scoring model. The Organizer focuses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>on:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004B1473" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the compatibility and investment experience of the PE/PD/VC Fund Managers;</w:t>
       </w:r>
       <w:r w:rsidR="0002309E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> track record, specifically IRR, TVPI, and realized exits; history of cooperation and previous joint investments;</w:t>
       </w:r>
       <w:r w:rsidR="004B5A2F" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> PE/PD/VC Fund strategy and economic terms, particularly the alignment with </w:t>
       </w:r>
       <w:r w:rsidR="0035071E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Polish Qualifying Investments</w:t>
       </w:r>
       <w:r w:rsidR="004B5A2F" w:rsidRPr="00392EDD">
@@ -2340,51 +2501,51 @@
       <w:r w:rsidR="002D3577" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the preliminary private investor list and the PE/PD/VC Fund’s market reputation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="187DD0E9" w14:textId="695CB320" w:rsidR="008E4949" w:rsidRPr="00392EDD" w:rsidRDefault="008E4949" w:rsidP="00224712">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Analysis is based on submitted materials and publicly available information regarding the PE/PD/VC Fund, the management entity, and Key Personnel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D6237CB" w14:textId="6E1352E0" w:rsidR="001934F8" w:rsidRPr="00392EDD" w:rsidRDefault="00CB6B30" w:rsidP="007D7122">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Business </w:t>
       </w:r>
       <w:r w:rsidR="00C8676A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -2412,194 +2573,208 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="001934F8" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
       <w:r w:rsidR="003F7533" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D39C91" w14:textId="77777777" w:rsidR="007D7122" w:rsidRPr="00392EDD" w:rsidRDefault="00CB6B30" w:rsidP="007D7122">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Successful proposals move to the due diligence phase to verify all provided information.</w:t>
+        <w:t xml:space="preserve">Successful proposals move to the due diligence phase to verify all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>provided information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD" w:rsidDel="00CB6B30">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B31B34" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Applicant’s financial and business capacity to execute the Investment Agreement is also assessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018963E1" w14:textId="77777777" w:rsidR="007D7122" w:rsidRPr="00392EDD" w:rsidRDefault="00CC76C9" w:rsidP="00C2404F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PE/PD/VC Fund and its management entity undertake to provide the Organizer and its advisors with full access to the information and documentation required for this review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40174B2F" w14:textId="66946453" w:rsidR="00CC76C9" w:rsidRPr="00EB44AA" w:rsidRDefault="009B6907" w:rsidP="00C2404F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Following due diligence, PFRV may hold a meeting with the PE/PD/VC Fund’s representatives</w:t>
       </w:r>
       <w:r w:rsidR="002C5819" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to verify and clarify information provided in the Investment Proposal or during the due diligence process</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>; members of the Innovate Committee may also attend.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1992CB40" w14:textId="77777777" w:rsidR="006242F8" w:rsidRPr="00392EDD" w:rsidRDefault="006242F8" w:rsidP="00C2404F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28A41624" w14:textId="7B2580CF" w:rsidR="00D139C5" w:rsidRPr="00392EDD" w:rsidRDefault="00D139C5" w:rsidP="00D67322">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Qualification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1320AA8B" w14:textId="77777777" w:rsidR="00D67322" w:rsidRPr="00392EDD" w:rsidRDefault="00D67322" w:rsidP="00D67322">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Following a positive assessment, the proposal is "Qualified" for detailed legal/tax review and documentation negotiations. Qualification is based on the Innovate Committee's recommendation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FB400E5" w14:textId="4E854C75" w:rsidR="00D67322" w:rsidRPr="00392EDD" w:rsidRDefault="00D67322" w:rsidP="00D67322">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Note that Qualification does not constitute Accreditation or a final investment decision; it is a "positive prerequisite" to continue the analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4615B053" w14:textId="56F733AA" w:rsidR="001E488A" w:rsidRPr="00392EDD" w:rsidRDefault="008D2330" w:rsidP="00D67322">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Legal and tax</w:t>
       </w:r>
       <w:r w:rsidR="0065169A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
@@ -2627,112 +2802,112 @@
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00C8676A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e d</w:t>
       </w:r>
       <w:r w:rsidR="001E488A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>iligence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CC7B8C6" w14:textId="76FAA23B" w:rsidR="001E488A" w:rsidRPr="00392EDD" w:rsidRDefault="00D01B2A" w:rsidP="009776F3">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This stage involves an in-depth analysis of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C268E6" w14:textId="02E8A5F6" w:rsidR="00377271" w:rsidRPr="00392EDD" w:rsidRDefault="005B3DB4" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00096D0B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">he legal structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00D55C5A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PE/PD/VC </w:t>
       </w:r>
       <w:r w:rsidR="00096D0B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fund and its manager to ensure the effective exercise of investor rights and identify material legal or tax risks</w:t>
       </w:r>
       <w:r w:rsidR="00377271" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB245F2" w14:textId="77777777" w:rsidR="00C8766F" w:rsidRPr="00392EDD" w:rsidRDefault="005B3DB4" w:rsidP="00C8766F">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00D55C5A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">he investment agreement and related transaction </w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -2766,371 +2941,393 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FRV may conduct this review internally or via external counsel, particularly in the </w:t>
       </w:r>
       <w:r w:rsidR="00C8766F" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">PE/PD/VC </w:t>
       </w:r>
       <w:r w:rsidR="00D55C5A" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fund's specific jurisdiction</w:t>
       </w:r>
       <w:r w:rsidR="00377271" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCD58BD" w14:textId="35925960" w:rsidR="009D77A1" w:rsidRPr="00392EDD" w:rsidRDefault="009D77A1" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Negotiation of investment documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BB9D5F" w14:textId="19D2C4E8" w:rsidR="00083C3E" w:rsidRPr="00392EDD" w:rsidRDefault="00083C3E" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Negotiations begin only if </w:t>
       </w:r>
       <w:r w:rsidR="00C4267D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>due diligence</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> reveals no "deal-breakers" or unacceptable risks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2832588F" w14:textId="1DAC8093" w:rsidR="00083C3E" w:rsidRPr="00392EDD" w:rsidRDefault="00156783" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The objective of this stage is to negotiate the terms of the planned investment, taking into account the Program rules, the interests of the Program Participants, the findings of the due diligence process, and the aim of mitigating identified legal, financial, and operational risks associated with the Investment Proposal</w:t>
+        <w:t xml:space="preserve">The objective of this stage is to negotiate the terms of the planned investment, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Program rules, the interests of the Program Participants, the findings of the due diligence process, and the aim of mitigating identified legal, financial, and operational risks associated with the Investment Proposal</w:t>
       </w:r>
       <w:r w:rsidR="00083C3E" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A8D7CA4" w14:textId="413530FB" w:rsidR="00156783" w:rsidRPr="00392EDD" w:rsidRDefault="00F72B5B" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PFRV conducts negotiations of the Investment Agreement and related transaction documentation in close cooperation with its legal team and, where applicable, with external advisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F37D297" w14:textId="0E3A5E22" w:rsidR="002C684C" w:rsidRPr="00392EDD" w:rsidRDefault="00B81BD2" w:rsidP="00960FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Obtaining Accreditation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1989AEF9" w14:textId="4BA19399" w:rsidR="00F738C0" w:rsidRPr="00392EDD" w:rsidRDefault="00552432" w:rsidP="00E47E6D">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Once documentation is finalized, the proposal is submitted to the Innovate Committee for Accreditation.</w:t>
       </w:r>
       <w:r w:rsidR="00E058DD" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF2CF29" w14:textId="10A82056" w:rsidR="00652031" w:rsidRPr="00392EDD" w:rsidRDefault="007F5574" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Upon a positive recommendation from the Innovate Committee, the PE/PD/VC Fund shall be granted Accreditation</w:t>
       </w:r>
       <w:r w:rsidR="00652031" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096D12E0" w14:textId="6ED2BC9C" w:rsidR="00572005" w:rsidRPr="00392EDD" w:rsidRDefault="00C12DE2" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Following the attainment of Accreditation, the PE/PD/VC Fund shall be included in the list of accredited funds under the Innovate PL FoF Program, published on the Program's website or via other information channels of the Organizer, subject to applicable provisions of law and confidentiality rules</w:t>
+        <w:t xml:space="preserve">Following the attainment of Accreditation, the PE/PD/VC Fund shall be included in the list of accredited funds under the Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00392EDD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program, published on the Program's website or via other information channels of the Organizer, subject to applicable provisions of law and confidentiality rules</w:t>
       </w:r>
       <w:r w:rsidR="005E0E58" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AEF1DB" w14:textId="3EAD03B7" w:rsidR="009D74B9" w:rsidRPr="00392EDD" w:rsidRDefault="001B07A1" w:rsidP="00144120">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The granting of Accreditation entitles the PE/PD/VC Fund to use information regarding the Accreditation in communication with investors and in information materials, within the scope and on the terms specified by the Organizer; provided, however, that the Accreditation does not constitute an investment recommendation or a guarantee of obtaining financing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6398A32D" w14:textId="4A9EF53A" w:rsidR="002916F3" w:rsidRPr="00392EDD" w:rsidRDefault="002916F3" w:rsidP="00960FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Execution of the Investment Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143A620E" w14:textId="6E701F8C" w:rsidR="004E6ED3" w:rsidRPr="00392EDD" w:rsidRDefault="004E6ED3" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The PFRV Management Board makes </w:t>
       </w:r>
       <w:r w:rsidR="00202F8D" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the final decision regarding the investment in a PE/PD/VC Fund that has obtained Accreditation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="359BD75C" w14:textId="53B1FE1F" w:rsidR="00C67000" w:rsidRPr="00392EDD" w:rsidRDefault="006B202E" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The investment decision is based on the recommendation of the investment team, the due diligence results, the agreed investment documentation, and the availability of capital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D17A29E" w14:textId="00CA6BDA" w:rsidR="00FB5A91" w:rsidRPr="00392EDD" w:rsidRDefault="00FB5A91" w:rsidP="00325F3C">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>During the Investment Proposal evaluation process, the Organizer will assess co-investment interest among Program Participants and keep the Applicant informed of such developments on an ongoing basis.</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD" w:rsidDel="00FB5A91">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EEAD54" w14:textId="018363B8" w:rsidR="00875F36" w:rsidRPr="00392EDD" w:rsidRDefault="00EE6F79" w:rsidP="00960FE6">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decisions regarding potential co-investments in Accredited PE/PD/VC Funds are made individually and implemented either through the coordination of the co-investment process by the Organizer or </w:t>
-[...6 lines deleted...]
-        <w:t>directly by Program Participants, based on separate decisions made in accordance with their internal procedures.</w:t>
+        <w:t>Decisions regarding potential co-investments in Accredited PE/PD/VC Funds are made individually and implemented either through the coordination of the co-investment process by the Organizer or directly by Program Participants, based on separate decisions made in accordance with their internal procedures.</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD" w:rsidDel="00EE6F79">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FC57B8" w14:textId="51507D64" w:rsidR="006F16DF" w:rsidRPr="00392EDD" w:rsidRDefault="008C65B9" w:rsidP="00600DC8">
       <w:pPr>
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Following the approval of the investment by the PFRV Management Board, the formal execution of the investment agreement (Subscription Agreement, Limited Partnership Agreement, or an equivalent document consistent with the fund's legal form) shall take place. From that point forward, the PE/PD/VC Fund shall be subject to standard portfolio supervision, in accordance with the reporting and monitoring rules adopted by PFRV. </w:t>
       </w:r>
       <w:r w:rsidR="00C43ED6" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63074CBA" w14:textId="77777777" w:rsidR="003A6E73" w:rsidRPr="00392EDD" w:rsidRDefault="003A6E73" w:rsidP="00392EDD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3473,189 +3670,189 @@
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Neither PFR</w:t>
       </w:r>
       <w:r w:rsidR="00457EB5" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nor the Applicant may disclose any information relating to the content of the Investment Proposal or the evaluation and selection process of Investment Proposals without the consent of the other party. PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> nor the Applicant may disclose any information relating to the content of the Investment Proposal or the evaluation and selection process of Investment Proposals without the consent of the other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:lastRenderedPageBreak/>
+        <w:t>party. PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the Applicant, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>its</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">, the Applicant, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Management Entity are obliged to maintain the confidentiality of all information obtained during the negotiation of the Investment Agreement. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Sekcja"/>
+        <w:t>its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> Management Entity are obliged to maintain the confidentiality of all information obtained during the negotiation of the Investment Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48AF9762" w14:textId="4CFF0614" w:rsidR="001450C3" w:rsidRPr="00392EDD" w:rsidRDefault="001450C3" w:rsidP="001450C3">
+      <w:pPr>
+        <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The above does not affect the right of PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
+      </w:pPr>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t>The above does not affect the right of PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00524756" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to use, during the evaluation and selection process of Investment Proposals, including during the due diligence and evaluation process, the support of external experts, specialists, or advisors, nor does it apply to information that has been made public or is already known to PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE543B" w:rsidRPr="00392EDD">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> to use, during the evaluation and selection process of Investment Proposals, including during the due diligence and evaluation process, the support of external experts, specialists, or advisors, nor does it apply to information that has been made public or is already known to PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE543B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from other sources. The confidentiality obligation does not relieve PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE543B" w:rsidRPr="00392EDD">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> from other sources. The confidentiality obligation does not relieve PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE543B" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, the Applicant, or the Management Entity of their duty to provide information to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D05DA4" w:rsidRPr="00392EDD">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>authorized</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">, the Applicant, or the Management Entity of their duty to provide information to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05DA4" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bodies (internal or external) or to </w:t>
+        <w:t>authorized</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">disclose information to the public as required by law. </w:t>
+        <w:t xml:space="preserve"> bodies (internal or external) or to disclose information to the public as required by law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694E4364" w14:textId="31EE5DA7" w:rsidR="001450C3" w:rsidRPr="00392EDD" w:rsidRDefault="001450C3" w:rsidP="001450C3">
       <w:pPr>
         <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The Applicant shall familiarize itself with the Information on Personal Data Processing made available by the </w:t>
       </w:r>
       <w:r w:rsidR="00B268BF" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -3743,325 +3940,354 @@
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and its authorized legal advisors conducting due diligence to collect, for the purposes of substantive evaluation, information regarding their prior investment and business activities and market reputation. Such consents shall comply with Article 4(11) and Article 7 of Regulation (EU) 2016/679 of the European Parliament and of the Council of 27 April 2016 on the protection of natural persons with regard to the processing of personal data and on the free movement of such data (“GDPR”), or shall constitute consent of the relevant person for disclosure of confidential information if any contractual or unilateral obligation would otherwise prohibit disclosure of information regarding a member of the management team or the Management Entity. Members of the management team and the Management En</w:t>
       </w:r>
       <w:r w:rsidR="00595BFE" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>ity also consent to further processing by PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00595BFE" w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">ity also consent to further processing by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t>PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="00595BFE" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or alternative investment vehicles managed by PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
+        <w:t>V</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve"> or alternative investment vehicles managed by PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, solely for the purpose of verifying the stated investment experience and market reputation. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Sekcja"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">, solely for the purpose of verifying the stated investment experience and market reputation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BF6DC8" w14:textId="33D9EDA6" w:rsidR="001450C3" w:rsidRPr="00392EDD" w:rsidRDefault="001450C3" w:rsidP="001450C3">
+      <w:pPr>
+        <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
+      </w:pPr>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invitation to submit Investment Proposal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">is governed by Polish law and shall be interpreted accordingly. </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Sekcja"/>
+        <w:t xml:space="preserve">Invitation to submit Investment Proposal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00392EDD">
+        <w:t xml:space="preserve">is governed by Polish law and shall be interpreted accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2964E7DF" w14:textId="7A904598" w:rsidR="00EB2A5A" w:rsidRPr="00392EDD" w:rsidRDefault="001450C3" w:rsidP="003C42A8">
+      <w:pPr>
+        <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Any disputes arising from or in connection with these Rules shall be resolved by the common court competent for the registered office of PFR</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
+      </w:pPr>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00392EDD">
+        <w:t>Any disputes arising from or in connection with these Rules shall be resolved by the common court competent for the registered office of PFR</w:t>
+      </w:r>
+      <w:r w:rsidR="003C42A8" w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Sekcja"/>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="009110BA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16491E2D" w14:textId="7A9D93A9" w:rsidR="0068394F" w:rsidRPr="00392EDD" w:rsidRDefault="009110BA" w:rsidP="0089268C">
+      <w:pPr>
+        <w:pStyle w:val="Sekcja"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00BE0A04">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009110BA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Applicant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009110BA">
+        <w:t xml:space="preserve">The submission of an Investment Proposal shall be deemed as the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0A04">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">'s acceptance of the terms and conditions set out in the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D95E06">
+        <w:t>Applicant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009110BA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invitation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009110BA">
+        <w:t xml:space="preserve">'s acceptance of the terms and conditions set out in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95E06">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>and its appendices</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D95E06">
+        <w:t xml:space="preserve">Invitation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009110BA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>and its appendices</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95E06">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DBCCD6" w14:textId="17BD89E3" w:rsidR="004C5C19" w:rsidRPr="00EB44AA" w:rsidRDefault="000A1251" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB44AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the event of any discrepancies or inconsistencies between the Polish and English language versions of this Invitation, the Polish version shall prevail.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EBF0783" w14:textId="77777777" w:rsidR="004C5C19" w:rsidRPr="00EB44AA" w:rsidRDefault="004C5C19" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E81FD1F" w14:textId="5742668C" w:rsidR="00E12AD5" w:rsidRPr="00392EDD" w:rsidRDefault="00EB2A5A" w:rsidP="00325F3C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB44AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Annex 1 – Innovate PL FoF Program Term Sheet</w:t>
+        <w:t xml:space="preserve">Annex 1 – Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB44AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB44AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program Term Sheet</w:t>
       </w:r>
       <w:r w:rsidRPr="00392EDD">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A9796E" w14:textId="6ED7F4EC" w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidRDefault="00C27775" w:rsidP="00960FE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C27775" w:rsidRPr="00392EDD" w:rsidSect="00C27775">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1300" w:right="1040" w:bottom="1300" w:left="1180" w:header="506" w:footer="779" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="725EC807" w14:textId="77777777" w:rsidR="00071C2B" w:rsidRPr="00EC3DF1" w:rsidRDefault="00071C2B">
+    <w:p w14:paraId="1F82C882" w14:textId="77777777" w:rsidR="0013168B" w:rsidRPr="00EC3DF1" w:rsidRDefault="0013168B">
       <w:r w:rsidRPr="00EC3DF1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EC0A783" w14:textId="77777777" w:rsidR="00071C2B" w:rsidRPr="00EC3DF1" w:rsidRDefault="00071C2B">
+    <w:p w14:paraId="3FBE8C2B" w14:textId="77777777" w:rsidR="0013168B" w:rsidRPr="00EC3DF1" w:rsidRDefault="0013168B">
       <w:r w:rsidRPr="00EC3DF1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4095,112 +4321,112 @@
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="927849308"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="696F6741" w14:textId="333EE8C1" w:rsidR="00194624" w:rsidRPr="00EC3DF1" w:rsidRDefault="00194624">
         <w:pPr>
-          <w:pStyle w:val="Stopka"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="00EC3DF1">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00EC3DF1">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00EC3DF1">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00EC3DF1">
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00EC3DF1">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0E74B2B4" w14:textId="6FBE0FC2" w:rsidR="00194624" w:rsidRPr="00EC3DF1" w:rsidRDefault="00194624">
     <w:pPr>
-      <w:pStyle w:val="Tekstpodstawowy"/>
+      <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EFCCBEB" w14:textId="77777777" w:rsidR="00071C2B" w:rsidRPr="00EC3DF1" w:rsidRDefault="00071C2B">
+    <w:p w14:paraId="04AB0977" w14:textId="77777777" w:rsidR="0013168B" w:rsidRPr="00EC3DF1" w:rsidRDefault="0013168B">
       <w:r w:rsidRPr="00EC3DF1">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AEF87D5" w14:textId="77777777" w:rsidR="00071C2B" w:rsidRPr="00EC3DF1" w:rsidRDefault="00071C2B">
+    <w:p w14:paraId="229DFE9A" w14:textId="77777777" w:rsidR="0013168B" w:rsidRPr="00EC3DF1" w:rsidRDefault="0013168B">
       <w:r w:rsidRPr="00EC3DF1">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="20A6D6D1" w14:textId="4E4AD987" w:rsidR="00FA78EC" w:rsidRPr="0016002F" w:rsidRDefault="00FA78EC" w:rsidP="00FA78EC">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0016002F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0016002F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0016002F" w:rsidRPr="00CF2D7F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">In justified cases, the Organizer reserves the right to amend the content of this Invitation and/or its annexes. Any such amendment shall be published on the Website. The Organizer will notify </w:t>
@@ -4216,191 +4442,239 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> who have already submitted Investment Proposals by sending an email to the address from which the proposal was sent. Such notification will include a designated deadline for the </w:t>
       </w:r>
       <w:r w:rsidR="0016002F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r w:rsidR="0016002F" w:rsidRPr="00CF2D7F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> to either supplement their existing proposal or submit a new one.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="501A019E" w14:textId="5CE002DF" w:rsidR="006E4092" w:rsidRPr="00EC3DF1" w:rsidRDefault="006E4092" w:rsidP="00A210B9">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C" w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00134BE4" w:rsidRPr="00134BE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Investment Proposals submitted after the selection process has been officially closed due to the exhaustion of funds, or after an announcement regarding the suspension of applications, will not be evaluated</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="386A919F" w14:textId="29E63D54" w:rsidR="006959F4" w:rsidRPr="00EC3DF1" w:rsidRDefault="006959F4" w:rsidP="00960FE6">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C" w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D57835" w:rsidRPr="00D57835">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>A Program Participant is an entity joining the Innovate PL FoF Program that declares a capital commitment at the Vehicle level or through co-investments.</w:t>
+        <w:t xml:space="preserve">A Program Participant is an entity joining the Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D57835" w:rsidRPr="00D57835">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D57835" w:rsidRPr="00D57835">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program that declares a capital commitment at the Vehicle level or through co-investments.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="59C16A3C" w14:textId="3F2FF131" w:rsidR="007276EB" w:rsidRPr="001F11D7" w:rsidRDefault="007276EB" w:rsidP="007276EB">
       <w:pPr>
-        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
-          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E90A2C" w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001F7EEE" w:rsidRPr="001F7EEE">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>A policy-making, advisory, and consultative body established to support the implementation of the Innovate PL FoF Program.</w:t>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F7EEE" w:rsidRPr="001F7EEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>policy-making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001F7EEE" w:rsidRPr="001F7EEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, advisory, and consultative body established to support the implementation of the Innovate PL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F7EEE" w:rsidRPr="001F7EEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>FoF</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F7EEE" w:rsidRPr="001F7EEE">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC3DF1">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63C4A4AB" w14:textId="0106AB95" w:rsidR="00194624" w:rsidRPr="00EC3DF1" w:rsidRDefault="009F4984">
     <w:pPr>
-      <w:pStyle w:val="Tekstpodstawowy"/>
+      <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AF2E98">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12B67E6C" wp14:editId="325F7E67">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>358775</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1938956" cy="231545"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1498736392" name="image1.jpeg"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7380,51 +7654,51 @@
   <w:num w:numId="20" w16cid:durableId="1746761837">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1296789864">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1833789906">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1483692828">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1826316499">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1364016231">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00844436"/>
     <w:rsid w:val="000002DC"/>
@@ -7505,51 +7779,50 @@
     <w:rsid w:val="0005513F"/>
     <w:rsid w:val="00056B72"/>
     <w:rsid w:val="00057B66"/>
     <w:rsid w:val="00057DCC"/>
     <w:rsid w:val="00060668"/>
     <w:rsid w:val="000610B6"/>
     <w:rsid w:val="00061EE5"/>
     <w:rsid w:val="000620FD"/>
     <w:rsid w:val="0006257A"/>
     <w:rsid w:val="0006286F"/>
     <w:rsid w:val="000634D2"/>
     <w:rsid w:val="00063616"/>
     <w:rsid w:val="000639FF"/>
     <w:rsid w:val="00063B34"/>
     <w:rsid w:val="00063C6E"/>
     <w:rsid w:val="00063FE8"/>
     <w:rsid w:val="00064B0C"/>
     <w:rsid w:val="00064C92"/>
     <w:rsid w:val="00065176"/>
     <w:rsid w:val="0006687E"/>
     <w:rsid w:val="000668B5"/>
     <w:rsid w:val="00070128"/>
     <w:rsid w:val="00070986"/>
     <w:rsid w:val="00070EF0"/>
     <w:rsid w:val="0007138E"/>
-    <w:rsid w:val="00071C2B"/>
     <w:rsid w:val="00071F01"/>
     <w:rsid w:val="00073779"/>
     <w:rsid w:val="00073C22"/>
     <w:rsid w:val="00075CD8"/>
     <w:rsid w:val="000762C2"/>
     <w:rsid w:val="00077C1E"/>
     <w:rsid w:val="00077CA5"/>
     <w:rsid w:val="00077E6D"/>
     <w:rsid w:val="00080050"/>
     <w:rsid w:val="00080361"/>
     <w:rsid w:val="0008074B"/>
     <w:rsid w:val="000811AB"/>
     <w:rsid w:val="00081212"/>
     <w:rsid w:val="00081686"/>
     <w:rsid w:val="000823F7"/>
     <w:rsid w:val="00082A35"/>
     <w:rsid w:val="00082B73"/>
     <w:rsid w:val="00083653"/>
     <w:rsid w:val="00083C35"/>
     <w:rsid w:val="00083C3E"/>
     <w:rsid w:val="00084837"/>
     <w:rsid w:val="00084F98"/>
     <w:rsid w:val="00086126"/>
     <w:rsid w:val="00086806"/>
     <w:rsid w:val="00087826"/>
@@ -7686,50 +7959,51 @@
     <w:rsid w:val="00107B0C"/>
     <w:rsid w:val="0011076D"/>
     <w:rsid w:val="00110DA7"/>
     <w:rsid w:val="00110E07"/>
     <w:rsid w:val="0011191D"/>
     <w:rsid w:val="00112146"/>
     <w:rsid w:val="0011416C"/>
     <w:rsid w:val="00114434"/>
     <w:rsid w:val="00115ADD"/>
     <w:rsid w:val="00115C31"/>
     <w:rsid w:val="00116027"/>
     <w:rsid w:val="00116BA7"/>
     <w:rsid w:val="00116C3C"/>
     <w:rsid w:val="00117B3E"/>
     <w:rsid w:val="00121E14"/>
     <w:rsid w:val="001220CB"/>
     <w:rsid w:val="001224CA"/>
     <w:rsid w:val="00122D50"/>
     <w:rsid w:val="0012419F"/>
     <w:rsid w:val="00125730"/>
     <w:rsid w:val="001265EC"/>
     <w:rsid w:val="00127831"/>
     <w:rsid w:val="00127D95"/>
     <w:rsid w:val="00130B9E"/>
     <w:rsid w:val="0013118D"/>
+    <w:rsid w:val="0013168B"/>
     <w:rsid w:val="00133108"/>
     <w:rsid w:val="0013326A"/>
     <w:rsid w:val="0013334B"/>
     <w:rsid w:val="001333C4"/>
     <w:rsid w:val="00134761"/>
     <w:rsid w:val="00134B39"/>
     <w:rsid w:val="00134BE4"/>
     <w:rsid w:val="00134D1D"/>
     <w:rsid w:val="00134F93"/>
     <w:rsid w:val="001356FD"/>
     <w:rsid w:val="0013726E"/>
     <w:rsid w:val="001405A4"/>
     <w:rsid w:val="00140954"/>
     <w:rsid w:val="00141174"/>
     <w:rsid w:val="0014187F"/>
     <w:rsid w:val="001425E3"/>
     <w:rsid w:val="00142BCF"/>
     <w:rsid w:val="00143015"/>
     <w:rsid w:val="00143B19"/>
     <w:rsid w:val="00143EB6"/>
     <w:rsid w:val="00144120"/>
     <w:rsid w:val="0014428D"/>
     <w:rsid w:val="00144950"/>
     <w:rsid w:val="00144E0B"/>
     <w:rsid w:val="00144EE4"/>
@@ -9129,50 +9403,51 @@
     <w:rsid w:val="006C0344"/>
     <w:rsid w:val="006C0C0A"/>
     <w:rsid w:val="006C13B3"/>
     <w:rsid w:val="006C1948"/>
     <w:rsid w:val="006C19E7"/>
     <w:rsid w:val="006C2166"/>
     <w:rsid w:val="006C29DC"/>
     <w:rsid w:val="006C304F"/>
     <w:rsid w:val="006C3309"/>
     <w:rsid w:val="006C33E2"/>
     <w:rsid w:val="006C416A"/>
     <w:rsid w:val="006C44D8"/>
     <w:rsid w:val="006C5994"/>
     <w:rsid w:val="006C5FA7"/>
     <w:rsid w:val="006C6295"/>
     <w:rsid w:val="006C66D4"/>
     <w:rsid w:val="006C66D7"/>
     <w:rsid w:val="006C6DAF"/>
     <w:rsid w:val="006C7817"/>
     <w:rsid w:val="006C78A6"/>
     <w:rsid w:val="006C7DD7"/>
     <w:rsid w:val="006D03D2"/>
     <w:rsid w:val="006D08B6"/>
     <w:rsid w:val="006D0A1B"/>
     <w:rsid w:val="006D1174"/>
+    <w:rsid w:val="006D14DB"/>
     <w:rsid w:val="006D168D"/>
     <w:rsid w:val="006D1B14"/>
     <w:rsid w:val="006D1FCB"/>
     <w:rsid w:val="006D2C1B"/>
     <w:rsid w:val="006D3401"/>
     <w:rsid w:val="006D3F45"/>
     <w:rsid w:val="006D411E"/>
     <w:rsid w:val="006D4C88"/>
     <w:rsid w:val="006D4F48"/>
     <w:rsid w:val="006D5B84"/>
     <w:rsid w:val="006D5E77"/>
     <w:rsid w:val="006D6506"/>
     <w:rsid w:val="006D671A"/>
     <w:rsid w:val="006D706E"/>
     <w:rsid w:val="006D7B69"/>
     <w:rsid w:val="006D7CE4"/>
     <w:rsid w:val="006E07B3"/>
     <w:rsid w:val="006E2376"/>
     <w:rsid w:val="006E2D8E"/>
     <w:rsid w:val="006E3CBA"/>
     <w:rsid w:val="006E3CE5"/>
     <w:rsid w:val="006E4092"/>
     <w:rsid w:val="006E486B"/>
     <w:rsid w:val="006E52D5"/>
     <w:rsid w:val="006E5D41"/>
@@ -9273,51 +9548,50 @@
     <w:rsid w:val="007546B2"/>
     <w:rsid w:val="00754FDA"/>
     <w:rsid w:val="00755178"/>
     <w:rsid w:val="00755761"/>
     <w:rsid w:val="00755978"/>
     <w:rsid w:val="007563C9"/>
     <w:rsid w:val="007567BD"/>
     <w:rsid w:val="007569AE"/>
     <w:rsid w:val="0075709A"/>
     <w:rsid w:val="00757726"/>
     <w:rsid w:val="00760A14"/>
     <w:rsid w:val="00760D7E"/>
     <w:rsid w:val="00762147"/>
     <w:rsid w:val="00762DFF"/>
     <w:rsid w:val="00763407"/>
     <w:rsid w:val="0076374E"/>
     <w:rsid w:val="0076510C"/>
     <w:rsid w:val="00765213"/>
     <w:rsid w:val="00765687"/>
     <w:rsid w:val="00765AE2"/>
     <w:rsid w:val="00765B13"/>
     <w:rsid w:val="0076640C"/>
     <w:rsid w:val="00766661"/>
     <w:rsid w:val="00767E7D"/>
     <w:rsid w:val="00771B2A"/>
-    <w:rsid w:val="007724F8"/>
     <w:rsid w:val="007727DB"/>
     <w:rsid w:val="00772E37"/>
     <w:rsid w:val="007735D7"/>
     <w:rsid w:val="00773E1D"/>
     <w:rsid w:val="00774B21"/>
     <w:rsid w:val="00774D83"/>
     <w:rsid w:val="00774EBB"/>
     <w:rsid w:val="0077517F"/>
     <w:rsid w:val="007759B6"/>
     <w:rsid w:val="00776D4F"/>
     <w:rsid w:val="00777305"/>
     <w:rsid w:val="00777385"/>
     <w:rsid w:val="00777923"/>
     <w:rsid w:val="00777D97"/>
     <w:rsid w:val="007802FF"/>
     <w:rsid w:val="00780888"/>
     <w:rsid w:val="007816A5"/>
     <w:rsid w:val="00781A06"/>
     <w:rsid w:val="00781D04"/>
     <w:rsid w:val="00782E05"/>
     <w:rsid w:val="0078321B"/>
     <w:rsid w:val="0078361E"/>
     <w:rsid w:val="00783ED0"/>
     <w:rsid w:val="00784E94"/>
     <w:rsid w:val="00784F62"/>
@@ -9503,50 +9777,51 @@
     <w:rsid w:val="0082658B"/>
     <w:rsid w:val="00826F44"/>
     <w:rsid w:val="00827B0B"/>
     <w:rsid w:val="00827EBE"/>
     <w:rsid w:val="0083024E"/>
     <w:rsid w:val="008305DC"/>
     <w:rsid w:val="008307D4"/>
     <w:rsid w:val="00831682"/>
     <w:rsid w:val="00831DAC"/>
     <w:rsid w:val="00832969"/>
     <w:rsid w:val="00832C76"/>
     <w:rsid w:val="0083338C"/>
     <w:rsid w:val="0083380F"/>
     <w:rsid w:val="00833CAE"/>
     <w:rsid w:val="0083459E"/>
     <w:rsid w:val="008349D4"/>
     <w:rsid w:val="00834E70"/>
     <w:rsid w:val="00836D5A"/>
     <w:rsid w:val="00836F70"/>
     <w:rsid w:val="00837029"/>
     <w:rsid w:val="00837442"/>
     <w:rsid w:val="00837858"/>
     <w:rsid w:val="00837D74"/>
     <w:rsid w:val="008400B3"/>
     <w:rsid w:val="0084045B"/>
+    <w:rsid w:val="00840A85"/>
     <w:rsid w:val="0084126E"/>
     <w:rsid w:val="008412B9"/>
     <w:rsid w:val="00841824"/>
     <w:rsid w:val="00841FDF"/>
     <w:rsid w:val="008424AE"/>
     <w:rsid w:val="008432FD"/>
     <w:rsid w:val="00844436"/>
     <w:rsid w:val="00844718"/>
     <w:rsid w:val="008449F4"/>
     <w:rsid w:val="00844BEA"/>
     <w:rsid w:val="0084540E"/>
     <w:rsid w:val="008467F2"/>
     <w:rsid w:val="00846803"/>
     <w:rsid w:val="00846BBD"/>
     <w:rsid w:val="00847329"/>
     <w:rsid w:val="008473B2"/>
     <w:rsid w:val="008475B2"/>
     <w:rsid w:val="008475F4"/>
     <w:rsid w:val="008476D9"/>
     <w:rsid w:val="0084799C"/>
     <w:rsid w:val="00847B38"/>
     <w:rsid w:val="0085078F"/>
     <w:rsid w:val="00850826"/>
     <w:rsid w:val="00850AD5"/>
     <w:rsid w:val="00851407"/>
@@ -9956,50 +10231,51 @@
     <w:rsid w:val="00A07A6D"/>
     <w:rsid w:val="00A102FA"/>
     <w:rsid w:val="00A103DA"/>
     <w:rsid w:val="00A109AB"/>
     <w:rsid w:val="00A10A92"/>
     <w:rsid w:val="00A13319"/>
     <w:rsid w:val="00A1370A"/>
     <w:rsid w:val="00A13E0F"/>
     <w:rsid w:val="00A144DA"/>
     <w:rsid w:val="00A145CA"/>
     <w:rsid w:val="00A148DC"/>
     <w:rsid w:val="00A14E6E"/>
     <w:rsid w:val="00A14FA4"/>
     <w:rsid w:val="00A15017"/>
     <w:rsid w:val="00A15912"/>
     <w:rsid w:val="00A20502"/>
     <w:rsid w:val="00A206DF"/>
     <w:rsid w:val="00A209B6"/>
     <w:rsid w:val="00A20AAF"/>
     <w:rsid w:val="00A20F4C"/>
     <w:rsid w:val="00A210B9"/>
     <w:rsid w:val="00A22DBE"/>
     <w:rsid w:val="00A22DDF"/>
     <w:rsid w:val="00A23203"/>
     <w:rsid w:val="00A23760"/>
+    <w:rsid w:val="00A23BCA"/>
     <w:rsid w:val="00A23D6F"/>
     <w:rsid w:val="00A23E9F"/>
     <w:rsid w:val="00A244E4"/>
     <w:rsid w:val="00A2642A"/>
     <w:rsid w:val="00A2734C"/>
     <w:rsid w:val="00A27EFD"/>
     <w:rsid w:val="00A309F6"/>
     <w:rsid w:val="00A30CA8"/>
     <w:rsid w:val="00A30FDF"/>
     <w:rsid w:val="00A314D1"/>
     <w:rsid w:val="00A315BA"/>
     <w:rsid w:val="00A315CC"/>
     <w:rsid w:val="00A31FF5"/>
     <w:rsid w:val="00A33323"/>
     <w:rsid w:val="00A33E43"/>
     <w:rsid w:val="00A34251"/>
     <w:rsid w:val="00A343EF"/>
     <w:rsid w:val="00A34EFD"/>
     <w:rsid w:val="00A356F7"/>
     <w:rsid w:val="00A35F8D"/>
     <w:rsid w:val="00A3620F"/>
     <w:rsid w:val="00A3632D"/>
     <w:rsid w:val="00A36FE6"/>
     <w:rsid w:val="00A410B1"/>
     <w:rsid w:val="00A41392"/>
@@ -10265,50 +10541,51 @@
     <w:rsid w:val="00B5271B"/>
     <w:rsid w:val="00B54BE3"/>
     <w:rsid w:val="00B5513D"/>
     <w:rsid w:val="00B56732"/>
     <w:rsid w:val="00B57915"/>
     <w:rsid w:val="00B57FDB"/>
     <w:rsid w:val="00B61ACF"/>
     <w:rsid w:val="00B62305"/>
     <w:rsid w:val="00B62602"/>
     <w:rsid w:val="00B629CE"/>
     <w:rsid w:val="00B62AF0"/>
     <w:rsid w:val="00B62C00"/>
     <w:rsid w:val="00B63261"/>
     <w:rsid w:val="00B6334F"/>
     <w:rsid w:val="00B6385E"/>
     <w:rsid w:val="00B63893"/>
     <w:rsid w:val="00B639F6"/>
     <w:rsid w:val="00B6409B"/>
     <w:rsid w:val="00B64100"/>
     <w:rsid w:val="00B64574"/>
     <w:rsid w:val="00B64DFE"/>
     <w:rsid w:val="00B66D78"/>
     <w:rsid w:val="00B66E94"/>
     <w:rsid w:val="00B673D7"/>
     <w:rsid w:val="00B6796D"/>
+    <w:rsid w:val="00B70550"/>
     <w:rsid w:val="00B70E62"/>
     <w:rsid w:val="00B718D9"/>
     <w:rsid w:val="00B71DE9"/>
     <w:rsid w:val="00B7369B"/>
     <w:rsid w:val="00B7501C"/>
     <w:rsid w:val="00B750B2"/>
     <w:rsid w:val="00B75885"/>
     <w:rsid w:val="00B758C6"/>
     <w:rsid w:val="00B76382"/>
     <w:rsid w:val="00B768E0"/>
     <w:rsid w:val="00B77457"/>
     <w:rsid w:val="00B775EF"/>
     <w:rsid w:val="00B80AA6"/>
     <w:rsid w:val="00B80DB5"/>
     <w:rsid w:val="00B80F10"/>
     <w:rsid w:val="00B8114D"/>
     <w:rsid w:val="00B814AE"/>
     <w:rsid w:val="00B81668"/>
     <w:rsid w:val="00B81725"/>
     <w:rsid w:val="00B81BD2"/>
     <w:rsid w:val="00B85C61"/>
     <w:rsid w:val="00B87CC8"/>
     <w:rsid w:val="00B90351"/>
     <w:rsid w:val="00B90E4A"/>
     <w:rsid w:val="00B91ABC"/>
@@ -10735,51 +11012,50 @@
     <w:rsid w:val="00D32A3A"/>
     <w:rsid w:val="00D32B29"/>
     <w:rsid w:val="00D32E61"/>
     <w:rsid w:val="00D33950"/>
     <w:rsid w:val="00D33A7F"/>
     <w:rsid w:val="00D3442F"/>
     <w:rsid w:val="00D3547B"/>
     <w:rsid w:val="00D35652"/>
     <w:rsid w:val="00D35D64"/>
     <w:rsid w:val="00D365DD"/>
     <w:rsid w:val="00D368BC"/>
     <w:rsid w:val="00D37841"/>
     <w:rsid w:val="00D37E65"/>
     <w:rsid w:val="00D403A2"/>
     <w:rsid w:val="00D40CCC"/>
     <w:rsid w:val="00D4145B"/>
     <w:rsid w:val="00D41680"/>
     <w:rsid w:val="00D41727"/>
     <w:rsid w:val="00D427D4"/>
     <w:rsid w:val="00D42B0A"/>
     <w:rsid w:val="00D43166"/>
     <w:rsid w:val="00D440F0"/>
     <w:rsid w:val="00D44860"/>
     <w:rsid w:val="00D44EA9"/>
     <w:rsid w:val="00D457AB"/>
-    <w:rsid w:val="00D46D06"/>
     <w:rsid w:val="00D46D53"/>
     <w:rsid w:val="00D46F61"/>
     <w:rsid w:val="00D47443"/>
     <w:rsid w:val="00D47AE8"/>
     <w:rsid w:val="00D500B5"/>
     <w:rsid w:val="00D5065B"/>
     <w:rsid w:val="00D51394"/>
     <w:rsid w:val="00D52464"/>
     <w:rsid w:val="00D52C67"/>
     <w:rsid w:val="00D53024"/>
     <w:rsid w:val="00D53581"/>
     <w:rsid w:val="00D53820"/>
     <w:rsid w:val="00D539F7"/>
     <w:rsid w:val="00D53C63"/>
     <w:rsid w:val="00D54D18"/>
     <w:rsid w:val="00D55C5A"/>
     <w:rsid w:val="00D57560"/>
     <w:rsid w:val="00D57835"/>
     <w:rsid w:val="00D60E8C"/>
     <w:rsid w:val="00D62220"/>
     <w:rsid w:val="00D62314"/>
     <w:rsid w:val="00D623A2"/>
     <w:rsid w:val="00D6264E"/>
     <w:rsid w:val="00D63586"/>
     <w:rsid w:val="00D63E35"/>
@@ -10792,50 +11068,51 @@
     <w:rsid w:val="00D65EF7"/>
     <w:rsid w:val="00D65F32"/>
     <w:rsid w:val="00D66177"/>
     <w:rsid w:val="00D66DCB"/>
     <w:rsid w:val="00D672B1"/>
     <w:rsid w:val="00D67322"/>
     <w:rsid w:val="00D70343"/>
     <w:rsid w:val="00D706DC"/>
     <w:rsid w:val="00D7074B"/>
     <w:rsid w:val="00D7099B"/>
     <w:rsid w:val="00D71ADB"/>
     <w:rsid w:val="00D71F70"/>
     <w:rsid w:val="00D7209E"/>
     <w:rsid w:val="00D7299E"/>
     <w:rsid w:val="00D7353D"/>
     <w:rsid w:val="00D73603"/>
     <w:rsid w:val="00D73702"/>
     <w:rsid w:val="00D737FC"/>
     <w:rsid w:val="00D749D8"/>
     <w:rsid w:val="00D74DBA"/>
     <w:rsid w:val="00D758FB"/>
     <w:rsid w:val="00D75BCA"/>
     <w:rsid w:val="00D776AF"/>
     <w:rsid w:val="00D82FF2"/>
     <w:rsid w:val="00D8328B"/>
+    <w:rsid w:val="00D850D5"/>
     <w:rsid w:val="00D8557A"/>
     <w:rsid w:val="00D85F38"/>
     <w:rsid w:val="00D86A88"/>
     <w:rsid w:val="00D86BF9"/>
     <w:rsid w:val="00D87015"/>
     <w:rsid w:val="00D878A7"/>
     <w:rsid w:val="00D90428"/>
     <w:rsid w:val="00D91381"/>
     <w:rsid w:val="00D913EA"/>
     <w:rsid w:val="00D9218B"/>
     <w:rsid w:val="00D93458"/>
     <w:rsid w:val="00D93F01"/>
     <w:rsid w:val="00D95E06"/>
     <w:rsid w:val="00D9714A"/>
     <w:rsid w:val="00D97930"/>
     <w:rsid w:val="00D97F02"/>
     <w:rsid w:val="00DA10D5"/>
     <w:rsid w:val="00DA1DA9"/>
     <w:rsid w:val="00DA2896"/>
     <w:rsid w:val="00DA2A37"/>
     <w:rsid w:val="00DA2A87"/>
     <w:rsid w:val="00DA43F9"/>
     <w:rsid w:val="00DA4677"/>
     <w:rsid w:val="00DA4EAC"/>
     <w:rsid w:val="00DA50E6"/>
@@ -11144,72 +11421,74 @@
     <w:rsid w:val="00EF73FE"/>
     <w:rsid w:val="00EF744E"/>
     <w:rsid w:val="00EF7CEA"/>
     <w:rsid w:val="00F00769"/>
     <w:rsid w:val="00F009EF"/>
     <w:rsid w:val="00F00AB1"/>
     <w:rsid w:val="00F011D8"/>
     <w:rsid w:val="00F013A7"/>
     <w:rsid w:val="00F01FC0"/>
     <w:rsid w:val="00F01FF0"/>
     <w:rsid w:val="00F0288F"/>
     <w:rsid w:val="00F03212"/>
     <w:rsid w:val="00F0387F"/>
     <w:rsid w:val="00F039A1"/>
     <w:rsid w:val="00F03F62"/>
     <w:rsid w:val="00F04B83"/>
     <w:rsid w:val="00F0606B"/>
     <w:rsid w:val="00F06CFA"/>
     <w:rsid w:val="00F07F34"/>
     <w:rsid w:val="00F1069B"/>
     <w:rsid w:val="00F10EAC"/>
     <w:rsid w:val="00F120C4"/>
     <w:rsid w:val="00F13935"/>
     <w:rsid w:val="00F140DD"/>
     <w:rsid w:val="00F147A9"/>
+    <w:rsid w:val="00F1591E"/>
     <w:rsid w:val="00F17092"/>
     <w:rsid w:val="00F1775C"/>
     <w:rsid w:val="00F17814"/>
     <w:rsid w:val="00F2046B"/>
     <w:rsid w:val="00F20C2D"/>
     <w:rsid w:val="00F21FD9"/>
     <w:rsid w:val="00F22461"/>
     <w:rsid w:val="00F2286B"/>
     <w:rsid w:val="00F228BB"/>
     <w:rsid w:val="00F22CAB"/>
     <w:rsid w:val="00F23141"/>
     <w:rsid w:val="00F233FE"/>
     <w:rsid w:val="00F23464"/>
     <w:rsid w:val="00F23B8D"/>
     <w:rsid w:val="00F23CE9"/>
     <w:rsid w:val="00F2447A"/>
     <w:rsid w:val="00F2517D"/>
     <w:rsid w:val="00F25237"/>
     <w:rsid w:val="00F253BC"/>
     <w:rsid w:val="00F2556C"/>
     <w:rsid w:val="00F25573"/>
     <w:rsid w:val="00F26CC7"/>
+    <w:rsid w:val="00F27A15"/>
     <w:rsid w:val="00F27BB2"/>
     <w:rsid w:val="00F27F37"/>
     <w:rsid w:val="00F30A95"/>
     <w:rsid w:val="00F32A20"/>
     <w:rsid w:val="00F34C27"/>
     <w:rsid w:val="00F34EA0"/>
     <w:rsid w:val="00F357C4"/>
     <w:rsid w:val="00F36CA2"/>
     <w:rsid w:val="00F36CE2"/>
     <w:rsid w:val="00F3729A"/>
     <w:rsid w:val="00F37377"/>
     <w:rsid w:val="00F40524"/>
     <w:rsid w:val="00F405A3"/>
     <w:rsid w:val="00F406FB"/>
     <w:rsid w:val="00F4076C"/>
     <w:rsid w:val="00F40D86"/>
     <w:rsid w:val="00F41051"/>
     <w:rsid w:val="00F41801"/>
     <w:rsid w:val="00F41F0A"/>
     <w:rsid w:val="00F42945"/>
     <w:rsid w:val="00F42C00"/>
     <w:rsid w:val="00F43297"/>
     <w:rsid w:val="00F43438"/>
     <w:rsid w:val="00F4375B"/>
     <w:rsid w:val="00F43A88"/>
@@ -12100,592 +12379,592 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="243" w:lineRule="exact"/>
       <w:ind w:left="115"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek2Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C27775"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normalny"/>
-[...1 lines deleted...]
-    <w:link w:val="Nagwek3Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00624F30"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tytu">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="121"/>
       <w:ind w:left="115"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Akapitzlist">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Numerowanie,Akapit z listą BS,Kolorowa lista — akcent 11"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="AkapitzlistZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="219" w:lineRule="exact"/>
       <w:ind w:left="115"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="119"/>
       <w:ind w:left="427"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nagwek">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="NagwekZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23192"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B23192"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Stopka">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="StopkaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23192"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Stopka"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B23192"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Number,Odwołanie przypisu,Footnote symbol,Footnote reference number,note TESI,SUPERS,EN Footnote Reference,Footnote number,Ref,de nota al pie,Odwo3anie przypisu,Times 10 Point,Exposant 3 Point,number,16 Poi"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003024E9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AkapitzlistZnak">
-[...2 lines deleted...]
-    <w:link w:val="Akapitzlist"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Numerowanie Char,Akapit z listą BS Char,Kolorowa lista — akcent 11 Char"/>
+    <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="003024E9"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007020D3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AK1">
     <w:name w:val="AK1"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0062557D"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ak2">
     <w:name w:val="Ak2"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0027522E"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ak3">
     <w:name w:val="Ak3"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0027522E"/>
     <w:pPr>
       <w:widowControl/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1157"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EA1157"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Tekstkomentarza"/>
-[...1 lines deleted...]
-    <w:link w:val="TematkomentarzaZnak"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EA1157"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tematkomentarza"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA1157"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisudolnegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A422D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisudolnego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006A422D"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipercze">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00585C2B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Poprawka">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004F48B3"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalnyWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BD37F7"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C27775"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
-[...2 lines deleted...]
-    <w:link w:val="Nagwek3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00624F30"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B4B64"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabela-Siatka">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006C5994"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Zwykatabela4">
+  <w:style w:type="table" w:styleId="PlainTable4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="006C5994"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Zwykatabela3">
+  <w:style w:type="table" w:styleId="PlainTable3">
     <w:name w:val="Plain Table 3"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="006C5994"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:caps/>
       </w:rPr>
@@ -12729,53 +13008,53 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelasiatki6kolorowaakcent2">
+  <w:style w:type="table" w:styleId="GridTable6ColourfulAccent2">
     <w:name w:val="Grid Table 6 Colorful Accent 2"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="006C5994"/>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12798,53 +13077,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelasiatki7kolorowaakcent2">
+  <w:style w:type="table" w:styleId="GridTable7ColourfulAccent2">
     <w:name w:val="Grid Table 7 Colorful Accent 2"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="006C5994"/>
     <w:rPr>
       <w:color w:val="943634" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
@@ -12934,53 +13213,53 @@
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelalisty1jasnaakcent2">
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent2">
     <w:name w:val="List Table 1 Light Accent 2"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="006C5994"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
@@ -12992,53 +13271,53 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabelasiatki4akcent2">
+  <w:style w:type="table" w:styleId="GridTable4-Accent2">
     <w:name w:val="Grid Table 4 Accent 2"/>
-    <w:basedOn w:val="Standardowy"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="006C5994"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="D99594" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -13065,130 +13344,130 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UyteHipercze">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00950118"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Tekstprzypisukocowego">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normalny"/>
-    <w:link w:val="TekstprzypisukocowegoZnak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D3CC3"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisukocowegoZnak">
-[...2 lines deleted...]
-    <w:link w:val="Tekstprzypisukocowego"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D3CC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Odwoanieprzypisukocowego">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D3CC3"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Wzmianka">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA16CD"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sekcja">
     <w:name w:val="Sekcja"/>
-    <w:basedOn w:val="Normalny"/>
+    <w:basedOn w:val="Normal"/>
     <w:link w:val="SekcjaChar"/>
     <w:qFormat/>
     <w:rsid w:val="007978E6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SekcjaChar">
     <w:name w:val="Sekcja Char"/>
-    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Sekcja"/>
     <w:rsid w:val="007978E6"/>
     <w:rPr>
       <w:rFonts w:ascii="Carlito" w:eastAsia="Carlito" w:hAnsi="Carlito" w:cs="Carlito"/>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single"/>
       <w:lang w:val="pl-PL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72314755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13720,96 +13999,167 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cac27970-8e5c-4757-892f-6380986b87a0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6dce4b05-8b23-47c9-b568-835dba7d0927" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-    <xsd:import namespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100027DF02BBBAB184184C42B00A97D9B09" ma:contentTypeVersion="11" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="4c63bbfe2e5c2972c9bef51e64cd1042">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cac27970-8e5c-4757-892f-6380986b87a0" xmlns:ns3="6dce4b05-8b23-47c9-b568-835dba7d0927" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1415da929bc3333dcc2efa0cea6f08f0" ns2:_="" ns3:_="">
+    <xsd:import namespace="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <xsd:import namespace="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cac27970-8e5c-4757-892f-6380986b87a0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tagi obrazów" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0da6c2b0-0d3f-48bc-a5e3-e2410f9d8c3f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6dce4b05-8b23-47c9-b568-835dba7d0927" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{5c6085c3-85f2-4d7e-b204-aec9b3416465}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6dce4b05-8b23-47c9-b568-835dba7d0927">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13867,123 +14217,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B116D995-6324-414E-A4E6-055AE0492603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8803AB1E-E056-4821-BDCC-DDB9509BBAD3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3B7BA1-7F5F-4DFD-934F-1FC42F04A8B7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928F30A8-449C-4569-A52B-BF63F0653FC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B57ACB62-CBA4-44A1-B166-0F61A1440C08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="0c0d34b8-6a04-4fad-8f2f-e2a3bd4cb7fd"/>
+    <ds:schemaRef ds:uri="cac27970-8e5c-4757-892f-6380986b87a0"/>
+    <ds:schemaRef ds:uri="6dce4b05-8b23-47c9-b568-835dba7d0927"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" enabled="0" method="" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2594</Words>
-  <Characters>15567</Characters>
+  <Words>2793</Words>
+  <Characters>15922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>132</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18125</CharactersWithSpaces>
+  <CharactersWithSpaces>18678</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5308423</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://pfrventures.pl/innovate-pl-fof</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6684796</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -14034,32 +14378,32 @@
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-04-20T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word dla Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-10-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
-    <vt:lpwstr>0x010100FA90D8F71E0BFA40B517308B3BB6023C</vt:lpwstr>
+    <vt:lpwstr>0x010100027DF02BBBAB184184C42B00A97D9B09</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>761e7a93-1043-4dc8-984f-adad9a20b69c</vt:lpwstr>
   </property>
 </Properties>
 </file>