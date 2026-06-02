--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,55 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E67D3AB" w14:textId="4546EA09" w:rsidR="00273455" w:rsidRPr="00F13EED" w:rsidRDefault="001038CC" w:rsidP="00273455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00E760BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
@@ -536,56 +533,97 @@
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="00597479">
         <w:trPr>
           <w:trHeight w:val="761"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="282F52F2" w14:textId="77777777" w:rsidTr="003112D4">
         <w:trPr>
           <w:trHeight w:val="2511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D63CAA0" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -1235,66 +1273,92 @@
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F20D65" w14:textId="4BF41BB9" w:rsidR="004F26EF" w:rsidRPr="00014FDA" w:rsidRDefault="00CE25B9" w:rsidP="00014FDA">
+    <w:p w14:paraId="73F20D65" w14:textId="0CA2F8D5" w:rsidR="004F26EF" w:rsidRPr="00014FDA" w:rsidRDefault="00CE25B9" w:rsidP="00014FDA">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
+        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00245848">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r w:rsidR="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2301,51 +2365,51 @@
       <w:r w:rsidR="008D29C1" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>, w szczególności</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie</w:t>
       </w:r>
       <w:r w:rsidR="00E334D7" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>stanowią środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78114D3C" w14:textId="5EE983B9" w:rsidR="005D6B99" w:rsidRDefault="001F0954" w:rsidP="00D31045">
+    <w:p w14:paraId="78114D3C" w14:textId="04CDB18C" w:rsidR="005D6B99" w:rsidRDefault="001F0954" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przez Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
@@ -2379,111 +2443,171 @@
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">pochodzą ze źródeł, które nie naruszają, jak również ich użycie nie narusza, żadnych postanowień ustawy z dnia ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidR="002A14D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>1 marca 2018 roku</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. Dz. U. z 201</w:t>
       </w:r>
       <w:r w:rsidR="002A14D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:r w:rsidR="00245848">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, poz. </w:t>
       </w:r>
       <w:r w:rsidR="002A14D1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>723</w:t>
+      </w:r>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C843DA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00874CE8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zmianami</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deklarowanej</w:t>
       </w:r>
       <w:r w:rsidR="00D43079" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580BC3D6" w14:textId="7F527C3E" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -2623,55 +2747,77 @@
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enie</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> badani</w:t>
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">due diligence </w:t>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zdolności prawnej oraz finansowej</w:t>
       </w:r>
       <w:r w:rsidR="00DA2DE2" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3258,64 +3404,87 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+        <w:t xml:space="preserve">(Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="616B93F4" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
@@ -3519,51 +3688,65 @@
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty / Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jest świadom, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00131186">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
+        <w:t xml:space="preserve">ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419472A" w14:textId="57ECE347" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3945,51 +4128,51 @@
       <w:r w:rsidR="00012A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Zasad Naboru i nie wnos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzeciwu co do sposobu przetwarzania danych osobowych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8DBEF4" w14:textId="37DF4763" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
+    <w:p w14:paraId="0B8DBEF4" w14:textId="2233B48C" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA33D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/ Inwestor Prywatny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4039,51 +4222,51 @@
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">jego (lub osób przez niego wskazanych)  </w:t>
+        <w:t xml:space="preserve">jego (lub osób przez niego wskazanych) </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -4223,78 +4406,114 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Inwestor</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatny</w:t>
+              <w:t>Inwestor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -4311,52 +4530,61 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C242A8" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32840B96" w14:textId="48275135" w:rsidR="002F5E53" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent </w:t>
       </w:r>
@@ -4396,51 +4624,79 @@
         </w:rPr>
         <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nwestora </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due Dilgence i innych oświadczeń przypisanych Beneficjentowi </w:t>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dilgence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistemu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD57D1B" w14:textId="77777777" w:rsidR="005441D1" w:rsidRPr="00A942BE" w:rsidRDefault="005441D1" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4481,70 +4737,120 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Beneficjent Rzeczywisty)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Beneficjent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Rzeczywisty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -4554,227 +4860,326 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A6E49BB" w14:textId="77777777" w:rsidR="00F227F8" w:rsidRDefault="00F227F8" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CE38B0" w14:textId="2D1DC729" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
+    <w:p w14:paraId="41CE38B0" w14:textId="2DEBE3C2" w:rsidR="00C153EC" w:rsidRPr="009B6138" w:rsidRDefault="00C153EC" w:rsidP="00DB3563">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik A do </w:t>
       </w:r>
-      <w:r w:rsidR="005F5642">
+      <w:r w:rsidR="005F5642" w:rsidRPr="00567CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
+      <w:r w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">świadczenia Inwestora Prywatnego będącego osoba prawną, która nie jest kontrolowana przez </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneficjentów </w:t>
+      </w:r>
+      <w:r w:rsidR="00492275" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">zeczywistych w sposób wskazany w przypisie </w:t>
+      </w:r>
+      <w:r w:rsidR="00567CB4" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E928B3" w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00567CB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7C1B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>niniejszym oświadczeniu</w:t>
+      </w:r>
       <w:r w:rsidRPr="009B6138">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">świadczenia Inwestora Prywatnego będącego osoba prawną, która nie jest kontrolowana przez </w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">w Formularzu </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F61A20A" w14:textId="3C7830D3" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Nazwa wspólnika/akcjonariusza</w:t>
+              <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>wspólnika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcjonariusza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Iloś</w:t>
             </w:r>
             <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ć</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> udziałów/akcji</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>udziałów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>% kapitału Inwestora</w:t>
+              <w:t xml:space="preserve">% </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>kapitału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Inwestora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007E18EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatnego</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007E18EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Prywatnego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -4896,102 +5301,98 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów</w:t>
       </w:r>
       <w:r w:rsidR="003C4B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45AF1834" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="28D06988" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63DF12DD" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="202FBAD1" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59D52B53" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="4EC20CA0" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5006,96 +5407,92 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BE726FA" w14:textId="77777777" w:rsidR="002A7BAC" w:rsidRDefault="002A7BAC">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07527D93" w14:textId="4C66BC7A" w:rsidR="003A4183" w:rsidRPr="009F6A29" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
+  <w:p w14:paraId="07527D93" w14:textId="4455CFCE" w:rsidR="003A4183" w:rsidRPr="009F6A29" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00BB38CA">
+    <w:r w:rsidR="00BE1820">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>/202</w:t>
+      <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="006813A4">
+    <w:r w:rsidR="00874CE8" w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00874CE8">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
@@ -5142,91 +5539,81 @@
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ADEDB54" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="2E8CE42A" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7072EE49" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="7114F830" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="37452F55" w14:textId="77777777" w:rsidR="00A364F1" w:rsidRDefault="00A364F1">
+    <w:p w14:paraId="3CA37216" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
@@ -6053,60 +6440,50 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Inwestor Prywatny nie jest wehikułem inwestyc</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jnym.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
     <w:pPr>
       <w:pStyle w:val="NormalnyWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="973690228" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6121,60 +6498,50 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9299,105 +9666,108 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2133204156">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1073115497">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:trackRevisions/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D6B99"/>
     <w:rsid w:val="00012A9E"/>
     <w:rsid w:val="000140F0"/>
     <w:rsid w:val="00014E85"/>
     <w:rsid w:val="00014FDA"/>
     <w:rsid w:val="000173CB"/>
     <w:rsid w:val="00023F99"/>
     <w:rsid w:val="00024C03"/>
     <w:rsid w:val="00027974"/>
     <w:rsid w:val="00035AF9"/>
     <w:rsid w:val="000364BF"/>
     <w:rsid w:val="00047883"/>
     <w:rsid w:val="00047B33"/>
     <w:rsid w:val="0005391C"/>
     <w:rsid w:val="00061C91"/>
     <w:rsid w:val="00064878"/>
     <w:rsid w:val="000675B8"/>
     <w:rsid w:val="00071D86"/>
+    <w:rsid w:val="00072FBD"/>
     <w:rsid w:val="000744F3"/>
     <w:rsid w:val="00074846"/>
     <w:rsid w:val="000926B0"/>
+    <w:rsid w:val="0009276A"/>
     <w:rsid w:val="000A29CC"/>
     <w:rsid w:val="000B2A56"/>
     <w:rsid w:val="000B2F1F"/>
     <w:rsid w:val="000C40C8"/>
     <w:rsid w:val="000D015F"/>
     <w:rsid w:val="000D0F07"/>
+    <w:rsid w:val="000E427D"/>
     <w:rsid w:val="000F0B07"/>
     <w:rsid w:val="000F519D"/>
     <w:rsid w:val="001038CC"/>
     <w:rsid w:val="00115D90"/>
     <w:rsid w:val="00117127"/>
     <w:rsid w:val="00117F5A"/>
     <w:rsid w:val="001205EF"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="00131186"/>
     <w:rsid w:val="0014544D"/>
     <w:rsid w:val="0015469F"/>
     <w:rsid w:val="00155D48"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="001758D4"/>
     <w:rsid w:val="001802EC"/>
     <w:rsid w:val="001858CE"/>
     <w:rsid w:val="00192440"/>
     <w:rsid w:val="001945EC"/>
     <w:rsid w:val="0019557F"/>
     <w:rsid w:val="001A1856"/>
     <w:rsid w:val="001A64EA"/>
     <w:rsid w:val="001A7DFA"/>
     <w:rsid w:val="001B65EE"/>
     <w:rsid w:val="001C0738"/>
     <w:rsid w:val="001C76F7"/>
@@ -9406,239 +9776,255 @@
     <w:rsid w:val="001D5F48"/>
     <w:rsid w:val="001D66C7"/>
     <w:rsid w:val="001E077D"/>
     <w:rsid w:val="001E42E7"/>
     <w:rsid w:val="001E5E8D"/>
     <w:rsid w:val="001F0954"/>
     <w:rsid w:val="001F0D30"/>
     <w:rsid w:val="001F602F"/>
     <w:rsid w:val="00207332"/>
     <w:rsid w:val="00212DB0"/>
     <w:rsid w:val="002164E0"/>
     <w:rsid w:val="0022002D"/>
     <w:rsid w:val="0022274D"/>
     <w:rsid w:val="002237DA"/>
     <w:rsid w:val="0022492F"/>
     <w:rsid w:val="00227035"/>
     <w:rsid w:val="00230349"/>
     <w:rsid w:val="002328F5"/>
     <w:rsid w:val="00233497"/>
     <w:rsid w:val="002336C9"/>
     <w:rsid w:val="0023395D"/>
     <w:rsid w:val="00237526"/>
     <w:rsid w:val="002421B7"/>
     <w:rsid w:val="00242A9D"/>
     <w:rsid w:val="0024322C"/>
+    <w:rsid w:val="00245848"/>
     <w:rsid w:val="00253751"/>
     <w:rsid w:val="00254B9D"/>
     <w:rsid w:val="00255732"/>
     <w:rsid w:val="00260E3F"/>
     <w:rsid w:val="00270465"/>
     <w:rsid w:val="00273455"/>
     <w:rsid w:val="002779A0"/>
     <w:rsid w:val="002819F6"/>
     <w:rsid w:val="00290063"/>
     <w:rsid w:val="002905B8"/>
     <w:rsid w:val="00291EBF"/>
     <w:rsid w:val="00296220"/>
     <w:rsid w:val="00296920"/>
+    <w:rsid w:val="002976D4"/>
     <w:rsid w:val="002A14D1"/>
     <w:rsid w:val="002A1C83"/>
     <w:rsid w:val="002A2392"/>
     <w:rsid w:val="002A2808"/>
     <w:rsid w:val="002A3EE1"/>
     <w:rsid w:val="002A41C0"/>
     <w:rsid w:val="002A5231"/>
     <w:rsid w:val="002A7BAC"/>
     <w:rsid w:val="002B0745"/>
     <w:rsid w:val="002C0006"/>
     <w:rsid w:val="002D04EC"/>
     <w:rsid w:val="002D449A"/>
     <w:rsid w:val="002D696D"/>
     <w:rsid w:val="002D7F92"/>
     <w:rsid w:val="002E268C"/>
     <w:rsid w:val="002E41FD"/>
     <w:rsid w:val="002E4561"/>
     <w:rsid w:val="002F5E53"/>
     <w:rsid w:val="002F6324"/>
     <w:rsid w:val="003017CC"/>
     <w:rsid w:val="00306665"/>
     <w:rsid w:val="003112D4"/>
     <w:rsid w:val="00322858"/>
     <w:rsid w:val="00330E1E"/>
     <w:rsid w:val="003330F3"/>
+    <w:rsid w:val="00336C19"/>
     <w:rsid w:val="003400C2"/>
     <w:rsid w:val="0035194A"/>
     <w:rsid w:val="0035623E"/>
     <w:rsid w:val="00361B16"/>
     <w:rsid w:val="00362B45"/>
     <w:rsid w:val="003806F0"/>
     <w:rsid w:val="00390A64"/>
     <w:rsid w:val="00391C49"/>
     <w:rsid w:val="00396015"/>
     <w:rsid w:val="003A2F87"/>
     <w:rsid w:val="003A4183"/>
     <w:rsid w:val="003A62C0"/>
     <w:rsid w:val="003A6371"/>
     <w:rsid w:val="003A6C10"/>
     <w:rsid w:val="003B6F81"/>
     <w:rsid w:val="003C0C4A"/>
     <w:rsid w:val="003C2FED"/>
     <w:rsid w:val="003C45A1"/>
     <w:rsid w:val="003C4B3E"/>
     <w:rsid w:val="003D0144"/>
     <w:rsid w:val="003D3102"/>
     <w:rsid w:val="003D4864"/>
     <w:rsid w:val="003D7B4E"/>
     <w:rsid w:val="003E0340"/>
     <w:rsid w:val="003E1487"/>
     <w:rsid w:val="003E7CAD"/>
     <w:rsid w:val="003F31EF"/>
     <w:rsid w:val="003F3F5A"/>
     <w:rsid w:val="00401A0F"/>
     <w:rsid w:val="0040449F"/>
     <w:rsid w:val="00406655"/>
     <w:rsid w:val="00407279"/>
     <w:rsid w:val="004215EB"/>
     <w:rsid w:val="00424848"/>
     <w:rsid w:val="00431708"/>
     <w:rsid w:val="00436D1A"/>
     <w:rsid w:val="00441DBA"/>
     <w:rsid w:val="00442784"/>
     <w:rsid w:val="0044279C"/>
     <w:rsid w:val="004442D7"/>
+    <w:rsid w:val="00446250"/>
     <w:rsid w:val="00446F6D"/>
     <w:rsid w:val="00447D9C"/>
+    <w:rsid w:val="00447DC6"/>
+    <w:rsid w:val="00451B4C"/>
     <w:rsid w:val="00463293"/>
     <w:rsid w:val="00470009"/>
     <w:rsid w:val="004829F7"/>
     <w:rsid w:val="00492275"/>
     <w:rsid w:val="0049384F"/>
     <w:rsid w:val="004A0A6D"/>
     <w:rsid w:val="004A77AC"/>
     <w:rsid w:val="004B56E7"/>
     <w:rsid w:val="004C37EC"/>
     <w:rsid w:val="004D1916"/>
     <w:rsid w:val="004D4CAA"/>
     <w:rsid w:val="004E119D"/>
     <w:rsid w:val="004E14E5"/>
     <w:rsid w:val="004E2963"/>
     <w:rsid w:val="004E4831"/>
+    <w:rsid w:val="004E488A"/>
     <w:rsid w:val="004E7F7D"/>
     <w:rsid w:val="004F26EF"/>
     <w:rsid w:val="0050230F"/>
     <w:rsid w:val="00505316"/>
     <w:rsid w:val="00505614"/>
     <w:rsid w:val="005079DF"/>
     <w:rsid w:val="00507D66"/>
     <w:rsid w:val="00536C15"/>
     <w:rsid w:val="005441D1"/>
     <w:rsid w:val="0055142A"/>
+    <w:rsid w:val="00557AB5"/>
     <w:rsid w:val="005632CB"/>
+    <w:rsid w:val="00567232"/>
     <w:rsid w:val="00567B6E"/>
+    <w:rsid w:val="00567CB4"/>
     <w:rsid w:val="0058274B"/>
     <w:rsid w:val="00587DA0"/>
     <w:rsid w:val="0059098A"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00597479"/>
     <w:rsid w:val="005A0615"/>
     <w:rsid w:val="005A0A8D"/>
     <w:rsid w:val="005A10CB"/>
     <w:rsid w:val="005A3DA0"/>
     <w:rsid w:val="005A79AA"/>
     <w:rsid w:val="005B3127"/>
+    <w:rsid w:val="005B37AA"/>
     <w:rsid w:val="005B4E28"/>
     <w:rsid w:val="005C3A11"/>
     <w:rsid w:val="005C55C0"/>
     <w:rsid w:val="005C5746"/>
     <w:rsid w:val="005C78C6"/>
     <w:rsid w:val="005D11EE"/>
     <w:rsid w:val="005D363B"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005D6B99"/>
+    <w:rsid w:val="005E7C1B"/>
     <w:rsid w:val="005F4661"/>
     <w:rsid w:val="005F5642"/>
     <w:rsid w:val="005F71B6"/>
     <w:rsid w:val="006059DC"/>
     <w:rsid w:val="0061572C"/>
     <w:rsid w:val="006168E2"/>
     <w:rsid w:val="00637475"/>
     <w:rsid w:val="0064385F"/>
     <w:rsid w:val="00646135"/>
     <w:rsid w:val="00655038"/>
+    <w:rsid w:val="00662E0B"/>
     <w:rsid w:val="00671AE5"/>
     <w:rsid w:val="006813A4"/>
     <w:rsid w:val="00692AE4"/>
     <w:rsid w:val="00694223"/>
     <w:rsid w:val="006961B7"/>
     <w:rsid w:val="006B3518"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006B6D9E"/>
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006D1F81"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F4F18"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00723394"/>
     <w:rsid w:val="00726C96"/>
     <w:rsid w:val="00732A8F"/>
     <w:rsid w:val="00761D07"/>
     <w:rsid w:val="00767EB3"/>
     <w:rsid w:val="0078339F"/>
     <w:rsid w:val="007863CE"/>
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
+    <w:rsid w:val="007E2230"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
+    <w:rsid w:val="007F4FFA"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="008315CE"/>
     <w:rsid w:val="00836D61"/>
     <w:rsid w:val="00837926"/>
     <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00854B9D"/>
     <w:rsid w:val="00857E83"/>
     <w:rsid w:val="00867FD8"/>
+    <w:rsid w:val="00874CE8"/>
     <w:rsid w:val="00881CD3"/>
     <w:rsid w:val="0088338D"/>
     <w:rsid w:val="0089021D"/>
     <w:rsid w:val="00891156"/>
     <w:rsid w:val="00891454"/>
     <w:rsid w:val="00895CA9"/>
     <w:rsid w:val="008972EF"/>
     <w:rsid w:val="0089763C"/>
     <w:rsid w:val="008A2570"/>
     <w:rsid w:val="008B0CEE"/>
     <w:rsid w:val="008B2794"/>
     <w:rsid w:val="008B338C"/>
     <w:rsid w:val="008B39D0"/>
     <w:rsid w:val="008C3CC6"/>
     <w:rsid w:val="008C515E"/>
     <w:rsid w:val="008C63F7"/>
     <w:rsid w:val="008D29C1"/>
     <w:rsid w:val="008D5653"/>
     <w:rsid w:val="008D7564"/>
     <w:rsid w:val="008D78EF"/>
     <w:rsid w:val="008E4416"/>
     <w:rsid w:val="008F4ECD"/>
     <w:rsid w:val="009012AB"/>
     <w:rsid w:val="00905C83"/>
     <w:rsid w:val="00905F9F"/>
@@ -9648,105 +10034,109 @@
     <w:rsid w:val="009527CD"/>
     <w:rsid w:val="009652DC"/>
     <w:rsid w:val="009744EC"/>
     <w:rsid w:val="0097457C"/>
     <w:rsid w:val="00977715"/>
     <w:rsid w:val="00977DA6"/>
     <w:rsid w:val="00983E5F"/>
     <w:rsid w:val="00986F85"/>
     <w:rsid w:val="009A2137"/>
     <w:rsid w:val="009A5129"/>
     <w:rsid w:val="009A5A33"/>
     <w:rsid w:val="009B0905"/>
     <w:rsid w:val="009B1001"/>
     <w:rsid w:val="009B6138"/>
     <w:rsid w:val="009C6CED"/>
     <w:rsid w:val="009D4C36"/>
     <w:rsid w:val="009D4E26"/>
     <w:rsid w:val="009E0F08"/>
     <w:rsid w:val="009E7D66"/>
     <w:rsid w:val="009F06C9"/>
     <w:rsid w:val="009F49A7"/>
     <w:rsid w:val="009F6A29"/>
     <w:rsid w:val="00A02386"/>
     <w:rsid w:val="00A20B5B"/>
     <w:rsid w:val="00A24A4F"/>
+    <w:rsid w:val="00A3184E"/>
     <w:rsid w:val="00A34CBB"/>
     <w:rsid w:val="00A364F1"/>
     <w:rsid w:val="00A40908"/>
     <w:rsid w:val="00A54622"/>
     <w:rsid w:val="00A62686"/>
     <w:rsid w:val="00A80B03"/>
     <w:rsid w:val="00A8158E"/>
     <w:rsid w:val="00A846E6"/>
     <w:rsid w:val="00A942BE"/>
     <w:rsid w:val="00A95017"/>
     <w:rsid w:val="00A97400"/>
     <w:rsid w:val="00AB3E71"/>
+    <w:rsid w:val="00AB4CC8"/>
     <w:rsid w:val="00AC04E2"/>
     <w:rsid w:val="00AC358D"/>
     <w:rsid w:val="00AC713C"/>
     <w:rsid w:val="00AD017C"/>
     <w:rsid w:val="00AD15CA"/>
     <w:rsid w:val="00AD16E7"/>
     <w:rsid w:val="00AE0104"/>
     <w:rsid w:val="00AE13B1"/>
     <w:rsid w:val="00AE263D"/>
     <w:rsid w:val="00AE504F"/>
     <w:rsid w:val="00B14EF4"/>
     <w:rsid w:val="00B3619E"/>
     <w:rsid w:val="00B362EE"/>
     <w:rsid w:val="00B410DF"/>
     <w:rsid w:val="00B43B21"/>
     <w:rsid w:val="00B57243"/>
     <w:rsid w:val="00B644BC"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B702EC"/>
     <w:rsid w:val="00B816FD"/>
     <w:rsid w:val="00B84CA1"/>
     <w:rsid w:val="00B857CA"/>
     <w:rsid w:val="00B978F1"/>
     <w:rsid w:val="00BB38CA"/>
     <w:rsid w:val="00BC0325"/>
     <w:rsid w:val="00BD259D"/>
     <w:rsid w:val="00BD30AD"/>
     <w:rsid w:val="00BD5915"/>
+    <w:rsid w:val="00BE1820"/>
     <w:rsid w:val="00BE507B"/>
     <w:rsid w:val="00BE598F"/>
     <w:rsid w:val="00C004F2"/>
     <w:rsid w:val="00C07C5B"/>
     <w:rsid w:val="00C1094A"/>
     <w:rsid w:val="00C153EC"/>
     <w:rsid w:val="00C168BC"/>
     <w:rsid w:val="00C210A8"/>
     <w:rsid w:val="00C32749"/>
     <w:rsid w:val="00C37E25"/>
     <w:rsid w:val="00C47E45"/>
     <w:rsid w:val="00C57025"/>
     <w:rsid w:val="00C64186"/>
     <w:rsid w:val="00C757E5"/>
     <w:rsid w:val="00C80B37"/>
+    <w:rsid w:val="00C843DA"/>
     <w:rsid w:val="00C86E0B"/>
     <w:rsid w:val="00C87638"/>
     <w:rsid w:val="00C87D09"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00C97687"/>
     <w:rsid w:val="00CB246E"/>
     <w:rsid w:val="00CB7723"/>
     <w:rsid w:val="00CB7924"/>
     <w:rsid w:val="00CC512A"/>
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE1D8E"/>
     <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE25B9"/>
     <w:rsid w:val="00CE7E9C"/>
     <w:rsid w:val="00CF6D69"/>
     <w:rsid w:val="00CF6E1B"/>
     <w:rsid w:val="00D1100F"/>
     <w:rsid w:val="00D245AF"/>
     <w:rsid w:val="00D31045"/>
     <w:rsid w:val="00D33DF4"/>
     <w:rsid w:val="00D43079"/>
     <w:rsid w:val="00D50402"/>
     <w:rsid w:val="00D54315"/>
     <w:rsid w:val="00D54A43"/>
@@ -9759,89 +10149,92 @@
     <w:rsid w:val="00D90E28"/>
     <w:rsid w:val="00D91D3E"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA6951"/>
     <w:rsid w:val="00DB21D2"/>
     <w:rsid w:val="00DB3563"/>
     <w:rsid w:val="00DB7BF9"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC2C85"/>
     <w:rsid w:val="00DC420C"/>
     <w:rsid w:val="00DD1A76"/>
     <w:rsid w:val="00DD2510"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DD66B2"/>
     <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF621E"/>
     <w:rsid w:val="00E077DB"/>
     <w:rsid w:val="00E138DF"/>
     <w:rsid w:val="00E23BB9"/>
     <w:rsid w:val="00E334D7"/>
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
     <w:rsid w:val="00E602CE"/>
+    <w:rsid w:val="00E615E9"/>
+    <w:rsid w:val="00E657E3"/>
     <w:rsid w:val="00E6694C"/>
     <w:rsid w:val="00E760BA"/>
     <w:rsid w:val="00E7684E"/>
     <w:rsid w:val="00E8043E"/>
     <w:rsid w:val="00E90122"/>
     <w:rsid w:val="00E928B3"/>
     <w:rsid w:val="00E971D0"/>
     <w:rsid w:val="00E97E66"/>
     <w:rsid w:val="00EA71C8"/>
     <w:rsid w:val="00EB08D0"/>
     <w:rsid w:val="00EC6FEA"/>
     <w:rsid w:val="00ED3D36"/>
     <w:rsid w:val="00ED785E"/>
     <w:rsid w:val="00EE1ED3"/>
     <w:rsid w:val="00EE3F47"/>
     <w:rsid w:val="00EE597D"/>
     <w:rsid w:val="00EE5B3D"/>
     <w:rsid w:val="00EE68BA"/>
     <w:rsid w:val="00EF2829"/>
     <w:rsid w:val="00EF327E"/>
     <w:rsid w:val="00EF3B13"/>
     <w:rsid w:val="00EF5703"/>
     <w:rsid w:val="00EF6024"/>
     <w:rsid w:val="00F017B2"/>
     <w:rsid w:val="00F10440"/>
     <w:rsid w:val="00F13EED"/>
     <w:rsid w:val="00F177EE"/>
     <w:rsid w:val="00F20D56"/>
     <w:rsid w:val="00F21A83"/>
     <w:rsid w:val="00F227F8"/>
     <w:rsid w:val="00F22A86"/>
     <w:rsid w:val="00F245EA"/>
     <w:rsid w:val="00F4333E"/>
     <w:rsid w:val="00F45BC4"/>
     <w:rsid w:val="00F46521"/>
     <w:rsid w:val="00F475EA"/>
     <w:rsid w:val="00F51004"/>
     <w:rsid w:val="00F570B0"/>
     <w:rsid w:val="00F61E82"/>
+    <w:rsid w:val="00F633A0"/>
     <w:rsid w:val="00F65412"/>
     <w:rsid w:val="00F66EBB"/>
     <w:rsid w:val="00F71334"/>
     <w:rsid w:val="00F829DC"/>
     <w:rsid w:val="00F945E5"/>
     <w:rsid w:val="00F94B0A"/>
     <w:rsid w:val="00FA237D"/>
     <w:rsid w:val="00FA33D0"/>
     <w:rsid w:val="00FA682F"/>
     <w:rsid w:val="00FD6F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
@@ -10665,54 +11058,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1771848172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10973,87 +11366,93 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1419</Words>
-  <Characters>9755</Characters>
+  <Words>1601</Words>
+  <Characters>9606</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11152</CharactersWithSpaces>
+  <CharactersWithSpaces>11185</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>