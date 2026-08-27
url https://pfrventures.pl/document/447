--- v1 (2026-06-02)
+++ v2 (2026-08-27)
@@ -1218,50 +1218,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC54FD4" w14:textId="625390D5" w:rsidR="00DB7BF9" w:rsidRPr="00014FDA" w:rsidRDefault="00A20B5B" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17FD66FE" w14:textId="4D7377B0" w:rsidR="00A20B5B" w:rsidRPr="00014FDA" w:rsidRDefault="004F26EF" w:rsidP="00AC358D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -1366,51 +1367,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B1E922" w14:textId="081F508B" w:rsidR="00AC358D" w:rsidRPr="00014FDA" w:rsidRDefault="00306665" w:rsidP="00014FDA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r w:rsidR="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04733D9A" w14:textId="26858FDB" w:rsidR="005D6B99" w:rsidRPr="003D3102" w:rsidRDefault="001F602F">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
@@ -2108,58 +2108,51 @@
         </w:rPr>
         <w:t xml:space="preserve">finansowania wkładu prywatnego </w:t>
       </w:r>
       <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Funduszu VC </w:t>
       </w:r>
       <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">na warunkach </w:t>
-[...6 lines deleted...]
-        <w:t>określonych w</w:t>
+        <w:t>na warunkach określonych w</w:t>
       </w:r>
       <w:r w:rsidR="002336C9" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ofer</w:t>
       </w:r>
       <w:r w:rsidR="00290063" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>cie</w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> złożonej przez </w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>__</w:t>
@@ -2585,51 +2578,51 @@
         </w:rPr>
         <w:t>diligence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580BC3D6" w14:textId="7F527C3E" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
+    <w:p w14:paraId="580BC3D6" w14:textId="7F8245B3" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidR="004C37EC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
@@ -2637,76 +2630,84 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>umożliwi</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> przed p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">odpisaniem Umowy </w:t>
+        <w:t>odpisaniem Umowy</w:t>
       </w:r>
       <w:r w:rsidR="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidR="00D50402" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00131186">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oraz/</w:t>
       </w:r>
       <w:r w:rsidR="00DF621E" w:rsidRPr="003F3F5A">
@@ -3419,58 +3420,51 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>późn</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="616B93F4" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
@@ -4319,61 +4313,78 @@
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">do Zasad </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1407DE9A" w14:textId="1703A7CF" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
+    <w:p w14:paraId="07D2FE7F" w14:textId="77777777" w:rsidR="00EE7897" w:rsidRDefault="00EE7897" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7983CB01" w14:textId="77777777" w:rsidR="00EE7897" w:rsidRDefault="00EE7897" w:rsidP="00A942BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1407DE9A" w14:textId="6B4963BA" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>W imieniu Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="002819F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Prywatnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6681"/>
       </w:tblGrid>
@@ -4512,51 +4523,50 @@
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7CBB2434" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Data, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
@@ -5315,166 +5325,166 @@
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28D06988" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="35E048F5" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="202FBAD1" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="7264816A" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EC20CA0" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="7DEEA22D" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E066B62" w14:textId="028A4FAB" w:rsidR="003A4183" w:rsidRDefault="003A4183">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07527D93" w14:textId="4455CFCE" w:rsidR="003A4183" w:rsidRPr="009F6A29" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
+  <w:p w14:paraId="07527D93" w14:textId="43B8E820" w:rsidR="003A4183" w:rsidRPr="009F6A29" w:rsidRDefault="009F6A29" w:rsidP="009F6A29">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00BE1820">
+    <w:r w:rsidR="001B5E78">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00874CE8" w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00874CE8">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
@@ -5546,74 +5556,74 @@
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="009F6A29">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E8CE42A" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="4AC58CD2" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7114F830" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="0DB7D1B8" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CA37216" w14:textId="77777777" w:rsidR="00567232" w:rsidRDefault="00567232">
+    <w:p w14:paraId="5C90A487" w14:textId="77777777" w:rsidR="00613A43" w:rsidRDefault="00613A43">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5D01D333" w14:textId="77777777" w:rsidR="00F570B0" w:rsidRPr="00D1100F" w:rsidRDefault="00F570B0" w:rsidP="00F570B0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
@@ -5662,224 +5672,369 @@
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3B303FBC" w14:textId="5D188726" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
+    <w:p w14:paraId="3B303FBC" w14:textId="27ADF675" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku, gdy Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w  KRS), jak i Beneficjent Rzeczywisty.</w:t>
+        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w KRS), jak i Beneficjent Rzeczywisty.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="4509F426" w14:textId="70FF49EE" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+    <w:p w14:paraId="4509F426" w14:textId="7A30339E" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Przez Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00492275" w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zeczywistego rozumie się:</w:t>
+        <w:t>zeczywistego rozumie się</w:t>
+      </w:r>
+      <w:r w:rsidR="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B5E78" w:rsidRPr="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną lub osoby fizyczne sprawujące bezpośrednio lub pośrednio kontrolę nad klientem poprzez posiadane uprawnienia, które wynikają z okoliczności prawnych lub faktycznych, umożliwiające wywieranie decydującego wpływu na czynności lub działania podejmowane przez klienta, lub osobę fizyczną lub osoby fizyczne, w imieniu których są nawiązywane stosunki gospodarcze lub przeprowadzana jest transakcja okazjonalna, w tym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E84261" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+    <w:p w14:paraId="4F516049" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="00BC1A23">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>osobę fizyczną lub osoby fizyczne, które są właścicielami Inwestora lub sprawują kontrolę nad Inwestorem,</w:t>
+        <w:t>w przypadku klienta będącego osobą prawną inną niż spółka, której papiery wartościowe są dopuszczone do obrotu na rynku regulowanym podlegającym wymogom ujawniania informacji wynikającym z przepisów prawa Unii Europejskiej lub odpowiadającym im przepisom prawa państwa trzeciego:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E473E48" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+    <w:p w14:paraId="7FE7B6DE" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="00BC1A23">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>osobę fizyczną lub osoby fizyczne, które są udziałowcami lub akcjonariuszami lub posiadają prawo głosu na zgromadzeniu wspólników w wysokości powyżej 50% w tej osobie prawnej, w tym za pomocą pakietów akcji na okaziciela, z wyjątkiem spółek, których papiery wartościowe są w obrocie zorganizowanym, podlegających lub stosujących przepisy prawa Unii Europejskiej w zakresie ujawniania informacji, a także podmiotów świadczących usługi finansowe na terytorium państwa członkowskiego Unii Europejskiej albo państwa równoważnego - w przypadku osób prawnych,</w:t>
+        <w:t>osobę fizyczną będącą udziałowcem lub akcjonariuszem klienta, której przysługuje prawo własności co najmniej25% ogólnej liczby udziałów lub akcji tej osoby prawnej,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2D2F18" w14:textId="77777777" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
+    <w:p w14:paraId="775F677E" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="34"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="00BC1A23">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>osobę fizyczną lub osoby fizyczne, które sprawują kontrolę nad co najmniej 50% majątku - w przypadku podmiotów, którym powierzono administrowanie wartościami majątkowymi oraz rozdzielanie takich wartości, z wyjątkiem podmiotów wykonujących czynności zarządzania portfelami, w skład których wchodzi jeden lub większa liczba instrumentów finansowych.</w:t>
+        <w:t>osobę fizyczną dysponującą co najmniej 25% ogólnej liczby głosów w organie stanowiącym klienta, także jako zastawnik albo użytkownik, lub na podstawie porozumień z innymi uprawnionymi do głosu, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46746484" w14:textId="099B5F70" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
+    <w:p w14:paraId="22124EED" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
-        <w:ind w:left="142"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1100F">
+      <w:r w:rsidRPr="00BC1A23">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które finalnie, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A5231" w:rsidRPr="00D1100F">
+        <w:t>osobę fizyczną sprawującą kontrolę nad osobą prawną lub osobami prawnymi, którym łącznie przysługuje prawo własności co najmniej 25% ogólnej liczby udziałów lub akcji klienta, lub łącznie dysponującą co najmniej 25% ogólnej liczby głosów w organie klienta, także jako zastawnik albo użytkownik, lub na podstawie porozumień z innymi uprawnionymi do głosu, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336AA135" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prywatnego </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D1100F">
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(w przypadku Inwestorów zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów jako podmioty kontrolujące lub finansujące ich działalność).  </w:t>
+        <w:t>osobę fizyczną sprawującą kontrolę nad klientem poprzez posiadanie w stosunku do tej osoby prawnej uprawnień, o których mowa w art. 3 ust. 1 pkt 37 ustawy z dnia 29 września 1994 r. o rachunkowości (Dz. U. z 2019 r. poz. 351, 1495, 1571, 1655 i 1680 oraz z 2020 r. poz. 568) lub </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB73031" w14:textId="5B51C4FC" w:rsidR="001B5E78" w:rsidRPr="00BC1A23" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>osobę fizyczną zajmującą wyższe stanowisko kierownicze w przypadku udokumentowanego braku możliwości ustalenia lub wątpliwości co do tożsamości osób fizycznych określonych w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>tiret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> pierwszym, drugim, trzecim i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>czwartym oraz w przypadku niestwierdzenia podejrzeń prania pieniędzy lub finansowania terroryzmu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0FACE3" w14:textId="77777777" w:rsidR="001B5E78" w:rsidRDefault="001B5E78" w:rsidP="001B5E78">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC1A23">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w przypadku klienta będącego trustem/fundacją rodzinną: założyciela, powiernika, nadzorcę, jeżeli został ustanowiony, beneficjenta, inną osobę sprawującą kontrolę nad trustem,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46746484" w14:textId="2B1B5E62" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="001B5E78" w:rsidP="006638B5">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5E78">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>w przypadku klienta będącego osobą fizyczną prowadzącą działalność gospodarczą, wobec którego nie stwierdzono przesłanek lub okoliczności mogących wskazywać na fakt sprawowania kontroli nad nim przez inną osobę fizyczną lub osoby fizyczne, przyjmuje się, że taki klient jest jednocześnie beneficjentem rzeczywistym</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4183" w:rsidRPr="00D1100F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7A40E9A7" w14:textId="68FC7E99" w:rsidR="003A4183" w:rsidRPr="00D1100F" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D1100F">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -6505,50 +6660,199 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06E1253B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="26AC22C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1068"/>
+        </w:tabs>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1788"/>
+        </w:tabs>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2508"/>
+        </w:tabs>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3228"/>
+        </w:tabs>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3948"/>
+        </w:tabs>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4668"/>
+        </w:tabs>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5388"/>
+        </w:tabs>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6108"/>
+        </w:tabs>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6828"/>
+        </w:tabs>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6593,51 +6897,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF7478A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6674E59E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6679,51 +6983,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10594930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D25A7A1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117C7695"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C8AAA424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="323"/>
@@ -6792,51 +7209,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="127260E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2DABE66"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.2.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -6881,51 +7298,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C05747"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A14A206"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6994,51 +7411,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="159E05B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2DABE66"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7EBA148E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.2.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7083,51 +7500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17A66F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34F61F20"/>
     <w:lvl w:ilvl="0" w:tplc="A8C06662">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7172,51 +7589,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B072242"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCF20F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7285,51 +7702,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1A742D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54BE58FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -7374,51 +7791,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C17484E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AB45A20"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7487,51 +7904,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7407" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20451C56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="738C5E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7600,51 +8017,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="206923A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC722174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
@@ -7713,51 +8130,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21752EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F57055CA"/>
     <w:lvl w:ilvl="0" w:tplc="BF141A30">
       <w:start w:val="6"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7802,51 +8219,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DD3C60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D794DA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
@@ -7915,51 +8332,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CF5AD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB40344C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8037,51 +8454,164 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5409" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5976" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A73475E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="35FAFEC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B680092"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29340406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8150,51 +8680,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E4954BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="01EE749A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8263,51 +8793,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3222771D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DF1A8356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
@@ -8376,51 +8906,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36732039"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D8AE07E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -8462,51 +8992,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E341588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E18D288"/>
     <w:lvl w:ilvl="0" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8548,51 +9078,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42AA475B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4D2D0FA"/>
     <w:lvl w:ilvl="0" w:tplc="1F5C9828">
       <w:start w:val="7"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8661,51 +9191,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42D22AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADD8D974"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -8750,51 +9280,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E509E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="702A5A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8836,51 +9366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52AC5D00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3EE89FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -8925,51 +9455,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538D101E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE5E0D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
@@ -9038,51 +9568,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59641F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="140C7DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -9127,51 +9657,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B9A6BE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="29B095B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -9240,51 +9770,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="639F2902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFC87B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -9326,51 +9856,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C524592"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8BD63BA2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
@@ -9431,286 +9961,349 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1222061967">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="682777832">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1537082727">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="682777832">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="1205828347">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2129541532">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="735319667">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1423794725">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1035739755">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2123960041">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="77990163">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="955021671">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2082211820">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1061439324">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="510460731">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1273050144">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="765536742">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="655378148">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="765536742">
+  <w:num w:numId="18" w16cid:durableId="760756444">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1920291061">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2044165173">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1333678509">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="655378148">
+  <w:num w:numId="22" w16cid:durableId="650862838">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="760756444">
-[...11 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="650862838">
+  <w:num w:numId="23" w16cid:durableId="1023626968">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1023626968">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="24" w16cid:durableId="669213003">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1463618346">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1098674105">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1871524155">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="2133204156">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1073115497">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1073115497">
+  <w:num w:numId="33" w16cid:durableId="850678184">
+    <w:abstractNumId w:val="17"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="61368929">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="331445742">
     <w:abstractNumId w:val="3"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -9746,50 +10339,51 @@
     <w:rsid w:val="000D015F"/>
     <w:rsid w:val="000D0F07"/>
     <w:rsid w:val="000E427D"/>
     <w:rsid w:val="000F0B07"/>
     <w:rsid w:val="000F519D"/>
     <w:rsid w:val="001038CC"/>
     <w:rsid w:val="00115D90"/>
     <w:rsid w:val="00117127"/>
     <w:rsid w:val="00117F5A"/>
     <w:rsid w:val="001205EF"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="00131186"/>
     <w:rsid w:val="0014544D"/>
     <w:rsid w:val="0015469F"/>
     <w:rsid w:val="00155D48"/>
     <w:rsid w:val="001629F9"/>
     <w:rsid w:val="001758D4"/>
     <w:rsid w:val="001802EC"/>
     <w:rsid w:val="001858CE"/>
     <w:rsid w:val="00192440"/>
     <w:rsid w:val="001945EC"/>
     <w:rsid w:val="0019557F"/>
     <w:rsid w:val="001A1856"/>
     <w:rsid w:val="001A64EA"/>
     <w:rsid w:val="001A7DFA"/>
+    <w:rsid w:val="001B5E78"/>
     <w:rsid w:val="001B65EE"/>
     <w:rsid w:val="001C0738"/>
     <w:rsid w:val="001C76F7"/>
     <w:rsid w:val="001D020B"/>
     <w:rsid w:val="001D1B85"/>
     <w:rsid w:val="001D5F48"/>
     <w:rsid w:val="001D66C7"/>
     <w:rsid w:val="001E077D"/>
     <w:rsid w:val="001E42E7"/>
     <w:rsid w:val="001E5E8D"/>
     <w:rsid w:val="001F0954"/>
     <w:rsid w:val="001F0D30"/>
     <w:rsid w:val="001F602F"/>
     <w:rsid w:val="00207332"/>
     <w:rsid w:val="00212DB0"/>
     <w:rsid w:val="002164E0"/>
     <w:rsid w:val="0022002D"/>
     <w:rsid w:val="0022274D"/>
     <w:rsid w:val="002237DA"/>
     <w:rsid w:val="0022492F"/>
     <w:rsid w:val="00227035"/>
     <w:rsid w:val="00230349"/>
     <w:rsid w:val="002328F5"/>
     <w:rsid w:val="00233497"/>
     <w:rsid w:val="002336C9"/>
@@ -9918,110 +10512,115 @@
     <w:rsid w:val="0058274B"/>
     <w:rsid w:val="00587DA0"/>
     <w:rsid w:val="0059098A"/>
     <w:rsid w:val="005919DE"/>
     <w:rsid w:val="00597479"/>
     <w:rsid w:val="005A0615"/>
     <w:rsid w:val="005A0A8D"/>
     <w:rsid w:val="005A10CB"/>
     <w:rsid w:val="005A3DA0"/>
     <w:rsid w:val="005A79AA"/>
     <w:rsid w:val="005B3127"/>
     <w:rsid w:val="005B37AA"/>
     <w:rsid w:val="005B4E28"/>
     <w:rsid w:val="005C3A11"/>
     <w:rsid w:val="005C55C0"/>
     <w:rsid w:val="005C5746"/>
     <w:rsid w:val="005C78C6"/>
     <w:rsid w:val="005D11EE"/>
     <w:rsid w:val="005D363B"/>
     <w:rsid w:val="005D5E98"/>
     <w:rsid w:val="005D6B99"/>
     <w:rsid w:val="005E7C1B"/>
     <w:rsid w:val="005F4661"/>
     <w:rsid w:val="005F5642"/>
     <w:rsid w:val="005F71B6"/>
+    <w:rsid w:val="00604FB9"/>
     <w:rsid w:val="006059DC"/>
+    <w:rsid w:val="00613A43"/>
     <w:rsid w:val="0061572C"/>
     <w:rsid w:val="006168E2"/>
     <w:rsid w:val="00637475"/>
     <w:rsid w:val="0064385F"/>
     <w:rsid w:val="00646135"/>
     <w:rsid w:val="00655038"/>
     <w:rsid w:val="00662E0B"/>
+    <w:rsid w:val="006638B5"/>
     <w:rsid w:val="00671AE5"/>
     <w:rsid w:val="006813A4"/>
     <w:rsid w:val="00692AE4"/>
     <w:rsid w:val="00694223"/>
     <w:rsid w:val="006961B7"/>
     <w:rsid w:val="006B3518"/>
     <w:rsid w:val="006B68E6"/>
     <w:rsid w:val="006B6D9E"/>
     <w:rsid w:val="006C370F"/>
     <w:rsid w:val="006C4E00"/>
     <w:rsid w:val="006C6541"/>
     <w:rsid w:val="006D1F81"/>
     <w:rsid w:val="006D36AD"/>
     <w:rsid w:val="006D65D3"/>
     <w:rsid w:val="006E16E3"/>
     <w:rsid w:val="006E21F8"/>
     <w:rsid w:val="006E66A7"/>
     <w:rsid w:val="006E707A"/>
     <w:rsid w:val="006F4F18"/>
     <w:rsid w:val="006F7AE0"/>
     <w:rsid w:val="00703B0A"/>
     <w:rsid w:val="00707C83"/>
     <w:rsid w:val="00723394"/>
     <w:rsid w:val="00726C96"/>
     <w:rsid w:val="00732A8F"/>
+    <w:rsid w:val="00735CD4"/>
     <w:rsid w:val="00761D07"/>
     <w:rsid w:val="00767EB3"/>
     <w:rsid w:val="0078339F"/>
     <w:rsid w:val="007863CE"/>
     <w:rsid w:val="00794BB5"/>
     <w:rsid w:val="007A6AC5"/>
     <w:rsid w:val="007B02CB"/>
     <w:rsid w:val="007C303B"/>
     <w:rsid w:val="007C3D00"/>
     <w:rsid w:val="007C6BAE"/>
     <w:rsid w:val="007C7314"/>
     <w:rsid w:val="007D02CD"/>
     <w:rsid w:val="007D6C40"/>
     <w:rsid w:val="007D70B6"/>
     <w:rsid w:val="007E18EF"/>
     <w:rsid w:val="007E2230"/>
     <w:rsid w:val="007E7BF2"/>
     <w:rsid w:val="007F2F17"/>
     <w:rsid w:val="007F4D9E"/>
     <w:rsid w:val="007F4FFA"/>
     <w:rsid w:val="007F6E97"/>
     <w:rsid w:val="008145CF"/>
     <w:rsid w:val="008315CE"/>
     <w:rsid w:val="00836D61"/>
     <w:rsid w:val="00837926"/>
     <w:rsid w:val="00852F9E"/>
     <w:rsid w:val="00854B9D"/>
+    <w:rsid w:val="0085758A"/>
     <w:rsid w:val="00857E83"/>
     <w:rsid w:val="00867FD8"/>
     <w:rsid w:val="00874CE8"/>
     <w:rsid w:val="00881CD3"/>
     <w:rsid w:val="0088338D"/>
     <w:rsid w:val="0089021D"/>
     <w:rsid w:val="00891156"/>
     <w:rsid w:val="00891454"/>
     <w:rsid w:val="00895CA9"/>
     <w:rsid w:val="008972EF"/>
     <w:rsid w:val="0089763C"/>
     <w:rsid w:val="008A2570"/>
     <w:rsid w:val="008B0CEE"/>
     <w:rsid w:val="008B2794"/>
     <w:rsid w:val="008B338C"/>
     <w:rsid w:val="008B39D0"/>
     <w:rsid w:val="008C3CC6"/>
     <w:rsid w:val="008C515E"/>
     <w:rsid w:val="008C63F7"/>
     <w:rsid w:val="008D29C1"/>
     <w:rsid w:val="008D5653"/>
     <w:rsid w:val="008D7564"/>
     <w:rsid w:val="008D78EF"/>
     <w:rsid w:val="008E4416"/>
     <w:rsid w:val="008F4ECD"/>
@@ -10169,50 +10768,51 @@
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
     <w:rsid w:val="00E602CE"/>
     <w:rsid w:val="00E615E9"/>
     <w:rsid w:val="00E657E3"/>
     <w:rsid w:val="00E6694C"/>
     <w:rsid w:val="00E760BA"/>
     <w:rsid w:val="00E7684E"/>
     <w:rsid w:val="00E8043E"/>
     <w:rsid w:val="00E90122"/>
     <w:rsid w:val="00E928B3"/>
     <w:rsid w:val="00E971D0"/>
     <w:rsid w:val="00E97E66"/>
     <w:rsid w:val="00EA71C8"/>
     <w:rsid w:val="00EB08D0"/>
     <w:rsid w:val="00EC6FEA"/>
     <w:rsid w:val="00ED3D36"/>
     <w:rsid w:val="00ED785E"/>
     <w:rsid w:val="00EE1ED3"/>
     <w:rsid w:val="00EE3F47"/>
     <w:rsid w:val="00EE597D"/>
     <w:rsid w:val="00EE5B3D"/>
     <w:rsid w:val="00EE68BA"/>
+    <w:rsid w:val="00EE7897"/>
     <w:rsid w:val="00EF2829"/>
     <w:rsid w:val="00EF327E"/>
     <w:rsid w:val="00EF3B13"/>
     <w:rsid w:val="00EF5703"/>
     <w:rsid w:val="00EF6024"/>
     <w:rsid w:val="00F017B2"/>
     <w:rsid w:val="00F10440"/>
     <w:rsid w:val="00F13EED"/>
     <w:rsid w:val="00F177EE"/>
     <w:rsid w:val="00F20D56"/>
     <w:rsid w:val="00F21A83"/>
     <w:rsid w:val="00F227F8"/>
     <w:rsid w:val="00F22A86"/>
     <w:rsid w:val="00F245EA"/>
     <w:rsid w:val="00F4333E"/>
     <w:rsid w:val="00F45BC4"/>
     <w:rsid w:val="00F46521"/>
     <w:rsid w:val="00F475EA"/>
     <w:rsid w:val="00F51004"/>
     <w:rsid w:val="00F570B0"/>
     <w:rsid w:val="00F61E82"/>
     <w:rsid w:val="00F633A0"/>
     <w:rsid w:val="00F65412"/>
     <w:rsid w:val="00F66EBB"/>
     <w:rsid w:val="00F71334"/>
@@ -11378,81 +11978,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1601</Words>
-  <Characters>9606</Characters>
+  <Characters>9607</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11185</CharactersWithSpaces>
+  <CharactersWithSpaces>11186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>