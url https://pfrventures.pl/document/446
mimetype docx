--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -95,56 +95,97 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="4037C9B5" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60590887" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
@@ -1128,51 +1169,65 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00B260A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> r.</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, poz. </w:t>
       </w:r>
       <w:r w:rsidR="00DB4814">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>723</w:t>
       </w:r>
       <w:r w:rsidR="00B260A4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>, z późn. zmianami</w:t>
+        <w:t xml:space="preserve">, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B260A4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zmianami</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="009062D4" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">deklarowanej </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy</w:t>
       </w:r>
       <w:r w:rsidR="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -1189,52 +1244,80 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="Odwoaniedokomentarza"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2F9FA0" w14:textId="476A71B4" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
@@ -1246,166 +1329,212 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wyrażam</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="00B9641F" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców, badania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">due diligence </w:t>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">celu </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">weryfikacji </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E" w:rsidDel="00E11B76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>. W tym celu na żądanie PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lub ich profesjonalnych doradców</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">zobowiązuję </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>się dostarczyć PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
@@ -1606,51 +1735,65 @@
         </w:rPr>
         <w:t xml:space="preserve">bezzwłocznie </w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001325C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt 4.1 powyżej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BF24D7" w14:textId="77777777" w:rsidR="00962501" w:rsidRPr="00217344" w:rsidRDefault="009C2211" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1733,66 +1876,74 @@
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C84AE4F" w14:textId="37082071" w:rsidR="007A563E" w:rsidRDefault="007862A9" w:rsidP="002674D7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7423F5" w14:textId="010064EE" w:rsidR="000D238D" w:rsidRPr="003D6B4D" w:rsidRDefault="000D238D" w:rsidP="003D6B4D">
+    <w:p w14:paraId="2A7423F5" w14:textId="3FA4F8D3" w:rsidR="000D238D" w:rsidRPr="003D6B4D" w:rsidRDefault="000D238D" w:rsidP="003D6B4D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
@@ -1800,63 +1951,83 @@
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r w:rsidR="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
       </w:r>
       <w:r w:rsidR="005F1B76" w:rsidRPr="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">r. poz. 723, z późn. </w:t>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00625A7D" w:rsidRPr="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zm.</w:t>
       </w:r>
       <w:r w:rsidR="00A0761E" w:rsidRPr="003D6B4D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E34ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0E27AB" w14:textId="7446147F" w:rsidR="00A0761E" w:rsidRDefault="00932E65" w:rsidP="008F3412">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00321C1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>jestem/nie jestem osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
@@ -1876,57 +2047,80 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="258A45F4" w14:textId="5938A0BC" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F86455" w14:textId="0EC27D71" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2041,100 +2235,128 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem świadom/a, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w związku z powyższym przyjmuję do </w:t>
+        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w związku z powyższym przyjmuję do </w:t>
       </w:r>
       <w:r w:rsidRPr="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wiadomości,</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> że z chwilą zawarcia Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5191DB68" w14:textId="2A3BB729" w:rsidR="00962501" w:rsidRPr="00FC5A9E" w:rsidRDefault="00620B35" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem świadomy, że </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będą </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w każdym czasie </w:t>
       </w:r>
@@ -2168,51 +2390,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otrzyman</w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00EC3E7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, a także do </w:t>
       </w:r>
       <w:r w:rsidR="00086FA9" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Banku Gospodarstwa Krajowego </w:t>
       </w:r>
@@ -2332,51 +2568,65 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodę na </w:t>
       </w:r>
       <w:r w:rsidR="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>udostępnianie przez</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC5A9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00B9641F">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">CVC </w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">uzyskanych </w:t>
       </w:r>
       <w:r w:rsidR="00816772" w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
@@ -2534,70 +2784,120 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78FD000E" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Inwestor Prywatny)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Inwestor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4B65" w:rsidRPr="003F3F5A" w14:paraId="7A9591B6" w14:textId="77777777" w:rsidTr="00C51EE8">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76816B85" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E06D28A" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -2607,104 +2907,113 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46C7D079" w14:textId="77777777" w:rsidR="00CF4B65" w:rsidRPr="003D3102" w:rsidRDefault="00CF4B65" w:rsidP="00C51EE8">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1085932A" w14:textId="04076D73" w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidRDefault="00BC1DB4" w:rsidP="00F44CBC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="00BF5714">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="387D4B43" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="3D86165B" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="259FC88B" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="17098EC2" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CAB10EB" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="4426037A" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2745,68 +3054,68 @@
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21CCD2C5" w14:textId="561025F5" w:rsidR="003F1CA2" w:rsidRDefault="003F1CA2" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="49BE8F7B" w14:textId="667C8A30" w:rsidR="003F1CA2" w:rsidRPr="003041A9" w:rsidRDefault="003041A9" w:rsidP="003041A9">
+  <w:p w14:paraId="49BE8F7B" w14:textId="7005996D" w:rsidR="003F1CA2" w:rsidRPr="003041A9" w:rsidRDefault="003041A9" w:rsidP="003041A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00A67ED7">
+    <w:r w:rsidR="004E34ED">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="005F1B76" w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="005F1B76">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
@@ -2878,74 +3187,74 @@
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="003041A9">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10551F97" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="441B9728" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04E53E1A" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="40CE76AA" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EEFDC64" w14:textId="77777777" w:rsidR="00707C26" w:rsidRDefault="00707C26">
+    <w:p w14:paraId="7F89A40C" w14:textId="77777777" w:rsidR="006A0F40" w:rsidRDefault="006A0F40">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="1963B510" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -5234,50 +5543,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5290,50 +5600,51 @@
     <w:rsid w:val="000173CB"/>
     <w:rsid w:val="0002061D"/>
     <w:rsid w:val="00021AE8"/>
     <w:rsid w:val="00024A0C"/>
     <w:rsid w:val="00025EC2"/>
     <w:rsid w:val="00026E37"/>
     <w:rsid w:val="0004324A"/>
     <w:rsid w:val="00043A86"/>
     <w:rsid w:val="00045A65"/>
     <w:rsid w:val="000467DA"/>
     <w:rsid w:val="00047F19"/>
     <w:rsid w:val="000574AF"/>
     <w:rsid w:val="00060EE2"/>
     <w:rsid w:val="000618AC"/>
     <w:rsid w:val="00064B3A"/>
     <w:rsid w:val="00070454"/>
     <w:rsid w:val="00086FA9"/>
     <w:rsid w:val="0009276A"/>
     <w:rsid w:val="00092E6D"/>
     <w:rsid w:val="000966B5"/>
     <w:rsid w:val="000A3697"/>
     <w:rsid w:val="000A66AA"/>
     <w:rsid w:val="000B79D4"/>
     <w:rsid w:val="000C1BFB"/>
     <w:rsid w:val="000C71A2"/>
+    <w:rsid w:val="000D1B63"/>
     <w:rsid w:val="000D238D"/>
     <w:rsid w:val="000D3191"/>
     <w:rsid w:val="000E3EB8"/>
     <w:rsid w:val="000E4187"/>
     <w:rsid w:val="000E66F3"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
     <w:rsid w:val="001002E9"/>
     <w:rsid w:val="001064B9"/>
     <w:rsid w:val="00106863"/>
     <w:rsid w:val="001110A5"/>
     <w:rsid w:val="001149D0"/>
     <w:rsid w:val="00122A33"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="001325C4"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
     <w:rsid w:val="00166322"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
@@ -5408,100 +5719,102 @@
     <w:rsid w:val="003F25E8"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00475A0B"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00483DB9"/>
     <w:rsid w:val="00484F28"/>
     <w:rsid w:val="00486B5E"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
+    <w:rsid w:val="004E34ED"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
     <w:rsid w:val="0058237F"/>
     <w:rsid w:val="005827A6"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005C0B74"/>
     <w:rsid w:val="005C3EAC"/>
     <w:rsid w:val="005C418B"/>
     <w:rsid w:val="005D03E0"/>
     <w:rsid w:val="005D539B"/>
     <w:rsid w:val="005E152A"/>
     <w:rsid w:val="005E309C"/>
     <w:rsid w:val="005F1B76"/>
     <w:rsid w:val="00611D7C"/>
     <w:rsid w:val="0061554A"/>
     <w:rsid w:val="00617C9F"/>
     <w:rsid w:val="00620B35"/>
     <w:rsid w:val="006256EF"/>
     <w:rsid w:val="00625A7D"/>
     <w:rsid w:val="006325C8"/>
     <w:rsid w:val="00637D86"/>
     <w:rsid w:val="00640620"/>
     <w:rsid w:val="006416BE"/>
     <w:rsid w:val="006431D1"/>
     <w:rsid w:val="006444F3"/>
     <w:rsid w:val="0064513E"/>
     <w:rsid w:val="0065198D"/>
     <w:rsid w:val="006519B4"/>
     <w:rsid w:val="00654C09"/>
     <w:rsid w:val="00654D76"/>
     <w:rsid w:val="00662E0B"/>
     <w:rsid w:val="00672AD4"/>
     <w:rsid w:val="00674EC2"/>
     <w:rsid w:val="006A0F06"/>
+    <w:rsid w:val="006A0F40"/>
     <w:rsid w:val="006A1AE8"/>
     <w:rsid w:val="006A4C65"/>
     <w:rsid w:val="006A6F12"/>
     <w:rsid w:val="006C03E7"/>
     <w:rsid w:val="006D2348"/>
     <w:rsid w:val="006E436C"/>
     <w:rsid w:val="006F2019"/>
     <w:rsid w:val="00701A10"/>
     <w:rsid w:val="007053AC"/>
     <w:rsid w:val="00707C26"/>
     <w:rsid w:val="00707F82"/>
     <w:rsid w:val="00716ECF"/>
     <w:rsid w:val="007271C5"/>
     <w:rsid w:val="007330FF"/>
     <w:rsid w:val="00737E17"/>
     <w:rsid w:val="007466AB"/>
     <w:rsid w:val="0075684C"/>
     <w:rsid w:val="0077092E"/>
     <w:rsid w:val="00775CE4"/>
     <w:rsid w:val="0077774C"/>
     <w:rsid w:val="007862A9"/>
     <w:rsid w:val="00791E02"/>
     <w:rsid w:val="00794FC7"/>
     <w:rsid w:val="00796674"/>
     <w:rsid w:val="007A563E"/>
@@ -5716,61 +6029,64 @@
     <w:rsid w:val="00EB2472"/>
     <w:rsid w:val="00EB2A96"/>
     <w:rsid w:val="00EB33CF"/>
     <w:rsid w:val="00EC3B09"/>
     <w:rsid w:val="00EC3E7C"/>
     <w:rsid w:val="00ED32BF"/>
     <w:rsid w:val="00EE18A0"/>
     <w:rsid w:val="00EE71B2"/>
     <w:rsid w:val="00F02D1C"/>
     <w:rsid w:val="00F067B5"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F43958"/>
     <w:rsid w:val="00F445F4"/>
     <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F6102C"/>
     <w:rsid w:val="00F62E1D"/>
+    <w:rsid w:val="00F632DC"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
+    <w:rsid w:val="00F83481"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00F97DA0"/>
     <w:rsid w:val="00FA127D"/>
+    <w:rsid w:val="00FB104B"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
     <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
     <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
     <w:rsid w:val="00FD6918"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -6853,81 +7169,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56734C11-EFE2-4BD8-9B1F-C88AF6670109}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1045</Words>
-  <Characters>6275</Characters>
+  <Characters>6276</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7306</CharactersWithSpaces>
+  <CharactersWithSpaces>7307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">
     <vt:lpwstr>https://api.informationprotection.azure.com/api/0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>