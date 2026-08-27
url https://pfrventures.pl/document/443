--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -2637,51 +2637,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> planów budowania</w:t>
       </w:r>
       <w:r w:rsidR="00103513">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ich</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> wartości (</w:t>
       </w:r>
       <w:r w:rsidR="00765968">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>tzw.</w:t>
       </w:r>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> smart </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>money</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00551410" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C35554" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DC4178" w:rsidRPr="000401C2">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
@@ -3377,51 +3391,65 @@
         <w:t>(o ile jest planowana)</w:t>
       </w:r>
       <w:r w:rsidR="00441C44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5228B015" w14:textId="77777777" w:rsidR="00441C44" w:rsidRDefault="00951FD3" w:rsidP="00163D65">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951FD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zakres i sposób dostarczenia smart </w:t>
+        <w:t xml:space="preserve">Zakres i sposób dostarczenia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>smart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00951FD3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00951FD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>money</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00951FD3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> dla Spółek Portfelowych związany z obecnością Inwestora Korporacyjnego w Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00441C44">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E38E4B" w14:textId="3EC4A4EA" w:rsidR="001E0C32" w:rsidRPr="00CD7274" w:rsidRDefault="00441C44" w:rsidP="00163D65">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
@@ -4849,71 +4877,71 @@
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="00002595">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="294E354C" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03" w:rsidP="00FE74CD">
+    <w:p w14:paraId="425A7BE0" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40694BA2" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03" w:rsidP="00FE74CD">
+    <w:p w14:paraId="07465D55" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3EDEF5EE" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03">
+    <w:p w14:paraId="45BDAB48" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4996,119 +5024,119 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="664F9C6F" w14:textId="3254B681" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="173130DC" w14:textId="78779334" w:rsidR="00CE096A" w:rsidRPr="00AE5897" w:rsidRDefault="00AE5897" w:rsidP="00DC714D">
+  <w:p w14:paraId="173130DC" w14:textId="5C6ED151" w:rsidR="00CE096A" w:rsidRPr="00AE5897" w:rsidRDefault="00AE5897" w:rsidP="00DC714D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE5897">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
-    <w:r w:rsidR="00F71676">
+    <w:r w:rsidR="00056CE6">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00AE5897">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00F71676">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="284A60D4" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03" w:rsidP="00FE74CD">
+    <w:p w14:paraId="13ECFBA4" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FA76815" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03" w:rsidP="00FE74CD">
+    <w:p w14:paraId="61723283" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B208B54" w14:textId="77777777" w:rsidR="00252C03" w:rsidRDefault="00252C03">
+    <w:p w14:paraId="6AB05CBF" w14:textId="77777777" w:rsidR="009F1D02" w:rsidRDefault="009F1D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="6EDA25AE" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
@@ -9321,50 +9349,51 @@
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036278"/>
     <w:rsid w:val="0003761B"/>
     <w:rsid w:val="000401C2"/>
     <w:rsid w:val="00040441"/>
     <w:rsid w:val="00041206"/>
     <w:rsid w:val="000415F6"/>
     <w:rsid w:val="00042C93"/>
     <w:rsid w:val="000432B9"/>
     <w:rsid w:val="00043628"/>
     <w:rsid w:val="0004367B"/>
     <w:rsid w:val="0004443D"/>
     <w:rsid w:val="0004635F"/>
     <w:rsid w:val="00046EBE"/>
     <w:rsid w:val="00050150"/>
     <w:rsid w:val="00050A19"/>
     <w:rsid w:val="00052668"/>
     <w:rsid w:val="000528FB"/>
     <w:rsid w:val="00052B0F"/>
     <w:rsid w:val="00053283"/>
     <w:rsid w:val="0005386E"/>
     <w:rsid w:val="00053E59"/>
     <w:rsid w:val="000542C1"/>
     <w:rsid w:val="000550D1"/>
     <w:rsid w:val="000554F0"/>
+    <w:rsid w:val="00056CE6"/>
     <w:rsid w:val="00057353"/>
     <w:rsid w:val="00057E5C"/>
     <w:rsid w:val="00060058"/>
     <w:rsid w:val="00060972"/>
     <w:rsid w:val="00060D84"/>
     <w:rsid w:val="00061250"/>
     <w:rsid w:val="000613A2"/>
     <w:rsid w:val="00061576"/>
     <w:rsid w:val="00061C06"/>
     <w:rsid w:val="00061D49"/>
     <w:rsid w:val="00062830"/>
     <w:rsid w:val="000634F9"/>
     <w:rsid w:val="00063508"/>
     <w:rsid w:val="00063DD0"/>
     <w:rsid w:val="00065E36"/>
     <w:rsid w:val="0006600D"/>
     <w:rsid w:val="0006609C"/>
     <w:rsid w:val="00066463"/>
     <w:rsid w:val="00066ED9"/>
     <w:rsid w:val="00067036"/>
     <w:rsid w:val="0006719F"/>
     <w:rsid w:val="000672AB"/>
     <w:rsid w:val="000672AF"/>
     <w:rsid w:val="00067461"/>
     <w:rsid w:val="000702B0"/>
@@ -10995,50 +11024,51 @@
     <w:rsid w:val="007D4ACE"/>
     <w:rsid w:val="007D4F7C"/>
     <w:rsid w:val="007D5FF2"/>
     <w:rsid w:val="007D6199"/>
     <w:rsid w:val="007D6BAA"/>
     <w:rsid w:val="007E0055"/>
     <w:rsid w:val="007E0B43"/>
     <w:rsid w:val="007E1C36"/>
     <w:rsid w:val="007E4357"/>
     <w:rsid w:val="007E43B2"/>
     <w:rsid w:val="007E4AB0"/>
     <w:rsid w:val="007E4DA0"/>
     <w:rsid w:val="007E4FE6"/>
     <w:rsid w:val="007E582D"/>
     <w:rsid w:val="007E5ECE"/>
     <w:rsid w:val="007E6D7B"/>
     <w:rsid w:val="007E7EA4"/>
     <w:rsid w:val="007E7EE4"/>
     <w:rsid w:val="007F0377"/>
     <w:rsid w:val="007F0681"/>
     <w:rsid w:val="007F1013"/>
     <w:rsid w:val="007F1CC6"/>
     <w:rsid w:val="007F1FD1"/>
     <w:rsid w:val="007F2426"/>
     <w:rsid w:val="007F3855"/>
+    <w:rsid w:val="007F4042"/>
     <w:rsid w:val="007F40DA"/>
     <w:rsid w:val="007F434E"/>
     <w:rsid w:val="007F47AE"/>
     <w:rsid w:val="007F5A5A"/>
     <w:rsid w:val="007F5DAB"/>
     <w:rsid w:val="007F5DD9"/>
     <w:rsid w:val="007F7301"/>
     <w:rsid w:val="008009CB"/>
     <w:rsid w:val="00801A3C"/>
     <w:rsid w:val="0080266B"/>
     <w:rsid w:val="00802C77"/>
     <w:rsid w:val="00804DE9"/>
     <w:rsid w:val="0080502A"/>
     <w:rsid w:val="008060B7"/>
     <w:rsid w:val="008060BD"/>
     <w:rsid w:val="00806AA0"/>
     <w:rsid w:val="00806D77"/>
     <w:rsid w:val="00807A23"/>
     <w:rsid w:val="00807CD5"/>
     <w:rsid w:val="00807F57"/>
     <w:rsid w:val="0081015F"/>
     <w:rsid w:val="00811267"/>
     <w:rsid w:val="00811EDF"/>
     <w:rsid w:val="00812499"/>
     <w:rsid w:val="00813545"/>
@@ -11266,50 +11296,51 @@
     <w:rsid w:val="009048F1"/>
     <w:rsid w:val="00904ACD"/>
     <w:rsid w:val="009064DF"/>
     <w:rsid w:val="00906B21"/>
     <w:rsid w:val="00907B21"/>
     <w:rsid w:val="009103A1"/>
     <w:rsid w:val="00910F29"/>
     <w:rsid w:val="00911794"/>
     <w:rsid w:val="009122A6"/>
     <w:rsid w:val="00912316"/>
     <w:rsid w:val="0091255B"/>
     <w:rsid w:val="009128AD"/>
     <w:rsid w:val="0091340D"/>
     <w:rsid w:val="00915405"/>
     <w:rsid w:val="009158E3"/>
     <w:rsid w:val="00915C56"/>
     <w:rsid w:val="00916586"/>
     <w:rsid w:val="00916B82"/>
     <w:rsid w:val="00916D02"/>
     <w:rsid w:val="00917EF7"/>
     <w:rsid w:val="0092026D"/>
     <w:rsid w:val="009204BA"/>
     <w:rsid w:val="00920771"/>
     <w:rsid w:val="00921132"/>
     <w:rsid w:val="00921EB8"/>
+    <w:rsid w:val="00922655"/>
     <w:rsid w:val="009226B2"/>
     <w:rsid w:val="00922949"/>
     <w:rsid w:val="00922D6D"/>
     <w:rsid w:val="00922DF5"/>
     <w:rsid w:val="00923F71"/>
     <w:rsid w:val="00924147"/>
     <w:rsid w:val="00924FFE"/>
     <w:rsid w:val="0092558A"/>
     <w:rsid w:val="00926239"/>
     <w:rsid w:val="009267D5"/>
     <w:rsid w:val="00926BAF"/>
     <w:rsid w:val="009273DA"/>
     <w:rsid w:val="009277E5"/>
     <w:rsid w:val="00927EE1"/>
     <w:rsid w:val="00930324"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932099"/>
     <w:rsid w:val="009323E2"/>
     <w:rsid w:val="009328C5"/>
     <w:rsid w:val="00933EB2"/>
     <w:rsid w:val="009353CE"/>
     <w:rsid w:val="009354C7"/>
     <w:rsid w:val="009365BC"/>
     <w:rsid w:val="00936953"/>
     <w:rsid w:val="00936A1D"/>
@@ -11448,50 +11479,51 @@
     <w:rsid w:val="009D745E"/>
     <w:rsid w:val="009D7625"/>
     <w:rsid w:val="009E003C"/>
     <w:rsid w:val="009E0261"/>
     <w:rsid w:val="009E10C1"/>
     <w:rsid w:val="009E2504"/>
     <w:rsid w:val="009E2947"/>
     <w:rsid w:val="009E3328"/>
     <w:rsid w:val="009E3718"/>
     <w:rsid w:val="009E3D54"/>
     <w:rsid w:val="009E3DBE"/>
     <w:rsid w:val="009E434C"/>
     <w:rsid w:val="009E4454"/>
     <w:rsid w:val="009E4A22"/>
     <w:rsid w:val="009E4B70"/>
     <w:rsid w:val="009E533F"/>
     <w:rsid w:val="009E72E7"/>
     <w:rsid w:val="009E7B75"/>
     <w:rsid w:val="009F01D0"/>
     <w:rsid w:val="009F0287"/>
     <w:rsid w:val="009F0511"/>
     <w:rsid w:val="009F07E6"/>
     <w:rsid w:val="009F08D9"/>
     <w:rsid w:val="009F160B"/>
     <w:rsid w:val="009F17FA"/>
+    <w:rsid w:val="009F1D02"/>
     <w:rsid w:val="009F1E25"/>
     <w:rsid w:val="009F3566"/>
     <w:rsid w:val="009F3AE6"/>
     <w:rsid w:val="009F44CB"/>
     <w:rsid w:val="009F476C"/>
     <w:rsid w:val="009F556D"/>
     <w:rsid w:val="009F57BA"/>
     <w:rsid w:val="009F6B18"/>
     <w:rsid w:val="009F6C6A"/>
     <w:rsid w:val="00A000A0"/>
     <w:rsid w:val="00A00A8A"/>
     <w:rsid w:val="00A01345"/>
     <w:rsid w:val="00A02319"/>
     <w:rsid w:val="00A034DD"/>
     <w:rsid w:val="00A03593"/>
     <w:rsid w:val="00A03DE7"/>
     <w:rsid w:val="00A04E07"/>
     <w:rsid w:val="00A062B2"/>
     <w:rsid w:val="00A0653B"/>
     <w:rsid w:val="00A06AC9"/>
     <w:rsid w:val="00A06BAC"/>
     <w:rsid w:val="00A07435"/>
     <w:rsid w:val="00A07467"/>
     <w:rsid w:val="00A07E8C"/>
     <w:rsid w:val="00A10121"/>
@@ -11528,92 +11560,94 @@
     <w:rsid w:val="00A36ACC"/>
     <w:rsid w:val="00A37038"/>
     <w:rsid w:val="00A373E3"/>
     <w:rsid w:val="00A41396"/>
     <w:rsid w:val="00A418DB"/>
     <w:rsid w:val="00A41CFA"/>
     <w:rsid w:val="00A45D00"/>
     <w:rsid w:val="00A45E29"/>
     <w:rsid w:val="00A4789F"/>
     <w:rsid w:val="00A50083"/>
     <w:rsid w:val="00A502C6"/>
     <w:rsid w:val="00A50922"/>
     <w:rsid w:val="00A520AB"/>
     <w:rsid w:val="00A521F4"/>
     <w:rsid w:val="00A52572"/>
     <w:rsid w:val="00A538AD"/>
     <w:rsid w:val="00A54994"/>
     <w:rsid w:val="00A54E3B"/>
     <w:rsid w:val="00A5565A"/>
     <w:rsid w:val="00A563AD"/>
     <w:rsid w:val="00A5692D"/>
     <w:rsid w:val="00A56D7E"/>
     <w:rsid w:val="00A571AE"/>
     <w:rsid w:val="00A60B4F"/>
     <w:rsid w:val="00A60E63"/>
+    <w:rsid w:val="00A615DA"/>
     <w:rsid w:val="00A61A82"/>
     <w:rsid w:val="00A61D59"/>
     <w:rsid w:val="00A62862"/>
     <w:rsid w:val="00A63741"/>
     <w:rsid w:val="00A64D2A"/>
     <w:rsid w:val="00A6553E"/>
     <w:rsid w:val="00A6662D"/>
     <w:rsid w:val="00A66D1D"/>
     <w:rsid w:val="00A66E56"/>
     <w:rsid w:val="00A67175"/>
     <w:rsid w:val="00A67B80"/>
     <w:rsid w:val="00A7062B"/>
     <w:rsid w:val="00A707D1"/>
     <w:rsid w:val="00A723C3"/>
     <w:rsid w:val="00A738F3"/>
     <w:rsid w:val="00A74BB1"/>
     <w:rsid w:val="00A75932"/>
     <w:rsid w:val="00A76383"/>
     <w:rsid w:val="00A76AC7"/>
     <w:rsid w:val="00A80665"/>
     <w:rsid w:val="00A806F6"/>
     <w:rsid w:val="00A808D3"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A80F63"/>
     <w:rsid w:val="00A81D63"/>
     <w:rsid w:val="00A81F05"/>
     <w:rsid w:val="00A83A02"/>
     <w:rsid w:val="00A840AC"/>
     <w:rsid w:val="00A84881"/>
     <w:rsid w:val="00A8593E"/>
     <w:rsid w:val="00A859E2"/>
     <w:rsid w:val="00A8679C"/>
     <w:rsid w:val="00A871B5"/>
     <w:rsid w:val="00A87A23"/>
     <w:rsid w:val="00A9046A"/>
     <w:rsid w:val="00A910E8"/>
     <w:rsid w:val="00A91171"/>
     <w:rsid w:val="00A91210"/>
     <w:rsid w:val="00A91271"/>
     <w:rsid w:val="00A919CC"/>
     <w:rsid w:val="00A926AF"/>
     <w:rsid w:val="00A93274"/>
+    <w:rsid w:val="00A9359D"/>
     <w:rsid w:val="00A93A4C"/>
     <w:rsid w:val="00A93CF5"/>
     <w:rsid w:val="00A944DF"/>
     <w:rsid w:val="00A9710E"/>
     <w:rsid w:val="00A974D8"/>
     <w:rsid w:val="00A976E0"/>
     <w:rsid w:val="00AA0360"/>
     <w:rsid w:val="00AA1796"/>
     <w:rsid w:val="00AA2115"/>
     <w:rsid w:val="00AA2165"/>
     <w:rsid w:val="00AA363B"/>
     <w:rsid w:val="00AA4033"/>
     <w:rsid w:val="00AA44F7"/>
     <w:rsid w:val="00AA4A36"/>
     <w:rsid w:val="00AA50C0"/>
     <w:rsid w:val="00AA5A9D"/>
     <w:rsid w:val="00AA60AB"/>
     <w:rsid w:val="00AA76B1"/>
     <w:rsid w:val="00AA77B1"/>
     <w:rsid w:val="00AB08E1"/>
     <w:rsid w:val="00AB1CD7"/>
     <w:rsid w:val="00AB232F"/>
     <w:rsid w:val="00AB4479"/>
     <w:rsid w:val="00AB468D"/>
     <w:rsid w:val="00AB47AE"/>