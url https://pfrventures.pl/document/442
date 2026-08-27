--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -1,45 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="628831BE" w14:textId="35349359" w:rsidR="00F91074" w:rsidRDefault="006132D3" w:rsidP="00F91074">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -801,51 +797,51 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”) jako</w:t>
       </w:r>
       <w:r w:rsidR="00A74055">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> członek Zespołu Operacyjnego</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="0054D7F9" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="17A64715" w14:textId="7ED286BA" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -869,57 +865,57 @@
       </w:r>
       <w:r w:rsidR="002D05F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00435194">
-[...5 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00DC160D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>(„</w:t>
       </w:r>
@@ -1114,51 +1110,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00AB744A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferenta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i będę stosować się do jej założeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="0BC8EB97" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
+    <w:p w14:paraId="27DF825A" w14:textId="6D878C59" w:rsidR="00BA4149" w:rsidRPr="006754C8" w:rsidRDefault="006132D3" w:rsidP="006754C8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006754C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -1269,78 +1265,60 @@
         </w:rPr>
         <w:t xml:space="preserve">, których sprawowanie będzie się wiązało z konfliktem interesów w stosunku do działalności </w:t>
       </w:r>
       <w:r w:rsidR="0090236B" w:rsidRPr="006754C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="006754C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez </w:t>
       </w:r>
       <w:r w:rsidR="00430C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>PFR CVC</w:t>
       </w:r>
       <w:r w:rsidRPr="006754C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="73F639E4" w14:textId="3602B5CE" w:rsidR="00DC467A" w:rsidRDefault="006132D3" w:rsidP="00DC467A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006848E6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -3721,79 +3699,75 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="602C5D52" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006132D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="210500C9" w14:textId="16376456" w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidRDefault="00ED6FA9" w:rsidP="00987151">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED6FA9" w:rsidRPr="00987151" w:rsidSect="000911B1">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="28FE500F" w14:textId="77777777" w:rsidR="005D70C2" w:rsidRDefault="005D70C2" w:rsidP="006132D3">
+    <w:p w14:paraId="2E40CE63" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48978C26" w14:textId="77777777" w:rsidR="005D70C2" w:rsidRDefault="005D70C2" w:rsidP="006132D3">
+    <w:p w14:paraId="66E7B2A6" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -3824,60 +3798,50 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="62B26A87" w14:textId="77777777" w:rsidR="002634B1" w:rsidRDefault="002634B1">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:id w:val="627823613"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="3F82E088" w14:textId="3D4D9DDE" w:rsidR="00B713A5" w:rsidRPr="00817A99" w:rsidRDefault="00B713A5">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00817A99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
@@ -3890,117 +3854,107 @@
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00817A99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B71777" w:rsidRPr="00817A99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:lang w:val="pl-PL"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidRPr="00817A99">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3E33D062" w14:textId="16D8C014" w:rsidR="00214AA1" w:rsidRPr="00817A99" w:rsidRDefault="00817A99" w:rsidP="00817A99">
+  <w:p w14:paraId="3E33D062" w14:textId="1018104F" w:rsidR="00214AA1" w:rsidRPr="00817A99" w:rsidRDefault="00817A99" w:rsidP="00817A99">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00817A99">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>Nabór</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00817A99">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t xml:space="preserve"> nr </w:t>
     </w:r>
-    <w:r w:rsidR="00435194">
+    <w:r w:rsidR="00DC160D">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00817A99">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="002634B1">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18F4EEB2" w14:textId="77777777" w:rsidR="005D70C2" w:rsidRDefault="005D70C2" w:rsidP="006132D3">
+    <w:p w14:paraId="07D85D45" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5281C843" w14:textId="77777777" w:rsidR="005D70C2" w:rsidRDefault="005D70C2" w:rsidP="006132D3">
+    <w:p w14:paraId="245E6600" w14:textId="77777777" w:rsidR="00E67C18" w:rsidRDefault="00E67C18" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="12A34987" w:rsidR="00B713A5" w:rsidRPr="00C13AAC" w:rsidRDefault="00B713A5" w:rsidP="006E00AF">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -4082,51 +4036,51 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AC5C35">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3615C4B9" w14:textId="330BB81E" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
+    <w:p w14:paraId="3615C4B9" w14:textId="0636657E" w:rsidR="00B713A5" w:rsidRPr="00166F01" w:rsidRDefault="00B713A5" w:rsidP="006132D3">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00CB62B6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -4137,106 +4091,104 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">W tym miejscu należy wpisać </w:t>
       </w:r>
       <w:r w:rsidR="00D176BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>nazwę</w:t>
       </w:r>
       <w:r w:rsidR="006848E6" w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oferenta </w:t>
+        <w:t>Oferenta</w:t>
       </w:r>
       <w:r w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="1E211B84" w14:textId="77777777" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Niepotrzebne skreślić</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="5BF7B06E" w14:textId="5EE0A0F8" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
+    <w:p w14:paraId="5BF7B06E" w14:textId="6FE04E7D" w:rsidR="008A3B3A" w:rsidRPr="008C2C1D" w:rsidRDefault="008A3B3A" w:rsidP="008A3B3A">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C2C1D">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC467A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -4300,89 +4252,69 @@
       <w:r w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach</w:t>
       </w:r>
       <w:r w:rsidR="00DC467A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wkładu</w:t>
       </w:r>
       <w:r w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Podmiotu </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000911B1">
+        <w:t xml:space="preserve"> Podmiotu Zarządzającego</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC467A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>Zarządzającego</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DC467A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00357307">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> pkt. 2 </w:t>
+        <w:t xml:space="preserve"> cały pkt. 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="000911B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>należy skreśli</w:t>
       </w:r>
       <w:r w:rsidR="00357307">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ć</w:t>
       </w:r>
       <w:r w:rsidR="0062013A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -4642,60 +4574,50 @@
       </w:r>
       <w:r w:rsidRPr="007B2B81">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>W przypadku, gdy członek Kluczowego Personelu nie zadeklarował wniesienia wkładu prywatnego do Funduszu VC w ramach wkładu Podmiotu Zarządzającego, cały punkt 4 należy skreślić</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="285B17D7" w14:textId="7D6F735F" w:rsidR="00B713A5" w:rsidRDefault="004B7063" w:rsidP="004B7063">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D880283" wp14:editId="45D54A69">
           <wp:extent cx="5760720" cy="583565"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:docPr id="4" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
@@ -4712,60 +4634,50 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="583565"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6EE6C6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6101,51 +6013,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1274897230">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="97874962">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="481389532">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1026516801">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
@@ -6199,96 +6111,98 @@
     <w:rsid w:val="0030473E"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="00357307"/>
     <w:rsid w:val="003651B9"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="00385FD0"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D1327"/>
     <w:rsid w:val="003D1E73"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003F0686"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="004128F5"/>
     <w:rsid w:val="00426DE1"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="00430C63"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435194"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00452F4A"/>
     <w:rsid w:val="00462149"/>
+    <w:rsid w:val="004671B4"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="004A1447"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004B44B2"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004B754D"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="004F0D3C"/>
     <w:rsid w:val="00501CC0"/>
     <w:rsid w:val="005064D4"/>
     <w:rsid w:val="00515D8A"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00532F49"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
     <w:rsid w:val="0057302E"/>
     <w:rsid w:val="0057660B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="00594466"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D70C2"/>
     <w:rsid w:val="005E079D"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00605E4C"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0062013A"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00634579"/>
     <w:rsid w:val="0063531A"/>
     <w:rsid w:val="0063738B"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="00667E68"/>
     <w:rsid w:val="00671C11"/>
     <w:rsid w:val="006754C8"/>
     <w:rsid w:val="006848E6"/>
     <w:rsid w:val="00684C1B"/>
+    <w:rsid w:val="00690B55"/>
     <w:rsid w:val="0069136C"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="00695435"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006C7426"/>
     <w:rsid w:val="006D5996"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2994"/>
     <w:rsid w:val="00702D64"/>
     <w:rsid w:val="00704EFA"/>
     <w:rsid w:val="00705528"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00757CDA"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00765FAE"/>
     <w:rsid w:val="007B2B81"/>
     <w:rsid w:val="007C440F"/>
     <w:rsid w:val="007E00EE"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="00805235"/>
     <w:rsid w:val="00810DCB"/>
@@ -6307,126 +6221,130 @@
     <w:rsid w:val="008A3B3A"/>
     <w:rsid w:val="008B1593"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="008F57E5"/>
     <w:rsid w:val="0090236B"/>
     <w:rsid w:val="009041E2"/>
     <w:rsid w:val="009251D9"/>
     <w:rsid w:val="00934AFC"/>
     <w:rsid w:val="0093734D"/>
     <w:rsid w:val="00946015"/>
     <w:rsid w:val="00946961"/>
     <w:rsid w:val="00961677"/>
     <w:rsid w:val="009675D6"/>
     <w:rsid w:val="009710CB"/>
     <w:rsid w:val="0097677F"/>
     <w:rsid w:val="009859F1"/>
     <w:rsid w:val="00987151"/>
     <w:rsid w:val="00996390"/>
     <w:rsid w:val="009D5D4D"/>
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009F0CE1"/>
+    <w:rsid w:val="009F0E7B"/>
     <w:rsid w:val="009F5298"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A34B22"/>
     <w:rsid w:val="00A4157D"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A57EEA"/>
     <w:rsid w:val="00A73D3B"/>
     <w:rsid w:val="00A74055"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AB744A"/>
     <w:rsid w:val="00AC1931"/>
     <w:rsid w:val="00AC4B8D"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00AF38B2"/>
+    <w:rsid w:val="00B00DC3"/>
     <w:rsid w:val="00B1276D"/>
     <w:rsid w:val="00B1283A"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B56C0A"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B71777"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B866FD"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA4149"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6CEE"/>
     <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C26338"/>
     <w:rsid w:val="00C35B24"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C551C0"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00CB0588"/>
     <w:rsid w:val="00CB531A"/>
     <w:rsid w:val="00CB62B6"/>
     <w:rsid w:val="00CB75D0"/>
     <w:rsid w:val="00CE4140"/>
     <w:rsid w:val="00CF1BF6"/>
     <w:rsid w:val="00CF2368"/>
     <w:rsid w:val="00D06FD3"/>
     <w:rsid w:val="00D11221"/>
     <w:rsid w:val="00D13485"/>
     <w:rsid w:val="00D176BF"/>
     <w:rsid w:val="00D22748"/>
     <w:rsid w:val="00D564EB"/>
     <w:rsid w:val="00D743B0"/>
     <w:rsid w:val="00D7774D"/>
     <w:rsid w:val="00D81532"/>
     <w:rsid w:val="00D83094"/>
     <w:rsid w:val="00D875B2"/>
     <w:rsid w:val="00DA170D"/>
     <w:rsid w:val="00DA73F7"/>
     <w:rsid w:val="00DB6D25"/>
+    <w:rsid w:val="00DC160D"/>
     <w:rsid w:val="00DC467A"/>
     <w:rsid w:val="00DD7E8E"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E1000F"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E36072"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E605BC"/>
+    <w:rsid w:val="00E67C18"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E87CCA"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E9324D"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA4B52"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00EF7E21"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F139B1"/>
     <w:rsid w:val="00F13C4E"/>
     <w:rsid w:val="00F15A8C"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F57A0B"/>
     <w:rsid w:val="00F74350"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F91074"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FB7B1E"/>
     <w:rsid w:val="00FB7D4E"/>
     <w:rsid w:val="00FC1DAE"/>
     <w:rsid w:val="00FC5C89"/>
@@ -7263,54 +7181,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990087759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>