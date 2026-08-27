--- v0 (2026-05-25)
+++ v1 (2026-08-27)
@@ -635,150 +635,162 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>KLUCZOWEGO PERSONELU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1E5449" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0097677F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a niniejszym oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099441A0" w14:textId="74D113F6" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="099441A0" w14:textId="171A5071" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Został</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">m wskazany/a przez </w:t>
+        <w:t>m wskazany/a przez</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………….</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -917,57 +929,57 @@
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Naboru i wyrażam zgodę na pełnienie tej funkcji na poniższych zasadach, zgodnie z warunkami określonymi w Ofercie i zgodnie z warunkami określonymi w Zasadach Naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz wyboru ofert Nabór Ofert nr </w:t>
       </w:r>
-      <w:r w:rsidR="00725150">
-[...5 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00F262C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>na Fundusze VC</w:t>
       </w:r>
       <w:r w:rsidR="00166F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>(„</w:t>
       </w:r>
@@ -984,122 +996,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> naboru</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="17A64715" w14:textId="5730F5EC" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Zapoznał</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>m/</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">m się z Zasadami naboru i przyjmuję je bez zastrzeżeń. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101ADB2" w14:textId="13F7B463" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="6101ADB2" w14:textId="13F7B463" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jestem świadom</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -1135,158 +1147,150 @@
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, Polityki Inwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="001042EF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferenta </w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">i koncepcji </w:t>
+        <w:t xml:space="preserve">i koncepcji funkcjonowania </w:t>
+      </w:r>
+      <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">funkcjonowania </w:t>
+        <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
       </w:r>
       <w:r w:rsidR="00F12704" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz potencjału w kontekście efektywnej rozbudowy portfela inwestycyjnego </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="006522E0">
+    <w:p w14:paraId="7D3B9FE9" w14:textId="77A59325" w:rsidR="00166F01" w:rsidRPr="00780481" w:rsidRDefault="00B859AC" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Jestem zaznajomiona/y z założeniami Polityki Inwestycyjnej </w:t>
       </w:r>
       <w:r w:rsidR="00002194">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferenta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>i będę stosować się do jej założeń</w:t>
       </w:r>
       <w:r w:rsidR="00166F01" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DF825A" w14:textId="20D002B9" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="008917E6" w:rsidP="006522E0">
+    <w:p w14:paraId="27DF825A" w14:textId="20D002B9" w:rsidR="00BA4149" w:rsidRPr="00886AC3" w:rsidRDefault="008917E6" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">ie będę pełnić bez uprzedniej zgody PFR </w:t>
       </w:r>
@@ -1429,88 +1433,98 @@
       <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, co będzie każdorazowo weryfikowane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="4AB912A7" w14:textId="05423A51" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum </w:t>
+        <w:t>W wypadku wyboru Oferty Oferenta w ramach Naboru zobowiązuję się przeznaczyć minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00886AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
@@ -1528,64 +1542,64 @@
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> godzin tygodniowo swojej pracy na rzecz </w:t>
       </w:r>
       <w:r w:rsidR="00BB3F75">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390D6EDB" w14:textId="4F63015F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="390D6EDB" w14:textId="4F63015F" w:rsidR="006132D3" w:rsidRPr="00820A74" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk155267678"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Według mojej najlepszej wiedzy, nie występuję w żadnej innej roli w </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -1616,147 +1630,181 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">występuję w innej </w:t>
       </w:r>
       <w:r w:rsidR="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">fercie składanej do programu </w:t>
+        <w:t>fercie składanej do programu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach </w:t>
       </w:r>
       <w:r w:rsidR="006F78F2" w:rsidRPr="006F78F2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>naborów prowadzonych przez</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">naborów prowadzonych przez </w:t>
       </w:r>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E605BC" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595C00EA" w14:textId="7736F989" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="006522E0">
+    <w:p w14:paraId="595C00EA" w14:textId="7736F989" w:rsidR="00B713A5" w:rsidRPr="00886AC3" w:rsidRDefault="00B713A5" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Brał</w:t>
       </w:r>
       <w:r w:rsidR="0054136D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -2072,96 +2120,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>otrzymane finansowanie publiczne zostało prawidłowo rozliczone i wykorzystane zgodnie z jego przeznaczeniem/przeprowadzone kontrole w zakresie wykorzystania otrzymanego finansowania nie wykazały istotnych nieprawidłowości/żaden organ nie wydał decyzji nakazującej częściowy lub całkowity zwrot finansowania/nie nałożył korekty ani nie wydał innych decyzji dotyczących finansowania negatywnych dla podmiotu który otrzymał finansowanie</w:t>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r w:rsidRPr="00886AC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53628766" w14:textId="670534FE" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="006522E0">
+    <w:p w14:paraId="53628766" w14:textId="670534FE" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Jestem świadom</w:t>
       </w:r>
       <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a/</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">y, że PFR Ventures oraz/lub PFR </w:t>
+        <w:t xml:space="preserve">y, że PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> będą pozyskiwać dodatkowe informacj</w:t>
       </w:r>
       <w:r w:rsidR="00282BE8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -2181,297 +2247,315 @@
         </w:rPr>
         <w:t xml:space="preserve"> (dane)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> o mnie otrzymane</w:t>
       </w:r>
       <w:r w:rsidR="003E0F74" w:rsidRPr="00B63DE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub PFR </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, a także Banku Gospodarstwa Krajowego i ministerstwa właściwego do zarządzania </w:t>
       </w:r>
       <w:r w:rsidR="00F12704" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">FENG </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">(instytucji zarządzającej) </w:t>
       </w:r>
       <w:r w:rsidR="00430AA3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub jakichkolwiek innych instytucji państwowych, organów administracji publicznej lub agencji rządowych i samorządowych, w szczególności w  związku z pozyskiwaniem, realizowaniem i rozliczaniem środków z jakichkolwiek źródeł publicznych otrzymanych/przyznanych na rzecz moją lub podmiotów ze mną powiązanych </w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w zakresie niezbędnym do oceny prawidłowości wdrożenia instrumentu finansowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A20FDA" w14:textId="17DF8FC5" w:rsidR="004106E5" w:rsidRPr="00C07EE9" w:rsidRDefault="004106E5" w:rsidP="001F2A89">
+    <w:p w14:paraId="45A20FDA" w14:textId="17DF8FC5" w:rsidR="004106E5" w:rsidRPr="00C07EE9" w:rsidRDefault="004106E5" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004106E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Posiadam pełną zdolność do czynności prawnych</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7956D2D1" w14:textId="62DBB422" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Status i umocowanie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5508834C" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58C42A64" w14:textId="77777777" w:rsidR="004A3BBA" w:rsidRPr="004A3BBA" w:rsidRDefault="004A3BBA" w:rsidP="004A3BBA">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E299BC" w14:textId="4DCEE08B" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="12E299BC" w14:textId="4DCEE08B" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Posiadam umocowanie do wniesienia wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidRPr="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="000121BC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="006522E0">
+    <w:p w14:paraId="1A3073E0" w14:textId="58B7D061" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>A) Wykonanie zobowiązania do wniesienia wkładu prywatnego nie jest zależne od uzyskania przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDA2327" w14:textId="14892065" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00786FE6">
+    <w:p w14:paraId="4FDA2327" w14:textId="14892065" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="008D02D9" w:rsidRPr="00B378CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
       </w:r>
@@ -2543,115 +2627,115 @@
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzyskanie przeze mnie jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek inny organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia)</w:t>
       </w:r>
       <w:r w:rsidR="00AC2A32" w:rsidRPr="000A491A">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="006522E0">
+    <w:p w14:paraId="2C17BD8B" w14:textId="09C68033" w:rsidR="006132D3" w:rsidRDefault="009859F1" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Pozostaję / n</w:t>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>ie pozostaję w związku małżeńskim</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
       </w:r>
       <w:r w:rsidR="006132D3" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRDefault="009859F1" w:rsidP="006522E0">
+    <w:p w14:paraId="6C125A79" w14:textId="4D3DD80F" w:rsidR="009859F1" w:rsidRDefault="009859F1" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Pozostaję / nie pozostaję w ustroju ustawowej wspólności majątkowej małżeńskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
@@ -2681,315 +2765,502 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201361D9" w14:textId="6E3B1593" w:rsidR="006132D3" w:rsidRPr="001F2A89" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001F2A89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Wkład prywatny</w:t>
-      </w:r>
+        <w:t>Wkład</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F2A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F2A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>prywatny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>do Funduszu VC w ramach deklarowanego wkładu Podmiotu Zarządzającego</w:t>
-      </w:r>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Funduszu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VC w </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ramach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>deklarowanego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>wkładu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Podmiotu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00650C0B" w:rsidRPr="00650C0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Zarządzającego</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="465EF234" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="685637B1" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229D8E69" w14:textId="51D463B3" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+    <w:p w14:paraId="229D8E69" w14:textId="678CCD46" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004106E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Oświadczam</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, że deklaruję wniesienie do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości </w:t>
+        <w:t xml:space="preserve"> w ramach deklarowanego wkładu Podmiotu Zarządzającego wkładu w wysokości</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C25455">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E4DED">
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>…</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C25455">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007E4DED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>………..</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C25455">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25455" w:rsidRPr="00AD6714">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> PLN</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="15"/>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu </w:t>
+        <w:t>. Oświadczam, że dysponuję niezbędnymi środkami wystarczającymi do zapewnienia finansowania ww. wkładu</w:t>
       </w:r>
       <w:r w:rsidRPr="00E9293C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116D1E0D" w14:textId="7A508BB9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="00650C0B">
+    <w:p w14:paraId="116D1E0D" w14:textId="7A508BB9" w:rsidR="006132D3" w:rsidRPr="009859F1" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w ramach wkładu Podmiotu Zarządzającego pochodzą ze środków własnych i nie są obciążone w jakiejkolwiek postaci oraz są wolne od wszelkiego publicznego wsparcia oraz/lub pomocy publicznej, w szczególności niestanowiących środków publicznych w rozumieniu Ustawy z dnia 27 sierpnia 2009 r. o finansach publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22268C47" w14:textId="28441D4C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00650C0B">
+    <w:p w14:paraId="22268C47" w14:textId="28441D4C" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="426" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki finansowe przeznaczone przeze mnie jako wkład prywatny zadeklarowany do wniesienia do </w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
@@ -3037,57 +3308,67 @@
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, poz. </w:t>
       </w:r>
       <w:r w:rsidR="00907219">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>723</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> z </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>późn. zm.</w:t>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>. zm.</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>), w tym</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009859F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
@@ -3142,51 +3423,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F2A89">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Zgoda</w:t>
       </w:r>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> na badanie due diligence w przypadku wyboru Oferty w ramach Naboru</w:t>
+        <w:t xml:space="preserve"> na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35191214" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6780FCD4" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
@@ -3208,229 +3533,322 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0E83DE" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EDB1CF" w14:textId="655624EE" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+    <w:p w14:paraId="22EDB1CF" w14:textId="655624EE" w:rsidR="006132D3" w:rsidRDefault="006132D3" w:rsidP="00B16A60">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="641" w:hanging="357"/>
+        <w:ind w:left="993" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="009859F1" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidR="006B3128">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez PFR Ventures, PFR </w:t>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="00002194" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców, </w:t>
       </w:r>
       <w:r w:rsidR="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">adania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ue </w:t>
-      </w:r>
+        <w:t>ue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>iligence w celu weryfikacji mojej zdolności prawnej</w:t>
+        <w:t>iligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w celu weryfikacji mojej zdolności prawnej</w:t>
       </w:r>
       <w:r w:rsidR="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> finansowej do wniesienia wkładu prywatnego w zadeklarowanej wysokości</w:t>
+        <w:t xml:space="preserve"> finansowej do wniesienia wkładu prywatnego w zadeklarowanej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>wysokości</w:t>
       </w:r>
       <w:r w:rsidR="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz reputacyjnej</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> oraz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>reputacyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. W tym celu na żądanie PFR Ventures, PFR </w:t>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR Ventures, PFR </w:t>
+        <w:t xml:space="preserve">lub ich profesjonalnych doradców zobowiązuję się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidR="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>lub ich profesjonalnym doradcom</w:t>
       </w:r>
@@ -3450,938 +3868,1157 @@
         </w:rPr>
         <w:t xml:space="preserve"> w szczególności</w:t>
       </w:r>
       <w:r w:rsidR="00480EAA" w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wszelkie dokumenty </w:t>
       </w:r>
       <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>niezbędne dla przeprowadzenia Badania Due Diligence zgodnie z zakresem określonym w pkt. 9.4 Zasad</w:t>
+        <w:t xml:space="preserve">niezbędne dla przeprowadzenia Badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00553D9D" w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodnie z zakresem określonym w pkt. 9.4 Zasad</w:t>
       </w:r>
       <w:r w:rsidRPr="00C07EE9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DA89AB" w14:textId="7305FD45" w:rsidR="00553D9D" w:rsidRPr="00C07EE9" w:rsidRDefault="00553D9D" w:rsidP="00522B6E">
+    <w:p w14:paraId="62DA89AB" w14:textId="7305FD45" w:rsidR="00553D9D" w:rsidRPr="00C07EE9" w:rsidRDefault="00553D9D" w:rsidP="0058039B">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709"/>
+        <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie przed podpisaniem Umowy Inwestorskiej przez PFR Ventures, PFR </w:t>
+        <w:t xml:space="preserve">Wyrażam zgodę na przeprowadzenie przed podpisaniem Umowy Inwestorskiej przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
       <w:r w:rsidRPr="00553D9D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub ich profesjonalnych doradców, Badania Due Diligence mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad</w:t>
+        <w:t xml:space="preserve"> lub ich profesjonalnych doradców, Badania </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00553D9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mojego małżonka/mojej małżonki w zakresie określonym w pkt. 9.4.3 Zasad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CB20CD" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref467149754"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Konflikt interesów</w:t>
-      </w:r>
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>interesów</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="53AC2A23" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vanish/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72B620B3" w14:textId="3C98F999" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+    <w:p w14:paraId="72B620B3" w14:textId="3C98F999" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00793DD4">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że w stosunku do mnie nie występuje konflikt interesów z jakichkolwiek powodów określonych w </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>12.1 Zasad</w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naboru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50117720" w14:textId="63FD328F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00F262C0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="425"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że bezzwłocznie poinformuj</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56872" w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ę</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lub PFR </w:t>
+      </w:r>
+      <w:r w:rsidR="00A843B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>CVC</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA44E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia z pkt</w:t>
+      </w:r>
+      <w:r w:rsidR="008B47ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009859F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>.1 powyżej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pozostałe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E6BDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>oświadczenia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7F1B89EB" w14:textId="77777777" w:rsidR="00522B6E" w:rsidRPr="00522B6E" w:rsidRDefault="00522B6E" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:vanish/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55521DEF" w14:textId="5F87FDAC" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="644"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Oświadczam, że</w:t>
+      </w:r>
+      <w:r w:rsidR="00F756E6">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C315874" w14:textId="6164AE33" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639DF733" w14:textId="18DBECF7" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6ECBCD" w14:textId="44BD486E" w:rsidR="009D5FC3" w:rsidRDefault="009D5FC3" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7463">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">osoby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E659708" w14:textId="38E1CD65" w:rsidR="00002F73" w:rsidRPr="00002F73" w:rsidRDefault="001B29C6" w:rsidP="001B29C6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16A60">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>mianam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6B29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B776F9" w14:textId="3944E247" w:rsidR="00F1201E" w:rsidRPr="00321C1C" w:rsidRDefault="00F1201E" w:rsidP="00522B6E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jestem/nie jestem </w:t>
+      </w:r>
+      <w:r w:rsidR="001F17C1" w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>osobą pozostającą w stosunku pokrewieństwa lub powinowactwa</w:t>
+      </w:r>
+      <w:r w:rsidR="0008362B">
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidR="001F17C1" w:rsidRPr="00321C1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> z osobą zajmującą eksponowane stanowisko polityczne</w:t>
+      </w:r>
+      <w:r w:rsidR="001B29C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50117720" w14:textId="63FD328F" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+    <w:p w14:paraId="5B3025D9" w14:textId="0F4A9196" w:rsidR="00F1201E" w:rsidRPr="00321C1C" w:rsidRDefault="00F1201E" w:rsidP="00321C1C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2050587E" w14:textId="1FABE88C" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">lub PFR </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczam, że wyrażam zgodę na udostępnianie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ven</w:t>
+      </w:r>
+      <w:r w:rsidR="00A235A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C07EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0049257F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oraz/lub </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A843B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>CVC</w:t>
       </w:r>
-      <w:r w:rsidR="00CA44E4">
+      <w:r w:rsidR="008C7568">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E6BDB">
-[...29 lines deleted...]
-        <w:t>.1 powyżej.</w:t>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>uzyskanych informacji o mojej dotychczasowej działalności inwestycyjnej, przedsiębiorczej</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3128">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>, branżowej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD45D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i reputacji na rynku na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A491A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>ARP) w celu weryfikacji wskazanego doświadczenia i reputacji na rynku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4913E975" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="001F2A89">
-[...381 lines deleted...]
-    <w:p w14:paraId="2050587E" w14:textId="34D3AD6E" w:rsidR="00AD45D2" w:rsidRPr="000A491A" w:rsidRDefault="00AD45D2" w:rsidP="00522B6E">
+    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD45D2">
-[...93 lines deleted...]
-        <w:t>ARP) w celu weryfikacji wskazanego doświadczenia i reputacji na rynku.</w:t>
+      <w:bookmarkStart w:id="4" w:name="_Hlk155616342"/>
+      <w:r w:rsidRPr="00B63DE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pojęcia niezdefiniowane w niniejszym Oświadczeniu mają znaczenie nadane im w Zasadach </w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A235A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC82E41" w14:textId="7251C27E" w:rsidR="006132D3" w:rsidRPr="00A235A3" w:rsidRDefault="006132D3" w:rsidP="00522B6E">
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="18B49646" w14:textId="7F486849" w:rsidR="006132D3" w:rsidRDefault="005D7749" w:rsidP="00522B6E">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk155616342"/>
-[...8 lines deleted...]
-      <w:r w:rsidR="001042EF">
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Zapoznałem się z zasadami przetwarzania danych osobowych stanowiącymi Załącznik nr</w:t>
+      </w:r>
+      <w:r w:rsidR="0049257F" w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Zasad </w:t>
+      </w:r>
+      <w:r w:rsidR="001042EF" w:rsidRPr="008C7568">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A235A3">
-[...5 lines deleted...]
-        <w:t>aboru.</w:t>
+      <w:r w:rsidRPr="008C7568">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>aboru i nie wnoszę sprzeciwu co do sposobu przetwarzania danych osobowych.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...6 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="2315AD96" w14:textId="77777777" w:rsidR="00793DD4" w:rsidRPr="00793DD4" w:rsidRDefault="00793DD4" w:rsidP="00793DD4">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="709" w:hanging="425"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C7568">
-[...39 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7366"/>
       </w:tblGrid>
       <w:tr w:rsidR="006132D3" w:rsidRPr="008E6BDB" w14:paraId="41C55E43" w14:textId="77777777" w:rsidTr="00396A4C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690E2620" w14:textId="77777777" w:rsidR="006132D3" w:rsidRPr="008E6BDB" w:rsidRDefault="006132D3" w:rsidP="00396A4C">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
@@ -4682,67 +5319,85 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>imię i nazwisko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>, PESEL: ………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568821B5" w14:textId="2EA3FDC2" w:rsidR="00553D9D" w:rsidRPr="001A1459" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+    <w:p w14:paraId="568821B5" w14:textId="21050ED7" w:rsidR="00553D9D" w:rsidRPr="001A1459" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażam zgodę na przetwarzanie przez PFR Ventures Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa</w:t>
+        <w:t xml:space="preserve">wyrażam zgodę na przetwarzanie przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spółką z ograniczoną odpowiedzialnością z siedzibą w Warszawie przy ul. Kruczej 50, 00-025 Warszawa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>, (KRS: 0000533101)</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4778,64 +5433,82 @@
         </w:rPr>
         <w:t>badani</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> zdolności</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reputa</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>reputa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">cyjnej </w:t>
-      </w:r>
+        <w:t>cyjnej</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>w ramach procesu o</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>cen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
@@ -4844,57 +5517,57 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> złożonej </w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w naborze </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">realizowanym zgodnie z Ogłoszeniem o Naborze nr </w:t>
       </w:r>
-      <w:r w:rsidR="009D6D25">
-[...5 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="001556B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> na Fundusze VC – PFR CVC z dnia …………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, w celu uzyskania </w:t>
       </w:r>
@@ -5037,110 +5710,153 @@
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> nr PESEL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DB4287" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Przyjmuj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do wiadomości, ż</w:t>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>wiadomości</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ż</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5494280F" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
+    <w:p w14:paraId="5494280F" w14:textId="68F1972D" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
+        <w:t>wyrażenie zgody jest dobrowolne i może zostać cofnięte w każdej chwili bez podawania przyczyny</w:t>
+      </w:r>
+      <w:r w:rsidR="001556B1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210646">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lecz bez wpływu na zgodność z prawem przetwarzania przed jej cofnięciem,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D19A65" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00210646">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
@@ -5168,76 +5884,102 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4767C409" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00C60535" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
+        <w:t>Jednocześnie o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>świadczam, że zapoznałem/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się z treścią klauzuli informacyjnej </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stanowiącą Załącznik nr 8 do Zasad Naboru </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C60535">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Jednocześnie o</w:t>
-[...23 lines deleted...]
-        <w:t>dotyczącej przetwarzania moich danych osobowych w celu badania reputacji, której kopia została mi przekazana. Rozumiem cele i zakres przetwarzania moich danych, a także przysługujące mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
+        <w:t>mi prawa wynikające z przepisów o ochronie danych osobowych, w tym prawo do dostępu do moich danych, ich sprostowania, usunięcia lub ograniczenia przetwarzania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D85F63" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00C60535" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71D05C29" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00210646" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="616C9331" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRPr="00172E47" w:rsidRDefault="00553D9D" w:rsidP="00553D9D">
@@ -5275,61 +6017,61 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>Czytelny podpis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7E9E1D" w14:textId="77777777" w:rsidR="00553D9D" w:rsidRDefault="00553D9D"/>
     <w:sectPr w:rsidR="00553D9D" w:rsidSect="00B63DE6">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E2BA561" w14:textId="77777777" w:rsidR="00C53778" w:rsidRDefault="00C53778" w:rsidP="006132D3">
+    <w:p w14:paraId="08A241F6" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BA19438" w14:textId="77777777" w:rsidR="00C53778" w:rsidRDefault="00C53778" w:rsidP="006132D3">
+    <w:p w14:paraId="677D8E50" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5360,71 +6102,80 @@
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1AEC9A93" w14:textId="236B9F80" w:rsidR="00B713A5" w:rsidRPr="001365F0" w:rsidRDefault="001365F0" w:rsidP="001365F0">
+  <w:p w14:paraId="1AEC9A93" w14:textId="5A1708A0" w:rsidR="00B713A5" w:rsidRPr="001365F0" w:rsidRDefault="001365F0" w:rsidP="001365F0">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Nabór nr </w:t>
+      <w:t>Nabór</w:t>
     </w:r>
-    <w:r w:rsidR="00725150">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t xml:space="preserve"> nr </w:t>
+    </w:r>
+    <w:r w:rsidR="00F262C0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00E45972">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="001365F0">
@@ -5505,61 +6256,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="001365F0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E8C7BC3" w14:textId="77777777" w:rsidR="00C53778" w:rsidRDefault="00C53778" w:rsidP="006132D3">
+    <w:p w14:paraId="75E563BA" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E84F569" w14:textId="77777777" w:rsidR="00C53778" w:rsidRDefault="00C53778" w:rsidP="006132D3">
+    <w:p w14:paraId="52047F0A" w14:textId="77777777" w:rsidR="006F6442" w:rsidRDefault="006F6442" w:rsidP="006132D3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0B4A2262" w14:textId="31A86B1A" w:rsidR="00B713A5" w:rsidRPr="00AC5C35" w:rsidRDefault="00B713A5" w:rsidP="00956C39">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C13AAC">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
@@ -5983,51 +6734,71 @@
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E00AF">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykreślić, w przypadku gdy </w:t>
+        <w:t xml:space="preserve"> Wykreślić, w </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t>przypadku</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E425F7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gdy </w:t>
       </w:r>
       <w:r w:rsidR="000B76FF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t>złonek Kluczowego Personelu nie brał udziału w pozyskaniu lub wykorzystaniu środków pozyskanych</w:t>
       </w:r>
       <w:r w:rsidR="00B31CBF" w:rsidRPr="00E425F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="pl-PL"/>
@@ -8070,51 +8841,52 @@
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1871524155">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1860508875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="679965337">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1296135509">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="647244074">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1506361534">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0073672F"/>
     <w:rsid w:val="00002194"/>
@@ -8127,175 +8899,181 @@
     <w:rsid w:val="000565B3"/>
     <w:rsid w:val="00057311"/>
     <w:rsid w:val="0008362B"/>
     <w:rsid w:val="00090F7A"/>
     <w:rsid w:val="0009276A"/>
     <w:rsid w:val="0009401C"/>
     <w:rsid w:val="000A1367"/>
     <w:rsid w:val="000A491A"/>
     <w:rsid w:val="000B2645"/>
     <w:rsid w:val="000B624F"/>
     <w:rsid w:val="000B76FF"/>
     <w:rsid w:val="000B7FBA"/>
     <w:rsid w:val="000D232E"/>
     <w:rsid w:val="000E1A56"/>
     <w:rsid w:val="000E611C"/>
     <w:rsid w:val="000F497D"/>
     <w:rsid w:val="001042EF"/>
     <w:rsid w:val="001057F1"/>
     <w:rsid w:val="001106EF"/>
     <w:rsid w:val="00111498"/>
     <w:rsid w:val="00112B10"/>
     <w:rsid w:val="0013319F"/>
     <w:rsid w:val="001365F0"/>
     <w:rsid w:val="00136DDF"/>
     <w:rsid w:val="00154310"/>
+    <w:rsid w:val="001556B1"/>
     <w:rsid w:val="00166F01"/>
     <w:rsid w:val="001761A0"/>
     <w:rsid w:val="00192E39"/>
     <w:rsid w:val="001B29C6"/>
     <w:rsid w:val="001B3AE5"/>
     <w:rsid w:val="001E05F1"/>
     <w:rsid w:val="001F17C1"/>
     <w:rsid w:val="001F2A89"/>
     <w:rsid w:val="001F4438"/>
     <w:rsid w:val="001F7B45"/>
     <w:rsid w:val="00214893"/>
     <w:rsid w:val="002157BC"/>
     <w:rsid w:val="00230DF0"/>
     <w:rsid w:val="002423E0"/>
     <w:rsid w:val="002472E2"/>
     <w:rsid w:val="00272CB8"/>
     <w:rsid w:val="00282BE8"/>
     <w:rsid w:val="00282E83"/>
     <w:rsid w:val="002A11E8"/>
     <w:rsid w:val="002A7FDE"/>
     <w:rsid w:val="002B15FC"/>
     <w:rsid w:val="002B2E8E"/>
     <w:rsid w:val="002C3083"/>
     <w:rsid w:val="002C72ED"/>
     <w:rsid w:val="002D5B04"/>
     <w:rsid w:val="002E1734"/>
     <w:rsid w:val="002E7A51"/>
     <w:rsid w:val="002F6627"/>
     <w:rsid w:val="0030473E"/>
     <w:rsid w:val="00321C1C"/>
     <w:rsid w:val="003331DF"/>
     <w:rsid w:val="0033396F"/>
     <w:rsid w:val="00371635"/>
     <w:rsid w:val="003749E2"/>
     <w:rsid w:val="00387EAA"/>
     <w:rsid w:val="0039531E"/>
     <w:rsid w:val="00396A4C"/>
     <w:rsid w:val="003A61A9"/>
     <w:rsid w:val="003B7FD9"/>
     <w:rsid w:val="003D1327"/>
     <w:rsid w:val="003D263A"/>
     <w:rsid w:val="003D3385"/>
     <w:rsid w:val="003E0AB2"/>
     <w:rsid w:val="003E0F74"/>
+    <w:rsid w:val="003E7AA7"/>
     <w:rsid w:val="003F612C"/>
     <w:rsid w:val="004106E5"/>
     <w:rsid w:val="00430AA3"/>
     <w:rsid w:val="004338A3"/>
     <w:rsid w:val="00435F33"/>
     <w:rsid w:val="00445AFB"/>
     <w:rsid w:val="00462149"/>
     <w:rsid w:val="00480EAA"/>
     <w:rsid w:val="0048662B"/>
     <w:rsid w:val="00487505"/>
     <w:rsid w:val="0049257F"/>
     <w:rsid w:val="004A0C69"/>
     <w:rsid w:val="004A3BBA"/>
     <w:rsid w:val="004A4D2F"/>
     <w:rsid w:val="004A55DF"/>
     <w:rsid w:val="004B3DB1"/>
     <w:rsid w:val="004B5581"/>
     <w:rsid w:val="004B7063"/>
     <w:rsid w:val="004B7463"/>
     <w:rsid w:val="004D14C1"/>
     <w:rsid w:val="004D1946"/>
     <w:rsid w:val="004D4B23"/>
     <w:rsid w:val="00512E6A"/>
     <w:rsid w:val="00522B6E"/>
     <w:rsid w:val="00523C4D"/>
     <w:rsid w:val="0052430F"/>
     <w:rsid w:val="005244B9"/>
     <w:rsid w:val="00526695"/>
     <w:rsid w:val="00535AB6"/>
     <w:rsid w:val="0054136D"/>
     <w:rsid w:val="00553D9D"/>
     <w:rsid w:val="00554F54"/>
     <w:rsid w:val="00572A39"/>
+    <w:rsid w:val="0058039B"/>
     <w:rsid w:val="00591665"/>
     <w:rsid w:val="005B365A"/>
     <w:rsid w:val="005D3E2B"/>
     <w:rsid w:val="005D7749"/>
     <w:rsid w:val="005E4653"/>
     <w:rsid w:val="00612D77"/>
     <w:rsid w:val="006132D3"/>
     <w:rsid w:val="0061661E"/>
     <w:rsid w:val="00621F0D"/>
     <w:rsid w:val="00625E3C"/>
     <w:rsid w:val="00631B9F"/>
     <w:rsid w:val="006379D1"/>
     <w:rsid w:val="00647E73"/>
     <w:rsid w:val="00650BF8"/>
     <w:rsid w:val="00650C0B"/>
     <w:rsid w:val="006522E0"/>
     <w:rsid w:val="0065299D"/>
     <w:rsid w:val="00656C5F"/>
     <w:rsid w:val="006876F5"/>
     <w:rsid w:val="00694948"/>
     <w:rsid w:val="006A188B"/>
     <w:rsid w:val="006B3128"/>
     <w:rsid w:val="006C3E8E"/>
     <w:rsid w:val="006C6C19"/>
     <w:rsid w:val="006E00AF"/>
     <w:rsid w:val="006E2533"/>
     <w:rsid w:val="006E461D"/>
+    <w:rsid w:val="006F6442"/>
     <w:rsid w:val="006F78F2"/>
     <w:rsid w:val="00704A9C"/>
     <w:rsid w:val="00713D55"/>
     <w:rsid w:val="007152DB"/>
     <w:rsid w:val="00725150"/>
     <w:rsid w:val="0073672F"/>
     <w:rsid w:val="00741613"/>
     <w:rsid w:val="00741C9A"/>
     <w:rsid w:val="00755889"/>
     <w:rsid w:val="00764264"/>
     <w:rsid w:val="00780481"/>
     <w:rsid w:val="00786FE6"/>
+    <w:rsid w:val="00793DD4"/>
     <w:rsid w:val="007949CA"/>
     <w:rsid w:val="007B67E0"/>
     <w:rsid w:val="007C488D"/>
     <w:rsid w:val="007D2A93"/>
     <w:rsid w:val="007E0467"/>
     <w:rsid w:val="007E07F5"/>
     <w:rsid w:val="007E41A2"/>
     <w:rsid w:val="007E4DED"/>
     <w:rsid w:val="008050FD"/>
+    <w:rsid w:val="008112C8"/>
     <w:rsid w:val="00820A74"/>
     <w:rsid w:val="008212C5"/>
     <w:rsid w:val="00827452"/>
     <w:rsid w:val="0083378F"/>
     <w:rsid w:val="00841414"/>
     <w:rsid w:val="008535B5"/>
     <w:rsid w:val="00853A6D"/>
     <w:rsid w:val="008631FC"/>
     <w:rsid w:val="00886AC3"/>
     <w:rsid w:val="008917E6"/>
     <w:rsid w:val="00897DA6"/>
     <w:rsid w:val="008B16B6"/>
     <w:rsid w:val="008B47ED"/>
     <w:rsid w:val="008C2C1D"/>
     <w:rsid w:val="008C56A7"/>
     <w:rsid w:val="008C7568"/>
     <w:rsid w:val="008D02D9"/>
     <w:rsid w:val="008E11DE"/>
     <w:rsid w:val="008E6324"/>
     <w:rsid w:val="008E6BDB"/>
     <w:rsid w:val="008F3541"/>
     <w:rsid w:val="00901211"/>
     <w:rsid w:val="00907219"/>
     <w:rsid w:val="00907671"/>
     <w:rsid w:val="00934AFC"/>
@@ -8314,66 +9092,69 @@
     <w:rsid w:val="009E0684"/>
     <w:rsid w:val="009E5281"/>
     <w:rsid w:val="00A00C53"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A235A3"/>
     <w:rsid w:val="00A41588"/>
     <w:rsid w:val="00A47470"/>
     <w:rsid w:val="00A57D4F"/>
     <w:rsid w:val="00A67C8E"/>
     <w:rsid w:val="00A73D04"/>
     <w:rsid w:val="00A7426A"/>
     <w:rsid w:val="00A843B5"/>
     <w:rsid w:val="00A87D86"/>
     <w:rsid w:val="00A90474"/>
     <w:rsid w:val="00A91AC6"/>
     <w:rsid w:val="00A929F8"/>
     <w:rsid w:val="00AA290D"/>
     <w:rsid w:val="00AB5089"/>
     <w:rsid w:val="00AC2A32"/>
     <w:rsid w:val="00AC5C35"/>
     <w:rsid w:val="00AC7778"/>
     <w:rsid w:val="00AD255B"/>
     <w:rsid w:val="00AD45D2"/>
     <w:rsid w:val="00AD6714"/>
     <w:rsid w:val="00AE0A47"/>
+    <w:rsid w:val="00AE1D85"/>
     <w:rsid w:val="00AE3BBB"/>
     <w:rsid w:val="00AF1713"/>
     <w:rsid w:val="00B1283A"/>
+    <w:rsid w:val="00B16A60"/>
     <w:rsid w:val="00B228D9"/>
     <w:rsid w:val="00B313E7"/>
     <w:rsid w:val="00B31CBF"/>
     <w:rsid w:val="00B378CC"/>
     <w:rsid w:val="00B464E3"/>
     <w:rsid w:val="00B63DE6"/>
     <w:rsid w:val="00B713A5"/>
     <w:rsid w:val="00B859AC"/>
     <w:rsid w:val="00B87888"/>
     <w:rsid w:val="00B90B56"/>
     <w:rsid w:val="00B90FF4"/>
     <w:rsid w:val="00BA09C5"/>
     <w:rsid w:val="00BA4149"/>
+    <w:rsid w:val="00BA5B76"/>
     <w:rsid w:val="00BB3F75"/>
     <w:rsid w:val="00BB74BF"/>
     <w:rsid w:val="00BB767D"/>
     <w:rsid w:val="00BC1BD6"/>
     <w:rsid w:val="00BC6261"/>
     <w:rsid w:val="00BD3134"/>
     <w:rsid w:val="00BD39A5"/>
     <w:rsid w:val="00BD5423"/>
     <w:rsid w:val="00BD7BE8"/>
     <w:rsid w:val="00BF6F65"/>
     <w:rsid w:val="00C02FA6"/>
     <w:rsid w:val="00C0795C"/>
     <w:rsid w:val="00C07EE9"/>
     <w:rsid w:val="00C24EEE"/>
     <w:rsid w:val="00C25455"/>
     <w:rsid w:val="00C40D96"/>
     <w:rsid w:val="00C53778"/>
     <w:rsid w:val="00C56872"/>
     <w:rsid w:val="00C62F99"/>
     <w:rsid w:val="00C84289"/>
     <w:rsid w:val="00C91162"/>
     <w:rsid w:val="00C91546"/>
     <w:rsid w:val="00C942C0"/>
     <w:rsid w:val="00C9767B"/>
     <w:rsid w:val="00CA44E4"/>
@@ -8403,50 +9184,51 @@
     <w:rsid w:val="00DF3C19"/>
     <w:rsid w:val="00DF6DF3"/>
     <w:rsid w:val="00E02547"/>
     <w:rsid w:val="00E04C8B"/>
     <w:rsid w:val="00E354EC"/>
     <w:rsid w:val="00E425F7"/>
     <w:rsid w:val="00E42BE2"/>
     <w:rsid w:val="00E45972"/>
     <w:rsid w:val="00E534ED"/>
     <w:rsid w:val="00E605BC"/>
     <w:rsid w:val="00E65FF5"/>
     <w:rsid w:val="00E66E42"/>
     <w:rsid w:val="00E75BC0"/>
     <w:rsid w:val="00E84FE0"/>
     <w:rsid w:val="00E9293C"/>
     <w:rsid w:val="00E92FEC"/>
     <w:rsid w:val="00E974FB"/>
     <w:rsid w:val="00EA5E1A"/>
     <w:rsid w:val="00EB3BB3"/>
     <w:rsid w:val="00EB5DAF"/>
     <w:rsid w:val="00ED0CBD"/>
     <w:rsid w:val="00ED6FA9"/>
     <w:rsid w:val="00F1201E"/>
     <w:rsid w:val="00F12704"/>
     <w:rsid w:val="00F13C4E"/>
+    <w:rsid w:val="00F262C0"/>
     <w:rsid w:val="00F41DFB"/>
     <w:rsid w:val="00F44396"/>
     <w:rsid w:val="00F54677"/>
     <w:rsid w:val="00F54AF1"/>
     <w:rsid w:val="00F756E6"/>
     <w:rsid w:val="00F83609"/>
     <w:rsid w:val="00F852AC"/>
     <w:rsid w:val="00F9004A"/>
     <w:rsid w:val="00F963AE"/>
     <w:rsid w:val="00FA3BDE"/>
     <w:rsid w:val="00FC5C89"/>
     <w:rsid w:val="00FD0220"/>
     <w:rsid w:val="00FD4A74"/>
     <w:rsid w:val="00FE4579"/>
     <w:rsid w:val="00FF0EFF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -9631,81 +10413,81 @@
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E204F0D-1DF5-489D-879B-5FCE3DBFF2A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1521</Words>
-  <Characters>9128</Characters>
+  <Characters>9132</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10628</CharactersWithSpaces>
+  <CharactersWithSpaces>10632</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">
     <vt:lpwstr>0d2b6bbb-a69c-41e8-9ef1-c035572bd00e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Ref">