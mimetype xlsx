--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,192 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 6\1. Zasady naboru\1. Dokumentacja wersja PL\CLEAN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ASI_CVC\2. Nabory\Nabór nr 9\1. Zasady Naboru\1. Dokumentacja wersja PL\TRACK CHANGES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B2D5172-2E97-4BF3-ACC7-9FE38D6D1488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D800C2E-5C1C-4F9D-A4BA-CB3032B7793C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formularz_Sekcja A" sheetId="1" r:id="rId1"/>
     <sheet name="Sekcja B" sheetId="8" r:id="rId2"/>
     <sheet name="Sekcja C" sheetId="9" r:id="rId3"/>
     <sheet name="Sekcja D" sheetId="11" r:id="rId4"/>
     <sheet name="Sekcja E" sheetId="14" r:id="rId5"/>
     <sheet name="Sekcja F" sheetId="13" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_ftn1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
     <definedName name="_ftn2" localSheetId="5">'Sekcja F'!$B$22</definedName>
     <definedName name="_ftn3" localSheetId="5">'Sekcja F'!$B$23</definedName>
     <definedName name="_ftnref1" localSheetId="0">'Formularz_Sekcja A'!#REF!</definedName>
     <definedName name="_ftnref2" localSheetId="5">'Sekcja F'!$H$5</definedName>
     <definedName name="_ftnref3" localSheetId="5">'Sekcja F'!$J$5</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Formularz_Sekcja A'!$B$1:$I$34</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sekcja B'!$B$2:$P$23</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'Sekcja E'!$B$2:$K$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Sekcja B'!$B$2:$R$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Sekcja C'!$B$2:$N$15</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Sekcja D'!$B$2:$O$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'Sekcja E'!$B$2:$L$15</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Sekcja F'!$B$2:$J$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D28" i="1" l="1"/>
   <c r="F28" i="1" s="1"/>
   <c r="J6" i="13" l="1"/>
   <c r="J9" i="13"/>
   <c r="J8" i="13"/>
   <c r="J7" i="13"/>
   <c r="J5" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="157">
   <si>
     <t>1. Formularz powinien zostać przygotowany jako plik stanowiący integralną część Oferty</t>
   </si>
   <si>
     <t>Imię</t>
   </si>
   <si>
     <t>Nazwisko</t>
   </si>
   <si>
     <t>Telefon kontaktowy</t>
   </si>
   <si>
     <t>Adres e-mail</t>
   </si>
   <si>
     <t>Data inwestycji</t>
   </si>
   <si>
     <t>Referencje</t>
-  </si>
-[...4 lines deleted...]
-    <t>Data</t>
   </si>
   <si>
     <t>Podmiot inwestujący
 (nazwa funduszu/ inwestycja własna)</t>
   </si>
   <si>
     <t>Imię i nazwisko</t>
   </si>
   <si>
     <t>Pełna nazwa spółki, której dotyczyła transakcja</t>
   </si>
   <si>
     <t>Kapitalizacja</t>
   </si>
   <si>
-    <t>Inwestorzy w funduszu, w tym środki publiczne</t>
-[...1 lines deleted...]
-  <si>
     <t>Nazwa funduszu</t>
   </si>
   <si>
-    <t>Data wyjścia z inwestycji</t>
-[...1 lines deleted...]
-  <si>
     <t>Budżet Inwestycyjny zrealizowany</t>
   </si>
   <si>
     <t>Całkowity Budżet Inwestycyjny</t>
   </si>
   <si>
     <t>Waluta</t>
   </si>
   <si>
     <t>Sektor*</t>
   </si>
   <si>
-    <t>Wartość portfela zrealizowana*</t>
-[...1 lines deleted...]
-  <si>
     <t>Wykształcenie/ tytuł naukowy/ stopień naukowy/ kluczowe certyfikaty oraz uprawnienia zawodowe (z uwzględnieniem dat)</t>
   </si>
   <si>
     <t>Venture Capital</t>
   </si>
   <si>
     <t>Private Equity</t>
   </si>
   <si>
     <t>Inkubator/ akcelerator</t>
   </si>
   <si>
     <t>Transakcyjne</t>
   </si>
   <si>
     <t>Liczba lat doświadczenia</t>
   </si>
   <si>
     <t>Liczba wyjść kapitałowych w ramach</t>
   </si>
   <si>
     <t>Liczba wejść kapitałowych w ramach</t>
   </si>
   <si>
     <t>Przewidziane stanowisko oraz zakres obowiązków w ramach planowanej działalności</t>
@@ -239,83 +225,71 @@
   <si>
     <t>DCM</t>
   </si>
   <si>
     <t>ECM</t>
   </si>
   <si>
     <t>Seria A</t>
   </si>
   <si>
     <t>Seria B</t>
   </si>
   <si>
     <t>Seria C</t>
   </si>
   <si>
     <t>Inne</t>
   </si>
   <si>
     <t>Pre-seed / seed</t>
   </si>
   <si>
     <t>Sektor 2*</t>
   </si>
   <si>
-    <t>Sektor***</t>
-[...1 lines deleted...]
-  <si>
     <t>Rola osoby w projekcie (krótkie podsumowanie w punktach)</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>Zaangażowanie czasowe (jeżeli jest w godz./tyg.)</t>
-[...4 lines deleted...]
-  <si>
     <t>Rola oraz opis działań (krótkie podsumowanie w punktach)</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
   <si>
     <t>Kontakt</t>
   </si>
   <si>
-    <t>Sektor 2****</t>
-[...1 lines deleted...]
-  <si>
     <t>AI</t>
   </si>
   <si>
     <t>Big Data</t>
   </si>
   <si>
     <t>BioTech</t>
   </si>
   <si>
     <t>Blockchain</t>
   </si>
   <si>
     <t>CleanTech</t>
   </si>
   <si>
     <t>Cybersecurity</t>
   </si>
   <si>
     <t>E-commerce</t>
   </si>
   <si>
     <t>EdTech</t>
   </si>
   <si>
     <t>FinTech</t>
@@ -326,135 +300,90 @@
   <si>
     <t>IoT/Hardware</t>
   </si>
   <si>
     <t>Marketplace</t>
   </si>
   <si>
     <t>MarTech</t>
   </si>
   <si>
     <t>MedTech</t>
   </si>
   <si>
     <t>SaaS</t>
   </si>
   <si>
     <t>VR/AR</t>
   </si>
   <si>
     <t>Inna</t>
   </si>
   <si>
     <t>Wartość transakcji (w mln PLN)</t>
   </si>
   <si>
-    <t>Kwota inwestycji 
-[...5 lines deleted...]
-  <si>
     <t>Rola pełniona w funduszu</t>
   </si>
   <si>
     <t>Przedsiębiorcze**</t>
   </si>
   <si>
     <t>Branżowe***</t>
   </si>
   <si>
     <t>Biznesowe****</t>
   </si>
   <si>
-    <t>Horyzont Inwestycyjny (lata od początku do końca)</t>
-[...1 lines deleted...]
-  <si>
     <t>Relacja z osobą / zakres współpracy</t>
   </si>
   <si>
-    <t>CoC/
-[...8 lines deleted...]
-  <si>
     <t>Sektor 2**</t>
   </si>
   <si>
     <t>Opis działalności spółki (krótkie podsumowanie w punktach)***</t>
   </si>
   <si>
-    <t>Typ transakcji**** / runda inwestycji VC</t>
-[...4 lines deleted...]
-  <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>Pełniona rola</t>
   </si>
   <si>
     <t>Tak</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>Ograniczenie zaangażowania</t>
   </si>
   <si>
     <t>Utrzymanie zaangażowania</t>
   </si>
   <si>
     <t>Rezygnacja z zaangażowania</t>
-  </si>
-[...17 lines deleted...]
-*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka</t>
   </si>
   <si>
     <t>Czy projekt został rozliczony przez instytucję zarządzającą</t>
   </si>
   <si>
     <t>Instytucja realizująca program* oraz nazwa programu</t>
   </si>
   <si>
     <t>Kwota finansowania projektu oraz charakter finansowania**</t>
   </si>
   <si>
     <t>Czy projekt został zakończony 
 (Tak + Data***/ Nie)</t>
   </si>
   <si>
     <t>W razie potrzeby wiersze należy multiplikować
 * Np. PARP, ARP, NCBiR, BGK, KFK, fundusze regionalnych, samorządowe itp.
 ** Np. inwestycje kapitałowe, pożyczki, kredyty, dotacje, granty i inne sposoby finansowania
 *** Z dokładnością do miesiąca</t>
   </si>
   <si>
     <r>
       <t>Zaangażowanie czasowe (godz./tyg.) 
 /</t>
     </r>
@@ -494,53 +423,50 @@
       </rPr>
       <t>nie dotyczy członka Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>/</t>
     </r>
   </si>
   <si>
     <t>2. Formularz powinien zostać wypełniony oddzielnie przez wszystkich członków Kluczowego Personelu / każdego członka Zespołu Operacyjnego.</t>
   </si>
   <si>
     <t xml:space="preserve">   6. Wszyscy członkowie Zespołu Operacyjnego powinny wypełnić oraz podpisać Załącznik B do niniejszego Formularza.</t>
   </si>
   <si>
     <t>7. Forma przekazania informacji w ramach załącznika ograniczona jest do tekstu (bez dodatkowych obrazów, tabel, grafów, itp.).</t>
   </si>
   <si>
     <t xml:space="preserve">9. Pojęcia niezdefiniowane w niniejszym dokumencie mają znaczenie nadane im w Zasadach naboru.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaangażowanie po rozpoczęciu działalności przez potencjalny fundusz w ramach PFR CVC</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">3. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>Wszyscy członkowie Kluczowego Personelu oraz członkowie Zespołu Operacyjnego powinni załączyć do formularza swoje CV (maks. 2 strony A4)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
@@ -561,185 +487,287 @@
   <si>
     <t>8. Po uzupełnieniu odpowiednich sekcji formularza dla wszystkich członków Kluczowego Personelu oraz członków Zespołu Operacyjnego należy wypełnić sekcję F Formularza „Podsumowanie”.</t>
   </si>
   <si>
     <t>Profil członka Kluczowego Personelu / członka Zespołu Operacyjnego</t>
   </si>
   <si>
     <t>Podmioty / aktywności w których jest zaangażowany członek Kluczowego Personelu/ członek Zespołu Operacyjnego</t>
   </si>
   <si>
     <t xml:space="preserve">Historia dotychczasowego pozyskiwania finansowania ze środków publicznych przez Kluczowego Personelu </t>
   </si>
   <si>
     <t xml:space="preserve">Nazwa podmiotu w imieniu którego występował członek Kluczowego Personelu </t>
   </si>
   <si>
     <t>Doświadczenie inwestycyjne członka Kluczowego Personelu/członka Zespołu Operacyjnego</t>
   </si>
   <si>
     <t>Lista wszystkich funduszy VC/PE, w których realizację zaangażowany był członek Kluczowego Personelu / członek Zespołu Operacyjnego</t>
   </si>
   <si>
     <t>Lista wszystkich projektów inwestycyjnych, w których realizację zaangażowany był członek Kluczowego Personelu/ członek Zespołu Operacyjnego</t>
   </si>
   <si>
+    <t>Doświadczenie transakcyjne członka Kluczowego Personelu /członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu, w imieniu którego występował członek Kluczowego Personelu / członek Zespołu Operacyjnego oraz zajmowane w danym czasie stanowisko</t>
+  </si>
+  <si>
+    <t>Doświadczenie przedsiębiorcze członka Kluczowego Personelu /członka Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Szczególne osiągnięcia biznesowe/nagrody/wyróżnienia przedsiębiorstwa oraz wkład członka Kluczowego Personelu /członka Zespołu Operacyjnego w ich osiągnięcie</t>
+  </si>
+  <si>
+    <t>Lista wszystkich innych doświadczeń członka Kluczowego Personelu /członka Zespołu Operacyjnego, spójnych z profilem działalności potencjalnego Funduszu VC</t>
+  </si>
+  <si>
+    <t>Nazwa podmiotu w którym był zaangażowany członek Kluczowego Personelu/członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Podsumowanie doświadczenia oraz zrealizowanych inwestycji poszczególnych członków Kluczowego Personelu/członków Zespołu Operacyjnego.
+Liczba lat doświadczenia w danych obszarach powinny sumować się do łącznego zawodowego doświadczenia danej osoby*</t>
+  </si>
+  <si>
+    <t>Inwestycyje własne</t>
+  </si>
+  <si>
+    <t>Inwestycje własne</t>
+  </si>
+  <si>
     <r>
-      <t>W razie potrzeby wiersze należy multiplikować. Inwestycje kontynuacyjne (eng. "follow-ons") należy wskazywać w osobnych/kolejnych wierszach
-* Łączna kwota dokonanych wyjść z inwestycji wg stanu końcowego lub w przypadku wcześniejszego zakończenia współpracy z funduszem w okresie kiedy dany członek Kluczowego Personelu /</t>
+      <t>Załącznik nr 2</t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">członek Zespołu Operacyjnego </t>
+      <t xml:space="preserve">: 
+Formularz weryfikacji członków Kluczowego Personelu/członków Zespołu Operacyjnego </t>
     </r>
-    <r>
-[...56 lines deleted...]
-Liczba lat doświadczenia w danych obszarach powinny sumować się do łącznego zawodowego doświadczenia danej osoby*</t>
+  </si>
+  <si>
+    <t>Daty graniczne zaangażowania w fundusz</t>
+  </si>
+  <si>
+    <t>Zaangażowanie czasowe (w godz./tyg.)</t>
+  </si>
+  <si>
+    <t>Horyzont Inwestycyjny i Okres inwestycyjny funduszu (daty graniczne)</t>
+  </si>
+  <si>
+    <t>Pozyskane przez spółkę rundy inwestycyjne od chwili zaangażowania danej osoby w projekt inwestycyjny (daty, kwoty, inwestorzy)</t>
+  </si>
+  <si>
+    <t>Inwestorzy w funduszu, w tym podmioty, które zaangażowały środki publiczne</t>
+  </si>
+  <si>
+    <t>DPI</t>
+  </si>
+  <si>
+    <t>RVPI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kwota inwestycji </t>
+  </si>
+  <si>
+    <t>Wycena portfela</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lista wszystkich projektów, w których realizację zaangażowany był członek Kluczowego Personelu/ członek Zespołu Operacyjnego (należy wykazać projekty, w których dana osoba występowała przynajmniej w roli managera) </t>
+  </si>
+  <si>
+    <t>Nazwa Inwestycji (pełna nazwa spółki)</t>
+  </si>
+  <si>
+    <t>Okres zaangażowania (w latach)****</t>
+  </si>
+  <si>
+    <t>Typ transakcji*****</t>
   </si>
   <si>
     <r>
       <t>W razie potrzeby wiersze należy multiplikować
-* W przypadku gdy dana rola/doświadczenie jest związane z więcej niż jednym typem doświadczenia, prosimy o podzielenie czasu przez zaangażowanie w danym obszarze np. Członek Zarządu / Współzałożyciel odpowiedzialny za kwestię technologiczne (eng. "CTO") zarządzający łącznie 4 lata może wskazać 2 lata doświadczenia przedsiębiorczego i 2 lata doświadczenia branżowego
+* W przypadku gdy dana rola/doświadczenie jest związane z więcej niż jednym typem doświadczenia, prosimy o podzielenie czasu przez zaangażowanie w danym obszarze np. Członek Zarządu / Współzałożyciel odpowiedzialny za kwestię technologiczne (eng. "CTO") zarządzający łącznie 4 lata może wskazać 2 lata doświadczenia przedsiębiorczego i 2 lata doświadczenia branżowego. Wskazane w tabeli liczby powinny być spójne i możliwe do weryfikacji z danymi podanymi w poprzednich zakładkach.
 ** Doświadczenie przedsiębiorcze w zarządzaniu oraz/ lub rozwijaniu przedsiębiorstwa (np. wybrani członkowie Kluczowego Personelu /członkowie Zespołu Operacyjnego</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">) </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
       <t>współzałożyli dane przedsiębiorstwo, pełnią/li funkcję członka Zarządu przedsiębiorstwa odpowiedzialnego za działalność biznesową, inwestycyjną, finansową lub operacyjną przedsiębiorstwa oraz jednocześnie posiadają/li prawa majątkowe, sprzedali prawa majątkowe w przedsiębiorstwie)
 *** Doświadczenie branżowe rozumiane jako doświadczenie specjalistyczne w określonej branży m.in. w obszarze R&amp;D/B+R np. jako Biotechnolog, Software Developer
 **** Doświadczenie biznesowe rozumiane jako doświadczenie strategiczne, doradcze, marketingowe lub sprzedażowe (w tym restrukturyzacyjne, z wyłączniem doświadczenia transakcyjnego)</t>
     </r>
   </si>
   <si>
-    <t>Inwestycyje własne</t>
-[...2 lines deleted...]
-    <t>Inwestycje własne</t>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku transakcji związanych ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku transakcji związanych ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku
+***** Fuzja i/lub przejęcie (eng. "M&amp;A"), dłużne (eng. "DCM"), z obszaru rynków kapitałowych np. IPO (eng. "ECM"), runda zrealizowana przez daną spółkę jeśli osoba pełniła rolę/reprezentowała doradcę transakcyjnego</t>
   </si>
   <si>
     <r>
-      <t>Załącznik nr 2</t>
+      <t>W razie potrzeby wiersze należy multiplikować. Inwestycje kontynuacyjne (eng. "follow-ons") należy wskazywać w osobnych/kolejnych wierszach z odpowiednią adnotacją
+*W zaokrągleniu do jednego miejsca po przecinku
+** Łączna kwota dokonanych wyjść z inwestycji wg stanu końcowego lub w przypadku wcześniejszego zakończenia współpracy z funduszem w okresie kiedy dany członek Kluczowego Personelu /</t>
     </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">: 
-Formularz weryfikacji członków Kluczowego Personelu/członków Zespołu Operacyjnego </t>
+      <t xml:space="preserve">członek Zespołu Operacyjnego </t>
     </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>był zangażowany
+*** Do uzupełnienia w przypadku dokonanego wyjścia z inwestycji / rozliczenia portfela inwetycji; "CoC" eng. Cash on Cash; W przypadku braku dokonanego wyjścia z inwestycji / rozliczenia portfela inwestycji zachęcamy do wskazania najbardziej aktualnej wyceny inwestycji
+**** Do uzupełnienia w przypadku inwestycji w spółki z obszaru nowych technologii w ramach VC / inwestycji własnych
+*****Do uzupełnienia w przypadku inwestycji w spółki z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+****** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+*******Informacje o pozyskanym dalszym finansowaniu, ocena rozwoju spółki od momentu inwestycji, oczekiwany/planowany sposób wyjścia z inwestycji, wraz z szacowanymi ramami czasowymi itp.</t>
+    </r>
+  </si>
+  <si>
+    <t>Okres zaangażowania (w latach)*</t>
+  </si>
+  <si>
+    <t>Kwota uzyskana ze zrealizowanych  wyjść z inwestycji**</t>
+  </si>
+  <si>
+    <t>CoC/
+IRR***</t>
+  </si>
+  <si>
+    <t>Sektor****</t>
+  </si>
+  <si>
+    <t>Sektor 2*****</t>
+  </si>
+  <si>
+    <t>Opis działalności spółki (krótkie podsumowanie w punktach)******</t>
+  </si>
+  <si>
+    <t>Data wyjścia z inwestycji***</t>
+  </si>
+  <si>
+    <t>CoC i
+IRR***</t>
+  </si>
+  <si>
+    <t>Status Inwestycji w przypadku braku wyjścia (krótkie podsumowanie w punktach) *******</t>
+  </si>
+  <si>
+    <t>Lista wszystkich podmotów, w których zarządzanie lub rozwój był zaangażowany członek Kluczowego Personelu /członek Zespołu Operacyjnego</t>
+  </si>
+  <si>
+    <t>Data/daty graniczne zaangażowania</t>
+  </si>
+  <si>
+    <t>Daty graniczne zaangażowania</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku</t>
+  </si>
+  <si>
+    <t>Zajmowane stanowisko</t>
+  </si>
+  <si>
+    <t>Kwota i rodzaj prywatnego zaangażowania finansowego w dany podmiot</t>
+  </si>
+  <si>
+    <t>Kwota zwrotu z dokonanego zaangażowania finansowego</t>
+  </si>
+  <si>
+    <t>Rola oraz opis działań w zakresie rozwoju, budowania wartości, pozyskania finansowania zewnętrznego (w szczególności VC), rozwoju produktu i technologii oraz procesie sprzedaży przedsiębiorstwa (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>W razie potrzeby wiersze należy multiplikować
+* Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami obszaru nowych technologii
+** Do uzupełnienia w przypadku innego doświadczenia związanego ze spółkami z obszaru tradycyjnej gospodarki zgodnie z klasyfikacją Invest Europe - "EVCA Final Classes" https://www.investeurope.eu/media/12926/sectoral_classification.pdf
+*** W przypadku wskazania w kolumnie "Sektor" lub "Sektor 2" pozycji "Inne" prosimy dodatkowo o krótki opis sektora w którym działała spółka
+**** W zaokrągleniu do jednego miejsca po przecinku</t>
+  </si>
+  <si>
+    <t>Doświadczenie inne niż związane z działalnością inwestycyjną oraz doświadczeniem transakcyjnym, przedsiębiorczym członka Kluczowego Personelu/członka Zespołu Operacyjnego, np. związane z doświadczeniem branżowym, strategicznym, doradczym (np. restrukturyzacyjnym, z wyłączeniem doradztwa transakcyjnego/ M&amp;A), w tym doświadczenie w realizacji projektów we współpracy z Inwestorem Korporacyjnym lub innymi podmiotami, które mogą spełniać definicję Inwestora Korporacyjnego</t>
+  </si>
+  <si>
+    <t>Rola i daty graniczne zaangażowania osoby w projekcie inwestycyjnym (krótkie podsumowanie w punktach)</t>
+  </si>
+  <si>
+    <t>Zaangażowanie czasowe i pełniona rola po rozpoczęciu działalności przez planowany do utworzenia fundusz w ramach PFR CVC</t>
+  </si>
+  <si>
+    <t>Powiązanie z profilem działalności planowanego do utworzenia funduszu w ramach PFR CVC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0\x"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
@@ -829,57 +857,50 @@
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -902,51 +923,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6A6A6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="48">
+  <borders count="51">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -1220,61 +1241,50 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1491,55 +1501,97 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="216">
+  <cellXfs count="213">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1582,543 +1634,534 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF9B9B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -2330,52 +2373,52 @@
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>2398101</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>483576</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>105012</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Obraz 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB31E6F-BC7B-496D-9997-A8850A3CDAAA}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
@@ -2519,91 +2562,91 @@
         <a:xfrm>
           <a:off x="405848" y="5416826"/>
           <a:ext cx="5017476" cy="441562"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office 2013–2022">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Pakiet Office 2013–2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Pakiet Office 2013–2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2665,51 +2708,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Pakiet Office 2013–2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2842,502 +2885,506 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:L73"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="G26" sqref="G26:H26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="1" customWidth="1"/>
     <col min="2" max="3" width="20.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="23.85546875" style="2" customWidth="1"/>
     <col min="7" max="8" width="21.5703125" style="1" customWidth="1"/>
     <col min="9" max="9" width="1.7109375" style="1" hidden="1" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="52.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="134" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="134"/>
+      <c r="B2" s="135" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
     </row>
     <row r="3" spans="2:10" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
     </row>
     <row r="4" spans="2:10" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="135" t="s">
+      <c r="B4" s="136" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="135"/>
-[...4 lines deleted...]
-      <c r="H4" s="135"/>
+      <c r="C4" s="136"/>
+      <c r="D4" s="136"/>
+      <c r="E4" s="136"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
     </row>
     <row r="5" spans="2:10" s="5" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="135"/>
+      <c r="B5" s="136" t="s">
+        <v>94</v>
+      </c>
+      <c r="C5" s="136"/>
+      <c r="D5" s="136"/>
+      <c r="E5" s="136"/>
+      <c r="F5" s="136"/>
+      <c r="G5" s="136"/>
+      <c r="H5" s="136"/>
     </row>
     <row r="6" spans="2:10" s="5" customFormat="1" ht="40.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H6" s="135"/>
+      <c r="B6" s="136" t="s">
+        <v>98</v>
+      </c>
+      <c r="C6" s="136"/>
+      <c r="D6" s="136"/>
+      <c r="E6" s="136"/>
+      <c r="F6" s="136"/>
+      <c r="G6" s="136"/>
+      <c r="H6" s="136"/>
     </row>
     <row r="7" spans="2:10" s="5" customFormat="1" ht="108.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="135"/>
+      <c r="B7" s="136" t="s">
+        <v>99</v>
+      </c>
+      <c r="C7" s="136"/>
+      <c r="D7" s="136"/>
+      <c r="E7" s="136"/>
+      <c r="F7" s="136"/>
+      <c r="G7" s="136"/>
+      <c r="H7" s="136"/>
     </row>
     <row r="8" spans="2:10" s="5" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H8" s="135"/>
+      <c r="B8" s="136" t="s">
+        <v>100</v>
+      </c>
+      <c r="C8" s="136"/>
+      <c r="D8" s="136"/>
+      <c r="E8" s="136"/>
+      <c r="F8" s="136"/>
+      <c r="G8" s="136"/>
+      <c r="H8" s="136"/>
     </row>
     <row r="9" spans="2:10" s="5" customFormat="1" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="137" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="137"/>
+      <c r="B9" s="138" t="s">
+        <v>95</v>
+      </c>
+      <c r="C9" s="138"/>
+      <c r="D9" s="138"/>
+      <c r="E9" s="138"/>
+      <c r="F9" s="138"/>
+      <c r="G9" s="138"/>
+      <c r="H9" s="138"/>
     </row>
     <row r="10" spans="2:10" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H10" s="135"/>
+      <c r="B10" s="136" t="s">
+        <v>96</v>
+      </c>
+      <c r="C10" s="136"/>
+      <c r="D10" s="136"/>
+      <c r="E10" s="136"/>
+      <c r="F10" s="136"/>
+      <c r="G10" s="136"/>
+      <c r="H10" s="136"/>
     </row>
     <row r="11" spans="2:10" s="5" customFormat="1" ht="31.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H11" s="135"/>
+      <c r="B11" s="136" t="s">
+        <v>101</v>
+      </c>
+      <c r="C11" s="136"/>
+      <c r="D11" s="136"/>
+      <c r="E11" s="136"/>
+      <c r="F11" s="136"/>
+      <c r="G11" s="136"/>
+      <c r="H11" s="136"/>
     </row>
     <row r="12" spans="2:10" s="6" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="135" t="s">
-[...7 lines deleted...]
-      <c r="H12" s="135"/>
+      <c r="B12" s="136" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="136"/>
+      <c r="D12" s="136"/>
+      <c r="E12" s="136"/>
+      <c r="F12" s="136"/>
+      <c r="G12" s="136"/>
+      <c r="H12" s="136"/>
       <c r="J12" s="19"/>
     </row>
     <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="27"/>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="28"/>
       <c r="G13" s="27"/>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="134" t="s">
-[...7 lines deleted...]
-      <c r="H14" s="134"/>
+      <c r="B14" s="135" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="135"/>
+      <c r="D14" s="135"/>
+      <c r="E14" s="135"/>
+      <c r="F14" s="135"/>
+      <c r="G14" s="135"/>
+      <c r="H14" s="135"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B15" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="D15" s="138" t="s">
+      <c r="D15" s="139" t="s">
         <v>3</v>
       </c>
-      <c r="E15" s="138"/>
-      <c r="F15" s="138" t="s">
+      <c r="E15" s="139"/>
+      <c r="F15" s="139" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="138"/>
-      <c r="H15" s="138"/>
+      <c r="G15" s="139"/>
+      <c r="H15" s="139"/>
     </row>
     <row r="16" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B16" s="30"/>
       <c r="C16" s="30"/>
-      <c r="D16" s="139"/>
-[...3 lines deleted...]
-      <c r="H16" s="136"/>
+      <c r="D16" s="140"/>
+      <c r="E16" s="140"/>
+      <c r="F16" s="137"/>
+      <c r="G16" s="137"/>
+      <c r="H16" s="137"/>
     </row>
     <row r="17" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B17" s="138" t="s">
-[...7 lines deleted...]
-      <c r="H17" s="138"/>
+      <c r="B17" s="139" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="139"/>
+      <c r="D17" s="139"/>
+      <c r="E17" s="139"/>
+      <c r="F17" s="139"/>
+      <c r="G17" s="139"/>
+      <c r="H17" s="139"/>
     </row>
     <row r="18" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B18" s="140"/>
+      <c r="B18" s="133"/>
       <c r="C18" s="141"/>
       <c r="D18" s="141"/>
       <c r="E18" s="141"/>
       <c r="F18" s="141"/>
       <c r="G18" s="141"/>
-      <c r="H18" s="142"/>
+      <c r="H18" s="134"/>
     </row>
     <row r="19" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B19" s="138" t="s">
-[...7 lines deleted...]
-      <c r="H19" s="138"/>
+      <c r="B19" s="139" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="139"/>
+      <c r="D19" s="139"/>
+      <c r="E19" s="139"/>
+      <c r="F19" s="139"/>
+      <c r="G19" s="139"/>
+      <c r="H19" s="139"/>
     </row>
     <row r="20" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B20" s="24"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="25"/>
     </row>
     <row r="21" spans="2:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="138" t="s">
-[...7 lines deleted...]
-      <c r="H21" s="138"/>
+      <c r="B21" s="139" t="s">
+        <v>103</v>
+      </c>
+      <c r="C21" s="139"/>
+      <c r="D21" s="139"/>
+      <c r="E21" s="139"/>
+      <c r="F21" s="139"/>
+      <c r="G21" s="139"/>
+      <c r="H21" s="139"/>
     </row>
     <row r="22" spans="2:10" ht="51.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="32" t="s">
-        <v>97</v>
+        <v>80</v>
       </c>
       <c r="C22" s="32" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="E22" s="118"/>
+        <v>81</v>
+      </c>
+      <c r="D22" s="119" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="119"/>
       <c r="F22" s="32" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="H22" s="131"/>
+        <v>93</v>
+      </c>
+      <c r="G22" s="131" t="s">
+        <v>155</v>
+      </c>
+      <c r="H22" s="132"/>
     </row>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
-      <c r="D23" s="119"/>
-      <c r="E23" s="119"/>
+      <c r="D23" s="120"/>
+      <c r="E23" s="120"/>
       <c r="F23" s="20"/>
-      <c r="G23" s="132"/>
-      <c r="H23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="134"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B24" s="20"/>
       <c r="C24" s="20"/>
-      <c r="D24" s="119"/>
-      <c r="E24" s="119"/>
+      <c r="D24" s="120"/>
+      <c r="E24" s="120"/>
       <c r="F24" s="20"/>
-      <c r="G24" s="140"/>
-      <c r="H24" s="142"/>
+      <c r="G24" s="133"/>
+      <c r="H24" s="141"/>
+      <c r="I24" s="118"/>
+      <c r="J24" s="118"/>
     </row>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
-      <c r="D25" s="119"/>
-      <c r="E25" s="119"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="120"/>
       <c r="F25" s="20"/>
-      <c r="G25" s="140"/>
-      <c r="H25" s="142"/>
+      <c r="G25" s="133"/>
+      <c r="H25" s="134"/>
     </row>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
-      <c r="D26" s="119"/>
-      <c r="E26" s="119"/>
+      <c r="D26" s="120"/>
+      <c r="E26" s="120"/>
       <c r="F26" s="20"/>
-      <c r="G26" s="140"/>
-      <c r="H26" s="142"/>
+      <c r="G26" s="133"/>
+      <c r="H26" s="134"/>
     </row>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
-      <c r="D27" s="119"/>
-      <c r="E27" s="119"/>
+      <c r="D27" s="120"/>
+      <c r="E27" s="120"/>
       <c r="F27" s="20"/>
-      <c r="G27" s="140"/>
-      <c r="H27" s="142"/>
+      <c r="G27" s="133"/>
+      <c r="H27" s="134"/>
     </row>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B28" s="128" t="s">
-[...3 lines deleted...]
-      <c r="D28" s="123">
+      <c r="B28" s="129" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="130"/>
+      <c r="D28" s="124">
         <f>SUM(D23:E27)</f>
         <v>0</v>
       </c>
-      <c r="E28" s="124"/>
-      <c r="F28" s="125" t="str">
+      <c r="E28" s="125"/>
+      <c r="F28" s="126" t="str">
         <f>IF(D28&gt;40, "Łączne zaangażowanie czasowe powinno wynosić maksymalnie 40 godzin", "Ok")</f>
         <v>Ok</v>
       </c>
-      <c r="G28" s="126"/>
-      <c r="H28" s="127"/>
+      <c r="G28" s="127"/>
+      <c r="H28" s="128"/>
       <c r="J28" s="15"/>
     </row>
     <row r="29" spans="2:10" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="138" t="s">
-[...7 lines deleted...]
-      <c r="H29" s="138"/>
+      <c r="B29" s="139" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" s="139"/>
+      <c r="D29" s="139"/>
+      <c r="E29" s="139"/>
+      <c r="F29" s="139"/>
+      <c r="G29" s="139"/>
+      <c r="H29" s="139"/>
     </row>
     <row r="30" spans="2:10" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="32" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="C30" s="32" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="E30" s="118"/>
+        <v>81</v>
+      </c>
+      <c r="D30" s="119" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="119"/>
       <c r="F30" s="32" t="s">
-        <v>109</v>
+        <v>89</v>
       </c>
       <c r="G30" s="32" t="s">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="H30" s="33" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
     </row>
     <row r="31" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="16"/>
       <c r="C31" s="16"/>
-      <c r="D31" s="119"/>
-      <c r="E31" s="119"/>
+      <c r="D31" s="120"/>
+      <c r="E31" s="120"/>
       <c r="F31" s="16"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
     </row>
     <row r="32" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
-      <c r="D32" s="119"/>
-      <c r="E32" s="119"/>
+      <c r="D32" s="120"/>
+      <c r="E32" s="120"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
     </row>
     <row r="33" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="16"/>
       <c r="C33" s="16"/>
-      <c r="D33" s="119"/>
-      <c r="E33" s="119"/>
+      <c r="D33" s="120"/>
+      <c r="E33" s="120"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
     </row>
     <row r="34" spans="2:12" s="18" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="120" t="s">
-[...7 lines deleted...]
-      <c r="H34" s="122"/>
+      <c r="B34" s="121" t="s">
+        <v>91</v>
+      </c>
+      <c r="C34" s="122"/>
+      <c r="D34" s="122"/>
+      <c r="E34" s="122"/>
+      <c r="F34" s="122"/>
+      <c r="G34" s="122"/>
+      <c r="H34" s="123"/>
     </row>
     <row r="35" spans="2:12" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="34"/>
       <c r="C35" s="34"/>
       <c r="D35" s="34"/>
       <c r="E35" s="35"/>
       <c r="F35" s="35"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
     </row>
     <row r="36" spans="2:12" s="3" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="34"/>
       <c r="C36" s="34"/>
       <c r="D36" s="34"/>
       <c r="E36" s="35"/>
       <c r="F36" s="35"/>
       <c r="G36" s="34"/>
       <c r="H36" s="34"/>
     </row>
     <row r="37" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B37" s="34"/>
       <c r="C37" s="34"/>
       <c r="D37" s="34"/>
       <c r="E37" s="35"/>
       <c r="F37" s="35"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="L37" s="13"/>
     </row>
     <row r="38" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B38" s="34"/>
       <c r="C38" s="34"/>
       <c r="D38" s="34"/>
       <c r="E38" s="35"/>
       <c r="F38" s="35"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="K38" s="14" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="L38" s="14" t="s">
-        <v>102</v>
+        <v>85</v>
       </c>
     </row>
     <row r="39" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B39" s="34"/>
       <c r="C39" s="34"/>
       <c r="D39" s="34"/>
       <c r="E39" s="35"/>
       <c r="F39" s="35"/>
       <c r="G39" s="34"/>
       <c r="H39" s="34"/>
       <c r="K39" s="14" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="L39" s="14" t="s">
-        <v>101</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B40" s="34"/>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="35"/>
       <c r="F40" s="35"/>
       <c r="G40" s="34"/>
       <c r="H40" s="34"/>
       <c r="L40" s="14" t="s">
-        <v>103</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B41" s="34"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="35"/>
       <c r="F41" s="35"/>
       <c r="G41" s="34"/>
       <c r="H41" s="34"/>
     </row>
     <row r="42" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B42" s="34"/>
       <c r="C42" s="34"/>
       <c r="D42" s="34"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="34"/>
       <c r="H42" s="34"/>
     </row>
     <row r="43" spans="2:12" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B43" s="34"/>
       <c r="C43" s="34"/>
       <c r="D43" s="34"/>
       <c r="E43" s="35"/>
@@ -3579,1796 +3626,1935 @@
       <c r="G69" s="34"/>
       <c r="H69" s="34"/>
     </row>
     <row r="70" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E70" s="4"/>
       <c r="F70" s="4"/>
     </row>
     <row r="71" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E71" s="4"/>
       <c r="F71" s="4"/>
     </row>
     <row r="72" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="E72" s="4"/>
       <c r="F72" s="4"/>
     </row>
     <row r="73" spans="2:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B73" s="1"/>
       <c r="C73" s="1"/>
       <c r="D73" s="1"/>
       <c r="E73" s="2"/>
       <c r="F73" s="2"/>
       <c r="G73" s="1"/>
       <c r="H73" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="40">
-[...4 lines deleted...]
-    <mergeCell ref="D16:E16"/>
+  <mergeCells count="41">
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="B21:H21"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B17:H17"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="D22:E22"/>
-    <mergeCell ref="G24:H24"/>
-[...4 lines deleted...]
-    <mergeCell ref="B21:H21"/>
     <mergeCell ref="G22:H22"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="B6:H6"/>
     <mergeCell ref="B7:H7"/>
     <mergeCell ref="B8:H8"/>
     <mergeCell ref="B10:H10"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="B11:H11"/>
     <mergeCell ref="B9:H9"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="B34:H34"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D33:E33"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:H28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="D27:E27"/>
-    <mergeCell ref="D30:E30"/>
-[...3 lines deleted...]
-    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="G25:H25"/>
   </mergeCells>
-  <dataValidations count="2">
-[...2 lines deleted...]
-    </dataValidation>
+  <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H31:H33" xr:uid="{C7A6D071-9480-4410-B6C0-14DB15F0C942}">
       <formula1>$K$37:$K$39</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:U33"/>
+  <dimension ref="B2:V33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="O12" sqref="O12"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="3" width="19.42578125" style="7" customWidth="1"/>
     <col min="4" max="4" width="13.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.140625" style="7" customWidth="1"/>
-    <col min="7" max="7" width="26" style="7" customWidth="1"/>
-    <col min="8" max="9" width="13.7109375" style="7" customWidth="1"/>
+    <col min="7" max="7" width="27.28515625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="20.85546875" style="7" customWidth="1"/>
+    <col min="9" max="9" width="13.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="14.42578125" style="8" customWidth="1"/>
-    <col min="11" max="11" width="7.85546875" style="8" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="8.7109375" style="7"/>
+    <col min="11" max="11" width="16.7109375" style="8" customWidth="1"/>
+    <col min="12" max="12" width="17.85546875" style="9" customWidth="1"/>
+    <col min="13" max="14" width="30.5703125" style="9" customWidth="1"/>
+    <col min="15" max="15" width="13.28515625" style="9" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="24.140625" style="9" customWidth="1"/>
+    <col min="17" max="17" width="20.7109375" style="7" customWidth="1"/>
+    <col min="18" max="18" width="26.5703125" style="7" customWidth="1"/>
+    <col min="19" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="143" t="s">
+    <row r="2" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="144" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="145"/>
+      <c r="D2" s="145"/>
+      <c r="E2" s="145"/>
+      <c r="F2" s="145"/>
+      <c r="G2" s="145"/>
+      <c r="H2" s="145"/>
+      <c r="I2" s="145"/>
+      <c r="J2" s="145"/>
+      <c r="K2" s="145"/>
+      <c r="L2" s="145"/>
+      <c r="M2" s="145"/>
+      <c r="N2" s="145"/>
+      <c r="O2" s="145"/>
+      <c r="P2" s="145"/>
+      <c r="Q2" s="145"/>
+      <c r="R2" s="145"/>
+    </row>
+    <row r="3" spans="2:18" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="142" t="s">
+        <v>107</v>
+      </c>
+      <c r="C3" s="143"/>
+      <c r="D3" s="143"/>
+      <c r="E3" s="143"/>
+      <c r="F3" s="143"/>
+      <c r="G3" s="143"/>
+      <c r="H3" s="143"/>
+      <c r="I3" s="143"/>
+      <c r="J3" s="143"/>
+      <c r="K3" s="143"/>
+      <c r="L3" s="143"/>
+      <c r="M3" s="143"/>
+      <c r="N3" s="143"/>
+      <c r="O3" s="143"/>
+      <c r="P3" s="143"/>
+      <c r="Q3" s="143"/>
+      <c r="R3" s="143"/>
+    </row>
+    <row r="4" spans="2:18" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="148" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="149"/>
+      <c r="D4" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>121</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="J4" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="K4" s="112" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="M4" s="37" t="s">
         <v>127</v>
       </c>
-      <c r="C2" s="144"/>
-[...34 lines deleted...]
-      <c r="B4" s="151" t="s">
+      <c r="N4" s="37" t="s">
+        <v>137</v>
+      </c>
+      <c r="O4" s="37" t="s">
+        <v>124</v>
+      </c>
+      <c r="P4" s="37" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q4" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="152"/>
-[...43 lines deleted...]
-      <c r="J5" s="41"/>
+      <c r="R4" s="38" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="150"/>
+      <c r="C5" s="151"/>
+      <c r="D5" s="39"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="39"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
       <c r="K5" s="41"/>
-      <c r="L5" s="41"/>
-[...74 lines deleted...]
-      <c r="B10" s="163" t="s">
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="40"/>
+      <c r="O5" s="116"/>
+      <c r="P5" s="116"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="42"/>
+    </row>
+    <row r="6" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="150"/>
+      <c r="C6" s="151"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="116"/>
+      <c r="P6" s="116"/>
+      <c r="Q6" s="40"/>
+      <c r="R6" s="42"/>
+    </row>
+    <row r="7" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="150"/>
+      <c r="C7" s="151"/>
+      <c r="D7" s="39"/>
+      <c r="E7" s="39"/>
+      <c r="F7" s="39"/>
+      <c r="G7" s="40"/>
+      <c r="H7" s="40"/>
+      <c r="I7" s="40"/>
+      <c r="J7" s="40"/>
+      <c r="K7" s="40"/>
+      <c r="L7" s="40"/>
+      <c r="M7" s="40"/>
+      <c r="N7" s="40"/>
+      <c r="O7" s="116"/>
+      <c r="P7" s="116"/>
+      <c r="Q7" s="40"/>
+      <c r="R7" s="42"/>
+    </row>
+    <row r="8" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="150"/>
+      <c r="C8" s="151"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="40"/>
+      <c r="N8" s="40"/>
+      <c r="O8" s="116"/>
+      <c r="P8" s="116"/>
+      <c r="Q8" s="40"/>
+      <c r="R8" s="42"/>
+    </row>
+    <row r="9" spans="2:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="152"/>
+      <c r="C9" s="153"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="43"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="44"/>
+      <c r="K9" s="44"/>
+      <c r="L9" s="44"/>
+      <c r="M9" s="44"/>
+      <c r="N9" s="44"/>
+      <c r="O9" s="117"/>
+      <c r="Q9" s="44"/>
+      <c r="R9" s="45"/>
+    </row>
+    <row r="10" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="157" t="s">
+        <v>108</v>
+      </c>
+      <c r="C10" s="158"/>
+      <c r="D10" s="158"/>
+      <c r="E10" s="158"/>
+      <c r="F10" s="158"/>
+      <c r="G10" s="158"/>
+      <c r="H10" s="158"/>
+      <c r="I10" s="158"/>
+      <c r="J10" s="158"/>
+      <c r="K10" s="158"/>
+      <c r="L10" s="158"/>
+      <c r="M10" s="158"/>
+      <c r="N10" s="158"/>
+      <c r="O10" s="158"/>
+      <c r="P10" s="158"/>
+      <c r="Q10" s="159"/>
+    </row>
+    <row r="11" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="160" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="146" t="s">
         <v>129</v>
       </c>
-      <c r="C10" s="164"/>
-[...30 lines deleted...]
-      <c r="G11" s="149" t="s">
+      <c r="D11" s="146" t="s">
+        <v>138</v>
+      </c>
+      <c r="E11" s="146" t="s">
+        <v>139</v>
+      </c>
+      <c r="F11" s="146" t="s">
+        <v>140</v>
+      </c>
+      <c r="G11" s="146" t="s">
+        <v>154</v>
+      </c>
+      <c r="H11" s="146" t="s">
+        <v>5</v>
+      </c>
+      <c r="I11" s="146" t="s">
+        <v>126</v>
+      </c>
+      <c r="J11" s="146" t="s">
+        <v>141</v>
+      </c>
+      <c r="K11" s="146" t="s">
+        <v>142</v>
+      </c>
+      <c r="L11" s="146" t="s">
+        <v>14</v>
+      </c>
+      <c r="M11" s="146" t="s">
+        <v>143</v>
+      </c>
+      <c r="N11" s="146" t="s">
+        <v>122</v>
+      </c>
+      <c r="O11" s="154" t="s">
+        <v>6</v>
+      </c>
+      <c r="P11" s="155"/>
+      <c r="Q11" s="156"/>
+    </row>
+    <row r="12" spans="2:18" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="161"/>
+      <c r="C12" s="162"/>
+      <c r="D12" s="147"/>
+      <c r="E12" s="162"/>
+      <c r="F12" s="147"/>
+      <c r="G12" s="162"/>
+      <c r="H12" s="147"/>
+      <c r="I12" s="147"/>
+      <c r="J12" s="147"/>
+      <c r="K12" s="147"/>
+      <c r="L12" s="147"/>
+      <c r="M12" s="147"/>
+      <c r="N12" s="147"/>
+      <c r="O12" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="P12" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="H11" s="149" t="s">
-[...151 lines deleted...]
-      <c r="S29" s="11"/>
+      <c r="Q12" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="48"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49"/>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="50"/>
+      <c r="I13" s="50"/>
+      <c r="J13" s="50"/>
+      <c r="K13" s="51"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="51"/>
+      <c r="N13" s="51"/>
+      <c r="O13" s="52"/>
+      <c r="P13" s="52"/>
+      <c r="Q13" s="53"/>
+    </row>
+    <row r="14" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="48"/>
+      <c r="C14" s="49"/>
+      <c r="D14" s="49"/>
+      <c r="E14" s="49"/>
+      <c r="F14" s="49"/>
+      <c r="G14" s="49"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="50"/>
+      <c r="J14" s="50"/>
+      <c r="K14" s="51"/>
+      <c r="L14" s="49"/>
+      <c r="M14" s="51"/>
+      <c r="N14" s="51"/>
+      <c r="O14" s="52"/>
+      <c r="P14" s="52"/>
+      <c r="Q14" s="53"/>
+    </row>
+    <row r="15" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="48"/>
+      <c r="C15" s="49"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="50"/>
+      <c r="I15" s="50"/>
+      <c r="J15" s="50"/>
+      <c r="K15" s="51"/>
+      <c r="L15" s="49"/>
+      <c r="M15" s="51"/>
+      <c r="N15" s="51"/>
+      <c r="O15" s="52"/>
+      <c r="P15" s="52"/>
+      <c r="Q15" s="53"/>
+    </row>
+    <row r="16" spans="2:18" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="48"/>
+      <c r="C16" s="49"/>
+      <c r="D16" s="49"/>
+      <c r="E16" s="49"/>
+      <c r="F16" s="49"/>
+      <c r="G16" s="49"/>
+      <c r="H16" s="50"/>
+      <c r="I16" s="50"/>
+      <c r="J16" s="50"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="49"/>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51"/>
+      <c r="O16" s="52"/>
+      <c r="P16" s="52"/>
+      <c r="Q16" s="53"/>
+    </row>
+    <row r="17" spans="2:22" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="54"/>
+      <c r="C17" s="55"/>
+      <c r="D17" s="55"/>
+      <c r="E17" s="55"/>
+      <c r="F17" s="55"/>
+      <c r="G17" s="55"/>
+      <c r="H17" s="56"/>
+      <c r="I17" s="56"/>
+      <c r="J17" s="56"/>
+      <c r="K17" s="57"/>
+      <c r="L17" s="55"/>
+      <c r="M17" s="57"/>
+      <c r="N17" s="57"/>
+      <c r="O17" s="58"/>
+      <c r="P17" s="58"/>
+      <c r="Q17" s="59"/>
+    </row>
+    <row r="18" spans="2:22" ht="105" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="163" t="s">
+        <v>134</v>
+      </c>
+      <c r="C18" s="164"/>
+      <c r="D18" s="164"/>
+      <c r="E18" s="164"/>
+      <c r="F18" s="164"/>
+      <c r="G18" s="164"/>
+      <c r="H18" s="164"/>
+      <c r="I18" s="164"/>
+      <c r="J18" s="164"/>
+      <c r="K18" s="164"/>
+      <c r="L18" s="164"/>
+      <c r="M18" s="164"/>
+      <c r="N18" s="164"/>
+      <c r="O18" s="164"/>
+      <c r="P18" s="164"/>
+      <c r="Q18" s="164"/>
+      <c r="R18" s="164"/>
+    </row>
+    <row r="29" spans="2:22" x14ac:dyDescent="0.2">
       <c r="T29" s="11"/>
       <c r="U29" s="11"/>
-    </row>
-[...22 lines deleted...]
-      <c r="S33" s="11"/>
+      <c r="V29" s="11"/>
+    </row>
+    <row r="30" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T30" s="11"/>
+      <c r="U30" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="V30" s="11"/>
+    </row>
+    <row r="31" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T31" s="11"/>
+      <c r="U31" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="V31" s="11"/>
+    </row>
+    <row r="32" spans="2:22" x14ac:dyDescent="0.2">
+      <c r="T32" s="11"/>
+      <c r="U32" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="V32" s="11"/>
+    </row>
+    <row r="33" spans="20:22" x14ac:dyDescent="0.2">
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
+      <c r="V33" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...3 lines deleted...]
-    <mergeCell ref="B10:P10"/>
+  <mergeCells count="24">
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="B18:R18"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
-    <mergeCell ref="I11:I12"/>
-[...2 lines deleted...]
-    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B3:R3"/>
+    <mergeCell ref="B2:R2"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="O11:Q11"/>
+    <mergeCell ref="B10:Q10"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L9 L13:L17" xr:uid="{1D9247DF-D7B9-453A-90ED-16A3ECAE5787}">
-      <formula1>$T$30:$T$32</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q5:R9 L13:L17" xr:uid="{1D9247DF-D7B9-453A-90ED-16A3ECAE5787}">
+      <formula1>$U$30:$U$32</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C52469BB-C678-44B4-8C5C-D8389D7FCD0F}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
           <xm:sqref>E13:E17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B9A52608-8882-47C3-8821-549D4750C1F8}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>D13:D17</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5FF6A7DD-0D56-47E6-93C0-A09A55D23093}">
-[...4 lines deleted...]
-        </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:S32"/>
+  <dimension ref="B2:S32"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B11" sqref="B11:N11"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="22.7109375" style="7" customWidth="1"/>
     <col min="3" max="4" width="17.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="26.5703125" style="7" customWidth="1"/>
     <col min="6" max="6" width="34.85546875" style="7" customWidth="1"/>
-    <col min="7" max="7" width="7" style="7" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" style="7" customWidth="1"/>
     <col min="8" max="9" width="19" style="7" customWidth="1"/>
     <col min="10" max="10" width="28.42578125" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.42578125" style="9" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="15.42578125" style="9" customWidth="1"/>
     <col min="13" max="13" width="16.140625" style="7" bestFit="1" customWidth="1"/>
-    <col min="14" max="16384" width="9.140625" style="7"/>
+    <col min="14" max="14" width="13.5703125" style="7" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="B2" s="176" t="s">
+    <row r="2" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="165" t="s">
+        <v>109</v>
+      </c>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+    </row>
+    <row r="3" spans="2:19" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="170" t="s">
+        <v>128</v>
+      </c>
+      <c r="C3" s="171"/>
+      <c r="D3" s="171"/>
+      <c r="E3" s="171"/>
+      <c r="F3" s="171"/>
+      <c r="G3" s="171"/>
+      <c r="H3" s="171"/>
+      <c r="I3" s="171"/>
+      <c r="J3" s="171"/>
+      <c r="K3" s="171"/>
+      <c r="L3" s="171"/>
+      <c r="M3" s="171"/>
+      <c r="N3" s="171"/>
+    </row>
+    <row r="4" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="146" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="146" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="146" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="146" t="s">
+        <v>110</v>
+      </c>
+      <c r="G4" s="146" t="s">
+        <v>145</v>
+      </c>
+      <c r="H4" s="146" t="s">
+        <v>130</v>
+      </c>
+      <c r="I4" s="146" t="s">
+        <v>72</v>
+      </c>
+      <c r="J4" s="146" t="s">
         <v>131</v>
       </c>
-      <c r="C2" s="177"/>
-[...40 lines deleted...]
-      <c r="F4" s="149" t="s">
+      <c r="K4" s="146" t="s">
+        <v>48</v>
+      </c>
+      <c r="L4" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="M4" s="114"/>
+      <c r="N4" s="115"/>
+    </row>
+    <row r="5" spans="2:19" ht="65.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="168"/>
+      <c r="C5" s="167"/>
+      <c r="D5" s="167"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="167"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="167"/>
+      <c r="J5" s="167"/>
+      <c r="K5" s="167"/>
+      <c r="L5" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="100"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+      <c r="K6" s="101"/>
+      <c r="L6" s="102"/>
+      <c r="M6" s="102"/>
+      <c r="N6" s="103"/>
+    </row>
+    <row r="7" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="104"/>
+      <c r="C7" s="105"/>
+      <c r="D7" s="105"/>
+      <c r="E7" s="105"/>
+      <c r="F7" s="105"/>
+      <c r="G7" s="105"/>
+      <c r="H7" s="105"/>
+      <c r="I7" s="105"/>
+      <c r="J7" s="105"/>
+      <c r="K7" s="105"/>
+      <c r="L7" s="106"/>
+      <c r="M7" s="106"/>
+      <c r="N7" s="107"/>
+    </row>
+    <row r="8" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="104"/>
+      <c r="C8" s="105"/>
+      <c r="D8" s="105"/>
+      <c r="E8" s="105"/>
+      <c r="F8" s="105"/>
+      <c r="G8" s="105"/>
+      <c r="H8" s="105"/>
+      <c r="I8" s="105"/>
+      <c r="J8" s="105"/>
+      <c r="K8" s="105"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="107"/>
+    </row>
+    <row r="9" spans="2:19" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="104"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="105"/>
+      <c r="E9" s="105"/>
+      <c r="F9" s="105"/>
+      <c r="G9" s="105"/>
+      <c r="H9" s="105"/>
+      <c r="I9" s="105"/>
+      <c r="J9" s="105"/>
+      <c r="K9" s="105"/>
+      <c r="L9" s="106"/>
+      <c r="M9" s="106"/>
+      <c r="N9" s="107"/>
+    </row>
+    <row r="10" spans="2:19" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="108"/>
+      <c r="C10" s="109"/>
+      <c r="D10" s="109"/>
+      <c r="E10" s="109"/>
+      <c r="F10" s="109"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="109"/>
+      <c r="L10" s="110"/>
+      <c r="M10" s="110"/>
+      <c r="N10" s="111"/>
+    </row>
+    <row r="11" spans="2:19" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="169" t="s">
         <v>133</v>
       </c>
-      <c r="G4" s="149" t="s">
-[...121 lines deleted...]
-      <c r="M11" s="171"/>
+      <c r="C11" s="164"/>
+      <c r="D11" s="164"/>
+      <c r="E11" s="164"/>
+      <c r="F11" s="164"/>
+      <c r="G11" s="164"/>
+      <c r="H11" s="164"/>
+      <c r="I11" s="164"/>
+      <c r="J11" s="164"/>
+      <c r="K11" s="164"/>
+      <c r="L11" s="164"/>
+      <c r="M11" s="164"/>
+      <c r="N11" s="164"/>
       <c r="S11" s="11">
         <v>2023</v>
       </c>
     </row>
     <row r="12" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K12" s="7"/>
       <c r="L12" s="7"/>
       <c r="S12" s="11">
         <v>2022</v>
       </c>
     </row>
     <row r="13" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K13" s="7"/>
       <c r="L13" s="7"/>
       <c r="S13" s="11">
         <v>2021</v>
       </c>
     </row>
     <row r="14" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K14" s="7"/>
       <c r="L14" s="7"/>
       <c r="S14" s="11">
         <v>2020</v>
       </c>
     </row>
     <row r="15" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K15" s="7"/>
       <c r="L15" s="7"/>
       <c r="S15" s="11">
         <v>2019</v>
       </c>
     </row>
     <row r="16" spans="2:19" x14ac:dyDescent="0.2">
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="O16" s="11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="P16" s="11" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="Q16" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="11" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="S16" s="11">
         <v>2018</v>
       </c>
     </row>
     <row r="17" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
       <c r="O17" s="11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="P17" s="11" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="Q17" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="R17" s="11" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="S17" s="11">
         <v>2017</v>
       </c>
     </row>
     <row r="18" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
       <c r="O18" s="11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="P18" s="11" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="Q18" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="R18" s="11" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="S18" s="11">
         <v>2016</v>
       </c>
     </row>
     <row r="19" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="O19" s="11" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="P19" s="11" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="Q19" s="11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="R19" s="11" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="S19" s="11">
         <v>2015</v>
       </c>
     </row>
     <row r="20" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="O20" s="11" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="P20" s="11" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="11" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="S20" s="11">
         <v>2014</v>
       </c>
     </row>
     <row r="21" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="O21" s="11" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="P21" s="11" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="11" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="S21" s="11">
         <v>2013</v>
       </c>
     </row>
     <row r="22" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="O22" s="11" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="P22" s="11" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="R22" s="11" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="S22" s="11">
         <v>2012</v>
       </c>
     </row>
     <row r="23" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="O23" s="11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="P23" s="11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="R23" s="11" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="S23" s="11">
         <v>2011</v>
       </c>
     </row>
     <row r="24" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="O24" s="11" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R24" s="11" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="S24" s="11">
         <v>2010</v>
       </c>
     </row>
     <row r="25" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="O25" s="11" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="R25" s="11" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="S25" s="11">
         <v>2009</v>
       </c>
     </row>
     <row r="26" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="O26" s="11" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="R26" s="11" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="S26" s="11">
         <v>2008</v>
       </c>
     </row>
     <row r="27" spans="11:19" x14ac:dyDescent="0.2">
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="O27" s="11" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="R27" s="11" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="S27" s="11">
         <v>2007</v>
       </c>
     </row>
     <row r="28" spans="11:19" x14ac:dyDescent="0.2">
       <c r="O28" s="11" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="R28" s="11" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="S28" s="11">
         <v>2006</v>
       </c>
     </row>
     <row r="29" spans="11:19" x14ac:dyDescent="0.2">
       <c r="O29" s="11" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="R29" s="11" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="S29" s="11">
         <v>2005</v>
       </c>
     </row>
     <row r="30" spans="11:19" x14ac:dyDescent="0.2">
       <c r="O30" s="11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="R30" s="11" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="S30" s="11" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="11:19" x14ac:dyDescent="0.2">
       <c r="R31" s="11" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="11:19" x14ac:dyDescent="0.2">
       <c r="R32" s="11" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="S16:S29">
     <sortCondition descending="1" ref="S16"/>
   </sortState>
   <mergeCells count="13">
-    <mergeCell ref="B11:M11"/>
-    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="B11:N11"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="B2:N2"/>
     <mergeCell ref="H4:H5"/>
-    <mergeCell ref="B2:M2"/>
-    <mergeCell ref="K4:M4"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
-    <mergeCell ref="I4:I5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="D4:D5"/>
   </mergeCells>
-  <dataValidations count="4">
+  <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D10" xr:uid="{D1F3CA02-1694-4510-B13F-B7B25CD6B5F7}">
       <formula1>$O$15:$O$30</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I6:I10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J6:J10" xr:uid="{0E262304-5B8C-4B2F-9298-32B110E5083F}">
       <formula1>$P$15:$P$23</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:C10" xr:uid="{0A5059D1-4758-40DB-92B0-22D1A62C7DC5}">
       <formula1>$R$15:$R$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G6:G10" xr:uid="{4952AE4F-754E-459E-8872-6D700DD61752}">
-[...1 lines deleted...]
-    </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:J12"/>
+  <dimension ref="B1:O12"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4:B5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9" style="7" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="52.7109375" style="7" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="11" max="16384" width="8.7109375" style="7"/>
+    <col min="5" max="5" width="14.28515625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="14.42578125" style="7" customWidth="1"/>
+    <col min="7" max="7" width="52.7109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.28515625" style="7" customWidth="1"/>
+    <col min="9" max="10" width="55.85546875" style="7" customWidth="1"/>
+    <col min="11" max="12" width="18" style="7" customWidth="1"/>
+    <col min="13" max="15" width="16.85546875" style="7" customWidth="1"/>
+    <col min="16" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...45 lines deleted...]
-      <c r="H4" s="179" t="s">
+    <row r="1" spans="2:15" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:15" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="178"/>
+      <c r="M2" s="178"/>
+      <c r="N2" s="178"/>
+      <c r="O2" s="179"/>
+    </row>
+    <row r="3" spans="2:15" ht="14.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="174" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="175"/>
+      <c r="D3" s="175"/>
+      <c r="E3" s="175"/>
+      <c r="F3" s="175"/>
+      <c r="G3" s="175"/>
+      <c r="H3" s="175"/>
+      <c r="I3" s="175"/>
+      <c r="J3" s="175"/>
+      <c r="K3" s="175"/>
+      <c r="L3" s="175"/>
+      <c r="M3" s="175"/>
+      <c r="N3" s="175"/>
+      <c r="O3" s="176"/>
+    </row>
+    <row r="4" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="180" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="180" t="s">
+        <v>78</v>
+      </c>
+      <c r="E4" s="180" t="s">
+        <v>146</v>
+      </c>
+      <c r="F4" s="180" t="s">
+        <v>130</v>
+      </c>
+      <c r="G4" s="146" t="s">
+        <v>79</v>
+      </c>
+      <c r="H4" s="146" t="s">
+        <v>148</v>
+      </c>
+      <c r="I4" s="180" t="s">
+        <v>151</v>
+      </c>
+      <c r="J4" s="180" t="s">
+        <v>112</v>
+      </c>
+      <c r="K4" s="180" t="s">
+        <v>149</v>
+      </c>
+      <c r="L4" s="180" t="s">
+        <v>150</v>
+      </c>
+      <c r="M4" s="182" t="s">
         <v>6</v>
       </c>
-      <c r="I4" s="180"/>
-[...88 lines deleted...]
-      <c r="B12" s="117"/>
+      <c r="N4" s="183"/>
+      <c r="O4" s="184"/>
+    </row>
+    <row r="5" spans="2:15" ht="66.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="186"/>
+      <c r="C5" s="181"/>
+      <c r="D5" s="181"/>
+      <c r="E5" s="181"/>
+      <c r="F5" s="181"/>
+      <c r="G5" s="167"/>
+      <c r="H5" s="167"/>
+      <c r="I5" s="181"/>
+      <c r="J5" s="181"/>
+      <c r="K5" s="181"/>
+      <c r="L5" s="181"/>
+      <c r="M5" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5" s="62" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="64"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="65"/>
+      <c r="K6" s="65"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="66"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B7" s="67"/>
+      <c r="C7" s="68"/>
+      <c r="D7" s="68"/>
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="68"/>
+      <c r="H7" s="68"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="70"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B8" s="67"/>
+      <c r="C8" s="68"/>
+      <c r="D8" s="68"/>
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+      <c r="G8" s="68"/>
+      <c r="H8" s="68"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="70"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.2">
+      <c r="B9" s="67"/>
+      <c r="C9" s="68"/>
+      <c r="D9" s="68"/>
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+      <c r="G9" s="68"/>
+      <c r="H9" s="68"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="70"/>
+    </row>
+    <row r="10" spans="2:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="71"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
+      <c r="O10" s="74"/>
+    </row>
+    <row r="11" spans="2:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="172" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="173"/>
+      <c r="D11" s="173"/>
+      <c r="E11" s="173"/>
+      <c r="F11" s="173"/>
+      <c r="G11" s="173"/>
+      <c r="H11" s="173"/>
+      <c r="I11" s="173"/>
+      <c r="J11" s="173"/>
+      <c r="K11" s="173"/>
+      <c r="L11" s="173"/>
+      <c r="M11" s="173"/>
+      <c r="N11" s="173"/>
+      <c r="O11" s="173"/>
+    </row>
+    <row r="12" spans="2:15" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="113"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="B2:J2"/>
+  <mergeCells count="15">
+    <mergeCell ref="B11:O11"/>
+    <mergeCell ref="B3:O3"/>
+    <mergeCell ref="B2:O2"/>
     <mergeCell ref="C4:C5"/>
-    <mergeCell ref="H4:J4"/>
-[...1 lines deleted...]
-    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="M4:O4"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="I4:I5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="B4:B5"/>
+    <mergeCell ref="G4:G5"/>
     <mergeCell ref="E4:E5"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="L4:L5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="50" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="38" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C34021BF-9252-46E9-BC6C-0FD840649EF3}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
-          <xm:sqref>D6:D10</xm:sqref>
+          <xm:sqref>D6:F10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{04824821-9934-46A8-8BB3-77B900B19143}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FD646FA-1B8C-4924-A0B9-36FE1B300D6B}">
-  <dimension ref="B1:K11"/>
+  <dimension ref="B1:L11"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K5" sqref="K5"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="31.85546875" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.7109375" style="7" customWidth="1"/>
-    <col min="6" max="6" width="21.7109375" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="8.7109375" style="7"/>
+    <col min="6" max="7" width="21.7109375" style="7" customWidth="1"/>
+    <col min="8" max="9" width="44.7109375" style="7" customWidth="1"/>
+    <col min="10" max="12" width="12.7109375" style="7" customWidth="1"/>
+    <col min="13" max="16384" width="8.7109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
-[...35 lines deleted...]
-      <c r="D4" s="194" t="s">
+    <row r="1" spans="2:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:12" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="177" t="s">
+        <v>153</v>
+      </c>
+      <c r="C2" s="178"/>
+      <c r="D2" s="178"/>
+      <c r="E2" s="178"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="178"/>
+      <c r="H2" s="178"/>
+      <c r="I2" s="178"/>
+      <c r="J2" s="178"/>
+      <c r="K2" s="178"/>
+      <c r="L2" s="179"/>
+    </row>
+    <row r="3" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="191" t="s">
+        <v>113</v>
+      </c>
+      <c r="C3" s="192"/>
+      <c r="D3" s="192"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
+      <c r="G3" s="192"/>
+      <c r="H3" s="192"/>
+      <c r="I3" s="192"/>
+      <c r="J3" s="192"/>
+      <c r="K3" s="192"/>
+      <c r="L3" s="193"/>
+    </row>
+    <row r="4" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="194" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="189" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="189" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" s="196" t="s">
+        <v>79</v>
+      </c>
+      <c r="F4" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="G4" s="199" t="s">
+        <v>130</v>
+      </c>
+      <c r="H4" s="189" t="s">
         <v>52</v>
       </c>
-      <c r="E4" s="201" t="s">
-[...11 lines deleted...]
-      <c r="I4" s="201" t="s">
+      <c r="I4" s="189" t="s">
+        <v>156</v>
+      </c>
+      <c r="J4" s="196" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="201"/>
-[...92 lines deleted...]
-      <c r="K11" s="193"/>
+      <c r="K4" s="196"/>
+      <c r="L4" s="197"/>
+    </row>
+    <row r="5" spans="2:12" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="195"/>
+      <c r="C5" s="190"/>
+      <c r="D5" s="190"/>
+      <c r="E5" s="198"/>
+      <c r="F5" s="190"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="190"/>
+      <c r="I5" s="190"/>
+      <c r="J5" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="K5" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="6" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="75"/>
+      <c r="C6" s="76"/>
+      <c r="D6" s="76"/>
+      <c r="E6" s="76"/>
+      <c r="F6" s="76"/>
+      <c r="G6" s="76"/>
+      <c r="H6" s="76"/>
+      <c r="I6" s="76"/>
+      <c r="J6" s="76"/>
+      <c r="K6" s="76"/>
+      <c r="L6" s="53"/>
+    </row>
+    <row r="7" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="75"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="76"/>
+      <c r="E7" s="76"/>
+      <c r="F7" s="76"/>
+      <c r="G7" s="76"/>
+      <c r="H7" s="76"/>
+      <c r="I7" s="76"/>
+      <c r="J7" s="76"/>
+      <c r="K7" s="76"/>
+      <c r="L7" s="53"/>
+    </row>
+    <row r="8" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="75"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="53"/>
+    </row>
+    <row r="9" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="75"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="53"/>
+    </row>
+    <row r="10" spans="2:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="77"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="78"/>
+      <c r="L10" s="59"/>
+    </row>
+    <row r="11" spans="2:12" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="187" t="s">
+        <v>152</v>
+      </c>
+      <c r="C11" s="188"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="188"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="188"/>
+      <c r="H11" s="188"/>
+      <c r="I11" s="188"/>
+      <c r="J11" s="188"/>
+      <c r="K11" s="188"/>
+      <c r="L11" s="188"/>
     </row>
   </sheetData>
-  <mergeCells count="11">
-    <mergeCell ref="B11:K11"/>
+  <mergeCells count="12">
+    <mergeCell ref="B11:L11"/>
     <mergeCell ref="D4:D5"/>
-    <mergeCell ref="B2:K2"/>
-    <mergeCell ref="B3:K3"/>
+    <mergeCell ref="B2:L2"/>
+    <mergeCell ref="B3:L3"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="F4:F5"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="E4:E5"/>
     <mergeCell ref="G4:G5"/>
-    <mergeCell ref="H4:H5"/>
-[...1 lines deleted...]
-    <mergeCell ref="E4:E5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{898F5DCA-3001-485D-88A7-75129DDEAFFD}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$O$15:$O$30</xm:f>
           </x14:formula1>
           <xm:sqref>D6:E10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9A646E86-269B-4F25-9307-100B02D49C78}">
           <x14:formula1>
             <xm:f>'Sekcja C'!$R$15:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>C6:C10</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD13CA5F-EB22-4B78-8631-7ADEEE0AF92C}">
   <dimension ref="B1:J17"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17:J17"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="12" customWidth="1"/>
     <col min="2" max="2" width="34.42578125" style="12" customWidth="1"/>
     <col min="3" max="10" width="15.28515625" style="12" customWidth="1"/>
     <col min="11" max="16384" width="8.7109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="212" t="s">
-[...9 lines deleted...]
-      <c r="J2" s="214"/>
+      <c r="B2" s="209" t="s">
+        <v>115</v>
+      </c>
+      <c r="C2" s="210"/>
+      <c r="D2" s="210"/>
+      <c r="E2" s="210"/>
+      <c r="F2" s="210"/>
+      <c r="G2" s="210"/>
+      <c r="H2" s="210"/>
+      <c r="I2" s="210"/>
+      <c r="J2" s="211"/>
     </row>
     <row r="3" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B3" s="207" t="s">
-[...11 lines deleted...]
-      <c r="J3" s="211"/>
+      <c r="B3" s="204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="212" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="207"/>
+      <c r="E3" s="207"/>
+      <c r="F3" s="207"/>
+      <c r="G3" s="207"/>
+      <c r="H3" s="207"/>
+      <c r="I3" s="207"/>
+      <c r="J3" s="208"/>
     </row>
     <row r="4" spans="2:10" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="208"/>
+      <c r="B4" s="205"/>
       <c r="C4" s="22" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D4" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F4" s="22" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="G4" s="22" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="H4" s="22" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="I4" s="22" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="J4" s="21" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B5" s="81"/>
-[...7 lines deleted...]
-      <c r="J5" s="83">
+      <c r="B5" s="79"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="81">
         <f>SUM(C5:I5)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B6" s="84"/>
-[...7 lines deleted...]
-      <c r="J6" s="86">
+      <c r="B6" s="82"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="84">
         <f>SUM(C6:I6)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B7" s="84"/>
-[...7 lines deleted...]
-      <c r="J7" s="86">
+      <c r="B7" s="82"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
+      <c r="E7" s="83"/>
+      <c r="F7" s="83"/>
+      <c r="G7" s="83"/>
+      <c r="H7" s="83"/>
+      <c r="I7" s="83"/>
+      <c r="J7" s="84">
         <f>SUM(C7:I7)</f>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B8" s="84"/>
-[...7 lines deleted...]
-      <c r="J8" s="86">
+      <c r="B8" s="82"/>
+      <c r="C8" s="83"/>
+      <c r="D8" s="83"/>
+      <c r="E8" s="83"/>
+      <c r="F8" s="83"/>
+      <c r="G8" s="83"/>
+      <c r="H8" s="83"/>
+      <c r="I8" s="83"/>
+      <c r="J8" s="84">
         <f>SUM(C8:I8)</f>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="87"/>
-[...7 lines deleted...]
-      <c r="J9" s="89">
+      <c r="B9" s="85"/>
+      <c r="C9" s="86"/>
+      <c r="D9" s="86"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="86"/>
+      <c r="J9" s="87">
         <f>SUM(C9:I9)</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="2:10" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="207" t="s">
-[...13 lines deleted...]
-      <c r="J10" s="211"/>
+      <c r="B10" s="204" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="206" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="206"/>
+      <c r="E10" s="206"/>
+      <c r="F10" s="206"/>
+      <c r="G10" s="207" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="207"/>
+      <c r="I10" s="207"/>
+      <c r="J10" s="208"/>
     </row>
     <row r="11" spans="2:10" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="208"/>
+      <c r="B11" s="205"/>
       <c r="C11" s="22" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E11" s="22" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="F11" s="22" t="s">
-        <v>143</v>
+        <v>116</v>
       </c>
       <c r="G11" s="22" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="H11" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="I11" s="22" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="J11" s="23" t="s">
-        <v>144</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="90"/>
-[...7 lines deleted...]
-      <c r="J12" s="92"/>
+      <c r="B12" s="88"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="89"/>
+      <c r="F12" s="89"/>
+      <c r="G12" s="89"/>
+      <c r="H12" s="89"/>
+      <c r="I12" s="89"/>
+      <c r="J12" s="90"/>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B13" s="93"/>
-[...7 lines deleted...]
-      <c r="J13" s="95"/>
+      <c r="B13" s="91"/>
+      <c r="C13" s="92"/>
+      <c r="D13" s="92"/>
+      <c r="E13" s="92"/>
+      <c r="F13" s="92"/>
+      <c r="G13" s="92"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="92"/>
+      <c r="J13" s="93"/>
     </row>
     <row r="14" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B14" s="96"/>
-[...7 lines deleted...]
-      <c r="J14" s="98"/>
+      <c r="B14" s="94"/>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="95"/>
+      <c r="F14" s="95"/>
+      <c r="G14" s="95"/>
+      <c r="H14" s="95"/>
+      <c r="I14" s="95"/>
+      <c r="J14" s="96"/>
     </row>
     <row r="15" spans="2:10" x14ac:dyDescent="0.2">
-      <c r="B15" s="96"/>
-[...7 lines deleted...]
-      <c r="J15" s="98"/>
+      <c r="B15" s="94"/>
+      <c r="C15" s="95"/>
+      <c r="D15" s="95"/>
+      <c r="E15" s="95"/>
+      <c r="F15" s="95"/>
+      <c r="G15" s="95"/>
+      <c r="H15" s="95"/>
+      <c r="I15" s="95"/>
+      <c r="J15" s="96"/>
     </row>
     <row r="16" spans="2:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="99"/>
-[...7 lines deleted...]
-      <c r="J16" s="101"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="99"/>
     </row>
     <row r="17" spans="2:10" ht="115.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="204" t="s">
-[...9 lines deleted...]
-      <c r="J17" s="206"/>
+      <c r="B17" s="201" t="s">
+        <v>132</v>
+      </c>
+      <c r="C17" s="202"/>
+      <c r="D17" s="202"/>
+      <c r="E17" s="202"/>
+      <c r="F17" s="202"/>
+      <c r="G17" s="202"/>
+      <c r="H17" s="202"/>
+      <c r="I17" s="202"/>
+      <c r="J17" s="203"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="G10:J10"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Nazwane zakresy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Formularz_Sekcja A</vt:lpstr>
       <vt:lpstr>Sekcja B</vt:lpstr>
       <vt:lpstr>Sekcja C</vt:lpstr>
       <vt:lpstr>Sekcja D</vt:lpstr>
       <vt:lpstr>Sekcja E</vt:lpstr>
       <vt:lpstr>Sekcja F</vt:lpstr>
       <vt:lpstr>'Sekcja F'!_ftn2</vt:lpstr>
       <vt:lpstr>'Sekcja F'!_ftn3</vt:lpstr>
       <vt:lpstr>'Sekcja F'!_ftnref2</vt:lpstr>
       <vt:lpstr>'Sekcja F'!_ftnref3</vt:lpstr>
-      <vt:lpstr>'Formularz_Sekcja A'!Print_Area</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>'Sekcja F'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Formularz_Sekcja A'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja B'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja C'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja D'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja E'!Obszar_wydruku</vt:lpstr>
+      <vt:lpstr>'Sekcja F'!Obszar_wydruku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_Enabled">
     <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6a7e4972-a3b7-4d51-a933-10309688c2b7_SiteId">