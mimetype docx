--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -1,43 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E67D3AB" w14:textId="30CC706A" w:rsidR="00273455" w:rsidRPr="003D3102" w:rsidRDefault="001038CC" w:rsidP="00273455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -540,81 +544,56 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="009B6138">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię</w:t>
-[...23 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="282F52F2" w14:textId="77777777" w:rsidTr="007F587A">
         <w:trPr>
           <w:trHeight w:val="2151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D63CAA0" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -1260,65 +1239,51 @@
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E0A3A7" w14:textId="0C90F9B4" w:rsidR="007F587A" w:rsidRPr="00014FDA" w:rsidRDefault="007F587A" w:rsidP="007F587A">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2376,65 +2341,51 @@
         </w:rPr>
         <w:t>marca</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00706C65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. </w:t>
       </w:r>
       <w:r w:rsidR="00706C65" w:rsidRPr="00706C65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dz. U. z 2018r. poz. 723, z </w:t>
-[...13 lines deleted...]
-        <w:t>. zmianami</w:t>
+        <w:t>Dz. U. z 2018r. poz. 723, z późn. zmianami</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deklarowanej</w:t>
       </w:r>
       <w:r w:rsidR="00D43079" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
@@ -2447,80 +2398,52 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zgoda na badanie </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Zgoda na badanie due diligence</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580BC3D6" w14:textId="4527C27C" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2672,77 +2595,55 @@
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enie</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> badani</w:t>
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>due</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">due diligence </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zdolności prawnej oraz finansowej</w:t>
       </w:r>
       <w:r w:rsidR="00DA2DE2" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3347,87 +3248,64 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de minimis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej </w:t>
+      </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej </w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
-[...13 lines deleted...]
-        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+        <w:t>(Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="0729CAD1" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
@@ -3655,65 +3533,51 @@
         </w:rPr>
         <w:t xml:space="preserve">jest świadom, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ASI SKA</w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
+        <w:t xml:space="preserve"> ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419472A" w14:textId="79A6D406" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -4394,114 +4258,78 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
-[...15 lines deleted...]
-              <w:t>p</w:t>
+              <w:t>Czytelny p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
+              <w:t xml:space="preserve"> (Inwestor</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Prywatny</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -4517,61 +4345,52 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t>Data, miejscowość</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4236" w:rsidRPr="003F3F5A" w14:paraId="253A9DF1" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07DC306E" w14:textId="77777777" w:rsidR="006A4236" w:rsidRPr="003D3102" w:rsidRDefault="006A4236" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C242A8" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
@@ -4631,79 +4450,51 @@
         </w:rPr>
         <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nwestora </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due Dilgence i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistemu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD57D1B" w14:textId="77777777" w:rsidR="005441D1" w:rsidRPr="00A942BE" w:rsidRDefault="005441D1" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4744,120 +4535,70 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
-[...15 lines deleted...]
-              <w:t>p</w:t>
+              <w:t>Czytelny p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...31 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Beneficjent Rzeczywisty)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -4867,61 +4608,52 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t>Data, miejscowość</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3122CF8A" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE251BD" w14:textId="77777777" w:rsidR="001758D4" w:rsidRDefault="001758D4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4995,188 +4727,112 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F61A20A" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nazwa </w:t>
+              <w:t>Nazwa wspólnika/akcjonariusza</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B57243" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Iloś</w:t>
             </w:r>
             <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ć</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> udziałów/akcji</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">% </w:t>
+              <w:t>% kapitału Inwestora</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007E18EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Prywatnego</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -5298,85 +4954,89 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów</w:t>
       </w:r>
       <w:r w:rsidR="003C4B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E338EF3" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="38014399" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6844F5D8" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="2C9375F7" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="434B7854" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="0ABA3E47" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5404,136 +5064,156 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01B350CB" w14:textId="77777777" w:rsidR="00D610A4" w:rsidRDefault="00D610A4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1409141810"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6E066B62" w14:textId="5FD3E92F" w:rsidR="003A4183" w:rsidRDefault="003A4183">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FA33D0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07527D93" w14:textId="1C86D7BA" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
+  <w:p w14:paraId="07527D93" w14:textId="309402FA" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00767BDD">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="002A70F6">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00D610A4">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00767BDD">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FDDBDC" w14:textId="77777777" w:rsidR="00D610A4" w:rsidRDefault="00D610A4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30E2F85F" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="4281A034" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73B30DAD" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="4DC181C7" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78F6E4D5" w14:textId="77777777" w:rsidR="001540DD" w:rsidRDefault="001540DD">
+    <w:p w14:paraId="764311AA" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0AC88306" w14:textId="77777777" w:rsidR="00F22A86" w:rsidRPr="00A62686" w:rsidRDefault="00F22A86" w:rsidP="00F22A86">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A62686">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A62686">
         <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="480D2423" w14:textId="692D7BFE" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00583CA0">
@@ -6155,50 +5835,60 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Inwestor Prywatny nie jest wehikułem inwestyc</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jnym.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79D52892" w14:textId="77777777" w:rsidR="00D610A4" w:rsidRDefault="00D610A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="973690228" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -6213,50 +5903,60 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="488C96DE" w14:textId="77777777" w:rsidR="00D610A4" w:rsidRDefault="00D610A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9082,85 +8782,85 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D6B99"/>
     <w:rsid w:val="000140F0"/>
     <w:rsid w:val="00014E85"/>
     <w:rsid w:val="00023F99"/>
     <w:rsid w:val="00024C03"/>
     <w:rsid w:val="00027974"/>
     <w:rsid w:val="00035AF9"/>
     <w:rsid w:val="000364BF"/>
+    <w:rsid w:val="00045534"/>
     <w:rsid w:val="000464B8"/>
     <w:rsid w:val="00047883"/>
     <w:rsid w:val="00047B33"/>
     <w:rsid w:val="00064878"/>
     <w:rsid w:val="000675B8"/>
     <w:rsid w:val="00071D86"/>
     <w:rsid w:val="00074846"/>
     <w:rsid w:val="000926B0"/>
     <w:rsid w:val="000A29CC"/>
     <w:rsid w:val="000B2A56"/>
     <w:rsid w:val="000B2F1F"/>
     <w:rsid w:val="000C40C8"/>
     <w:rsid w:val="000D015F"/>
     <w:rsid w:val="000D0F07"/>
     <w:rsid w:val="000D4452"/>
     <w:rsid w:val="000F0B07"/>
     <w:rsid w:val="000F3E63"/>
     <w:rsid w:val="000F519D"/>
     <w:rsid w:val="001038CC"/>
     <w:rsid w:val="00117127"/>
     <w:rsid w:val="00117F5A"/>
     <w:rsid w:val="001274DE"/>
     <w:rsid w:val="00142A4E"/>
     <w:rsid w:val="0014544D"/>
     <w:rsid w:val="001540DD"/>
@@ -9479,50 +9179,51 @@
     <w:rsid w:val="00C80B37"/>
     <w:rsid w:val="00C86E0B"/>
     <w:rsid w:val="00C87638"/>
     <w:rsid w:val="00C87D09"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00C97687"/>
     <w:rsid w:val="00CA0AEC"/>
     <w:rsid w:val="00CB246E"/>
     <w:rsid w:val="00CB7723"/>
     <w:rsid w:val="00CB7924"/>
     <w:rsid w:val="00CC512A"/>
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE1E11"/>
     <w:rsid w:val="00CE7E9C"/>
     <w:rsid w:val="00CF6D69"/>
     <w:rsid w:val="00CF6E1B"/>
     <w:rsid w:val="00CF7EFA"/>
     <w:rsid w:val="00D31045"/>
     <w:rsid w:val="00D33DF4"/>
     <w:rsid w:val="00D43079"/>
     <w:rsid w:val="00D50402"/>
     <w:rsid w:val="00D54315"/>
     <w:rsid w:val="00D54A43"/>
     <w:rsid w:val="00D577C7"/>
+    <w:rsid w:val="00D610A4"/>
     <w:rsid w:val="00D756A3"/>
     <w:rsid w:val="00D76A08"/>
     <w:rsid w:val="00D8110A"/>
     <w:rsid w:val="00D90E28"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA6951"/>
     <w:rsid w:val="00DB3563"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC2C85"/>
     <w:rsid w:val="00DC420C"/>
     <w:rsid w:val="00DD2510"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DD4C87"/>
     <w:rsid w:val="00DD66B2"/>
     <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF621E"/>
     <w:rsid w:val="00E077DB"/>
     <w:rsid w:val="00E138DF"/>
     <w:rsid w:val="00E23BB9"/>
     <w:rsid w:val="00E334D7"/>
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
@@ -9548,50 +9249,51 @@
     <w:rsid w:val="00EE68BA"/>
     <w:rsid w:val="00EF2829"/>
     <w:rsid w:val="00EF327E"/>
     <w:rsid w:val="00EF3B13"/>
     <w:rsid w:val="00EF5703"/>
     <w:rsid w:val="00EF6024"/>
     <w:rsid w:val="00F017B2"/>
     <w:rsid w:val="00F10440"/>
     <w:rsid w:val="00F177EE"/>
     <w:rsid w:val="00F20D56"/>
     <w:rsid w:val="00F21A83"/>
     <w:rsid w:val="00F22A86"/>
     <w:rsid w:val="00F4333E"/>
     <w:rsid w:val="00F43F96"/>
     <w:rsid w:val="00F45BC4"/>
     <w:rsid w:val="00F46521"/>
     <w:rsid w:val="00F51004"/>
     <w:rsid w:val="00F61E82"/>
     <w:rsid w:val="00F66EBB"/>
     <w:rsid w:val="00F71334"/>
     <w:rsid w:val="00F829DC"/>
     <w:rsid w:val="00F945E5"/>
     <w:rsid w:val="00FA237D"/>
     <w:rsid w:val="00FA33D0"/>
     <w:rsid w:val="00FA682F"/>
+    <w:rsid w:val="00FB7A0B"/>
     <w:rsid w:val="00FD13DE"/>
     <w:rsid w:val="00FD6F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -10406,54 +10108,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1771848172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10711,54 +10413,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -10949,110 +10647,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C92D42-7ACC-4AA4-8BD4-BFC473B218D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AA928D-1123-4A87-8966-3A8434F17CF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1681</Words>
-  <Characters>9584</Characters>
+  <Words>1609</Words>
+  <Characters>9656</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
+  <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>