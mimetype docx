--- v1 (2026-06-19)
+++ v2 (2026-08-28)
@@ -1,62 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E67D3AB" w14:textId="30CC706A" w:rsidR="00273455" w:rsidRPr="003D3102" w:rsidRDefault="001038CC" w:rsidP="00273455">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00E760BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -205,58 +201,60 @@
             </w:r>
             <w:r w:rsidR="002A5231" w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Prywatnego </w:t>
             </w:r>
             <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>(osoba prawna</w:t>
             </w:r>
             <w:r w:rsidR="007D02CD" w:rsidRPr="00CA0AEC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>/inny podmiot prawa</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A62686">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>) :</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FA682F" w:rsidRPr="003F3F5A" w14:paraId="2C428D2B" w14:textId="77777777" w:rsidTr="007F587A">
         <w:trPr>
           <w:trHeight w:val="2392"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B46091D" w14:textId="77777777" w:rsidR="00FA682F" w:rsidRPr="003D3102" w:rsidRDefault="00FA682F" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
@@ -544,56 +542,97 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9413" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9413"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="777422B1" w14:textId="77777777" w:rsidTr="009B6138">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F3D8DC1" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA71C8" w:rsidRPr="003F3F5A" w14:paraId="282F52F2" w14:textId="77777777" w:rsidTr="007F587A">
         <w:trPr>
           <w:trHeight w:val="2151"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D63CAA0" w14:textId="77777777" w:rsidR="00EA71C8" w:rsidRPr="003D3102" w:rsidRDefault="00EA71C8" w:rsidP="002819F6">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54476">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
@@ -867,56 +906,58 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja, niżej podpisany/a, będący Beneficjentem rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> („</w:t>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>”)/</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="02B8528C" w14:textId="77777777" w:rsidR="009D4E26" w:rsidRPr="002A71E7" w:rsidRDefault="009D4E26" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ja/My niżej podpisani reprezentujący</w:t>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
@@ -1169,58 +1210,66 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0879C9AC" w14:textId="77777777" w:rsidR="007F587A" w:rsidRPr="00014FDA" w:rsidRDefault="007F587A" w:rsidP="007F587A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="433A767E" w14:textId="77777777" w:rsidR="007F587A" w:rsidRPr="00014FDA" w:rsidRDefault="007F587A" w:rsidP="007F587A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1239,51 +1288,79 @@
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E0A3A7" w14:textId="0C90F9B4" w:rsidR="007F587A" w:rsidRPr="00014FDA" w:rsidRDefault="007F587A" w:rsidP="007F587A">
       <w:pPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00014FDA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00014FDA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1433,64 +1510,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00242A9D" w:rsidRPr="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osiada pełną zdolność do czynności prawnych i umocowanie do wniesienia wkładu prywatnego w zadeklarowanej wysokości, w tym uzyskał wszelkie zgody, zatwierdzenia i dokonał wszelkich zawiadomień, rejestracji, o ile ich uzyskanie/dokonanie jest wymagane </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>przepisami prawa.</w:t>
+        <w:t>przepisami prawa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00242A9D" w:rsidRPr="00463293">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00242A9D" w:rsidRPr="00463293" w:rsidDel="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00E077DB" w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5558D11D" w14:textId="20C72B6E" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="00273455" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteReference w:id="13"/>
@@ -1523,61 +1608,69 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nie jest zależne od uzyskania przez Inwestora jakiejkolwiek zgody, zatwierdzenia, zawiadomienia lub rejestracji przez jakikolwiek organ administracji publicznej, samorządowej lub jakikolwiek innym organ oraz/lub jakąkolwiek osobę trzecią (w tym na podstawie jakiejkolwiek umowy lub porozumienia).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5B33D4" w14:textId="77DB7116" w:rsidR="0059098A" w:rsidRPr="00463293" w:rsidRDefault="0059098A" w:rsidP="000926B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poza </w:t>
+        <w:t>Poza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002A71E7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B65EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001B65EE" w:rsidRPr="00AD6714">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="001B65EE" w:rsidRPr="008E6BDB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="14"/>
       </w:r>
       <w:r w:rsidRPr="002A71E7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> do zobowiązania </w:t>
       </w:r>
       <w:r w:rsidRPr="00744C7E">
         <w:rPr>
@@ -2341,51 +2434,65 @@
         </w:rPr>
         <w:t>marca</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00706C65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. </w:t>
       </w:r>
       <w:r w:rsidR="00706C65" w:rsidRPr="00706C65">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Dz. U. z 2018r. poz. 723, z późn. zmianami</w:t>
+        <w:t xml:space="preserve">Dz. U. z 2018r. poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00706C65" w:rsidRPr="00706C65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00706C65" w:rsidRPr="00706C65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zmianami</w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="00BD30AD" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>deklarowanej</w:t>
       </w:r>
       <w:r w:rsidR="00D43079" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy ani nie służy finansowaniu terroryzmu.</w:t>
       </w:r>
@@ -2398,52 +2505,80 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30A8D54D" w14:textId="77777777" w:rsidR="00EE3F47" w:rsidRPr="003D3102" w:rsidRDefault="003E7CAD" w:rsidP="003D3102">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="349"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580BC3D6" w14:textId="4527C27C" w:rsidR="00EE3F47" w:rsidRDefault="00BE598F" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2473,76 +2608,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>umożliwi</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> przed p</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">odpisaniem Umowy </w:t>
+        <w:t xml:space="preserve">odpisaniem </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00463293">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D50402" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, PFR </w:t>
       </w:r>
       <w:r w:rsidR="00CA0AEC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00DF621E" w:rsidRPr="003F3F5A">
@@ -2595,55 +2746,77 @@
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>enie</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> badani</w:t>
       </w:r>
       <w:r w:rsidR="00CD329D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">due diligence </w:t>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001D1B85" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w zakresie </w:t>
       </w:r>
       <w:r w:rsidR="006B6D9E" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zdolności prawnej oraz finansowej</w:t>
       </w:r>
       <w:r w:rsidR="00DA2DE2" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2743,52 +2916,60 @@
         </w:rPr>
         <w:t xml:space="preserve">on i </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D50402">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>na żądanie PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002F6324" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00463293" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
@@ -2809,51 +2990,65 @@
         </w:rPr>
         <w:t>lub ich profesjonalnych doradców</w:t>
       </w:r>
       <w:r w:rsidR="00F66EBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dostarcz</w:t>
       </w:r>
       <w:r w:rsidR="001945EC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve"> PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE3F47" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ASI SKA</w:t>
       </w:r>
@@ -2989,57 +3184,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>oświadcza, że w stosunku do niego, ani w stosunku do Inwestora</w:t>
       </w:r>
       <w:r w:rsidR="009A5A33" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prywatnego ani </w:t>
+        <w:t xml:space="preserve">Prywatnego </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00406655">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ani </w:t>
       </w:r>
       <w:r w:rsidR="00407279" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w stosunku do członków jego organów zarządzających i nadzorujących</w:t>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00407279" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stosunku do członków jego organów zarządzających i nadzorujących</w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Inwestora Prywatnego </w:t>
       </w:r>
       <w:r w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nie występuje konflikt interesów z jakichkolwiek powodów określonych </w:t>
       </w:r>
       <w:r w:rsidRPr="00E54476">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
@@ -3144,51 +3353,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00407279" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">zobowiązuje się bezzwłocznie poinformować PFR Ventures </w:t>
+        <w:t xml:space="preserve">zobowiązuje się bezzwłocznie poinformować PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00406655">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA </w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">o wszelkich okolicznościach stanowiących konflikt interesów powodujący nieprawdziwość oświadczenia pkt </w:t>
       </w:r>
@@ -3248,64 +3471,87 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beneficjent Rzeczywisty/ Inwestor Prywatny oświadcza, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+        <w:t xml:space="preserve">(Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20240ABF" w14:textId="0729CAD1" w:rsidR="005D6B99" w:rsidRDefault="008D7564" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">W związku z finansowaniem zwrotnym udzielanym przez PFR </w:t>
@@ -3533,51 +3779,65 @@
         </w:rPr>
         <w:t xml:space="preserve">jest świadom, że wsparcie finansowe udzielane przez PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00A62686">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ASI SKA</w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
+        <w:t xml:space="preserve"> ma status pomocy publicznej w rozumieniu art. 107 ust. 1 TFUE oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00857E83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w zw. z powyższym przyjmuję do wiadomości, że z chwilą zawarcia Umowy inwestycyjnej Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidRPr="00857E83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie miał status beneficjenta pomocy publicznej. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3419472A" w14:textId="79A6D406" w:rsidR="005D6B99" w:rsidRPr="003F3F5A" w:rsidRDefault="00C87638" w:rsidP="00D31045">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3618,51 +3878,65 @@
         </w:rPr>
         <w:t>Inwestor</w:t>
       </w:r>
       <w:r w:rsidR="00703B0A" w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">est świadomy, że  PFR Ventures oraz/lub PFR </w:t>
+        <w:t xml:space="preserve">est świadomy, że  PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA będą pozyskiwa</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA" w:rsidRPr="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowe informacj</w:t>
       </w:r>
@@ -3714,51 +3988,65 @@
         </w:rPr>
         <w:t>Beneficjencie</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD2510">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rzeczywistym</w:t>
       </w:r>
       <w:r w:rsidR="00EE68BA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">/ Inwestorze Prywatnym </w:t>
       </w:r>
       <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001F602F" w:rsidRPr="003F3F5A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00F829DC" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00E928B3" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00242A9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ASI SKA</w:t>
       </w:r>
@@ -3987,135 +4275,191 @@
         <w:t xml:space="preserve"> sprzeciwu co do sposobu przetwarzania danych osobowych. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8DBEF4" w14:textId="62481BAA" w:rsidR="00FA33D0" w:rsidRDefault="00FA33D0" w:rsidP="00EE68BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Beneficjent Rzeczywisty</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA33D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>/ Inwestor Prywatny</w:t>
+        <w:t xml:space="preserve">/ Inwestor </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA33D0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Prywatny</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  w</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">yraża zgodę na </w:t>
+        <w:t>yraża</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zgodę na </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>udostępnianie przez</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C37E25" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub PFR </w:t>
       </w:r>
       <w:r w:rsidR="00FD13DE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI</w:t>
       </w:r>
       <w:r w:rsidR="00C37E25">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ASI SKA </w:t>
+        <w:t xml:space="preserve"> ASI </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C37E25">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SKA </w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> uzyskanych </w:t>
+        <w:t xml:space="preserve"> uzyskanych</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00314982">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacj</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> o </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">jego (lub osób przez niego wskazanych)  </w:t>
+        <w:t xml:space="preserve">jego (lub osób przez niego </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wskazanych)  </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>dotychczasowej działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
+        <w:t>dotychczasowej</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00816772">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> działalności inwestycyjnej, przedsiębiorczej i reputacji na rynku</w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="pl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>na rzecz instytucji oferujących finansowanie ze środków publicznych (PARP, NCBR, BGK, ARP) w celu weryfikacji wskazanego doświadczenia w działalności inwestycyjnej i reputacji na rynku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5225194F" w14:textId="2BD05589" w:rsidR="00A62686" w:rsidRPr="006A4236" w:rsidRDefault="00EE68BA" w:rsidP="006A4236">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
@@ -4258,78 +4602,114 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0212E135" w14:textId="5E4FC0A2" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Inwestor</w:t>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatny</w:t>
+              <w:t>Inwestor</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="78CE154B" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73040831" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
@@ -4345,52 +4725,61 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3268C804" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4236" w:rsidRPr="003F3F5A" w14:paraId="253A9DF1" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07DC306E" w14:textId="77777777" w:rsidR="006A4236" w:rsidRPr="003D3102" w:rsidRDefault="006A4236" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="37C242A8" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
@@ -4450,51 +4839,79 @@
         </w:rPr>
         <w:t xml:space="preserve">zeczywistego, wkładu </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nwestora </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu Due Dilgence i innych oświadczeń przypisanych Beneficjentowi </w:t>
+        <w:t xml:space="preserve">rywatnego, obowiązku poddania się badaniu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dilgence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A942BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i innych oświadczeń przypisanych Beneficjentowi </w:t>
       </w:r>
       <w:r w:rsidR="007E18EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00A942BE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zeczywistemu)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD57D1B" w14:textId="77777777" w:rsidR="005441D1" w:rsidRPr="00A942BE" w:rsidRDefault="005441D1" w:rsidP="00A942BE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4535,70 +4952,120 @@
             </w:pPr>
             <w:r w:rsidRPr="00F21A83">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21AB0B86" w14:textId="27633A31" w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w:rsidRDefault="007E18EF" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="002F5E53" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="002F5E53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Beneficjent Rzeczywisty)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Beneficjent</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Rzeczywisty</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="002F5E53">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F5E53" w:rsidRPr="003F3F5A" w14:paraId="25F51049" w14:textId="77777777" w:rsidTr="00E55217">
         <w:trPr>
           <w:trHeight w:val="594"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4314" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E463DA" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BD77C7C" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
@@ -4608,52 +5075,61 @@
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04CF762B" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="003D3102" w:rsidRDefault="002F5E53" w:rsidP="002F5E53">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3102">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D3102">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3122CF8A" w14:textId="77777777" w:rsidR="002F5E53" w:rsidRPr="00A942BE" w:rsidRDefault="002F5E53" w:rsidP="00A942BE">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE251BD" w14:textId="77777777" w:rsidR="001758D4" w:rsidRDefault="001758D4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4727,112 +5203,188 @@
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3020"/>
         <w:gridCol w:w="3021"/>
         <w:gridCol w:w="3021"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="73AD88A2" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F61A20A" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Nazwa wspólnika/akcjonariusza</w:t>
+              <w:t xml:space="preserve">Nazwa </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>wspólnika</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcjonariusza</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B57243" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F9214E6" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Iloś</w:t>
             </w:r>
             <w:r w:rsidR="0061572C" w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>ć</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> udziałów/akcji</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>udziałów</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>akcji</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2238AF65" w14:textId="52D7F76C" w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3F5A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>% kapitału Inwestora</w:t>
+              <w:t xml:space="preserve">% </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>kapitału</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003F3F5A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Inwestora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="007E18EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Prywatnego</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="007E18EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Prywatnego</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w14:paraId="5585A290" w14:textId="77777777" w:rsidTr="00C153EC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3020" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635FB1F9" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3021" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693B98DD" w14:textId="77777777" w:rsidR="00C153EC" w:rsidRPr="003D3102" w:rsidRDefault="00C153EC" w:rsidP="00C153EC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -4954,266 +5506,242 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów</w:t>
       </w:r>
       <w:r w:rsidR="003C4B3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004215EB" w:rsidRPr="003F3F5A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> jako podmioty kontrolujące lub finansujące ich działalność, należy także wskazać osoby fizyczne kontrolujące takiego wspólnika/akcjonariusza</w:t>
       </w:r>
       <w:r w:rsidR="005C78C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C153EC" w:rsidRPr="003F3F5A" w:rsidSect="00233497">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38014399" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="45D2368D" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C9375F7" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="4D4966DE" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0ABA3E47" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="4BB3CF8C" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1409141810"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6E066B62" w14:textId="5FD3E92F" w:rsidR="003A4183" w:rsidRDefault="003A4183">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00FA33D0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="07527D93" w14:textId="309402FA" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
+  <w:p w14:paraId="07527D93" w14:textId="0B3F5A2C" w:rsidR="003A4183" w:rsidRDefault="00DD2510">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="00767BDD">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00D610A4">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00C06182">
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="00767BDD">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4281A034" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="55BDE69F" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DC181C7" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="0779BB37" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="764311AA" w14:textId="77777777" w:rsidR="00FB7A0B" w:rsidRDefault="00FB7A0B">
+    <w:p w14:paraId="52D49B23" w14:textId="77777777" w:rsidR="00DE0EC2" w:rsidRDefault="00DE0EC2">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0AC88306" w14:textId="77777777" w:rsidR="00F22A86" w:rsidRPr="00A62686" w:rsidRDefault="00F22A86" w:rsidP="00F22A86">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A62686">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00A62686">
         <w:t xml:space="preserve"> W przypadku, gdy w ramach Oferty został wskazany więcej niż jeden Inwestor Prywatny, oświadczenie powinno zostać wypełnione i podpisane oddzielnie przez każdego Inwestora Prywatnego.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="480D2423" w14:textId="692D7BFE" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00583CA0">
@@ -5277,51 +5805,59 @@
       <w:r w:rsidRPr="00583CA0">
         <w:t>W przypadku osób, które nie posiadają numeru PESEL, należy podać datę urodzenia.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="3B303FBC" w14:textId="5D188726" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="002A41C0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> W przypadku, gdy Inwestor </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatny </w:t>
       </w:r>
       <w:r>
-        <w:t>posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną w  KRS), jak i Beneficjent Rzeczywisty.</w:t>
+        <w:t xml:space="preserve">posiada Beneficjenta rzeczywistego, oświadczenie podpisuje zarówno Inwestor (zgodnie z reprezentacją ujawnioną </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>w  KRS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>), jak i Beneficjent Rzeczywisty.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="4509F426" w14:textId="0FA19E37" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Przez Beneficjenta </w:t>
       </w:r>
       <w:r w:rsidR="00492275">
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:t>zeczywistego rozumie się:</w:t>
       </w:r>
     </w:p>
@@ -5349,51 +5885,59 @@
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które są udziałowcami lub akcjonariuszami lub posiadają prawo głosu na zgromadzeniu wspólników w wysokości powyżej 50% w tej osobie prawnej, w tym za pomocą pakietów akcji na okaziciela, z wyjątkiem spółek, których papiery wartościowe są w obrocie zorganizowanym, podlegających lub stosujących przepisy prawa Unii Europejskiej w zakresie ujawniania informacji, a także podmiotów świadczących usługi finansowe na terytorium państwa członkowskiego Unii Europejskiej albo państwa równoważnego - w przypadku osób prawnych,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2D2F18" w14:textId="77777777" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="009D4E26">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>osobę fizyczną lub osoby fizyczne, które sprawują kontrolę nad co najmniej 50% majątku - w przypadku podmiotów, którym powierzono administrowanie wartościami majątkowymi oraz rozdzielanie takich wartości, z wyjątkiem podmiotów wykonujących czynności zarządzania portfelami, w skład których wchodzi jeden lub większa liczba instrumentów finansowych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46746484" w14:textId="099B5F70" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które finalnie, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
+        <w:t xml:space="preserve">Przy czym w każdym przypadku chodzi o osoby fizyczne, które </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>finalnie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, bezpośrednio lub za pośrednictwem innych podmiotów finansują i kontrolują działalność Inwestora </w:t>
       </w:r>
       <w:r w:rsidR="002A5231">
         <w:t xml:space="preserve">Prywatnego </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(w przypadku Inwestorów zarejestrowanych w krajach, w których zgodnie z przepisami prawa bezpośrednimi udziałowcami są fundusze powiernicze, działające w imieniu i na rzecz indywidualnych osób fizycznych nieujawnionych w aktach rejestrowych takich Inwestorów jako podmioty kontrolujące lub finansujące ich działalność).  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="7A40E9A7" w14:textId="4CEC2708" w:rsidR="003A4183" w:rsidRDefault="003A4183" w:rsidP="00837926">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Wypełniają osoby uprawnione do reprezentacji Inwestora</w:t>
       </w:r>
@@ -5835,61 +6379,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub Inwestor Prywatny nie jest wehikułem inwestyc</w:t>
       </w:r>
       <w:r w:rsidR="007C6BAE" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00837926" w:rsidRPr="002237DA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>jnym.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="31D67E47" w14:textId="3752A494" w:rsidR="003A4183" w:rsidRDefault="00DD2510" w:rsidP="00DD2510">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3562B2BC" wp14:editId="54C69FC8">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="973690228" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -5907,62 +6441,52 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09F76DAA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A4D28178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -8782,50 +9306,51 @@
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="293171826">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="480661623">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2016882900">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -8936,50 +9461,51 @@
     <w:rsid w:val="003806F0"/>
     <w:rsid w:val="00387C4A"/>
     <w:rsid w:val="00390A64"/>
     <w:rsid w:val="00396015"/>
     <w:rsid w:val="003A2F87"/>
     <w:rsid w:val="003A4183"/>
     <w:rsid w:val="003A62C0"/>
     <w:rsid w:val="003A6371"/>
     <w:rsid w:val="003C0C4A"/>
     <w:rsid w:val="003C2FED"/>
     <w:rsid w:val="003C45A1"/>
     <w:rsid w:val="003C4B3E"/>
     <w:rsid w:val="003D0144"/>
     <w:rsid w:val="003D3102"/>
     <w:rsid w:val="003D4864"/>
     <w:rsid w:val="003D7B4E"/>
     <w:rsid w:val="003E0340"/>
     <w:rsid w:val="003E1487"/>
     <w:rsid w:val="003E7CAD"/>
     <w:rsid w:val="003F31EF"/>
     <w:rsid w:val="003F3F5A"/>
     <w:rsid w:val="00401A0F"/>
     <w:rsid w:val="0040449F"/>
     <w:rsid w:val="00406655"/>
     <w:rsid w:val="00407279"/>
+    <w:rsid w:val="0041114A"/>
     <w:rsid w:val="004215EB"/>
     <w:rsid w:val="00421FC5"/>
     <w:rsid w:val="00424848"/>
     <w:rsid w:val="00431708"/>
     <w:rsid w:val="00436D1A"/>
     <w:rsid w:val="00441DBA"/>
     <w:rsid w:val="00442784"/>
     <w:rsid w:val="0044279C"/>
     <w:rsid w:val="004442D7"/>
     <w:rsid w:val="00446F6D"/>
     <w:rsid w:val="00463293"/>
     <w:rsid w:val="00470009"/>
     <w:rsid w:val="004829F7"/>
     <w:rsid w:val="00492275"/>
     <w:rsid w:val="0049384F"/>
     <w:rsid w:val="004A0A6D"/>
     <w:rsid w:val="004A77AC"/>
     <w:rsid w:val="004B56E7"/>
     <w:rsid w:val="004C37EC"/>
     <w:rsid w:val="004D4CAA"/>
     <w:rsid w:val="004E14E5"/>
     <w:rsid w:val="004E2963"/>
     <w:rsid w:val="004E4831"/>
     <w:rsid w:val="004E6353"/>
     <w:rsid w:val="004E7F7D"/>
@@ -9143,50 +9669,51 @@
     <w:rsid w:val="00AE0104"/>
     <w:rsid w:val="00AE13B1"/>
     <w:rsid w:val="00AE263D"/>
     <w:rsid w:val="00AE504F"/>
     <w:rsid w:val="00B136B1"/>
     <w:rsid w:val="00B3619E"/>
     <w:rsid w:val="00B362EE"/>
     <w:rsid w:val="00B410DF"/>
     <w:rsid w:val="00B43B21"/>
     <w:rsid w:val="00B57243"/>
     <w:rsid w:val="00B644BC"/>
     <w:rsid w:val="00B6471C"/>
     <w:rsid w:val="00B702EC"/>
     <w:rsid w:val="00B77125"/>
     <w:rsid w:val="00B816FD"/>
     <w:rsid w:val="00B84CA1"/>
     <w:rsid w:val="00B857CA"/>
     <w:rsid w:val="00B978F1"/>
     <w:rsid w:val="00BC0325"/>
     <w:rsid w:val="00BD259D"/>
     <w:rsid w:val="00BD30AD"/>
     <w:rsid w:val="00BD5915"/>
     <w:rsid w:val="00BE507B"/>
     <w:rsid w:val="00BE598F"/>
     <w:rsid w:val="00C004F2"/>
+    <w:rsid w:val="00C06182"/>
     <w:rsid w:val="00C07C5B"/>
     <w:rsid w:val="00C1094A"/>
     <w:rsid w:val="00C153EC"/>
     <w:rsid w:val="00C168BC"/>
     <w:rsid w:val="00C210A8"/>
     <w:rsid w:val="00C32749"/>
     <w:rsid w:val="00C37E25"/>
     <w:rsid w:val="00C47E45"/>
     <w:rsid w:val="00C57025"/>
     <w:rsid w:val="00C64186"/>
     <w:rsid w:val="00C757E5"/>
     <w:rsid w:val="00C80B37"/>
     <w:rsid w:val="00C86E0B"/>
     <w:rsid w:val="00C87638"/>
     <w:rsid w:val="00C87D09"/>
     <w:rsid w:val="00C9037C"/>
     <w:rsid w:val="00C97687"/>
     <w:rsid w:val="00CA0AEC"/>
     <w:rsid w:val="00CB246E"/>
     <w:rsid w:val="00CB7723"/>
     <w:rsid w:val="00CB7924"/>
     <w:rsid w:val="00CC512A"/>
     <w:rsid w:val="00CD329D"/>
     <w:rsid w:val="00CE038F"/>
     <w:rsid w:val="00CE1E11"/>
@@ -9195,50 +9722,51 @@
     <w:rsid w:val="00CF6E1B"/>
     <w:rsid w:val="00CF7EFA"/>
     <w:rsid w:val="00D31045"/>
     <w:rsid w:val="00D33DF4"/>
     <w:rsid w:val="00D43079"/>
     <w:rsid w:val="00D50402"/>
     <w:rsid w:val="00D54315"/>
     <w:rsid w:val="00D54A43"/>
     <w:rsid w:val="00D577C7"/>
     <w:rsid w:val="00D610A4"/>
     <w:rsid w:val="00D756A3"/>
     <w:rsid w:val="00D76A08"/>
     <w:rsid w:val="00D8110A"/>
     <w:rsid w:val="00D90E28"/>
     <w:rsid w:val="00DA2DE2"/>
     <w:rsid w:val="00DA6951"/>
     <w:rsid w:val="00DB3563"/>
     <w:rsid w:val="00DB5B24"/>
     <w:rsid w:val="00DB7D45"/>
     <w:rsid w:val="00DC2C85"/>
     <w:rsid w:val="00DC420C"/>
     <w:rsid w:val="00DD2510"/>
     <w:rsid w:val="00DD4A05"/>
     <w:rsid w:val="00DD4C87"/>
     <w:rsid w:val="00DD66B2"/>
+    <w:rsid w:val="00DE0EC2"/>
     <w:rsid w:val="00DE5024"/>
     <w:rsid w:val="00DF621E"/>
     <w:rsid w:val="00E077DB"/>
     <w:rsid w:val="00E138DF"/>
     <w:rsid w:val="00E23BB9"/>
     <w:rsid w:val="00E334D7"/>
     <w:rsid w:val="00E355B6"/>
     <w:rsid w:val="00E41E46"/>
     <w:rsid w:val="00E54476"/>
     <w:rsid w:val="00E55DB3"/>
     <w:rsid w:val="00E602CE"/>
     <w:rsid w:val="00E6694C"/>
     <w:rsid w:val="00E760BA"/>
     <w:rsid w:val="00E7684E"/>
     <w:rsid w:val="00E8043E"/>
     <w:rsid w:val="00E90122"/>
     <w:rsid w:val="00E928B3"/>
     <w:rsid w:val="00E971D0"/>
     <w:rsid w:val="00E97E66"/>
     <w:rsid w:val="00EA71C8"/>
     <w:rsid w:val="00EB08D0"/>
     <w:rsid w:val="00EC6FEA"/>
     <w:rsid w:val="00ED134D"/>
     <w:rsid w:val="00ED3D36"/>
     <w:rsid w:val="00ED785E"/>
@@ -10108,54 +10636,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1771848172">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10413,50 +10941,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -10647,86 +11179,82 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF000087-5EAA-41DF-9179-BD9C5B2057ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28C92D42-7ACC-4AA4-8BD4-BFC473B218D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8AA928D-1123-4A87-8966-3A8434F17CF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1609</Words>
   <Characters>9656</Characters>