--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -1,43 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1571A0D1" w14:textId="2DB6DE84" w:rsidR="00047F19" w:rsidRPr="00217344" w:rsidRDefault="006E436C" w:rsidP="00047F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -111,81 +115,56 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię</w:t>
-[...23 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Imię i nazwisko:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="4037C9B5" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60590887" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
@@ -1180,65 +1159,51 @@
         </w:rPr>
         <w:t>marca</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="001B0242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. </w:t>
       </w:r>
       <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dz. U. z 2018r. poz. 723, z </w:t>
-[...13 lines deleted...]
-        <w:t>. zmianami</w:t>
+        <w:t>Dz. U. z 2018r. poz. 723, z późn. zmianami</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="009062D4" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">deklarowanej </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy</w:t>
       </w:r>
       <w:r w:rsidR="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -1255,80 +1220,52 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zgoda na badanie </w:t>
-[...28 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Zgoda na badanie due diligence</w:t>
+      </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2F9FA0" w14:textId="5D4F8663" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1378,77 +1315,55 @@
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców, badania </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>due</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">due diligence </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">celu </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">weryfikacji </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego do </w:t>
       </w:r>
@@ -1967,65 +1882,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F72EB9" w14:textId="7A8A421E" w:rsidR="0079542B" w:rsidRPr="008F3412" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
       </w:r>
       <w:r w:rsidR="00543236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r w:rsidR="00543236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -2069,80 +1970,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="258A45F4" w14:textId="2605E5D6" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>de minimis</w:t>
+      </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...22 lines deleted...]
-        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+        </w:rPr>
+        <w:t>, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F86455" w14:textId="2752E40C" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2293,65 +2171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. zm.) i w związku z powyższym przyjmuję do </w:t>
+        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w związku z powyższym przyjmuję do </w:t>
       </w:r>
       <w:r w:rsidRPr="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wiadomości,</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> że z chwilą zawarcia Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
       </w:r>
@@ -2842,232 +2706,178 @@
             </w:pPr>
             <w:r w:rsidRPr="00B139F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60246B93" w14:textId="6F80C967" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="003A5132" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny</w:t>
-[...15 lines deleted...]
-              <w:t>p</w:t>
+              <w:t>Czytelny p</w:t>
             </w:r>
             <w:r w:rsidR="00FC59FD" w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...31 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> (Inwestor Prywatny)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="663BDEB6" w14:textId="77777777" w:rsidTr="00B84372">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5976D3EB" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="00FC59FD" w:rsidP="00056BCA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EACBCB5" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03D03989" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="0002061D" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data, </w:t>
+              <w:t>Data, miejscowość</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1085932A" w14:textId="04076D73" w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidRDefault="00BC1DB4" w:rsidP="00F44CBC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="000C1796">
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1ADCF3B2" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="029E43DD" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55C3D344" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="2832EDAD" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3444B604" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="30ADB127" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3102,139 +2912,159 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38808789" w14:textId="77777777" w:rsidR="00427C53" w:rsidRDefault="00427C53">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335896334"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="21CCD2C5" w14:textId="3EDFF06E" w:rsidR="003F1CA2" w:rsidRDefault="00CA76FB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003F1CA2">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00816772">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="49BE8F7B" w14:textId="6D822AFA" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
+  <w:p w14:paraId="49BE8F7B" w14:textId="2DA2A220" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="002630F7">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00461B85">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00427C53">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00FC142A">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="002630F7">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6238D977" w14:textId="77777777" w:rsidR="00427C53" w:rsidRDefault="00427C53">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DD99726" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="4C88A80D" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D07CE70" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="73D3D8DB" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0708B42E" w14:textId="77777777" w:rsidR="00A06847" w:rsidRDefault="00A06847">
+    <w:p w14:paraId="43D8DB3F" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -3490,50 +3320,60 @@
     <w:p w14:paraId="70C3E88B" w14:textId="77777777" w:rsidR="0079542B" w:rsidRPr="0008362B" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1122CFC0" w14:textId="77777777" w:rsidR="00427C53" w:rsidRDefault="00427C53">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77361BA0" w14:textId="33AF8340" w:rsidR="00256D68" w:rsidRDefault="00CB74B2" w:rsidP="00CB74B2">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E723EA" wp14:editId="24399CDB">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="233032170" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -3548,50 +3388,60 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65F45AAF" w14:textId="77777777" w:rsidR="00427C53" w:rsidRDefault="00427C53">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5435,51 +5285,50 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5577,68 +5426,70 @@
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00324EB1"/>
     <w:rsid w:val="00330843"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="0035299C"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00353725"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1386"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003E62C0"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="004050E7"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
+    <w:rsid w:val="00427C53"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461B85"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
+    <w:rsid w:val="004E28FB"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F14AA"/>
     <w:rsid w:val="004F7E7D"/>
     <w:rsid w:val="0050722C"/>
     <w:rsid w:val="00507CB7"/>
     <w:rsid w:val="005149B1"/>
     <w:rsid w:val="00530985"/>
     <w:rsid w:val="00531AB6"/>
     <w:rsid w:val="00533218"/>
     <w:rsid w:val="005350D6"/>
     <w:rsid w:val="005357E2"/>
     <w:rsid w:val="00543236"/>
     <w:rsid w:val="00550915"/>
     <w:rsid w:val="00553589"/>
     <w:rsid w:val="00554B86"/>
     <w:rsid w:val="00562760"/>
     <w:rsid w:val="005631C4"/>
     <w:rsid w:val="00574B3E"/>
     <w:rsid w:val="0058237F"/>
     <w:rsid w:val="00586431"/>
     <w:rsid w:val="00590BBC"/>
     <w:rsid w:val="00591546"/>
     <w:rsid w:val="005A2C91"/>
     <w:rsid w:val="005B5F47"/>
     <w:rsid w:val="005C0B74"/>
@@ -5708,50 +5559,51 @@
     <w:rsid w:val="00897995"/>
     <w:rsid w:val="008A5788"/>
     <w:rsid w:val="008B7C58"/>
     <w:rsid w:val="008C5FCA"/>
     <w:rsid w:val="008C736D"/>
     <w:rsid w:val="008E735D"/>
     <w:rsid w:val="008F5671"/>
     <w:rsid w:val="008F651D"/>
     <w:rsid w:val="00903291"/>
     <w:rsid w:val="009062D4"/>
     <w:rsid w:val="00906FD6"/>
     <w:rsid w:val="00914FED"/>
     <w:rsid w:val="00924198"/>
     <w:rsid w:val="009279CB"/>
     <w:rsid w:val="00930E50"/>
     <w:rsid w:val="00941153"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00943528"/>
     <w:rsid w:val="0095033C"/>
     <w:rsid w:val="00954482"/>
     <w:rsid w:val="00954CA2"/>
     <w:rsid w:val="00962501"/>
     <w:rsid w:val="0096303B"/>
     <w:rsid w:val="009762EB"/>
     <w:rsid w:val="00976D9E"/>
+    <w:rsid w:val="00983208"/>
     <w:rsid w:val="00984A90"/>
     <w:rsid w:val="00995306"/>
     <w:rsid w:val="009A01ED"/>
     <w:rsid w:val="009B58DD"/>
     <w:rsid w:val="009B64A9"/>
     <w:rsid w:val="009C2211"/>
     <w:rsid w:val="009C4887"/>
     <w:rsid w:val="009E7C78"/>
     <w:rsid w:val="00A015F3"/>
     <w:rsid w:val="00A0414F"/>
     <w:rsid w:val="00A06847"/>
     <w:rsid w:val="00A14B6D"/>
     <w:rsid w:val="00A1712F"/>
     <w:rsid w:val="00A34258"/>
     <w:rsid w:val="00A5059F"/>
     <w:rsid w:val="00A54637"/>
     <w:rsid w:val="00A55788"/>
     <w:rsid w:val="00A651DF"/>
     <w:rsid w:val="00A65592"/>
     <w:rsid w:val="00A6682F"/>
     <w:rsid w:val="00A70851"/>
     <w:rsid w:val="00A71C36"/>
     <w:rsid w:val="00A739A3"/>
     <w:rsid w:val="00A74004"/>
     <w:rsid w:val="00A75CC0"/>
@@ -6686,54 +6538,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900483101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6991,59 +6843,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7234,105 +7077,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA98047-1C87-4683-88D7-0A4DD5573158}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F6D3DEF-6172-40AE-9C5D-5849C1EC8ADC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA98047-1C87-4683-88D7-0A4DD5573158}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56734C11-EFE2-4BD8-9B1F-C88AF6670109}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1111</Words>
-  <Characters>6335</Characters>
+  <Words>1063</Words>
+  <Characters>6383</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>53</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>