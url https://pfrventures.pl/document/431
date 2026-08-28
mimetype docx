--- v1 (2026-06-19)
+++ v2 (2026-08-28)
@@ -1,62 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1571A0D1" w14:textId="2DB6DE84" w:rsidR="00047F19" w:rsidRPr="00217344" w:rsidRDefault="006E436C" w:rsidP="00047F19">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="002B47A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00654D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -115,56 +111,97 @@
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9067"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="5A328D06" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BD875F9" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Imię i nazwisko:</w:t>
+              <w:t>Imię</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>nazwisko</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="4037C9B5" w14:textId="77777777" w:rsidTr="00224F99">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9067" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60590887" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00F44CBC">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00224F99">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
               <w:t>Adres zamieszkania</w:t>
@@ -557,60 +594,80 @@
     </w:p>
     <w:p w14:paraId="5BA38688" w14:textId="4BCA1331" w:rsidR="00D117CD" w:rsidRPr="00283CF3" w:rsidRDefault="009C2211" w:rsidP="00F44CBC">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">B) </w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza </w:t>
+        <w:t>Na potrzeby zobowiązania się do wniesienia wkładu prywatnego i poza</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D117CD" w:rsidRPr="00D5451F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00672AD4" w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>….……………</w:t>
+        <w:t>….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00672AD4" w:rsidRPr="00D5451F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>……………</w:t>
       </w:r>
       <w:r w:rsidR="00672AD4" w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00672AD4" w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D117CD" w:rsidRPr="00D5451F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
@@ -715,66 +772,75 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>ie jest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> w stanie upadłości oraz/lub nie otwarto w stosunku do </w:t>
+        <w:t xml:space="preserve"> w stanie upadłości oraz/lub nie otwarto w stosunku </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D3102">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
       </w:r>
       <w:r w:rsidR="001B1A2F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45929">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>mnie</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> postępowania zbiorowego dotyczące</w:t>
       </w:r>
       <w:r w:rsidR="00F1607C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>go</w:t>
       </w:r>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> niewypłacalności w celu naprawy, restrukturyzacji długu i reorganizacji w rozumieniu Art. 1.1 (bez ostatniego zdania) Rozporządzenia UE 2015/848</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -1159,51 +1225,79 @@
         </w:rPr>
         <w:t>marca</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="001B0242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> roku o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu (tj. </w:t>
       </w:r>
       <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Dz. U. z 2018r. poz. 723, z późn. zmianami</w:t>
+        <w:t xml:space="preserve">Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001B0242" w:rsidRPr="001B0242">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zmianami</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">), w tym w szczególności wniesienie wkładu prywatnego w </w:t>
       </w:r>
       <w:r w:rsidR="009062D4" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">deklarowanej </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wysokości nie stanowi prania pieniędzy</w:t>
       </w:r>
       <w:r w:rsidR="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -1220,52 +1314,80 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110D7B3" w14:textId="77777777" w:rsidR="00F776AB" w:rsidRPr="00217344" w:rsidRDefault="00F776AB" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Zgoda na badanie due diligence</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Zgoda na badanie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>w przypadku wyboru Oferty w ramach Naboru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2F9FA0" w14:textId="5D4F8663" w:rsidR="00F776AB" w:rsidRPr="00FC5A9E" w:rsidRDefault="00266523" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1277,142 +1399,180 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Wyrażam</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodę na przeprowadzenie, przed podpisaniem Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> przez PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> przez PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub ich profesjonalnych doradców, badania </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">due diligence </w:t>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>diligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00266D14" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">celu </w:t>
       </w:r>
       <w:r w:rsidR="00BD784D" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">weryfikacji </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">mojej zdolności prawnej oraz finansowej do wniesienia wkładu prywatnego do </w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Funduszu VC</w:t>
       </w:r>
       <w:r w:rsidR="00E11B76" w:rsidRPr="00FC5A9E" w:rsidDel="00E11B76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>w zadeklarowanej wysokości</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>. W tym celu na żądanie PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. W tym celu na żądanie PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
@@ -1421,52 +1581,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>lub ich profesjonalnych doradców</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">zobowiązuję </w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>się dostarczyć PFR Ventures</w:t>
-      </w:r>
+        <w:t xml:space="preserve">się dostarczyć PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F776AB" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
@@ -1679,51 +1847,65 @@
         </w:rPr>
         <w:t xml:space="preserve">bezzwłocznie </w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>poinformuj</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ę</w:t>
       </w:r>
       <w:r w:rsidR="00B139F7" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000966B5" w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001325C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lub </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -1824,109 +2006,145 @@
         <w:t>estem/nie jestem osobą zajmującą eksponowane stanowisko polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3538ABFC" w14:textId="77777777" w:rsidR="0079542B" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko polityczne</w:t>
+        <w:t xml:space="preserve">jestem/nie jestem osobą będącą bliskim współpracownikiem osoby zajmującej eksponowane stanowisko </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008348C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>polityczne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A2ABF3B" w14:textId="77777777" w:rsidR="0079542B" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">jestem/nie jestem członkiem rodziny </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">osoby </w:t>
       </w:r>
       <w:r w:rsidRPr="008348C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>zajmującej eksponowane stanowisko polityczne</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F72EB9" w14:textId="7A8A421E" w:rsidR="0079542B" w:rsidRPr="008F3412" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z 2018r. poz. 723, z późn. </w:t>
+        <w:t xml:space="preserve">w rozumieniu Ustawy o przeciwdziałaniu praniu pieniędzy oraz finansowaniu terroryzmu z dnia 1 marca 2018 r. (Dz. U. z </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>2018r.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> poz. 723, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F3412">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00543236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>mianam</w:t>
       </w:r>
       <w:r w:rsidR="00543236">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="008F3412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1970,57 +2188,80 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="258A45F4" w14:textId="2605E5D6" w:rsidR="006A1AE8" w:rsidRPr="00217344" w:rsidRDefault="006A1AE8" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Informacje zawarte w niniejszym oświadczeniu dotyczące pomocy publicznej, w tym pomocy </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-        </w:rPr>
-        <w:t>, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z późn. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, są zgodne z przepisami ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej (Dz. U. z 2007 r. Nr 59, poz. 404, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>. zm.) oraz z przepisami właściwego programu pomocowego</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F86455" w14:textId="2752E40C" w:rsidR="00881C88" w:rsidRDefault="00881C88" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D3102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -2171,100 +2412,142 @@
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z późn. zm.) i w związku z powyższym przyjmuję do </w:t>
+        <w:t xml:space="preserve">ma status pomocy publicznej oraz podlega, w szczególności, w zakresie wykorzystania oraz rozliczenia, przepisom ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej Dz. U. z 2007 r. Nr 59 poz. 404 z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00217344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. zm.) i w związku z powyższym przyjmuję do </w:t>
       </w:r>
       <w:r w:rsidRPr="0001381B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>wiadomości,</w:t>
       </w:r>
       <w:r w:rsidRPr="00217344">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> że z chwilą zawarcia Umowy </w:t>
       </w:r>
       <w:r w:rsidR="00A956F7" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Inwestorskiej</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> będę miał/a status beneficjenta pomocy publicznej.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5191DB68" w14:textId="06DB1548" w:rsidR="00962501" w:rsidRPr="00FC5A9E" w:rsidRDefault="00620B35" w:rsidP="00E44E3C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jestem świadomy, że </w:t>
+        <w:t xml:space="preserve">Jestem świadomy, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">że </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve"> PFR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74" w:rsidDel="00E77A78">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2310,51 +2593,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>otrzyman</w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00EC3E7C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00043A86" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR Ventures oraz/lub </w:t>
+        <w:t xml:space="preserve">w związku z Ofertą, do podmiotów wchodzących w skład grupy kapitałowej, do której należy PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C2211" w:rsidRPr="00FC5A9E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="005C418B" w:rsidRPr="00FC5A9E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>PFR</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -2486,51 +2783,65 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> zgodę na </w:t>
       </w:r>
       <w:r w:rsidR="00816772">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>udostępnianie przez</w:t>
       </w:r>
       <w:r w:rsidRPr="00314982">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">PFR Ventures </w:t>
+        <w:t xml:space="preserve">PFR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ventures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC5A9E" w:rsidRPr="00B71777">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC5A9E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">oraz/lub </w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">PFR </w:t>
       </w:r>
       <w:r w:rsidR="00A65592">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>KOFFI 2.0</w:t>
       </w:r>
       <w:r w:rsidR="00A65592" w:rsidRPr="00820A74">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ASI SKA</w:t>
       </w:r>
@@ -2706,365 +3017,399 @@
             </w:pPr>
             <w:r w:rsidRPr="00B139F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>_____________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60246B93" w14:textId="6F80C967" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="003A5132" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>Czytelny p</w:t>
+              <w:t>Czytelny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="00FC59FD" w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>odpis</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Inwestor Prywatny)</w:t>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Inwestor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Prywatny</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC59FD" w:rsidRPr="00D0685F" w14:paraId="663BDEB6" w14:textId="77777777" w:rsidTr="00B84372">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7366" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5976D3EB" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="00FC59FD" w:rsidP="00056BCA">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EACBCB5" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="00217344" w:rsidRDefault="00FC59FD" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>___________________________________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03D03989" w14:textId="77777777" w:rsidR="00FC59FD" w:rsidRPr="0001381B" w:rsidRDefault="0002061D" w:rsidP="00224F99">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00217344">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Data, miejscowość</w:t>
+              <w:t xml:space="preserve">Data, </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00217344">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>miejscowość</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1085932A" w14:textId="04076D73" w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidRDefault="00BC1DB4" w:rsidP="00F44CBC">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:after="0"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC1DB4" w:rsidRPr="00F44CBC" w:rsidSect="000C1796">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="029E43DD" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="20BB0477" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2832EDAD" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="41FF51F9" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30ADB127" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="2D35D744" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="335896334"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="21CCD2C5" w14:textId="3EDFF06E" w:rsidR="003F1CA2" w:rsidRDefault="00CA76FB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003F1CA2">
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00816772">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="49BE8F7B" w14:textId="2DA2A220" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
+  <w:p w14:paraId="49BE8F7B" w14:textId="04D66C8E" w:rsidR="003F1CA2" w:rsidRDefault="00CB74B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="002630F7">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00427C53">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00FA278C">
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00FC142A">
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="002630F7">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C88A80D" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="58DECB4D" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73D3D8DB" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="48FC5D71" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43D8DB3F" w14:textId="77777777" w:rsidR="004E28FB" w:rsidRDefault="004E28FB">
+    <w:p w14:paraId="63591FAB" w14:textId="77777777" w:rsidR="00114312" w:rsidRDefault="00114312">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6B326FF6" w14:textId="77777777" w:rsidR="0096303B" w:rsidRPr="00283CF3" w:rsidRDefault="0096303B" w:rsidP="00283CF3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00283CF3">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00283CF3">
@@ -3320,61 +3665,51 @@
     <w:p w14:paraId="70C3E88B" w14:textId="77777777" w:rsidR="0079542B" w:rsidRPr="0008362B" w:rsidRDefault="0079542B" w:rsidP="0079542B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B24491">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stosunek pokrewieństwa i powinowactwa w rozumieniu ustawy kodeks rodzinny i opiekuńczy</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77361BA0" w14:textId="33AF8340" w:rsidR="00256D68" w:rsidRDefault="00CB74B2" w:rsidP="00CB74B2">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E723EA" wp14:editId="24399CDB">
           <wp:extent cx="5760720" cy="506095"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:docPr id="233032170" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -3392,62 +3727,52 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5760720" cy="506095"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="071738EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE20D436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
@@ -5285,50 +5610,51 @@
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="537353142">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1696149145">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1927348760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="929503561">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5345,50 +5671,51 @@
     <w:rsid w:val="00043A86"/>
     <w:rsid w:val="00045A65"/>
     <w:rsid w:val="000467DA"/>
     <w:rsid w:val="00047F19"/>
     <w:rsid w:val="00060EE2"/>
     <w:rsid w:val="000618AC"/>
     <w:rsid w:val="00086FA9"/>
     <w:rsid w:val="00092E6D"/>
     <w:rsid w:val="000966B5"/>
     <w:rsid w:val="000A3697"/>
     <w:rsid w:val="000A66AA"/>
     <w:rsid w:val="000B79D4"/>
     <w:rsid w:val="000C1796"/>
     <w:rsid w:val="000C1BFB"/>
     <w:rsid w:val="000C71A2"/>
     <w:rsid w:val="000D3191"/>
     <w:rsid w:val="000E3EB8"/>
     <w:rsid w:val="000E4187"/>
     <w:rsid w:val="000E66F3"/>
     <w:rsid w:val="000E7212"/>
     <w:rsid w:val="000F0A9D"/>
     <w:rsid w:val="000F0CE8"/>
     <w:rsid w:val="001002E9"/>
     <w:rsid w:val="001064B9"/>
     <w:rsid w:val="001110A5"/>
+    <w:rsid w:val="00114312"/>
     <w:rsid w:val="001149D0"/>
     <w:rsid w:val="0012768F"/>
     <w:rsid w:val="001325C4"/>
     <w:rsid w:val="00133277"/>
     <w:rsid w:val="00141FAC"/>
     <w:rsid w:val="00143D1F"/>
     <w:rsid w:val="0014772C"/>
     <w:rsid w:val="001572C8"/>
     <w:rsid w:val="00160FD4"/>
     <w:rsid w:val="0017425E"/>
     <w:rsid w:val="00181ECE"/>
     <w:rsid w:val="001826B0"/>
     <w:rsid w:val="001A1287"/>
     <w:rsid w:val="001A6232"/>
     <w:rsid w:val="001B0242"/>
     <w:rsid w:val="001B1A2F"/>
     <w:rsid w:val="001B4452"/>
     <w:rsid w:val="001C1685"/>
     <w:rsid w:val="001F2EF1"/>
     <w:rsid w:val="001F6445"/>
     <w:rsid w:val="0020183A"/>
     <w:rsid w:val="0020369F"/>
     <w:rsid w:val="00204E79"/>
     <w:rsid w:val="0020789F"/>
     <w:rsid w:val="00217344"/>
@@ -5424,50 +5751,51 @@
     <w:rsid w:val="00311281"/>
     <w:rsid w:val="00314982"/>
     <w:rsid w:val="003153F5"/>
     <w:rsid w:val="00316B22"/>
     <w:rsid w:val="00324EB1"/>
     <w:rsid w:val="00330843"/>
     <w:rsid w:val="00333F59"/>
     <w:rsid w:val="00335F0B"/>
     <w:rsid w:val="00346B3B"/>
     <w:rsid w:val="0035299C"/>
     <w:rsid w:val="003531CE"/>
     <w:rsid w:val="00353725"/>
     <w:rsid w:val="00356151"/>
     <w:rsid w:val="003639BF"/>
     <w:rsid w:val="003774D6"/>
     <w:rsid w:val="003A3ED9"/>
     <w:rsid w:val="003A5132"/>
     <w:rsid w:val="003B217E"/>
     <w:rsid w:val="003C4DC1"/>
     <w:rsid w:val="003D1386"/>
     <w:rsid w:val="003E194B"/>
     <w:rsid w:val="003E62C0"/>
     <w:rsid w:val="003F1CA2"/>
     <w:rsid w:val="00401C3C"/>
     <w:rsid w:val="004050E7"/>
+    <w:rsid w:val="0041114A"/>
     <w:rsid w:val="0041136C"/>
     <w:rsid w:val="004201A4"/>
     <w:rsid w:val="00427C53"/>
     <w:rsid w:val="004353EF"/>
     <w:rsid w:val="0043689D"/>
     <w:rsid w:val="004408E6"/>
     <w:rsid w:val="00461B85"/>
     <w:rsid w:val="00461C6B"/>
     <w:rsid w:val="00462B12"/>
     <w:rsid w:val="00466E1C"/>
     <w:rsid w:val="00467AC9"/>
     <w:rsid w:val="004754F4"/>
     <w:rsid w:val="00481F7B"/>
     <w:rsid w:val="00492DF8"/>
     <w:rsid w:val="00493C23"/>
     <w:rsid w:val="004B0BA9"/>
     <w:rsid w:val="004B28B7"/>
     <w:rsid w:val="004B30EB"/>
     <w:rsid w:val="004B4664"/>
     <w:rsid w:val="004B52D0"/>
     <w:rsid w:val="004C0163"/>
     <w:rsid w:val="004E28FB"/>
     <w:rsid w:val="004F00FC"/>
     <w:rsid w:val="004F14AA"/>
     <w:rsid w:val="004F7E7D"/>
@@ -5732,50 +6060,51 @@
     <w:rsid w:val="00F02D1C"/>
     <w:rsid w:val="00F067B5"/>
     <w:rsid w:val="00F1607C"/>
     <w:rsid w:val="00F16634"/>
     <w:rsid w:val="00F20EC2"/>
     <w:rsid w:val="00F2114E"/>
     <w:rsid w:val="00F368E4"/>
     <w:rsid w:val="00F372F0"/>
     <w:rsid w:val="00F414D2"/>
     <w:rsid w:val="00F4196C"/>
     <w:rsid w:val="00F4330D"/>
     <w:rsid w:val="00F44CBC"/>
     <w:rsid w:val="00F50744"/>
     <w:rsid w:val="00F5596B"/>
     <w:rsid w:val="00F6102C"/>
     <w:rsid w:val="00F66D62"/>
     <w:rsid w:val="00F71903"/>
     <w:rsid w:val="00F76C4C"/>
     <w:rsid w:val="00F771B7"/>
     <w:rsid w:val="00F776AB"/>
     <w:rsid w:val="00F8200F"/>
     <w:rsid w:val="00F82131"/>
     <w:rsid w:val="00F84FA2"/>
     <w:rsid w:val="00F96761"/>
     <w:rsid w:val="00FA127D"/>
+    <w:rsid w:val="00FA278C"/>
     <w:rsid w:val="00FB216A"/>
     <w:rsid w:val="00FC0CB3"/>
     <w:rsid w:val="00FC142A"/>
     <w:rsid w:val="00FC59FD"/>
     <w:rsid w:val="00FC5A9E"/>
     <w:rsid w:val="00FD0FBD"/>
     <w:rsid w:val="00FD385D"/>
     <w:rsid w:val="00FD4C7C"/>
     <w:rsid w:val="00FD6918"/>
     <w:rsid w:val="00FE4D85"/>
     <w:rsid w:val="00FE5A2F"/>
     <w:rsid w:val="00FF604A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -6538,54 +6867,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900483101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6843,50 +7172,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -7077,86 +7415,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA98047-1C87-4683-88D7-0A4DD5573158}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F6D3DEF-6172-40AE-9C5D-5849C1EC8ADC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56734C11-EFE2-4BD8-9B1F-C88AF6670109}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1063</Words>
   <Characters>6383</Characters>