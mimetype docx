--- v0 (2026-05-10)
+++ v1 (2026-06-19)
@@ -3852,71 +3852,71 @@
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="007A3E32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B5EC294" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430" w:rsidP="00FE74CD">
+    <w:p w14:paraId="09043DE3" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB56488" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430" w:rsidP="00FE74CD">
+    <w:p w14:paraId="24A75898" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4EE258CB" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430">
+    <w:p w14:paraId="3799D2CC" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -4037,97 +4037,97 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5720DD64" w14:textId="7F99AD72" w:rsidR="006122CF" w:rsidRDefault="006122CF" w:rsidP="006122CF">
+  <w:p w14:paraId="5720DD64" w14:textId="2098883B" w:rsidR="006122CF" w:rsidRDefault="006122CF" w:rsidP="006122CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="0072536B">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="006331E7">
-      <w:t>1</w:t>
+    <w:r w:rsidR="00882889">
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="0072536B">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38EFD885" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430" w:rsidP="00FE74CD">
+    <w:p w14:paraId="6AADDFF1" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433A6748" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430" w:rsidP="00FE74CD">
+    <w:p w14:paraId="47AFDB33" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="32715A60" w14:textId="77777777" w:rsidR="00804430" w:rsidRDefault="00804430">
+    <w:p w14:paraId="7E16EB6C" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="2DA72B95" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
@@ -4357,55 +4357,63 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zależności</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> od </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>profilu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AF21F4">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="004338E3">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Funduszu VC</w:t>
+        <w:t>Funduszu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004338E3">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VC</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="7CEC5A1F" w14:textId="77777777" w:rsidR="007147F9" w:rsidRPr="009378BC" w:rsidRDefault="007147F9" w:rsidP="007147F9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009378BC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.unpri.org/about-us/what-are-the-principles-for-responsible-investment</w:t>
       </w:r>
     </w:p>
   </w:footnote>
@@ -8229,51 +8237,51 @@
   <w:num w:numId="27" w16cid:durableId="474640195">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="437454129">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="3214521">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1917283062">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="13192872">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2119635642">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8603,50 +8611,51 @@
     <w:rsid w:val="00197F2E"/>
     <w:rsid w:val="001A0E48"/>
     <w:rsid w:val="001A1384"/>
     <w:rsid w:val="001A1A15"/>
     <w:rsid w:val="001A215E"/>
     <w:rsid w:val="001A22AA"/>
     <w:rsid w:val="001A3D60"/>
     <w:rsid w:val="001A41B7"/>
     <w:rsid w:val="001A676A"/>
     <w:rsid w:val="001B019F"/>
     <w:rsid w:val="001B0283"/>
     <w:rsid w:val="001B2657"/>
     <w:rsid w:val="001B293E"/>
     <w:rsid w:val="001B3020"/>
     <w:rsid w:val="001B4D4B"/>
     <w:rsid w:val="001B5837"/>
     <w:rsid w:val="001B5CE1"/>
     <w:rsid w:val="001B5CEB"/>
     <w:rsid w:val="001B623A"/>
     <w:rsid w:val="001B6590"/>
     <w:rsid w:val="001B66A1"/>
     <w:rsid w:val="001B719F"/>
     <w:rsid w:val="001B75C5"/>
     <w:rsid w:val="001B77BF"/>
     <w:rsid w:val="001C000D"/>
+    <w:rsid w:val="001C0E3D"/>
     <w:rsid w:val="001C1470"/>
     <w:rsid w:val="001C1491"/>
     <w:rsid w:val="001C1692"/>
     <w:rsid w:val="001C2E1C"/>
     <w:rsid w:val="001C34D8"/>
     <w:rsid w:val="001C3723"/>
     <w:rsid w:val="001C4000"/>
     <w:rsid w:val="001C4502"/>
     <w:rsid w:val="001C4ABA"/>
     <w:rsid w:val="001C530A"/>
     <w:rsid w:val="001C58F9"/>
     <w:rsid w:val="001C6531"/>
     <w:rsid w:val="001C6B3B"/>
     <w:rsid w:val="001D0B3F"/>
     <w:rsid w:val="001D0B9F"/>
     <w:rsid w:val="001D0CD3"/>
     <w:rsid w:val="001D199B"/>
     <w:rsid w:val="001D221B"/>
     <w:rsid w:val="001D268D"/>
     <w:rsid w:val="001D2FED"/>
     <w:rsid w:val="001D3BCB"/>
     <w:rsid w:val="001D44F1"/>
     <w:rsid w:val="001D4665"/>
     <w:rsid w:val="001D562A"/>
     <w:rsid w:val="001D5B42"/>
@@ -10081,50 +10090,51 @@
     <w:rsid w:val="00857220"/>
     <w:rsid w:val="00860399"/>
     <w:rsid w:val="00861E4F"/>
     <w:rsid w:val="008627D9"/>
     <w:rsid w:val="00862F48"/>
     <w:rsid w:val="00863F7E"/>
     <w:rsid w:val="008659C1"/>
     <w:rsid w:val="00870D88"/>
     <w:rsid w:val="0087109D"/>
     <w:rsid w:val="008716C8"/>
     <w:rsid w:val="00871C43"/>
     <w:rsid w:val="00871CF1"/>
     <w:rsid w:val="00872070"/>
     <w:rsid w:val="008745BF"/>
     <w:rsid w:val="00874AA0"/>
     <w:rsid w:val="00874D8D"/>
     <w:rsid w:val="00875233"/>
     <w:rsid w:val="00875324"/>
     <w:rsid w:val="008757EE"/>
     <w:rsid w:val="00875A7E"/>
     <w:rsid w:val="00876603"/>
     <w:rsid w:val="00876931"/>
     <w:rsid w:val="008769C7"/>
     <w:rsid w:val="00876BB5"/>
     <w:rsid w:val="0088072C"/>
+    <w:rsid w:val="00882889"/>
     <w:rsid w:val="00882A15"/>
     <w:rsid w:val="00882D4F"/>
     <w:rsid w:val="00884B5A"/>
     <w:rsid w:val="00885A5E"/>
     <w:rsid w:val="00885DA6"/>
     <w:rsid w:val="008868D4"/>
     <w:rsid w:val="008910C1"/>
     <w:rsid w:val="00891CB8"/>
     <w:rsid w:val="0089206B"/>
     <w:rsid w:val="00892A53"/>
     <w:rsid w:val="00893C88"/>
     <w:rsid w:val="00893E62"/>
     <w:rsid w:val="00893E73"/>
     <w:rsid w:val="00894848"/>
     <w:rsid w:val="00894C7D"/>
     <w:rsid w:val="0089526C"/>
     <w:rsid w:val="008966FE"/>
     <w:rsid w:val="008969DF"/>
     <w:rsid w:val="008971BD"/>
     <w:rsid w:val="00897ADD"/>
     <w:rsid w:val="008A05B0"/>
     <w:rsid w:val="008A09EB"/>
     <w:rsid w:val="008A13FC"/>
     <w:rsid w:val="008A27EA"/>
     <w:rsid w:val="008A3D05"/>
@@ -11278,50 +11288,51 @@
     <w:rsid w:val="00E14FAB"/>
     <w:rsid w:val="00E151CD"/>
     <w:rsid w:val="00E152CD"/>
     <w:rsid w:val="00E152D0"/>
     <w:rsid w:val="00E15DD0"/>
     <w:rsid w:val="00E16AC7"/>
     <w:rsid w:val="00E17FD0"/>
     <w:rsid w:val="00E20D03"/>
     <w:rsid w:val="00E224D9"/>
     <w:rsid w:val="00E22D76"/>
     <w:rsid w:val="00E231B0"/>
     <w:rsid w:val="00E23328"/>
     <w:rsid w:val="00E252F8"/>
     <w:rsid w:val="00E25D4E"/>
     <w:rsid w:val="00E25F2D"/>
     <w:rsid w:val="00E26DB0"/>
     <w:rsid w:val="00E300C4"/>
     <w:rsid w:val="00E30A60"/>
     <w:rsid w:val="00E313E8"/>
     <w:rsid w:val="00E31810"/>
     <w:rsid w:val="00E32362"/>
     <w:rsid w:val="00E323D8"/>
     <w:rsid w:val="00E32AA8"/>
     <w:rsid w:val="00E32E43"/>
     <w:rsid w:val="00E33278"/>
+    <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33B3A"/>
     <w:rsid w:val="00E33CAB"/>
     <w:rsid w:val="00E33EE2"/>
     <w:rsid w:val="00E34892"/>
     <w:rsid w:val="00E35C5A"/>
     <w:rsid w:val="00E379C9"/>
     <w:rsid w:val="00E37BC4"/>
     <w:rsid w:val="00E40ED8"/>
     <w:rsid w:val="00E40F24"/>
     <w:rsid w:val="00E41B56"/>
     <w:rsid w:val="00E4239A"/>
     <w:rsid w:val="00E42C6D"/>
     <w:rsid w:val="00E4333E"/>
     <w:rsid w:val="00E443B4"/>
     <w:rsid w:val="00E44BFA"/>
     <w:rsid w:val="00E456E2"/>
     <w:rsid w:val="00E45ACB"/>
     <w:rsid w:val="00E45F4D"/>
     <w:rsid w:val="00E4654F"/>
     <w:rsid w:val="00E47207"/>
     <w:rsid w:val="00E4726D"/>
     <w:rsid w:val="00E4797F"/>
     <w:rsid w:val="00E47AAE"/>
     <w:rsid w:val="00E5031A"/>
     <w:rsid w:val="00E509A5"/>
@@ -15694,60 +15705,60 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -15942,97 +15953,97 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F0A636-F86E-43B3-ADE3-6C79CED5D5DE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F0A636-F86E-43B3-ADE3-6C79CED5D5DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{086C7E6C-FA3E-4862-A2A6-67162421D8F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1040</Words>
-  <Characters>5929</Characters>
+  <Words>995</Words>
+  <Characters>5974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>