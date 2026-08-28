--- v1 (2026-06-19)
+++ v2 (2026-08-28)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="557AB9B1" w14:textId="58438D70" w:rsidR="00D17B17" w:rsidRPr="00100100" w:rsidRDefault="00DE0CD8" w:rsidP="00AF6F3D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1590"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Załącznik nr </w:t>
       </w:r>
       <w:r w:rsidR="00596486" w:rsidRPr="00596486">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
@@ -3850,121 +3850,121 @@
         <w:t xml:space="preserve"> z kwestiami społecznymi i pracowniczymi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDA02D1" w14:textId="77777777" w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidRDefault="009561E5" w:rsidP="007A3E32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009561E5" w:rsidRPr="00100100" w:rsidSect="007D3254">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1135" w:left="1134" w:header="567" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09043DE3" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="38826ABB" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24A75898" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="45044EC7" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3799D2CC" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D">
+    <w:p w14:paraId="5DA1B493" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
@@ -3973,51 +3973,51 @@
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="664F9C6F" w14:textId="64AB9725" w:rsidR="00CE096A" w:rsidRDefault="00EB2E2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00CE096A">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
@@ -4037,97 +4037,97 @@
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003123B0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="0071128A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5720DD64" w14:textId="2098883B" w:rsidR="006122CF" w:rsidRDefault="006122CF" w:rsidP="006122CF">
+  <w:p w14:paraId="5720DD64" w14:textId="2EDCA52D" w:rsidR="006122CF" w:rsidRDefault="006122CF" w:rsidP="006122CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Nabór nr </w:t>
     </w:r>
     <w:r w:rsidR="0072536B">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00882889">
-      <w:t>2</w:t>
+    <w:r w:rsidR="00F60CBB">
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:t>/202</w:t>
     </w:r>
     <w:r w:rsidR="0072536B">
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AADDFF1" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="490549AA" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47AFDB33" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D" w:rsidP="00FE74CD">
+    <w:p w14:paraId="5E5895A1" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832" w:rsidP="00FE74CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7E16EB6C" w14:textId="77777777" w:rsidR="001C0E3D" w:rsidRDefault="001C0E3D">
+    <w:p w14:paraId="198E330D" w14:textId="77777777" w:rsidR="00F95832" w:rsidRDefault="00F95832">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="670A57C0" w14:textId="2DA72B95" w:rsidR="000A2E23" w:rsidRPr="005B0F2C" w:rsidRDefault="000A2E23">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="005B0F2C">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI</w:t>
       </w:r>
@@ -4439,51 +4439,51 @@
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>cznik</w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:t>u nr</w:t>
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00516B10">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="001940F7" w:rsidRPr="001940F7">
         <w:t>_Harmonogram_Finansowy</w:t>
       </w:r>
       <w:r w:rsidR="001940F7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B6AEEC1" w14:textId="2EF2CE8F" w:rsidR="00321A8B" w:rsidRPr="006122CF" w:rsidRDefault="006122CF" w:rsidP="006122CF">
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006122CF">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D38A4E2" wp14:editId="2AD810AB">
           <wp:extent cx="6120765" cy="537845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1424396244" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4510,51 +4510,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6120765" cy="537845"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00C9552D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A8B4A204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9108,50 +9108,51 @@
     <w:rsid w:val="003E797B"/>
     <w:rsid w:val="003F05E7"/>
     <w:rsid w:val="003F0EA5"/>
     <w:rsid w:val="003F0EAC"/>
     <w:rsid w:val="003F10FA"/>
     <w:rsid w:val="003F3605"/>
     <w:rsid w:val="003F408B"/>
     <w:rsid w:val="003F4620"/>
     <w:rsid w:val="003F5AFE"/>
     <w:rsid w:val="003F73D3"/>
     <w:rsid w:val="00400041"/>
     <w:rsid w:val="0040022C"/>
     <w:rsid w:val="0040055A"/>
     <w:rsid w:val="00403223"/>
     <w:rsid w:val="0040374B"/>
     <w:rsid w:val="00403C16"/>
     <w:rsid w:val="00403E49"/>
     <w:rsid w:val="00404B5C"/>
     <w:rsid w:val="00405177"/>
     <w:rsid w:val="00405493"/>
     <w:rsid w:val="00405958"/>
     <w:rsid w:val="00406281"/>
     <w:rsid w:val="00407337"/>
     <w:rsid w:val="0041001A"/>
     <w:rsid w:val="00410F21"/>
+    <w:rsid w:val="0041114A"/>
     <w:rsid w:val="00412A39"/>
     <w:rsid w:val="0041323C"/>
     <w:rsid w:val="00413A31"/>
     <w:rsid w:val="00414CA9"/>
     <w:rsid w:val="00420A7B"/>
     <w:rsid w:val="00421664"/>
     <w:rsid w:val="004219EE"/>
     <w:rsid w:val="00421A82"/>
     <w:rsid w:val="0042279C"/>
     <w:rsid w:val="00422D93"/>
     <w:rsid w:val="00423CFD"/>
     <w:rsid w:val="00424894"/>
     <w:rsid w:val="004249F0"/>
     <w:rsid w:val="0042548E"/>
     <w:rsid w:val="0042629B"/>
     <w:rsid w:val="00426CF9"/>
     <w:rsid w:val="00430120"/>
     <w:rsid w:val="00430D60"/>
     <w:rsid w:val="00432770"/>
     <w:rsid w:val="00432CB0"/>
     <w:rsid w:val="00433247"/>
     <w:rsid w:val="004338E3"/>
     <w:rsid w:val="00435FCB"/>
     <w:rsid w:val="004363FA"/>
     <w:rsid w:val="00436D8F"/>
@@ -11555,93 +11556,95 @@
     <w:rsid w:val="00F3711A"/>
     <w:rsid w:val="00F401E4"/>
     <w:rsid w:val="00F405AF"/>
     <w:rsid w:val="00F4131B"/>
     <w:rsid w:val="00F4253E"/>
     <w:rsid w:val="00F426CD"/>
     <w:rsid w:val="00F43A41"/>
     <w:rsid w:val="00F43CA6"/>
     <w:rsid w:val="00F44361"/>
     <w:rsid w:val="00F44850"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F4628B"/>
     <w:rsid w:val="00F47399"/>
     <w:rsid w:val="00F47D9C"/>
     <w:rsid w:val="00F520D0"/>
     <w:rsid w:val="00F53727"/>
     <w:rsid w:val="00F53E2D"/>
     <w:rsid w:val="00F54610"/>
     <w:rsid w:val="00F54C08"/>
     <w:rsid w:val="00F55EFE"/>
     <w:rsid w:val="00F55F36"/>
     <w:rsid w:val="00F56534"/>
     <w:rsid w:val="00F57556"/>
     <w:rsid w:val="00F57D86"/>
     <w:rsid w:val="00F57E01"/>
+    <w:rsid w:val="00F60CBB"/>
     <w:rsid w:val="00F64EDE"/>
     <w:rsid w:val="00F67452"/>
     <w:rsid w:val="00F709E1"/>
     <w:rsid w:val="00F70B71"/>
     <w:rsid w:val="00F710A1"/>
     <w:rsid w:val="00F7151F"/>
     <w:rsid w:val="00F716D4"/>
     <w:rsid w:val="00F7242E"/>
     <w:rsid w:val="00F724F6"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F735D5"/>
     <w:rsid w:val="00F73F68"/>
     <w:rsid w:val="00F73FEB"/>
     <w:rsid w:val="00F753EB"/>
     <w:rsid w:val="00F7570E"/>
     <w:rsid w:val="00F75DF7"/>
     <w:rsid w:val="00F76258"/>
     <w:rsid w:val="00F763BD"/>
     <w:rsid w:val="00F767EA"/>
     <w:rsid w:val="00F7721A"/>
     <w:rsid w:val="00F77794"/>
     <w:rsid w:val="00F77BC8"/>
     <w:rsid w:val="00F81403"/>
     <w:rsid w:val="00F81758"/>
     <w:rsid w:val="00F82CFE"/>
     <w:rsid w:val="00F83079"/>
     <w:rsid w:val="00F83579"/>
     <w:rsid w:val="00F84901"/>
     <w:rsid w:val="00F84F90"/>
     <w:rsid w:val="00F85B6A"/>
     <w:rsid w:val="00F86D02"/>
     <w:rsid w:val="00F8755D"/>
     <w:rsid w:val="00F87D53"/>
     <w:rsid w:val="00F87DFD"/>
     <w:rsid w:val="00F90BFB"/>
     <w:rsid w:val="00F90E4B"/>
     <w:rsid w:val="00F925DE"/>
     <w:rsid w:val="00F92739"/>
     <w:rsid w:val="00F93281"/>
     <w:rsid w:val="00F93365"/>
     <w:rsid w:val="00F93DE0"/>
     <w:rsid w:val="00F94326"/>
     <w:rsid w:val="00F94F26"/>
+    <w:rsid w:val="00F95832"/>
     <w:rsid w:val="00F95AB9"/>
     <w:rsid w:val="00F95C76"/>
     <w:rsid w:val="00F96F4A"/>
     <w:rsid w:val="00F97808"/>
     <w:rsid w:val="00FA0391"/>
     <w:rsid w:val="00FA047F"/>
     <w:rsid w:val="00FA0668"/>
     <w:rsid w:val="00FA09E6"/>
     <w:rsid w:val="00FA14BD"/>
     <w:rsid w:val="00FA2724"/>
     <w:rsid w:val="00FA4122"/>
     <w:rsid w:val="00FA5811"/>
     <w:rsid w:val="00FA697E"/>
     <w:rsid w:val="00FA6C9A"/>
     <w:rsid w:val="00FA74AF"/>
     <w:rsid w:val="00FA7BE5"/>
     <w:rsid w:val="00FB042B"/>
     <w:rsid w:val="00FB0748"/>
     <w:rsid w:val="00FB0F63"/>
     <w:rsid w:val="00FB0FAA"/>
     <w:rsid w:val="00FB126E"/>
     <w:rsid w:val="00FB14FC"/>
     <w:rsid w:val="00FB17D7"/>
     <w:rsid w:val="00FB2110"/>
     <w:rsid w:val="00FB4895"/>
@@ -15705,63 +15708,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100AA5359CF93C43041B0C941C225A70B3E" ma:contentTypeVersion="15" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="6453dabe243be85d123ed85d76919414">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d96b2b94-cd0d-498f-97c3-d18670b51294" xmlns:ns3="25db5b77-9e2c-44db-a8bd-2255c20fa970" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b79a1955bca0ba88e448cf990d30ae99" ns2:_="" ns3:_="">
     <xsd:import namespace="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <xsd:import namespace="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -15952,81 +15942,94 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{086C7E6C-FA3E-4862-A2A6-67162421D8F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d96b2b94-cd0d-498f-97c3-d18670b51294"/>
     <ds:schemaRef ds:uri="25db5b77-9e2c-44db-a8bd-2255c20fa970"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C2053C-217D-416C-9AB4-17BDCA99CDB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5F0A636-F86E-43B3-ADE3-6C79CED5D5DE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6a7e4972-a3b7-4d51-a933-10309688c2b7}" enabled="1" method="Privileged" siteId="{0d2b6bbb-a69c-41e8-9ef1-c035572bd00e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>995</Words>
   <Characters>5974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>